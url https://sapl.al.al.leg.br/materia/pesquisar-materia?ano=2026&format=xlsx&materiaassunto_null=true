--- v0 (2026-01-12)
+++ v1 (2026-05-13)
@@ -10,164 +10,4418 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2808" uniqueCount="1456">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>15246</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>2057</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO</t>
+  </si>
+  <si>
+    <t>DEPUTADO DELEGADO LEONAM</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15246/protocolo_3856.pdf</t>
+  </si>
+  <si>
+    <t>APELO AO SR GOVERNADOR, AO MAGNÍFICO REITOR DA UNIVERSIDADE ESTADUAL DE ALAGOAS,E AOS SECRETÁRIOS DE ESTADO DA EDUCAÇÃO, DO GOVERNO (SEGOV/AL) E DO PLANEJAMENTO, GESTÃO E PATRIMÔNIO (SEPLAG/AL), PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE EFETIVAR A NOMEAÇÃO DOS APROVADOS NO ÚLTIMO CONCURSO PÚBLICO DA UNEAL, INTEGRANTES DO CADASTRO DE RESERVA, PARA O CURSO DE DIREITO DO CAMPUS I (ARAPIRACA), VISANDO À AMPLIAÇÃO DO QUADRO DOCENTE E À PRESERVAÇÃO DA QUALIDADE DO ENSINO JURÍDICO PÚBLICO NO INTERIOR DO ESTADO.</t>
+  </si>
+  <si>
+    <t>15248</t>
+  </si>
+  <si>
+    <t>2058</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15248/protocolo_3857.pdf</t>
+  </si>
+  <si>
+    <t>APELO AO SR GOVERNADOR, AO MAGNÍFICO REITOR DA UNIVERSIDADE ESTADUAL DE ALAGOAS E AOS SECRETÁRIOS DE ESTADO DA EDUCAÇÃO, DO GOVERNO E DO PLANEJAMENTO, GESTÃO E PATRIMÔNIO, PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE EFETIVAR A NOMEAÇÃO DE TODOS OS APROVADOS NO ÚLTIMO CONCURSO PÚBLICO DA UNEAL, INCLUINDOS OS CLASSIFICADOS DENTRO DO NÚMERO DE VAGAS E OS INTEGRANTES DO CADASTRO DE REMANESCENTES, PARA O CURSO DE DIREITO DO CAMPUS VI, VISANDO À SUPERAÇÃO DO HISTÓRICO DÈFICIT DE DOCENTES, À REGULARIZAÇÃO DAS ATIVIDADES ACADÊMICAS E À PRESERVAÇÃO DA QUALIDADE DO ENSINO JURÍDICO PÚBLICO DO ESTADO.</t>
+  </si>
+  <si>
+    <t>15257</t>
+  </si>
+  <si>
+    <t>2059</t>
+  </si>
+  <si>
+    <t>DEPUTADO CABO BEBETO</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15257/protocolo_3867.pdf</t>
+  </si>
+  <si>
+    <t>APELO AO EXMO. SR. GOVERNADOR DE ALAGOAS, E AO SECRETÁRIO DE ESTADO DO TRANSPORTE E DESENVOLVIMENTO URBANO, PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE INSTALAR LOMBADAS, REDUTORES DE VELOCIDADE E A DEVIDA SINALIZAÇÃO NO TREVO DE ENTRADA DE COITÉ DO NÓIA NA AL 110, QUE DÁ ACESSO Á AL 482.</t>
+  </si>
+  <si>
+    <t>15288</t>
+  </si>
+  <si>
+    <t>2060</t>
+  </si>
+  <si>
+    <t>DEPUTADO GILVAN BARROS FILHO</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15288/protocolo_3904.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA DO GOVERNO DO ESTADO A CONSTRUÇÃO DE PASSARELA COM ACESSO A UNIDADE DE EMERGÊNCIA (UE), NA AL-220 EM ARAPIRACA.</t>
+  </si>
+  <si>
+    <t>15299</t>
+  </si>
+  <si>
+    <t>2061</t>
+  </si>
+  <si>
+    <t>DEPUTADA GABI GONÇALVES</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15299/protocolo_3915.pdf</t>
+  </si>
+  <si>
+    <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS , PAULO SURUAGY  DO AMARAL DANTAS, COM CÓPIAS AO SECRETÁRIO DE ESTADO DA SAÚDE, SR. GUSTAVO  PONTES DE MIRANDA, PARA QUE EMPREENDAM ESFORÇOS NA CRIAÇÃO DA POLÍTICA ESTADUAL DE ATESTADO MÉDICO RESPONSÁVEL  NO ÂMBITO DAS UNIDADES DE URGÊNCIA E EMERGÊNCIA  DA REDE PÚBLICA DE SAÚDE DO ESTADO DE  ALAGOAS.</t>
+  </si>
+  <si>
+    <t>15310</t>
+  </si>
+  <si>
+    <t>2062</t>
+  </si>
+  <si>
+    <t>DEPUTADO DUDU RONALSA</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15310/protocolo_3926.pdf</t>
+  </si>
+  <si>
+    <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO  PAULO DANTAS, COM CÓPIA PARA O SECRETÁRIO DE ESTADO DO TRANSPORTE E DESENVOLVIMENTO URBANO DE ALAGOAS, SR. MOSART AMARAL, CUJA FINALIDADE É SOLICITAR AÇÕES DE REVITALIZAÇÃO DA SINALIZAÇÃO HORIZONTAL E VERTICAL NO CENTRO URBANO DO MUNICÍPIO DE JAPARATINGA - AL, SE ESTENDENDO ATÉ O ENTRONCAMENTO NA SAÍDA DESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>15312</t>
+  </si>
+  <si>
+    <t>2063</t>
+  </si>
+  <si>
+    <t>DEPUTADA CIBELE MOURA</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15312/protocolo_3929.pdf</t>
+  </si>
+  <si>
+    <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS E AO SR. SECRETÁRIO DE ESTADO DA SAÚDE PARA QUE DETERMINEM A IMPLANTAÇÃO DO SERVIÇOS ''AVALIAÇÃO INICIAL DE LIPEDEMA'' NA PLATAFORMA SAÚDE ATÉ VOCÊ DIGITAL, NO ÂMBITO DO SISTEMA ÚNICO DE SAÚDE EM ALAGOAS.</t>
+  </si>
+  <si>
+    <t>15314</t>
+  </si>
+  <si>
+    <t>2064</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15314/protocolo_3931.pdf</t>
+  </si>
+  <si>
+    <t>APELO AO SR. GOVERNADOR DO ESTADO DE ALAGOAS E AO SR. SECRETÁRIO DE ESTADO DA SAÚDE PARA QUE DETERMINEM A CRIAÇÃO DE EIXO ESPECÍFICO DE ATENDIMENTO A ADOLESCENTES E JOVENS USUÁRIOS DE DISPOSITIVOS ELETRÔNICOS PARA FUMAR (VAPE) NO ÂMBITO DOS NÚCLEOS DE APOIO AO FUMANTE.</t>
+  </si>
+  <si>
+    <t>15315</t>
+  </si>
+  <si>
+    <t>2065</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15315/protocolo_3932.pdf</t>
+  </si>
+  <si>
+    <t>APELO AO SR. GOVERNADOR DO ESTADO DE ALAGOAS E AO SECRETÁRIO DE ESTADO DA SAÚDE E Á SECRETARIA DE ESTADO DA PRIMEIRA INFÂNCIA PARA QUE IMPLANTEM ESTRATÉGIA ESTADUAL DE BUSCA ATIVA E ACOMPANHAMENTO PÓS-PARTO DE ADOLESCENTES MÃES, NA FORMA QUE MENCIONA.</t>
+  </si>
+  <si>
+    <t>15316</t>
+  </si>
+  <si>
+    <t>2066</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15316/protocolo_3933.pdf</t>
+  </si>
+  <si>
+    <t>APELO AO SR. GOVERNADOR DO ESTADO DE ALAGOAS E AO SR. SECRETÁRIO DE ESTADO DA SAÚDE PARA QUE DETERMINEM A VINCULAÇÃO FORMAL DA PUÉRPERA Á UNIDADE BÁSICA DE SAÚDE DE REFERÊNCIA NO MOMENTO DA EQUIPE RESPONSÁVEL, NA FORMA QUE MENCIONA.</t>
+  </si>
+  <si>
+    <t>15317</t>
+  </si>
+  <si>
+    <t>2067</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15317/protocolo_3934.pdf</t>
+  </si>
+  <si>
+    <t>APELO AO SR. GOVERNADOR DO ESTADO DE ALAGOAS E AO SR. SECRETÁRIO DE ESTADO DA SEGURANÇA PÚBLICA PARA QUE SEJA INSTITUÍDO E IMPLANTADO. NO ÂMBITO DO ESTADO DE ALAGOAS, PROGRAMA DE PROTEÇÃO E RESPOSTA RÁPIDA VOLTADO A MOTORISTAS PROFISSIONAIS, NOS MOLDES DO ''VIGIA MAIS MOTORISTA'', COM COMUNICAÇÃO DIRETA COM CENTRAIS OPERACIONAIS E BOTÃO DE EMERGÊNCIA (VIRTUAL E/OU FÍSICO), NA FORMA QUE MENCIONA.</t>
+  </si>
+  <si>
+    <t>15319</t>
+  </si>
+  <si>
+    <t>2068</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15319/protocolo_3938.pdf</t>
+  </si>
+  <si>
+    <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO E AO DIRETOR PRESIDENTE DO DEPARTAMENTO DE ESTRADAS E RODAGENS - DER, PARA QUE SEJA IMPLANTADO UM QUEBRA-MOLAS, LOMBADA ELETRÔNICA OU OUTRO MECANISMO REDUTOR DE VELOCIDADE NA RODOVIA AL-210, NO TRECHO QUE DÁ ACESSO À RUA DE ENTRADA DO HOSPITAL JOÃO LYRA FILHO, NO BAIRRO JOSÉ PAULINO, MUNICÍPIO DE ATALAIA, NA FORMA QUE MENCIONA.</t>
+  </si>
+  <si>
+    <t>15320</t>
+  </si>
+  <si>
+    <t>2069</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15320/protocolo_3937.pdf</t>
+  </si>
+  <si>
+    <t>APELO AO EXMO. GOVERNADOR DO ESTADO DE ALAGOAS E AO DIRETOR PRESIDENTE DO DEPARTAMENTO DE ESTRADAS E RODAGENS - DER, PARA QUE SEJAM REALIZADAS OBRAS DE PAVIMENTAÇÃO ASFÁLTICA, IMPLANTAÇÃO DE SINALIZAÇÃO VIÁRIA E INSTALAÇÃO DE PÓRTICO DE ENTRADA NO DISTRITO BRANCA, NO MUNICÍPIO DE ATALAIA, NA FORMA QUE MENCIONA.</t>
+  </si>
+  <si>
+    <t>15321</t>
+  </si>
+  <si>
+    <t>2070</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15321/protocolo_3936.pdf</t>
+  </si>
+  <si>
+    <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO DE ESTADO DA SAÚDE, PARA QUE SEJA IMPLANTADA UMA PASSARELA ELEVADA PARA PEDESTRES INTERLIGANDO AS INSTALAÇÕES DO HGE ÀS DO HEMOAL, NA FORMA QUE MENCIONA.</t>
+  </si>
+  <si>
+    <t>15346</t>
+  </si>
+  <si>
+    <t>2071</t>
+  </si>
+  <si>
+    <t>DEPUTADO SILVIO CAMELO</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15346/protocolo_3967.pdf</t>
+  </si>
+  <si>
+    <t>APELO AO EXMO. SR. GOVERNADOR. DO ESTADO DE ALAGOAS, POR MEIO DA SECRETARIA DA FAZENDA DO ESTADO DE ALAGOAS - SEFAZ, A IMPLEMENTAÇÃO DE TRATAMENTO ESPECÍFICO PARA OS PROFISSIONAIS CONTADORES.</t>
+  </si>
+  <si>
+    <t>15351</t>
+  </si>
+  <si>
+    <t>2072</t>
+  </si>
+  <si>
+    <t>DEPUTADO MESAQUE PADILHA</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15351/protocolo_3972.pdf</t>
+  </si>
+  <si>
+    <t>APELO AO EXMO. SR. GOVERNADOR, COM CÓPIA À SECRETARIA DE ESTADO DA EDUCAÇÃO, PARA QUE EMPREENDAM ESFORÇOS NA RETOMADA DA REFORMA DA PARTE ELÉTRICA, BEM COMO NA INSTALAÇÃO DE APARELHOS DE AR-CONDICIONADO EM TODAS AS SALAS DE AULA DA ESCOLA ESTADUAL DJALMA BARROS SIQUEIRA, LOCALIZADA NO MUNICÍPIO DE CORURIPE.</t>
+  </si>
+  <si>
+    <t>15353</t>
+  </si>
+  <si>
+    <t>2073</t>
+  </si>
+  <si>
+    <t>DEPUTADA ROSE DAVINO</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15353/protocolo_3973.pdf</t>
+  </si>
+  <si>
+    <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, NOS TERMOS DA INDICAÇÃO DE 28/03/2023 QUE ELABORE E ENCAMINHE PARA ESTE PODER LEGISLATIVO ATRAVÉS DA SECRETARIA DE ESTADO DE RECURSOS HÍDRICOS E MEIO AMBIENTE O PLANO ESTADUAL DE PREVENÇÃO CONTRA INUNDAÇÕES E DESABAMENTOS DE ENCOSTAS.</t>
+  </si>
+  <si>
+    <t>15359</t>
+  </si>
+  <si>
+    <t>2074</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15359/protocolo_3979.pdf</t>
+  </si>
+  <si>
+    <t>APELO AO SR. GOVERNADOR DO ESTADO DE ALAGOAS, PAULO DANTAS, COM CÓPIA PARA O SECRETÁRIO DE ESTADO DO MEIO AMBIENTE E DOS RECURSOS HÍDRICOS-SEMARH, O SR. JUDSON CABRAL DE SANTANA, SUGERINDO A ADOÇÃO DE PROVIDÊNCIAS A PERFURAÇÃO DE UM POÇO ARTESIANO NO SÍTIO LAGOA FUNDA, ZONA RURAL DO MUNICÍPIO DE PALMEIRA DOS ÍNDIOS.</t>
+  </si>
+  <si>
+    <t>15360</t>
+  </si>
+  <si>
+    <t>2075</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15360/protocolo_3980.pdf</t>
+  </si>
+  <si>
+    <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, PAULO DANTAS, COM CÓPIA PARA O SECRETÁRIO DE ESTADO DO TRANSPORTE  E DESENVOLVIMENTO  URBANO DE ALAGOAS, SR. MOSART AMARAL, CUJA FINALIDADE É SOLICITAR A ADOÇAO DE PROVIDÊNCIAS  URGENTES NO SENTIDO DE VIABILIZAR A IMPLANTAÇÃO DE DOIS REDUTORES DE VELOCIDADE (QUEBRA-MOLAS), NA ENTRADA DO MUNICÍPIO DE COITÉ DO NÓIA, NA RODOVIA AL-110.</t>
+  </si>
+  <si>
+    <t>15361</t>
+  </si>
+  <si>
+    <t>2076</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15361/protocolo_3981.pdf</t>
+  </si>
+  <si>
+    <t>APELO AO EXMO.  SR. GOVERNADOR DO ESTADO DE ALAGOAS, PAULO DANTAS, COM CÓPIA PARA O SECRETÁRIO DE ESTADO DO DESENVOLVIMENTO  URBANO DE ALAGOAS, SR. MOSART AMARAL, CUJA FINALIDADE É SOLICITAR A REALIZAÇÃO DE OPERAÇÃO TAPA-BURACO NA RODOVIA AL-482, ESPECIALMENTE NO TRECHO QUE COMPREENDE O PERÍMETRO URBANO NO MUNICÍPIO DE COITÉ DO NÓIA.</t>
+  </si>
+  <si>
+    <t>15362</t>
+  </si>
+  <si>
+    <t>2077</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15362/protocolo_3982.pdf</t>
+  </si>
+  <si>
+    <t>APELO AO EXMO.  SR. GOVERNADOR DO ESTADO DE ALAGOAS, PAULO DANTAS, COM CÓPIA PARA O SECRETÁRIO DE ESTADO DO DESENVOLVIMENTO  URBANO DE ALAGOAS, SR. MOSART AMARAL, CUJA FINALIDADE É SOLICITAR  VISTRIA TÉCNICA E A POSTERIOR IMPLANTAÇÃO  DE DOIS REDUTORES DE VELOCIDADAE (QUEBRA-MOLAS) NA RODOVIA AL- 482, NO TRECHO QUE COMPREENDE O PERÍMETRO  URBANO NO MUNICÍPIO DE COITÉ DO NÓIA.</t>
+  </si>
+  <si>
+    <t>15366</t>
+  </si>
+  <si>
+    <t>2078</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15366/protocolo_3994.pdf</t>
+  </si>
+  <si>
+    <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS E AO SECRETÁRIO DE ESTADO DA SAÚDE PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE VIABILIZAR A CRIAÇÃO DE UMA SALA DO PROGRAMA SAÚDE ATÉ VOCÊ DIGITAL NO MUNICÍPIO DE PORTO CALVO, NA FORMA QUE MENCIONA.</t>
+  </si>
+  <si>
+    <t>15367</t>
+  </si>
+  <si>
+    <t>2079</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15367/protocolo_3989.pdf</t>
+  </si>
+  <si>
+    <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS E AO SECRETÁRIO DE ESTADO DA SAÚDE PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE VIABILIZAR A CRIAÇÃO DE UMA SALA DO PROGRAMA SAÚDE ATÉ VOCÊ DIGITAL NO MUNICÍPIO DE SÃO LUÍS DO QUINTUNDE, NA FORMA QUE MENCIONA.</t>
+  </si>
+  <si>
+    <t>15369</t>
+  </si>
+  <si>
+    <t>2080</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15369/protocolo_3991.pdf</t>
+  </si>
+  <si>
+    <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS E AO SECRETÁRIO DE ESTADO DA SAÚDE PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE VIABILIZAR A CRIAÇÃO DE UMA SALA DO PROGRAMA SAÚDE ATÉ VOCÊ DIGITAL NO MUNICÍPIO DE CHÃ PRETA, NA FORMA QUE MENCIONA.</t>
+  </si>
+  <si>
+    <t>15370</t>
+  </si>
+  <si>
+    <t>2081</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15370/protocolo_3992.pdf</t>
+  </si>
+  <si>
+    <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS E AO SECRETÁRIO DE ESTADO DA SAÚDE PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE VIABILIZAR A CRIAÇÃO DE UMA SALA DO PROGRAMA SAÚDE ATÉ VOCÊ DIGITAL NO MUNICÍPIO DE MARIBONDO, NA FORMA QUE MENCIONA.</t>
+  </si>
+  <si>
+    <t>15372</t>
+  </si>
+  <si>
+    <t>2082</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15372/protocolo_3995.pdf</t>
+  </si>
+  <si>
+    <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, E AO DIRETOR-PRESIDENTE DO DEPARTAMENTO ESTADUAL DE TRÂNSITO DE ALAGOAS - DETRAN/AL, PARA QUE ASSEGUREM A SUSPENSÃO CAUTELAR DE QUALQUER EXCLUSIVIDADE NA TRANSFERÊNCIA VEICULAR ATÉ A REALIZAÇÃO DE AUDITORIA, GARANTAM CANAL DIRETO AO CIDADÃO E ADOTEM MEDIDAS DE TRANSPARÊNCIA E ACESSIBILIDADE NO SERVIÇO.</t>
+  </si>
+  <si>
+    <t>15375</t>
+  </si>
+  <si>
+    <t>2083</t>
+  </si>
+  <si>
+    <t>DEPUTADO FERNANDO PEREIRA</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15375/protocolo_4001.pdf</t>
+  </si>
+  <si>
+    <t>APELO AO EXMO SR. GOVERNADOR DO ESTADO DE ALAGOAS, SOLICITANDO A ADOÇÃO DE POLÍTICAS PÚBLICAS POR MEIO DA SECRETARIA DE ESTADO DA AGRICULTURA E PECUÁRIA - SEAGRI, VOLTADAS À AQUISIÇÃO E IMPLANTAÇÃO DE SILOS PARA ARMAZENAMENTO DE GRÃOS DESTINADOS AOS PRODUTORES RURAIS DO ESTADO DE ALAGOAS.</t>
+  </si>
+  <si>
+    <t>15368</t>
+  </si>
+  <si>
+    <t>2084</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15368/protocolo_3990.pdf</t>
+  </si>
+  <si>
+    <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS E AO SECRETÁRIO DE ESTADO DA SAÚDE PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE VIABILIZAR A CRIAÇÃO DE UMA SALA DO PROGRAMA SAÚDE ATÉ VOCÊ DIGITAL NO MUNICÍPIO DE CAPELA, NA FORMA QUE MENCIONA.</t>
+  </si>
+  <si>
+    <t>15382</t>
+  </si>
+  <si>
+    <t>2085</t>
+  </si>
+  <si>
+    <t>DEPUTADA FÁTIMA CANUTO</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15382/protocolo_4008.pdf</t>
+  </si>
+  <si>
+    <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, POR INTERMÉDIO DA SECRETARIA DE ESTADO DA EDUCAÇÃO, A NECESSIDADE DE ADOÇÃO DE MEDIDAS QUE VISEM Á MELHORIA DAS CONDIÇÕES TÉRMICAS NAS SALAS DE AULA DA ESCOLA ESTADUAL PROFESSOR ARTHUR RAMOS, LOCALIZADA NO MUNICÍPIO DE PILAR/AL.</t>
+  </si>
+  <si>
+    <t>15383</t>
+  </si>
+  <si>
+    <t>2086</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15383/protocolo_4009.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO GOVERNO DE ALAGOAS, PROVIDÊNCIAS JUNTO AO SECRETÁRIO DE ESTADO DA SEGURANÇA PÚBLICA, PARA QUE EMPREENDA ESFORÇOS NO SENTINDO DE OTIMIZAR E AMPLIAR A EXTENSÃO DO PROGRAMA RONDA DO BAIRRO PARA O COMPLEXO DE CONDOMÍNIOS NOVA SATUBA/AL.</t>
+  </si>
+  <si>
+    <t>15386</t>
+  </si>
+  <si>
+    <t>2087</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15386/protocolo_4012.pdf</t>
+  </si>
+  <si>
+    <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, POR INTERMÉDIO DA SECRETARIA DE ESTADO DA SEGURANÇA PÚBLICA, A NECESSIDADE DE ADOÇÃO DE MEDIDAS NO SENTIDO DE OTIMIZAR E AMPLIAR A EXTENSÃO DO PROGRAMA RONDA DO BAIRRO NO MUNICÍPIO DE PILAR/AL.</t>
+  </si>
+  <si>
+    <t>15401</t>
+  </si>
+  <si>
+    <t>2088</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15401/protocolo_4028.pdf</t>
+  </si>
+  <si>
+    <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS E AO SECRETÁRIO DE ESTADO DA SEGURANÇA PÚBLICA (SSP/AL) PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE VIABILIZAR A INSTALAÇÃO DE UMA BASE DO PROGRAMA RONDA DO BAIRRO, BEM COMO A IMPLANTAÇÃO DE TOTENS DE SEGURANÇA EQUIPADOS COM CÂMARA  DE MONITORAMENTO 360º  NA NOVA ORLA.</t>
+  </si>
+  <si>
+    <t>15402</t>
+  </si>
+  <si>
+    <t>2089</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15402/protocolo_4029.pdf</t>
+  </si>
+  <si>
+    <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS E AO SECRETÁRIO DE ESTADO DE PLANEJAMENTO, GESTÃO E PATRIMÔNIO (SEPLAG) PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE INSTITUIR O PISO SALARIAL  DOS AGENTES DE COMBATE ÁS ENDEMIAS NO ÂMBITO DO ESTADO DE ALAGOAS.</t>
+  </si>
+  <si>
+    <t>15403</t>
+  </si>
+  <si>
+    <t>2090</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15403/protocolo_4030.pdf</t>
+  </si>
+  <si>
+    <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS E Á SECRETARIA DE ESTADO DA SEGURANÇA PÚBLICA PARA QUE ADOTEM AS PROVIDÊNCIAS NECESSÁRIAS Á CRIAÇÃO DO PROGRAMA "WHATSAPP LILÁS", DESTINADO AS ATENDIMENTO EMERGENCIAL DE MULHERES VÍTIMAS DE VIOLÊNCIA DOMÉSTICA E FAMILIAR NO ESTADO DE ALAGOAS</t>
+  </si>
+  <si>
+    <t>15404</t>
+  </si>
+  <si>
+    <t>2091</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15404/protocolo_4031.pdf</t>
+  </si>
+  <si>
+    <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS PARA QUE VIABILIZE A IMPLANTAÇÃO DE CÂMERAS DE VIDEOMONITORAMENTO COM TECNOLOGIA DE RECONHECIMENTO FACIAL NAS ESCOLAS DA REDE PÚBLICA ESTADUAL, VISANDO AO REFORÇO DA SEGURANÇA, AO CONTROLE DE FREQUÊNCIA ESCOLAR E Á MODERNIZAÇÃO  DA GESTÃO EDUCACIONAL.</t>
+  </si>
+  <si>
+    <t>15405</t>
+  </si>
+  <si>
+    <t>2092</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15405/protocolo_4032.pdf</t>
+  </si>
+  <si>
+    <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS PARA QUE VIABILIZE A INTERIORIZAÇÃO DA UNIVERSIDADE ESTADUAL DE CIÊNCIAS DA SAÚDE DE ALAGOAS - UNCISAL PARA MUNICÍPIOS ESTRATÉGICOS DO ESTADO, COM A IMPLANTAÇÃO DE POLOS ACADÊMICOS, VISANDO Á AMPLIAÇÃO E Á DIFUSÃO DO ENSINO PÚBLICO NA ÁREA DA SAÚDE.</t>
+  </si>
+  <si>
+    <t>15406</t>
+  </si>
+  <si>
+    <t>2093</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15406/protocolo_4033.pdf</t>
+  </si>
+  <si>
+    <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS PARA QUE VIABILIZE O ENVIO DE PROJETO DE LEI ALTERANDO A LEI ESTADUAL Nº 5.247, DE 26 DE JULHO DE 1991 (REGIME JURÍDICO ÚNICO DOS SERVIDORES PÚBLICOS  CIVIS DO ESTADO DE ALAGOAS), A FIM DE PREVER A  POSSIBILIDADE DE REGIME ESPECIAL DE TELETRABALHO (HOME OFFICE) PARA SERVIDORES PÚBLICOS QUE POSSUAM FILHOS OU DEPENDENTES DIAGNOSTICADOS COM TRANSTORNO  DO ESPECTRO AUTISTA (TEA) OU OUTRAS  DEFICIÊNCIAS QUE DEMANDEM ACOMPANHAMENTO  TERAPÊUTICO  INTENSIVO.</t>
+  </si>
+  <si>
+    <t>15425</t>
+  </si>
+  <si>
+    <t>2094</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15425/protocolo_4055.pdf</t>
+  </si>
+  <si>
+    <t>APELO AO SR. GOVERNADOR DO ESTADO DE ALAGOAS E AO SECRETÁRIO DE ESTADO DA SAÚDE PARA QUE SEJA IMPLEMENTADO, NO APLICATIVO SAÚDE ATÉ VOCÊ DIGITAL,UM SERVIÇO DE ATENDIMENTO ESPECIALIZADO EM SAÚDE NEUROPSICOLÓGICA VOLTADO ÀS PESSOAS COM TRANSTORNO  DO ESPECTRO AUTISTA  (TEA), NA FORMA QUE MENCIONA.</t>
+  </si>
+  <si>
+    <t>15426</t>
+  </si>
+  <si>
+    <t>2095</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15426/protocolo_4057.pdf</t>
+  </si>
+  <si>
+    <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO E À AGÊNCIA REGULADORA DE SERVIÇOS PÚBLICOS DO ESTADO DE ALAGOAS - ARSAL, PARA QUE SEJAM ADOTADAS MEDIDAS URGENTES A FIM DE GARANTIR O ABASTECIMENTO REGULAR DE ÁGUA NO POVOADO DE SANTA LUZIA, NO MUNICÍPIO DE BARRA DE SANTO ANTONIO/AL.</t>
+  </si>
+  <si>
+    <t>15454</t>
+  </si>
+  <si>
+    <t>2096</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15454/protocolo_4088.pdf</t>
+  </si>
+  <si>
+    <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, PARA QUE SEJAM ADOTADAS AS MEDIDAS CABÍVEIS NO SENTIDO DE RESPONSABILIZAR  A CAMPANHIA DE SANEAMENTO  DE ALAGOAS  (CASAL) E A EMPRESA VERDE ALAGOAS PELOS CUSTOS ATUALMENTE SUPORTADOS PELO MUNICÍPIO DE MAR VERMELHO  COM O FORNECIMENTO DE ÁGUA POR MEIO DE CARROS-PIPAS.</t>
+  </si>
+  <si>
+    <t>15476</t>
+  </si>
+  <si>
+    <t>2097</t>
+  </si>
+  <si>
+    <t>DEPUTADO RICARDO NEZINHO</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15476/protocolo_4118.pdf</t>
+  </si>
+  <si>
+    <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, BEM COMO AO SR. SECRETÁRIO DE ESTADO DO MEIO AMBIENTE E DOS RECURSOS HÍDRICOS, SOLICITANDO QUE SEJAM ADOTADAS AS MEDIDAS NECESSÁRIAS PARA A CONSTRUÇÃO DE 01 (UM) POÇO ARTESIANO, DESTINADO AO ATENDIMENTO DA COMUNIDADE DO CANGANDU, NO MUNICÍPIO DE ARAPIRACA/AL.</t>
+  </si>
+  <si>
+    <t>15477</t>
+  </si>
+  <si>
+    <t>2098</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15477/protocolo_4119.pdf</t>
+  </si>
+  <si>
+    <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, BEM COMO AO SR. SECRETÁRIO DE ESTADO DO MEIO AMBIENTE E DOS RECURSOS HÍDRICOS, SOLICITANDO QUE SEJAM ADOTADAS AS MEDIDAS NECESSÁRIAS PARA A CONSTRUÇÃO DE 01 (UM) POÇO ARTESIANO, DESTINADO AO ATENDIMENTO DA COMUNIDADE DO ASSENTAMENTO CACHOEIRA DO TAMANDUÁ, NO MUNICÍPIO DE PALMEIRA DOS ÍNDIOS/AL.</t>
+  </si>
+  <si>
+    <t>15478</t>
+  </si>
+  <si>
+    <t>2099</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15478/protocolo_4120.pdf</t>
+  </si>
+  <si>
+    <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, BEM COMO AO SR. SECRETÁRIO DE ESTADO DO MEIO AMBIENTE E DOS RECURSOS HÍDRICOS, SOLICITANDO QUE SEJAM ADOTADAS AS MEDIDAS NECESSÁRIAS PARA A CONSTRUÇÃO DE 01 (UM) POÇO ARTESIANO, DESTINADO AO ATENDIMENTO DA COMUNIDADE DO SÍTIO POÇÃO, NA ZONA RURAL DO MUNICÍPIO DE ARAPIRACA/AL.</t>
+  </si>
+  <si>
+    <t>15479</t>
+  </si>
+  <si>
+    <t>2100</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15479/protocolo_4121.pdf</t>
+  </si>
+  <si>
+    <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, BEM COMO AO SR. SECRETÁRIO DE ESTADO DO MEIO AMBIENTE E DOS RECURSOS HÍDRICOS, SOLICITANDO QUE SEJAM ADOTADAS AS MEDIDAS NECESSÁRIAS PARA A CONSTRUÇÃO DE 01 (UM) POÇO ARTESIANO, DESTINADO AO ATENDIMENTO DA COMUNIDADE DE MASSARANDUBA, NO MUNICÍPIO DE ARAPIRACA/AL.</t>
+  </si>
+  <si>
+    <t>15480</t>
+  </si>
+  <si>
+    <t>2101</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15480/protocolo_4122.pdf</t>
+  </si>
+  <si>
+    <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, BEM COMO AO SR. SECRETÁRIO DE ESTADO DO MEIO AMBIENTE E DOS RECURSOS HÍDRICOS, SOLICITANDO QUE SEJAM ADOTADAS AS MEDIDAS NECESSÁRIAS PARA A PERFURAÇÃO DE 02 (DOIS) POÇOS ARTESIANOS, DESTINADOS AO ATENDIMENTO DOS MORADORES DOS POVOADOS TUCUNS E ANGICO, NO MUNICÍPIO DE PORTO REAL DO COLÉGIO/AL.</t>
+  </si>
+  <si>
+    <t>15481</t>
+  </si>
+  <si>
+    <t>2102</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15481/protocolo_4123.pdf</t>
+  </si>
+  <si>
+    <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, BEM COMO AO SR. SECRETÁRIO DE ESTADO DO MEIO AMBIENTE E DOS RECURSOS HÍDRICOS, SOLICITANDO QUE SEJAM ADOTADAS AS MEDIDAS NECESSÁRIAS PARA A CONSTRUÇÃO DE 01 (UM) POÇO ARTESIANO, DESTINADO AO ATENDIMENTO DA COMUNIDADE DO POVOADO BAIXA DO CAPIM, NA ZONA RURAL DO MUNICÍPIO DE ARAPIRACA/AL.</t>
+  </si>
+  <si>
+    <t>15482</t>
+  </si>
+  <si>
+    <t>2103</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15482/protocolo_4124.pdf</t>
+  </si>
+  <si>
+    <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, BEM COMO AO SR. SECRETÁRIO DE ESTADO DO MEIO AMBIENTE E DOS RECURSOS HÍDRICOS, SOLICITANDO QUE SEJAM ADOTADAS AS MEDIDAS NECESSÁRIAS PARA A CONSTRUÇÃO DE 01 (UM) POÇO ARTESIANO, DESTINADO AO ATENDIMENTO DA COMUNIDADE DO POÇÃO, NO MUNICÍPIO DE ARAPIRACA.</t>
+  </si>
+  <si>
+    <t>15483</t>
+  </si>
+  <si>
+    <t>2104</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15483/protocolo_4125.pdf</t>
+  </si>
+  <si>
+    <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, BEM COMO AO SR. SECRETÁRIO DE ESTADO DO MEIO AMBIENTE E DOS RECURSOS HÍDRICOS, SOLICITANDO QUE SEJAM ADOTADAS AS MEDIDAS NECESSÁRIAS PARA A CONSTRUÇÃO DE 01 (UM) POÇO ARTESIANO, DESTINADO AO ATENDIMENTO DA COMUNIDADE DO SÍTIO GENIPAPO, NA ZONA RURAL DO MUNICÍPIO DE ARAPIRACA/AL.</t>
+  </si>
+  <si>
+    <t>15486</t>
+  </si>
+  <si>
+    <t>2105</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15486/protocolo_4128.pdf</t>
+  </si>
+  <si>
+    <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS PARA QUE VIABILIZE O ENVIO DE PROJETO DE LEI ALTERANDO A LEI ESTADUAL N° 5.247, DE 26 DE JULHO DE 1991 (REGIME JURÍDICO ÚNICO DOS SERVIDORES PÚBLICOS CIVIS DO ESTADO DE ALAGOAS), A FIM DE AMPLIAR A LICENÇA-PATERNIDADE PARA 30 (TRINTA) DIAS, BEM COMO PREVER O GOZO DO DIREITO EM CASO DE GUARDA PARA FINS DE ADOÇÃO E DE PERDA GESTACIONAL DA ESPOSA OU COMPANHEIRA.</t>
+  </si>
+  <si>
+    <t>15504</t>
+  </si>
+  <si>
+    <t>2106</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15504/protocolo_4147.pdf</t>
+  </si>
+  <si>
+    <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS QUE DETERMINE AO GESTOR DA SECRETARIA DE ESTADO DA AGRICULTURA E PECUÁRIA DO ESTADO DE ALAGOAS, QUE PROMOVA CONVÊNIO COM A FEDERAÇÃO DA AGRICULTURA E PECUÁRIA DO ESTADO DE ALAGOAS - FAEAL, NO SENTIDO DE VIABILIZAR PROGRAMA DE CONSTRUÇÃO DE BARRAGENS SUBTERRÂNEAS NOS MUNICÍPIOS DO SEMIÁRIDO DO ESTADO DE ALAGOAS.</t>
+  </si>
+  <si>
+    <t>15505</t>
+  </si>
+  <si>
+    <t>2107</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15505/protocolo_4148.pdf</t>
+  </si>
+  <si>
+    <t>APELO AO GOVERNO DO ESTADO, ATRAVÉS DO DER/AL, A IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE NO ACESSO AO MUNICÍPIO DE  COITÉ DO NÓIA, ENTRE OS POVOADOS  BREJO E POÇÃO, NA AL-110.</t>
+  </si>
+  <si>
+    <t>15516</t>
+  </si>
+  <si>
+    <t>2108</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15516/protocolo_4159.pdf</t>
+  </si>
+  <si>
+    <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, PAULO DANTAS, E AO DIRETOR DO DEPARTAMENTO DE ESTRADAS E RODAGEM  - DER, O SR. JOSÉ IRAN MENEZES DA SILVA, PARA QUE EMPREENDAM ESFORÇOS PARA MANUTENÇÃO E LIMPEZA DO CANTEIRO CENTRAL DE TODA EXTENSÃO DA RODOVIA AL 220, QUE LIGA O MUNICÍPIO DE ARAPIRACA A MACEIÓ.</t>
+  </si>
+  <si>
+    <t>15517</t>
+  </si>
+  <si>
+    <t>2109</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15517/protocolo_4160.pdf</t>
+  </si>
+  <si>
+    <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, PAULO DANTAS, E AO DIRETOR DO DEPARTAMENTO DE ESTRADAS E RODAGEM  - DER, O SR. JOSÉ IRAN MENEZES DA SILVA, PARA QUE SEJA IMPLANTADO SISTEMA DE SINALIZAÇÃO  SEMAFÓRICA NO ENTRONCAMENTO DAS RODOVIAS AL -115 E AL-485, NAS IMEDIAÇÕES  DO TREVO LOCALIZADO NA ALTURA DA EMPRESA COCA-COLA, NO MUNICÍPIO DE ARAPIRACA.</t>
+  </si>
+  <si>
+    <t>15528</t>
+  </si>
+  <si>
+    <t>2110</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15528/protocolo_4171.pdf</t>
+  </si>
+  <si>
+    <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, E AO DIRETOR DO DER-AL, PARA QUE EMPREENDA ESFORÇOS NO SENTIDO DE PROMOVER A REQUALIFICAÇÃO ASFÁLTICA DA AL-220, NO TRECHO LOCALIZADO NO MUNICÍPIO DE ARAPIRACA, BEM COMO A REQUALIFICAÇÃO DA RESPECTIVA SINALIZAÇÃO VIÁRIA.</t>
+  </si>
+  <si>
+    <t>15529</t>
+  </si>
+  <si>
+    <t>2111</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15529/protocolo_4172.pdf</t>
+  </si>
+  <si>
+    <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO DE ESTADO DA SEGURANÇA PÚBLICA DE ALAGOAS, PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE AMPLIAR A INSTALAÇÃO DE TOTENS DE MONITORAMENTO NA CIDADE DE ARAPIRACA.</t>
+  </si>
+  <si>
+    <t>15531</t>
+  </si>
+  <si>
+    <t>2112</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15531/protocolo_4174.pdf</t>
+  </si>
+  <si>
+    <t>APELO AO EXMO. SR. GOVERNADO, PARA QUE DETERMINE A SECRETARIA DE ESTADO DA EDUCAÇÃO A ELABORAÇÃO DE CONVÊNIO JUNTO À FAEAL E O SERVIÇO NACIONAL DE APRENDIZAGEM RURAL - SENAR, E A CESSÃO DE ESPAÇOS DE SALAS DE AULAS NAS ESCOLAS DA REDE ESTADUAL DE ENSINO DO ESTADODE ALAGOAS, PARA QUE POSSA SER MINISTRADOS CURSOS TÉCNICOS PARA FORMAÇÃO PROFISSIONAL, ASSISTÊNCIA TÉCNICA, INOVAÇÃO E NOVAS TECNOLOGIAS PARA OS PRODUTORES E TRABALHADORES RURAIS.</t>
+  </si>
+  <si>
+    <t>15537</t>
+  </si>
+  <si>
+    <t>2113</t>
+  </si>
+  <si>
+    <t>DEPUTADO LELO MAIA</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15537/protocolo_4182.pdf</t>
+  </si>
+  <si>
+    <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, AO SECRETÁRIO DE TRANSPORTES E DESENVOLVIMENTO URBANO, À SECRETARIA DE ESTADO DO PLANEJAMENTO, GESTÃO E PATRIMÔNIO, E AO DIRETOR-PRESIDENTE DO DEPARTAMENTO DE ESTRADAS DE RODAGEM DE ALAGOAS, PARA QUE EMPREENDAM ESFORÇOS VISANDO À REFORMA, REATIVAÇÃO E MODERNIZAÇÃO DO TERMINAL RODOVIÁRIO DE SANTANA DO IPANEMA, COM VISTAS AO FORTALECIMENTO DA MOBILIDADE REGIONAL, DA GERAÇÃO DE EMPREGO E DO DESENVOLVIMENTO ECONÔMICO DO SERTÃO ALAGOANO.</t>
+  </si>
+  <si>
+    <t>15569</t>
+  </si>
+  <si>
+    <t>2114</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15569/protocolo_4217.pdf</t>
+  </si>
+  <si>
+    <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO E À SECRETARIA DE SAÚDE, PARA QUE SEJAM ADOTADAS MEDIDAS URGENTES VOLTADAS À REGULARIZAÇÃO, CONTINUIDADE E AMPLIAÇÃO DOS SERVIÇOS DE EQUOTERAPIA.</t>
+  </si>
+  <si>
+    <t>15287</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>MSGOV</t>
+  </si>
+  <si>
+    <t>MENSAGEM GOVERNAMENTAL</t>
+  </si>
+  <si>
+    <t>PODER EXECUTIVO ESTADUAL</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15287/protocolo_3903.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM Nº 4/2026  REFERENTE A APRESENTAÇÃO DAS AÇÕES DO GOVERNO.</t>
+  </si>
+  <si>
+    <t>15242</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>OFI</t>
+  </si>
+  <si>
+    <t>OFICIO</t>
+  </si>
+  <si>
+    <t>TRIBUNAL DE CONTAS</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/</t>
+  </si>
+  <si>
+    <t>RELATÓRIO ANUAL DE ATIVIDADES - EXERCÍCIO E 2025.</t>
+  </si>
+  <si>
+    <t>15259</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>MINISTÉRIO PÚBLICO</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15259/protocolo_3870.pdf</t>
+  </si>
+  <si>
+    <t>RELATÓRIO DE GESTÃO FISCAL - 3° QUADRIMESTRE DE 2025.</t>
+  </si>
+  <si>
+    <t>15410</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>GABINETE DA PRESIDENCIA</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15410/protocolo_4039.pdf</t>
+  </si>
+  <si>
+    <t>ESCOLHA DO CONSELHEIRO DO TRIBUNAL DE CONTAS DO ESTADO DE ALAGOAS  -TCE/AL NA VAGA ABERTA COM A APOSENTADORIA DO CONSELHEIRO FERNANDO RIBEIRO TOLEDO.</t>
+  </si>
+  <si>
+    <t>15444</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15444/protocolo_4078.pdf</t>
+  </si>
+  <si>
+    <t>PROGRAMA NACIONAL DA TRANSPARÊNCIA PÚBLICA. 2026. GRUPO DE WhatsApp.</t>
+  </si>
+  <si>
+    <t>15474</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>DEPUTADO BRUNO TOLEDO</t>
+  </si>
+  <si>
+    <t>REQUER QUE SEJA FEITAS AS ALTERAÇÕES NO ÂMBITO DAS COMISSÕES TEMÁTICAS DA ASSEMBLEIA LEGISLATIVA DO ESTADO DE ALAGOAS, DE ACORDO COM O ANEXO.</t>
+  </si>
+  <si>
+    <t>15493</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15493/protocolo_4136.pdf</t>
+  </si>
+  <si>
+    <t>RENÚNCIA À LIDERANÇA DE BLOCO PARLAMENTAR.</t>
+  </si>
+  <si>
+    <t>15524</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15524/protocolo_4167.pdf</t>
+  </si>
+  <si>
+    <t>BALANÇO GERAL DO ESTADO REF: EXERCÍCIO DE 2025.</t>
+  </si>
+  <si>
+    <t>15540</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15540/protocolo_4185.pdf</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE CONTAS EXERCÍCIO 2025, CONFORME OFÍCIO Nº 49/2026-GP.</t>
+  </si>
+  <si>
+    <t>15525</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI COMPLEMENTAR</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15525/protocolo_4181.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM N° 36/2026 REFERENTE AO PROJETO DE LEI COMPLEMENTAR QUE" DISPÕE SOBRE A UTILIZAÇÃO E GESTÃO DOS HONORÁRIOS ADVOCATÍCIOS JUDICIAIS E EXTRAJUDICIAIS DEVIDOS EXCLUSIVAMENTE AOS PROCURADORES DE ESTADO, NO ÂMBITO DA PROCURADORIA GERAL DO ESTADO DE ALAGOAS - PGE, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>15244</t>
+  </si>
+  <si>
+    <t>1854</t>
+  </si>
+  <si>
+    <t>PLO</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI ORDINÁRIA</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15244/protocolo_3854.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO BRASILEIRA DE MULHERES DE CARREIRA JURÍDICA - COMISSÃO ALAGOAS (ABMCJ-AL).</t>
+  </si>
+  <si>
+    <t>15247</t>
+  </si>
+  <si>
+    <t>1855</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15247/protocolo_3858.pdf</t>
+  </si>
+  <si>
+    <t>PROÍBE DEIXAR ANIMAIS DOMÉSTICOS E/OU DOMESTICADOS SOZINHOS EM ÁREAS PARTICULARES QUANDO VAZIAS OU COM AUSÊNCIA DE SEUS MORADORES POR PERÍODO SUPERIOR A 36 HORAS, NO ESTADO DE ALAGOAS.</t>
+  </si>
+  <si>
+    <t>15252</t>
+  </si>
+  <si>
+    <t>1856</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15252/protocolo_3862.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM Nº 02/2026, REFERENTE AO PROJETO DE LEI QUE ''INSTITUI O FUNDO DE FOMENTO AO ARTESANATO ALAGOANO - FFAAL NO ÂMBITO DA SECRETARIA DE ESTADO DAS RELAÇÕES FEDERATIVAS E INTERNACIONAIS -SERFI, E DÁ OUTRAS PROVIDÊNCIAS.''</t>
+  </si>
+  <si>
+    <t>15255</t>
+  </si>
+  <si>
+    <t>1857</t>
+  </si>
+  <si>
+    <t>PODER JUDICIÁRIO</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15255/protocolo_3866.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA DISPOSITIVOS DA LEI ESTADUAL N° 9.700, DE 30 DE OUTUBRO DE 2025, QUE REESTRUTURA O MODELO DE GESTÃO ADMINISTRATIVA ORGANIZACIONAL DO TRIBUNAL DE JUSTIÇA DO ESTADO DE ALAGOAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>15258</t>
+  </si>
+  <si>
+    <t>1858</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15258/protocolo_3869.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI N° 5.247, DE 26 DE JULHO DE 1991, PARA ASSEGURAR AO SERVIDOR PÚBLICO RESPONSÁVEL POR PESSOA COM TRANSTORNO DO ESPECTRO AUTISTA - TEA O DIREIRO DE GOZAR FÉRIAS EM PERÍODOS COINCIDENTES COM O CALENDÁRIO ESCOLAR, INCLUSIVE DE FORMA FRACIONADA, NA FORMA QUE MENCIONA.</t>
+  </si>
+  <si>
+    <t>15261</t>
+  </si>
+  <si>
+    <t>1859</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15261/protocolo_3873.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE SANÇÕES ADMINISTRATIVAS APLICÁVEIS À PRÁTICA DE MAUS-TRATOS CONTRA  ANIMAIS NO ESTADO DE ALAGOAS, PARA INCLUIR A RESPONSABILIZAÇÃO ADMINSTRATIVA DOS RESPONSÁVEIS  LEGAIS POR ATOS DE MAUS-TRATOS PRATICADOS POR MENORES DE IDADE, ESTABELECER AGRAVANTES, MEDIDAS ADMINSTRATIVAS OBRIGATÓRIAS E MECANISMOS DE PREVENÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>15262</t>
+  </si>
+  <si>
+    <t>1860</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15262/protocolo_3874.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM Nº 03/2026, REFERENTE AO PROJETO DE LEI QUE DISPÕE SOBRE A AUTORIZAÇÃO LEGISLATIVA PARA A CONCESSÃO DE DIREITO REAL DE USO ONEROSA DE IMÓVEIS INTEGRANTES DO PERÍMETRO IRRIGADO GAVIÃO, EM CONFORMIDADE COM A LEI ESTADUAL Nº 9.366, DE 09 DE SETEMBRO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>15263</t>
+  </si>
+  <si>
+    <t>1861</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15263/protocolo_3875.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CO0NCESSÃO DO TÍTULO DE UTILIDADE PÚBLICA PARA O CONSELHO CENTRAL DE ARAPIRACA DA SOCIEDADE DE SÃO VICENTE DE PAULO.</t>
+  </si>
+  <si>
+    <t>15264</t>
+  </si>
+  <si>
+    <t>1862</t>
+  </si>
+  <si>
+    <t>DEPUTADO RONALDO MEDEIROS</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15264/protocolo_3876.pdf</t>
+  </si>
+  <si>
+    <t>VEDA A ATRIBUIÇÃO DE NOMES, A CONCESSÃO DE HOMENAGENS E A MANUTENÇÃO DE REFERÊNCIAS EM BENS PÚBLICOS ESTADUAIS A PESSOAS ENVOLVIDAS EM GRAVES VIOLAÇÕES DE DIREITOS HUMANOS OU EM CRIMES GRAVES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>15265</t>
+  </si>
+  <si>
+    <t>1863</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15265/protocolo_3878.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A EXTENSÃO DOS INCENTIVOS FISCAIS CONCEDIDOS PELO ESTADO DE ALAGOAS ÀS EMPRESAS JÁ ESTABELECIDAS NO TERRITÓRIO ESTADUAL, NOS CASOS EM QUE O BENEFÍCIO SEJA CONCEDIDO A NOVOS EMPREENDIMENTOS DO MESMO RAMO DE ATIVIDADE ECONÔMICA.</t>
+  </si>
+  <si>
+    <t>15266</t>
+  </si>
+  <si>
+    <t>1864</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15266/protocolo_3879.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA AS EMPRESAS PRIVADAS NO ÂMBITO DO ESTADO DE ALAGOAS A DEFINIREM SUAS PRÓPRIAS REGRAS SOBRE O USO DE BANHEIROS FEMENINOS OU MASCULINOS POR PESSOAS TRANSGÊNERAS, ENQUANTO NÃO HOUVER LEGISLAÇÃO ESTADUAL OU FEDERAL ESPECÍFICA QUE DISCIPLINE O TEMA.</t>
+  </si>
+  <si>
+    <t>15267</t>
+  </si>
+  <si>
+    <t>1865</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15267/protocolo_3880.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O SEPULTAMENTO DE CÃES E GATOS JUNTO A SEUS TUTORES NO ESTADO DE ALAGOAS.</t>
+  </si>
+  <si>
+    <t>15268</t>
+  </si>
+  <si>
+    <t>1866</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15268/protocolo_3894.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O SEPULTAMENTO DE ANIMAIS DOMÉSTICOS DE ESTIMAÇÃO EM JAZIGOS, TÚMULOS OU SEPULTURAS PERTENCENTES A SEUS TUTORES OU FAMILIARES, NOS CEMITÉRIOS PÚBLICOS E PRIVADOS DO ESTADO DE ALAGOAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>15270</t>
+  </si>
+  <si>
+    <t>1867</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15270/protocolo_3885.pdf</t>
+  </si>
+  <si>
+    <t>ENCAMINHAMENTO DE MENSAGEM N° 02/2026 REFERENTE AO ANTEPROJETO DE LEI QUE ALTERA A LEI  N°6.564, DE 5 DE JANEIRO DE 2005 (CÓDIGO DE ORGANIZAÇÃO JUDICIÁRIA DO ESTADO DE ALAGOAS), COM A FINALIDADE DE INCLUIR EXPRESSAMENTE O AUXÍLIO-SAÚDE E O AUXÍLIO -ALIMENTAÇÃO ENTRE AS VANTAGENS PECUNIÁRIAS DA MAGISTRATURA ESTADUAL, BEM COMO INSTITUIR DISCIPLINA LEGAL PARA A CONCESSÃO DE LICENÇA COMPENSATÓRIA DECORRENTE DA ACUMULAÇÃO EXTRAORDINÁRIA DE ATIVIDADES ADMINISTRATIVAS OU JURISDICIONAIS.</t>
+  </si>
+  <si>
+    <t>15271</t>
+  </si>
+  <si>
+    <t>1868</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15271/protocolo_3886.pdf</t>
+  </si>
+  <si>
+    <t>ESTABELECE A OBRIGATORIEDADE DE APRESENTAÇÃO DA CARTEIRA DE VACINAÇÃO DA CRIANÇA, OU DOCUMENTO EQUIVALENTE, NO ATO DA MATRÍCULA NA EDUCAÇÃO INFANTIL E NA PRIMEIRA ETAPA DO ENSINO FUNDAMENTAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>15272</t>
+  </si>
+  <si>
+    <t>1869</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15272/protocolo_3887.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A POLÍTICA ESTADUAL DE QUALIFICAÇÃO TÉCNICA DE JOVENS EGRESSOS DE OBRAS PÚBLICAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>15273</t>
+  </si>
+  <si>
+    <t>1870</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15273/protocolo_3888.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O ACESSO CONTROLADO DE SPRAY DE PIMENTA PARA MULHERES EM SITUAÇÃO DE VIOLÊNCIA DOMÉSTICA, PERSEGUIÇÃO OU RISCO.</t>
+  </si>
+  <si>
+    <t>15276</t>
+  </si>
+  <si>
+    <t>1871</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15276/protocolo_3891.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO ESTADO DE ALAGOAS AO ILUSTRÍSSIMO SR. ROGÉRIO PORTUGAL BACELLAR.</t>
+  </si>
+  <si>
+    <t>15277</t>
+  </si>
+  <si>
+    <t>1872</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15277/protocolo_3892.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DO TÍTULO DE UTILIDADE PÚBLICA PARA A ASSOCIAÇÃO FILHOS DO SERTÃO TRANSFORMANDOS VIDAS.</t>
+  </si>
+  <si>
+    <t>15278</t>
+  </si>
+  <si>
+    <t>1873</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15278/protocolo_3893.pdf</t>
+  </si>
+  <si>
+    <t>ANTEPROJETO DE LEI QUE DISPÕE SOBRE A ORGANIZAÇÃO E O ESTABELECIMENTO DAS CIRCUNSTÂNCIAS REGISTRAIS DAS SERVENTIAS EXTRADUCIAIS DE REGISTRO CIVIL DAS PESSOAS NATURAIS NO MUNICÍPIO DE MACEIÓ E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>15279</t>
+  </si>
+  <si>
+    <t>1874</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15279/protocolo_3895.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DO ESTADO DE ALAGOAS AO SENADOR FLÁVIO NANTES BOLSONARO.</t>
+  </si>
+  <si>
+    <t>15280</t>
+  </si>
+  <si>
+    <t>1875</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15280/protocolo_3896.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI DIRETRIZES PARA A DISPONIBILIZAÇÃO DE ÁGUA POTÁVEL A ANIMAIS EM ESPAÇOS PÚBLICOS NO ESTADO DE ALAGOAS, POR MEIO DE INSTALAÇÃO DE BEBEDOUROS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>15281</t>
+  </si>
+  <si>
+    <t>1876</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15281/protocolo_3897.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O RECONHECIMENTO E O FOMENTO DA PESCA ESPORTIVA COMO ATIVIDADE RELEVANTE INTERESSE ECONÔMICO, TURÍSTICO, ESPORTIVO, CULTURAL E AMBIENTAL NO ESTADO DE ALAGOAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>15283</t>
+  </si>
+  <si>
+    <t>1877</t>
+  </si>
+  <si>
+    <t>DEPUTADO REMI CALHEIROS</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15283/protocolo_3899.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERA DE UTILIDADE PÚBLICA O INSTITUTO GILVAN VASCONCELOS - IGV.</t>
+  </si>
+  <si>
+    <t>15284</t>
+  </si>
+  <si>
+    <t>1878</t>
+  </si>
+  <si>
+    <t>DEPUTADO ALEXANDRE AYRES</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15284/protocolo_3900.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO A TRANSFORMAR EM LEI OS PROGRAMAS AVC DÁ SINAIS E BATE CORAÇÃO, QUE IMPLEMENTAM LINHAS DE CUIDADO ÁS VÍTIMAS DE ACIDENTE VASCULAR CEREBRAL (AVC) E INFARTO AGUDO DO MIOCÁRDIO (IAM).</t>
+  </si>
+  <si>
+    <t>15285</t>
+  </si>
+  <si>
+    <t>1879</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15285/protocolo_3901.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA ESTADUAL DE APOIO ÀS PESSOAS COM ESCLEROSE MÚLTIPLA.</t>
+  </si>
+  <si>
+    <t>15286</t>
+  </si>
+  <si>
+    <t>1880</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15286/protocolo_3902.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO A CONCEDER UMA FOLGA ANUAL PARA A SERVIDORA PÚBLICA ESTADUAL REALIZAR EXAME DE CONTROLE DO CÂNCER DE MAMA E COLO DO ÚTERO, NO ESTADO DE ALAGOAS.</t>
+  </si>
+  <si>
+    <t>15289</t>
+  </si>
+  <si>
+    <t>1881</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15289/protocolo_20260225_144025.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO ESTADO DE ALAGOAS À PESQUISADORA DOUTORA TATIANA LOBO COELHO SAMPAIO.</t>
+  </si>
+  <si>
+    <t>15292</t>
+  </si>
+  <si>
+    <t>1882</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15292/protocolo_3908.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A JORNADA DE TRABALHO E O PISO SALARIAL PARA (OS) PSICÓLOGAS (OS) NO ÂMBITO DO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>15294</t>
+  </si>
+  <si>
+    <t>1883</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15294/protocolo_3909.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE PROTEÇÃO E VALORIZAÇÃO DA VIDA ANIMAL.</t>
+  </si>
+  <si>
+    <t>15295</t>
+  </si>
+  <si>
+    <t>1884</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15295/protocolo_3911.pdf</t>
+  </si>
+  <si>
+    <t>ACRESCENTA DISPOSITIVOS À LEI Nº 8.402, DE 13 DE ABRIL DE 2021, PARA INCLUIR SERINGAS, AGULHAS, LANCETAS E CONGÊNERIS (PERFUROCORTANTES)  DE ORIGEM DOMICILIAR  NO SISTEMA DE RECEBIMENTO  PARA DESCARTE  AMBIENTALMENTE ADEQUADO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>15296</t>
+  </si>
+  <si>
+    <t>1885</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15296/protocolo_3910.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A CARTA DE APRESENTAÇÃO DO ESTUDANTE AUTISTA NA REDE ESTADUAL DE ENSINO DO ESTADO DE ALAGOAS.</t>
+  </si>
+  <si>
+    <t>15297</t>
+  </si>
+  <si>
+    <t>1886</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15297/protocolo_3907.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A OBRIGATORIEDADE DE AFIXAÇÃO DE INFORMATIVOS, EM UNIDADES DE SAÚDE E EM SHOPPINGS CENTERS DO ESTADO DE ALAGOAS, ACERCA DO DEVER DE COMUNICAÇÃO, PELOS PROFISSIONAIS DA ÁREA DE SAÚDE, DE CRIMES DE AÇÃO PÚBLICA ÀS AUTORIDADES COMPETENTES.</t>
+  </si>
+  <si>
+    <t>15300</t>
+  </si>
+  <si>
+    <t>1887</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15300/protocolo_3917.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A OBRIGATORIEDADE DE DESTINAÇÃO DE ESPAÇO ACESSÍVEL ÀS PESSOAS COM DEFICIÊNCIA (PCD) EM TODOS OS EVENTOS PROMOVIDOS OU APOIADOS PELO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>15301</t>
+  </si>
+  <si>
+    <t>1888</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15301/protocolo_3920.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUUI A POLÍTICA ESTADUAL "LIXO ZERO"  EM EVENTOS PÚBLICOS NO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>15302</t>
+  </si>
+  <si>
+    <t>1889</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15302/protocolo_3918.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A IMPLANTAÇÃO DE JARDINS DE CHUVA NOS MUNICÍPIOS DO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>15303</t>
+  </si>
+  <si>
+    <t>1890</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15303/protocolo_3921.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O CADASTRO ESTADUAL DA PESSOA COM ENDOMETRIOSE NO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>15306</t>
+  </si>
+  <si>
+    <t>1891</t>
+  </si>
+  <si>
+    <t>DEPUTADO ANTONIO ALBUQUERQUE</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15306/protocolo_3923.pdf</t>
+  </si>
+  <si>
+    <t>ESTABELECE MEDIDAS PROTETIVAS E PROCEDIMENTOS PARA OS CASOS DE VIOLÊNCIA CONTRA OS PROFISSIONAIS DA EDUCAÇÃO DO ESTADO DE ALAGOAS, DENOMINADO ''SOS EDUCAÇÃO.''</t>
+  </si>
+  <si>
+    <t>15307</t>
+  </si>
+  <si>
+    <t>1892</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15307/protocolo_3924.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DENOMINAÇÃO DA CRECHE DO PROGRAMA CRIA DA CIDADE DO PASSO DE CAMARAGIBE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>15308</t>
+  </si>
+  <si>
+    <t>1893</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15308/protocolo_3925.pdf</t>
+  </si>
+  <si>
+    <t>RECONHECE COMO PATRIMÔNIO HISTÓRICO, CULTURAL E BEM IMATERIAL DO ESTADO DE ALAGOAS AS FESTIVIDADES DO CONJOAAD, NO ÂMBITO DO ESTADO.</t>
+  </si>
+  <si>
+    <t>15313</t>
+  </si>
+  <si>
+    <t>1894</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15313/protocolo_3930.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA ESTADUAL DE SAÚDE MENTAL PARA PACIENTES CELÍACOS NO ÂMBITO DO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>15318</t>
+  </si>
+  <si>
+    <t>1895</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15318/protocolo_3935.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERA DE UTILIDADE PÚBLICA O GRUPO CULTURAL BUMBA MEU BOI SCORPION, LOCALIZADO NO MUNICÍPIO DE PASSO DE CAMARAGIBE.</t>
+  </si>
+  <si>
+    <t>15323</t>
+  </si>
+  <si>
+    <t>1896</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15323/protocolo_3940.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERA DE UTILIDADE PÚBLICA ESTADUAL O INSTITUTO VIDA NOVA, NO ÂMBITO DO ESTADO DE ALAGOAS.</t>
+  </si>
+  <si>
+    <t>15328</t>
+  </si>
+  <si>
+    <t>1897</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15328/protocolo_3947.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM N° 5/2026 REFERENTE AO PROJETO DE LEI QUE DISPÕE SOBRE A AUTORIZAÇÃO PARA CESSÃO DE USO DE BEM IMÓVEL DO ESTADO DE ALAGOAS AO CENTRO DE FORMAÇÃO E INCLUSÃO INAÊ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>15329</t>
+  </si>
+  <si>
+    <t>1898</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15329/protocolo_3948.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM N° 6/2026 REFERENTE AO PROJETO DE LEI QUE INSTITUI O PROGRAMA DE DESENVOLVIMENTO INTEGRADO DAS JUVENTUDES ALAGOANAS NO ESTADO DE ALAGOAS - PROJUVENTUDES.</t>
+  </si>
+  <si>
+    <t>15331</t>
+  </si>
+  <si>
+    <t>1899</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15331/protocolo_3950.pdf</t>
+  </si>
+  <si>
+    <t>RECONHECE COMO PATRIMÔNIO HISTÓRICO E CULTURAL DE NATUREZA IMATERIAL DO ESTADO DE ALAGOAS A FESTA DE NOSSA SENHORA DA IMACULADA CONCEIÇÃO, REALIZADA NO MUNICÍPIO DE SÃO LUÍS DO QUITUNDE.</t>
+  </si>
+  <si>
+    <t>15332</t>
+  </si>
+  <si>
+    <t>1900</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15332/protocolo_3951.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM Nº 7/2026, REFERENTE AO PROJETO DE LEI QUE "ALTERA DISPOSITIVOS DA LEI ESTADUAL Nº 7.993, DE 15 DE FEVEREIRO  DE 2018, QUE DISPÕE SOBRE A REESTRUTURAÇÃO DA CARREIRA DE POLICIAIS PENAIS DO SERVIÇO CIVIL DO PODER EXECUTIVO DO ESTADO DE ALAGOAS, FIXA A TABELA DE SUBSÍDIOS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>15333</t>
+  </si>
+  <si>
+    <t>1901</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15333/protocolo_3952.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA DE VACINAÇÃO CONTRA O HERPES ZOSTER (SHINGRIX) NA REDE PÚBLICA ESTADUAL.</t>
+  </si>
+  <si>
+    <t>15334</t>
+  </si>
+  <si>
+    <t>1902</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15334/protocolo_3953.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO AO MINISTRO BRUNO DANTAS NASCIMENTO.</t>
+  </si>
+  <si>
+    <t>15336</t>
+  </si>
+  <si>
+    <t>1903</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15336/protocolo_3956.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERA DE UTILIDADE PÚBLICA O INTISTUTO ONÇA PINTADA.</t>
+  </si>
+  <si>
+    <t>15337</t>
+  </si>
+  <si>
+    <t>1904</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15337/protocolo_3958.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERA DE UTILIDADE PÚBLICA O INSTITUTO IRMÃ ZITA DINIZ.</t>
+  </si>
+  <si>
+    <t>15338</t>
+  </si>
+  <si>
+    <t>1905</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15338/protocolo_3959.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI DIRETRIZES PARA A IMPLEMENTAÇÃO DO PROTOCOLO ESTADUAL DE AÇÃO IMEDIATA PARA LOZALIZAÇÃO DE CRIANÇAS, ADOLESCENTES E PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) DESAPARECIDAS, NO ÂMBITO DO ESTADO DE ALAGOAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>15340</t>
+  </si>
+  <si>
+    <t>1906</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15340/protocolo_3960.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM Nº 08/2026, REFERENTE AO PROJETO DE LEI QUE ALTERA A LEI DELEGADA Nº 48, DE 30 DE DEZEMBRO DE 2022, QUE INSTITUI O MODELO DE GESTÃO DA ADMINISTRAÇÃO PÚBLICA ESTADUAL DO PODER EXECUTIVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>15344</t>
+  </si>
+  <si>
+    <t>1907</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15344/protocolo_3965.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM N° 9/2026 REFERENTE AO PROJETO DE LEI QUE ALTERA A LEI ESTADUAL N° 5.900, DE 27 DE DEZEMBRO DE 1996, QUE DISPÕE SOBRE O IMPOSTO SOBRE OPERAÇÕES RELATIVAS Á CIRCULAÇÃO DE MERCADORIAS E SOBRE PRESTAÇÃO DE SERVIÇOS DE TRANSPORTE INTERESTADUAL, INTERMUNICIPAL E DE COMUNICAÇÃO - ICMS.</t>
+  </si>
+  <si>
+    <t>15345</t>
+  </si>
+  <si>
+    <t>1908</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15345/protocolo_3966.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM N° 10/2026 REFERENTE AO PROJETO DE LEI QUE ALTERA A LEI ESTADUAL N° 5.077, DE 12 DE JUNHO DE 1989, QUE DISPÕE SOBRE AS NORMAS RELATIVAS AOS TRIBUTOS DE COMPETÊNCIA DO ESTADO.</t>
+  </si>
+  <si>
+    <t>15347</t>
+  </si>
+  <si>
+    <t>1909</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15347/protocolo_3968.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DO TÍTULO DE UTILIDADE PÚBLICA AO INSTITUTO DR. SEBASTIÃO LESSA.</t>
+  </si>
+  <si>
+    <t>15348</t>
+  </si>
+  <si>
+    <t>1910</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15348/protocolo_3969.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A POLÍTICA ESTADUAL DE IDENTIFICAÇÃO BIOMÉTRICA NEONATAL NO ESTADO DE ALAGOAS E ESTABELECE DIRETRIZES PARA SUA IMPLEMENTAÇÃO.</t>
+  </si>
+  <si>
+    <t>15350</t>
+  </si>
+  <si>
+    <t>1911</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15350/protocolo_3971.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A POLÍTCA PÚBLICA ESTADUAL DE ATENDIMENTO PSICOSSOCIAL ITINERANTE ÀS MULHERES EM SITUAÇÃO DE VIOLÊNCIA DOMÉSTICA E FAMILIAR NO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>15352</t>
+  </si>
+  <si>
+    <t>1912</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15352/protocolo_20260311_130623.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO DE UTILIDADE PÚBLICA Á FUNDAÇÃO DR. JOÃO CARLOS LYRA.</t>
+  </si>
+  <si>
+    <t>15354</t>
+  </si>
+  <si>
+    <t>1913</t>
+  </si>
+  <si>
+    <t>DEPUTADO DOUTOR WANDERLEY</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15354/protocolo_3974.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO AO DR. FELINI DE OLIVEIRA WANDERLEY.</t>
+  </si>
+  <si>
+    <t>15363</t>
+  </si>
+  <si>
+    <t>1914</t>
+  </si>
+  <si>
+    <t>DEPUTADO INÁCIO LOIOLA</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15363/protocolo_3983.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERA DE UTILIDADE PÚBLICA ESTADUAL A ASSOCIAÇÃO ME ABRACE-AMEA.</t>
+  </si>
+  <si>
+    <t>15365</t>
+  </si>
+  <si>
+    <t>1915</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15365/protocolo_3986.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO COMUNITÁRIA DAS MULHERES DO BAIRRO BRASÍLIA, LOCALIZADA NO MUNICÍPIO DE ARAPIRACA.</t>
+  </si>
+  <si>
+    <t>15371</t>
+  </si>
+  <si>
+    <t>1917</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15371/protocolo_3993.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A POLÍTICA ESTADUAL DE ESCUTA, ACOLHIMENTO E PROTEÇÃO Á GESTANTE E PARTURIENTE NO ESTADO DE ALAGOAS, DENOMINADA ''ALÔ GESTANTE ALAGOAS'', E ESTABELE DIRETRIZES PARA O FORTALECIMENTO DA ASSISTÊNCIA HUMANIZADA NO CICLO GRAVÍDICO-PUERPERAL.</t>
+  </si>
+  <si>
+    <t>15374</t>
+  </si>
+  <si>
+    <t>1918</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15374/protocolo_3999.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DENOMINAÇÃO, DEPUTADO VINICIUS CANSANÇÃO FILHO, PARA A RODOVIA AL 201, QUE INTERLIGA OS MUNICÍPIOS ALAGOANOS DE CAMPESTRE A JACUÍPE.</t>
+  </si>
+  <si>
+    <t>15376</t>
+  </si>
+  <si>
+    <t>1919</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15376/protocolo_4000.pdf</t>
+  </si>
+  <si>
+    <t>DENOMINA "RODOVIA BENEDITO DE LIRA" O TRECHO DA RODOVIA AL-485 QUE LIGA O MUNICÍPIO DE SÃO SEBASTIÃO AO MUNICÍPIO DE FEIRA GRANDE, NO ESTADO DE ALAGOAS</t>
+  </si>
+  <si>
+    <t>15381</t>
+  </si>
+  <si>
+    <t>1920</t>
+  </si>
+  <si>
+    <t>DEPUTADO MARCOS BARBOSA</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15381/protocolo_4007.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO BRASILEIRA DE JORNALISTAS DE TURISMO DO ESTADO DE ALAGOAS-ABRAJET ALAGOAS.</t>
+  </si>
+  <si>
+    <t>15397</t>
+  </si>
+  <si>
+    <t>1921</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15397/protocolo_4023.pdf</t>
+  </si>
+  <si>
+    <t>DENOMINA "MENINO TOMÁS MAYA GUIMARÃES" A CRECHE ESCOLA DO PROGRAMA CRIA LOCALIZADA NA UNIVERSIDADE FEDERAL DE ALAGOAS  - UFAL.</t>
+  </si>
+  <si>
+    <t>15398</t>
+  </si>
+  <si>
+    <t>1922</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15398/protocolo_4024.pdf</t>
+  </si>
+  <si>
+    <t>ACRESCENTA DISPOSITIVO NA LEI ESTADUAL Nº 8.129, DE 07 DE AGOSTO DE 2019, QUE "GARANTE O DIREITO A PRESENÇA DE DOULAS DURANTE O TRABALHO DE PARTO, PARTO E PÓS-PARTO IMEDIATO NO ESTADO DE ALAGOAS  E DÁ OUTRAS PROVIDÊNCIAS",</t>
+  </si>
+  <si>
+    <t>15399</t>
+  </si>
+  <si>
+    <t>1923</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15399/protocolo_4025.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO COMUNITÁRIA DOS AGRICULTORES FAMILIARES DO QUINTA DA SERRA II.</t>
+  </si>
+  <si>
+    <t>15400</t>
+  </si>
+  <si>
+    <t>1924</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15400/protocolo_4027.pdf</t>
+  </si>
+  <si>
+    <t>RECONHECE O EVENTO "LUAU COM CRISTO" COMO PATRIMÔNIO CULTURAL DE NATUREZA IMATERIAL DO ESTADO DE ALAGOAS E O INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS DO ESTADO.</t>
+  </si>
+  <si>
+    <t>15407</t>
+  </si>
+  <si>
+    <t>1925</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15407/protocolo_4035.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERA DE UTILIDADE PÚBLICA ESTADUAL A ASSOCIAÇÃO RAÍZES DA TERRA, NO ÂMBITO DO ESTADO DE ALAGOAS.</t>
+  </si>
+  <si>
+    <t>15409</t>
+  </si>
+  <si>
+    <t>1926</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15409/protocolo_4037.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERA DE UTILIDADE PÚBLICA ESTADUAL A ASSOCIAÇÃO DO CLUBE  DA MELHOR IDADE BEM VIVER - ACMIBV, NO ÂMBITO DO ESTADO DE ALAGOAS.</t>
+  </si>
+  <si>
+    <t>15412</t>
+  </si>
+  <si>
+    <t>1927</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15412/protocolo_4043.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE O TÍTULO DE CIDADÃ HONORÁRIA DO ESTADO DE ALAGOAS Á SRA. FLÁVIA PERMAN TENÓRIO.</t>
+  </si>
+  <si>
+    <t>15415</t>
+  </si>
+  <si>
+    <t>1928</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15415/protocolo_4044.pdf</t>
+  </si>
+  <si>
+    <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO COMERCIAL E EMPRESARIAL DE PALMEIRA DOS ÍNDIOS  - ACEPI.</t>
+  </si>
+  <si>
+    <t>15420</t>
+  </si>
+  <si>
+    <t>1929</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15420/protocolo_4049.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A OBRIGATORIEDADE DA PERMANÊNCIA DE GUARDA-VIDAS EM EVENTOS E ÁREAS DE RECREAÇÃO COM RISCOS DE AFOGAMENTO NO ESTADO DE ALAGOAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>15421</t>
+  </si>
+  <si>
+    <t>1930</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15421/protocolo_4052.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO DO AUXÍLIO FINANCEIRO OU BENEFÍCIO FISCAL PARA CUIDADORES FAMILIARES DE IDOSOS E PESSOAS COM DEFICIÊNCIA, VISANDO RECONHECER O IMPACTO ECONÔMICO E SOCIAL DO CUIDADO INFORMAL E PROMOVER A DIGNIDADE E O BEM-ESTAR DE CUIDADORES E ASSISTIDOS. NO ÂMBITO DO ESTADO DE ALAGOAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>15423</t>
+  </si>
+  <si>
+    <t>1931</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15423/protocolo_4056.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DAS FAIXAS PRETAS DE ALAGOAS  - AFPA.</t>
+  </si>
+  <si>
+    <t>15424</t>
+  </si>
+  <si>
+    <t>1932</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15424/protocolo_4054.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI DIRETRIZES PARA A PROMOÇÃO DA EDUCAÇÃO PARA PREVENÇÃO E ENFRENTAMENTO DA VIOLÊNCIA DOMÉSTICA E FAMILIAR CONTRA A MULHER NO ÂMBITO DA REDE PÚBLICA ESTADUAL DE ENSINO DE ALAGOAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>15429</t>
+  </si>
+  <si>
+    <t>1933</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15429/protocolo_4061.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO A INSTITUIR A ESTRUTURA DE DESENVOLVIMENTO FUNCIONAL E O SISTEMA REMUNERATÓRIO POR SUBSÍDIO PARA OS PROFISSIONAIS DO INSTITUTO ZUMBI DOS PALMARES - IZP, NO ÂMBITO DO ESTADO DE ALAGOAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>15445</t>
+  </si>
+  <si>
+    <t>1934</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15445/protocolo_4079.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM Nº 24/2026, REFERENTE AO PROJETO DE LEI QUE "AUTORIZA O PODER EXECUTIVO A ABRIR, AO ORÇAMENTO VIGENTE, CRÉDITO SUPLEMENTAR EM FAVOR DO TRIBUNAL DE JUSTIÇA DO ESTADO DE ALAGOAS - TJ/AL, NO VALOR QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>15446</t>
+  </si>
+  <si>
+    <t>1935</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15446/protocolo_4080.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM Nº 25/2026, REFERENTE AO PROJETO DE LEI QUE "AUTORIZA O PODER EXECUTIVO A ABRIR, AO ORÇAMENTO VIGENTE, CRÉDITO SUPLEMENTAR EM FAVOR DO FUNDO ESPECIAL DE MODERNIZAÇÃO DO PODER JUDICIÁRIO ´- FUNJURIS, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>15447</t>
+  </si>
+  <si>
+    <t>1936</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15447/protocolo_4081.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM Nº 26/2026, REFERENTE AO PROJETO DE LEI QUE "AUTORIZA O PODER EXECUTIVO A ABRIR, AO ORÇAMENTO VIGENTE, CRÉDITO SUPLEMENTAR EM FAVOR DO MINISTÉRIO PÚBLICO DO ESTADO DE ALAGOAS  - MPE/AL, NO VALOR QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>15448</t>
+  </si>
+  <si>
+    <t>1937</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15448/protocolo_4082.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM Nº 27/2026, REFERENTE AO PROJETO DE LEI QUE "AUTORIZA O PODER EXECUTIVO A ABRIR, AO ORÇAMENTO VIGENTE, CRÉDITO SUPLEMENTAR EM FAVOR DO FUNDO ESPECIAL DA ESCOLA SUPERIOR  DA MAGISTRATURA DO ESTADO DE ALAGOAS- FUNDESMAL, NO VALOR QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>15449</t>
+  </si>
+  <si>
+    <t>1938</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15449/protocolo_4083.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM Nº 28/2026, REFERENTE AO PROJETO DE LEI QUE "DISPÕE SOBRE A REVISÃO DOS SUBSÍDIOS E VENCIMENTOS DOS SERVIDORES PÚBLICOS DA ADMINISTRAÇÃO DIRETA, DAS AUTARQUIAS E FUNDAÇÕES PÚBLICAS, E ADOTA OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>15453</t>
+  </si>
+  <si>
+    <t>1939</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15453/protocolo_4085.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE  A DENOMINAÇÃO  DO HOSPITAL REGIONAL DE PALMEIRA DOS ÍNDIOS E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>15455</t>
+  </si>
+  <si>
+    <t>1940</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15455/protocolo_4089.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE OS REAJUSTES DOS VENCIMENTOS DOS SERVIDORES EFETIVOS, ESTÁVEIS E DOS OCUPANTES DE CARGOS EM COMISSÃO DO PODER JUDICIÁRIO DO ESTADO DE ALAGOAS.</t>
+  </si>
+  <si>
+    <t>15459</t>
+  </si>
+  <si>
+    <t>1941</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15459/protocolo_4093.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM N° 29/2026 REFERENTE AO PROJETO DE LEI QUE ALTERA DISPOSITIVOS DA LEI ESTADUAL N° 8.625, DE 28 DE MARÇO DE 2022, QUE DISPÕE SOBRE A REESTRUTURAÇÃO DA CARREIRA DOS PROFISSIONAIS DO INSTITUTO DO MEIO AMBIENTE DE ALAGOAS - IMA/AL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>15460</t>
+  </si>
+  <si>
+    <t>1942</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15460/protocolo_4094.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM N° 30/2026 REFERENTE AO PROJETO DE LEI QUE INSTITUI A BOLSA DE QUALIFICAÇÃO PROFISSIONAL PARA OS SERVIDORES TÉCNICO-ADMINISTRATIVOS OCUPANTES DOS CARGOS DE AUXILIAR EM SERVIÇOS DE EDUCAÇÃO, ASSISTENTE EM SERVIÇOS DE EDUCAÇÃO, GESTOR EM PLANEJAMENTO DE EDUCAÇÃO, ANALISTA ADMINISTRATIVO, AUXILIAR ADMINISTRATIVO, TÉCNICO EM SECRETARIADO E TÉCNICO EM ASSUNTOS EDUCACIONAIS DA UNIVERSIDADE ESTADUAL DE ALAGOAS - UNEAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>15461</t>
+  </si>
+  <si>
+    <t>1943</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15461/protocolo_4097.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM N° 31/2026 REFERENTE AO PROJETO DE LEI QUE INSTITUI A CARREIRA DOS PROFISSIONAIS DO INSTITUTO DE INOVAÇÃO PARA O DESENVOLVIMENTO RURAL SUSTENTÁVEL DO ESTADO DE ALAGOAS - EMATER/AL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>15464</t>
+  </si>
+  <si>
+    <t>1944</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15464/protocolo_4099.pdf</t>
+  </si>
+  <si>
+    <t>RECONHECE COMO PATRIMÔNIO CULTURAL DE NATUREZA IMATERIAL DO ESTADO DE ALAGOAS, O "DOCE DE JACA DA DONA LELA", DO MUNICÍPIO DE PORTO DE PEDRAS, E DÁ OUTRAS PROVIDÊNCIA.</t>
+  </si>
+  <si>
+    <t>15465</t>
+  </si>
+  <si>
+    <t>1945</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15465/protocolo_4102.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO V.I.D.A - VIDAS INTEGRADAS NO DESENVOLVIMENTO E AÇÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>15466</t>
+  </si>
+  <si>
+    <t>1946</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15466/protocolo_4103.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERA DE UTILIDADE PÚBLICA O INSTITUTO TORRES &amp; ALEXANDRE - INSTITUTO VAMOS CRESCER JUNTOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>15467</t>
+  </si>
+  <si>
+    <t>1947</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15467/protocolo_4107.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DO ESTADO DE ALAGOAS À SENHORA JANAÍNA CAMPOS DE CARVALHO BEDRAN.</t>
+  </si>
+  <si>
+    <t>15468</t>
+  </si>
+  <si>
+    <t>1948</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15468/protocolo_4109.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERA DE UTILIDADE PÚBLICA A SOCIEDADE MUSICAL CARLOS GOMES.</t>
+  </si>
+  <si>
+    <t>15469</t>
+  </si>
+  <si>
+    <t>1949</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15469/protocolo_4111.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO ESTADO DE ALAGOAS AO PROFESSOR DOUTOR ODILON MÁXIMO DE MORAIS.</t>
+  </si>
+  <si>
+    <t>15470</t>
+  </si>
+  <si>
+    <t>1950</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15470/protocolo_4112.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A VEDAÇÃO À MONETIZAÇÃO, PUBLICIDADE  INSTITUCIONAL E APOIO ESTATAL  A CONTEÚDOS DIGITAIS DE NATUREZA MISÓGINA, DISCRIMINATÓRIA OU QUE PROMOVAM IDEOLOGIAS DE SUPREMACIA MASCULINA ("REDPILL") ESTABELECE DIRETRIZES DE PREVENÇÃO À VIOLÊNCIA DE GÊNERO NO AMBIENTE DIGITAL E SOCIAL NO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>15473</t>
+  </si>
+  <si>
+    <t>1951</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15473/protocolo_4115.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO A INSTITUIR A ESTRUTURA DE DESENVOLVIMENTO FUNCIONAL E O SISTEMA REMUNERATÓRIO POR SUBSÍDIO PARA OS PROFISSIONAIS DO INSTITUTO ZUMBI DOS PALMARES  - IZP, NO ÂMBITO DO ESTADO DE ALAGOAS,  E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>15475</t>
+  </si>
+  <si>
+    <t>1952</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15475/protocolo_4117.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERA DE UTILIDADE PÚBLICA A INSTÂNCIA DE GOVERNANÇA DA REGIÃO TURÍSTICA CAMINHO DAS ÁGUAS.</t>
+  </si>
+  <si>
+    <t>15484</t>
+  </si>
+  <si>
+    <t>1953</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15484/protocolo_4126.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A IMPLANTAÇÃO DO DISPOSITIVO DE SEGURANÇA ''BOTÃO DO PÂNICO'' NAS UNIDADES DE SAÚDE PÚBLICAS, PRIVADAS E CONVENIADAS NO ESTADO DE ALAGOAS, PARA PROTEÇÃO DOS PROFISSIONAIS DA SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>15485</t>
+  </si>
+  <si>
+    <t>1954</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15485/protocolo_4127.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE DIRETRIZES E CONDIÇÕES DE PROTEÇÃO Á CRIANÇA E AO ADOLESCENTE NA ATUAÇÃO COMO INFLUENCIADORES DIGITAIS NO ÂMBITO DO ESTADO DE ALAGOAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>15487</t>
+  </si>
+  <si>
+    <t>1955</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15487/protocolo_4129.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA ESTADUAL DE INTEGRAÇÃO ESPORTE-JUVENTUDE, VOLTADO AO FOMENTO DO ESPORTE FORMAL, INCLUSIVE DO TIRO ESPORTIVO OLÍMPICO, POR MEIO DE INCENTIVOS FISCAIS INDIRETOS, CAPTAÇÃO VIA LEIS DE INCENTIVO AO ESPORTE, PARCERIAS EDUCACIONAIS, REGRAS RÍGIDAS DE SEGURANÇA, TRANSFERÊNCIA E CONTROLE, NO ÂMBITO DO ESTADO DE ALAGOAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>15488</t>
+  </si>
+  <si>
+    <t>1956</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15488/protocolo_4130.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O SELO ESTADUAL ''CLUBE SEGURO E RESPONSÁVEL'', DESTINADO A RECONHECER E CERTIFICAR CLUBES DE TIRO E ENTIDADES CONGÊNERES QUE ADOTEM BOAS PRÁTICAS DE SEGURANÇA, RESPONSABILIDADE SOCIAL E CONFORMIDADE LEGAL, NO ÂMBITO DO ESTADO DE ALAGOAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>15489</t>
+  </si>
+  <si>
+    <t>1957</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15489/protocolo_4131.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO A CRIAR A FUNÇÃO DE MÉDICO-VETERINÁRIO NO QUADRO DO CORPO DE BOMBEIROS MILITAR DO ESTADO DE ALAGOAS.</t>
+  </si>
+  <si>
+    <t>15490</t>
+  </si>
+  <si>
+    <t>1958</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15490/protocolo_4132.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A POLÍTICA ESTADUAL DE CAPACITAÇÃO DE AGENTES PÚBLICOS SOBRE O TIRO ESPORTIVO NO ÂMBITO DO ESTADO DE ALAGOAS, AUTORIZA A CELEBRAÇÃO DE CONVÊNIOS E PARCERIAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>15491</t>
+  </si>
+  <si>
+    <t>1959</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15491/protocolo_4133.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A POLÍTICA ESTADUAL DE APOIO, VALORIZAÇÃO E FORTALECIMENTO DA ATUAÇÃO DOS AGENTES DE COMBATE ÁS ENDEMIAS NO ESTADO DE ALAGOAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>15492</t>
+  </si>
+  <si>
+    <t>1960</t>
+  </si>
+  <si>
+    <t>DEPUTADO ANDRÉ SILVA</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15492/protocolo_4134.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERA UTILIDADE PÚBLICA O INSTITUTO CONSTRUINDO JUNTOS EM PROL DE JUNQUEIRO/AL.</t>
+  </si>
+  <si>
+    <t>15498</t>
+  </si>
+  <si>
+    <t>1961</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15498/protocolo_4141.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM Nº 35/2026, REFERENTE AO PROJETO DE LEI QUE AUTORIZA O PODER EXECUTIVO A ABRIR, AO ORÇAMENTO VIGENTE, CRÉDITO SUPLEMENTAR EM FAVOR DO MINISTÉRIO PÚBLICO DO ESTADO DE ALAGOAS - MPE/AL, NO VALOR QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>15507</t>
+  </si>
+  <si>
+    <t>1962</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15507/protocolo_4150.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O RECONHECIMENTO E FORTALECIMENTO DA ATUAÇÃO DOS LÍDERES COMUNITÁRIOS, INSTITUI O CADASTRO ESTADUAL DE LÍDERES COMUNITÁRIOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>15508</t>
+  </si>
+  <si>
+    <t>1963</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15508/protocolo_4151.pdf</t>
+  </si>
+  <si>
+    <t>ASSEGURA AOS PAIS E RESPONSÁVEIS O DIREITO DE VEDAR A PARTICIPAÇÃO DE SEUS FILHOS EM ATIVIDADES PEDAGÓGICAS DE GÊNERO NO ÂMBITO DO ESTADO DE ALAGOAS.</t>
+  </si>
+  <si>
+    <t>15509</t>
+  </si>
+  <si>
+    <t>1964</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15509/protocolo_4152.pdf</t>
+  </si>
+  <si>
+    <t>INCLUI NO CALENDÁRIO TURÍSTCO E DE EVENTOS OFICIAIS DO ESTADO DE ALAGOAS,  A FEIRA DOS MUNICÍPIOS ALAGOANOS.</t>
+  </si>
+  <si>
+    <t>15510</t>
+  </si>
+  <si>
+    <t>1965</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15510/protocolo_4153.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERA DE UTILIDADE PÚBLICA ESTADUAL A ACADEMIA ALAGOANA DE ODONTOLOGIA.</t>
+  </si>
+  <si>
+    <t>15511</t>
+  </si>
+  <si>
+    <t>1966</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15511/protocolo_4154.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERA DE UTILIDADE PÚBLICA ESTADUAL O ACUÃ FUTEBOL CLUBE.</t>
+  </si>
+  <si>
+    <t>15513</t>
+  </si>
+  <si>
+    <t>1967</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15513/protocolo_4156.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO ESTADO DE ALAGOAS AO MINISTRO CARLOS AUGUSTO PIRES BRANDÃO,</t>
+  </si>
+  <si>
+    <t>15514</t>
+  </si>
+  <si>
+    <t>1968</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15514/protocolo_4157.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERA DE UTILIDADE PÚBLICA ESTADUAL A ASSOCIAÇÃO CATÓLICA DOS EMISSÁRIOS DE JESUS - ACEJ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>15515</t>
+  </si>
+  <si>
+    <t>1969</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15515/protocolo_4158.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERA DE UTILIDADE PÚBLICA ESTADUAL A ORGANIZAÇÃO DA SOCIEDADE CIVIL MANOEL TELES SOLIDÁRIO - OSCMTS, INSCRITA NO CNPJ SOB O Nº 22.271.478/0001-99, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>15518</t>
+  </si>
+  <si>
+    <t>1970</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15518/protocolo_4161.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DO ESTADO DE ALAGOAS AO SR. RAFAEL MARTINEZ XIMENES.</t>
+  </si>
+  <si>
+    <t>15519</t>
+  </si>
+  <si>
+    <t>1971</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15519/protocolo_4162.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DO ESTADO DE ALAGOAS AO 3° SARGENTO ROBERTO VENTURA DE SANTANA.</t>
+  </si>
+  <si>
+    <t>15520</t>
+  </si>
+  <si>
+    <t>1972</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15520/protocolo_4163.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO ESTADO DE ALAGOAS AO MAJOR AVIADOR LEANDRO SORIANO EVANGELISTA.</t>
+  </si>
+  <si>
+    <t>15523</t>
+  </si>
+  <si>
+    <t>1973</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15523/protocolo_4165.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A COMUNICAÇÃO Á ORDEM DOS ADVOGADOS DO BRASIL (OAB/AL), NOS CASOS EM QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>15539</t>
+  </si>
+  <si>
+    <t>1974</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15539/protocolo_4184.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O RECONHECIMENTO DAS BANDAS FILARMÔNICAS, E DE PÍFANO, DO MUNICÍPIO DE MARECHAL DEODORO, COMO PATRIMÔNIO CULTURAL DE NATUREZA IMATERIAL DO ESTADO DE ALAGOAS.</t>
+  </si>
+  <si>
+    <t>15512</t>
+  </si>
+  <si>
+    <t>1975</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15512/protocolo_4155.pdf</t>
+  </si>
+  <si>
+    <t>RECONHECE O DIREITO Á SEGURANÇA NO TRANSPORTE ESCOLAR DE ALUNOS RESIDENTES EM ÁREA RURAL DO ESTADO DE ALAGOAS, AUTORIZA O PODER EXECUTIVO A ESTABELECER PADRÕES MÍNIMOS OPERACIONAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>15541</t>
+  </si>
+  <si>
+    <t>1976</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15541/protocolo_4186.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O CADASTRO ESTADUAL DE EVENTOS RELIGIOSOS - CEER NO ESTADO DE ALAGOAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>15544</t>
+  </si>
+  <si>
+    <t>1977</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15544/protocolo_4189.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM Nº 37/2026, REFERENTE AO PROJETO DE LEI QUE AUTORIZA O PODER EXECUTIVO ESTADUAL A ADERIR AO REGIME EMERGENCIAL DE ABASTECIMENTO INTERNO DE COMBUSTÍVEIS, NOS TERMOS DA MEDIDA PROVISÓRIA Nº 1.349, DE 07 DE ABRIL DE 2026, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>15545</t>
+  </si>
+  <si>
+    <t>1978</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15545/protocolo_4190.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A OBRIGATORIEDADE DE CARDÁPIO EM BRAILE EM HOTEIS, RESTAURANTES, BARES E SIMILARES NO ESTADO DE ALAGOAS.</t>
+  </si>
+  <si>
+    <t>15547</t>
+  </si>
+  <si>
+    <t>1979</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15547/protocolo_4192.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM N° 38/2026 REFERENTE AO PROJETO DE LEI QUE DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO ANUAL DO ESTADO DE ALAGOAS COM BASE NAS EXIGÊNCIAS FEDERAIS NO ÂMBITO DO PROGRAMA DE PLENO PAGAMENTO DE DÍVIDAS DOS ESTADOS - PROPAG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>15548</t>
+  </si>
+  <si>
+    <t>1980</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15548/protocolo_4193.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM Nº 39/2026, REFERENTE AO PROJETO DE LEI QUE "DISPÕE SOBRE A AUTORIZAÇÃO PARA CESSÃO DE USO DE BEM IMÓVEL DO ESTADO DE ALAGOAS AO INSTITUTO BRASILEIRO SAÚDE SUPERIOR - IBSS, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>15551</t>
+  </si>
+  <si>
+    <t>1981</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15551/protocolo_4197.pdf</t>
+  </si>
+  <si>
+    <t>RECONHECE AS RUÍNAS DO MOSTEIRO DE SÃO BENTO, LOCALIZADAS NO MUNICÍPIO DE MARAGOGI/AL, COMO PATRIMÔNIO  CULTURAL MATERIAL DO ESTADO DE ALAGOAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>15554</t>
+  </si>
+  <si>
+    <t>1982</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15554/protocolo_4200.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DO ESTADO DE ALAGOAS AO CAPITÃO DE FRAGATA RODRIGO RIBEIRO GONÇALVES GARCIA.</t>
+  </si>
+  <si>
+    <t>15555</t>
+  </si>
+  <si>
+    <t>1983</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15555/protocolo_4202.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERA DE UTILIDADE PÚBLICA ESTADUAL A ASSOCIAÇÃO DE PERSONAL TRAINERS DE ALAGOAS (APTAL).</t>
+  </si>
+  <si>
+    <t>15556</t>
+  </si>
+  <si>
+    <t>1984</t>
+  </si>
+  <si>
+    <t>MESA DIRETORA</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15556/protocolo_4205.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DO ESTADO DE ALAGOAS AO DR. IVALDO DA SILVA.</t>
+  </si>
+  <si>
+    <t>15558</t>
+  </si>
+  <si>
+    <t>1985</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15558/protocolo_4206.pdf</t>
+  </si>
+  <si>
+    <t>FICA RECONHECIDO COMO PATRIMÔNIO CULTURAL DE NATUREZA IMATERIAL DO ESTADO DE ALAGOAS A BANDA DE MÚSICA DO CORPO DE BOMBEIROS MILITAR DE ALAGOAS.</t>
+  </si>
+  <si>
+    <t>15559</t>
+  </si>
+  <si>
+    <t>1986</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15559/protocolo_4207.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI, NO ÂMBITO DO ESTADO DE ALAGOAS, O PROGRAMA ESTADUAL DE EDUCAÇÃO E TRANSPARÊNCIA TRIBUTÁRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>15560</t>
+  </si>
+  <si>
+    <t>1987</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15560/protocolo_4208.pdf</t>
+  </si>
+  <si>
+    <t>INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS DO ESTADO DE ALAGOAS O "DIA DO ENFERMEIRO RESPONSÁVEL TÉCNICO E DO COORDENADOR DE ENFERMAGEM" E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>15561</t>
+  </si>
+  <si>
+    <t>1988</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15561/protocolo_4209.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DISPONIBILIZAÇÃO GRATUITA DE CONEXÃO À INTERNET SEM FIO (WI-FI) AOS PACIENTES, ACOMPANHANTES E USUÁRIOS DAS UNIDADES DE PRONTO ATENDIMENTO - UPAs, HOSPITAIS PÚBLICOS E DEMAIS UNIDADES DE SAÚDE, NO ÂMBITO DO ESTADO DE ALAGOAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>15562</t>
+  </si>
+  <si>
+    <t>1989</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15562/protocolo_4210.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO DO "PROGRAMA ESPORTE PARA TODOS" QUE IMPLANTA A PRÁTICA DE ESPORTES COLETIVOS ADAPTADOS PARA PESSOAS COM DEFICIÊNCIA E SÍNDROMES RARAS EM TODAS AS ESCOLAS PÚBLICAS DO ESTADO DE ALAGOAS.</t>
+  </si>
+  <si>
+    <t>15563</t>
+  </si>
+  <si>
+    <t>1990</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15563/protocolo_4211.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DIVULGAÇÃO DO DIREITO À PRIORIDADE ESPECIAL À PESSOA IDOSA MAIOR DE 80 ANOS, NO ÂMBITO DO ESTADO DE ALAGOAS.</t>
+  </si>
+  <si>
+    <t>15570</t>
+  </si>
+  <si>
+    <t>1991</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15570/protocolo_4218.pdf</t>
+  </si>
+  <si>
+    <t>RECONHECE A PRÁTICA DE WHEELING, POPULARMENTE CONHECIDA COMO ''GRAU'', BEM COMO DEMAIS MANOBRAS DE MOTOCICLISTAS, COMO MODALIDADE ESPORTIVA EM TODO O ESTADO DE ALAGOAS.</t>
+  </si>
+  <si>
+    <t>15571</t>
+  </si>
+  <si>
+    <t>1992</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15571/protocolo_4219.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O GOVERNO DO ESTADO DE ALAGOAS A INSTITUIR O PROGRAMA DE CONTINUIDADE DO ENSINO BILÍNGUE NA REDE ESTADUAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>15572</t>
+  </si>
+  <si>
+    <t>1993</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15572/protocolo_4221.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO CULTURAL -CASA MANGUABA- MÃOS QUE TRANSFORMAM, DO MUNICÍPIO DE PILAR/AL.</t>
+  </si>
+  <si>
+    <t>15573</t>
+  </si>
+  <si>
+    <t>1994</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15573/protocolo_4224.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM Nº 40/2026, REFERENTE AO PROJETO DE LEI QUE "DISPÕE SOBRE O FLUXO DO ACESSO À HIERARQUIA NO CORPO DE BOMBEIROS MILITAR DO ESTADO DE ALAGOAS - CBMAL, FIXA O EFETIVO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>15574</t>
+  </si>
+  <si>
+    <t>1995</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15574/protocolo_4225.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM Nº 41/2026, REFERENTE AO PROJETO DE LEI QUE "ALTERA A LEI ESTADUAL Nº 8.669, DE 19 DE MAIO DE 2022, QUE DISPÕE SOBRE A FIXAÇÃO DO EFETIVO DA POLÍCIA MILITAR DO ESTADO DE ALAGOAS  - PM/AL, PARA ADEQUÁ-LA À LEI FEDERAL Nº 14.751. DE 12 DE DEZEMBRO  DE 2023, QUE INSTITUI A LEI ORGÂNICA NACIONAL DAS POLÍCIAS MILITARES E DOS CORPOS DE BOMBEIROS MILITARES DOS ESTADOS, DO DISTRITO FEDERAL E DOS TERRITÓRIOS.</t>
+  </si>
+  <si>
+    <t>15575</t>
+  </si>
+  <si>
+    <t>1996</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15575/protocolo_4226.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM Nº 42/2026, REFERENTE AO PROJETO DE LEI QUE AUTORIZA O PODER EXECUTIVO A ABRIR, AO ORÇAMENTO VIGENTE, CRÉDITO SUPLEMENTAR EM FAVOR DO MINISTÉRIO PÚBLICO DO ESTADO DE ALAGOAS - MPE/AL, NO VALOR QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>15580</t>
+  </si>
+  <si>
+    <t>1997</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15580/protocolo_4231.pdf</t>
+  </si>
+  <si>
+    <t>REGULAMENTA, NO ÂMBITO DO ESTADO DE ALAGOAS, A GRATIFICAÇÃO POR DESEMPENHO EM DOAÇÃO E TRANSPLANTES - GD-DOT, DESTINADA AOS PROFISSIONAIS INTEGRANTES DAS EQUIPES HOSPITALARES DE DOAÇÃO PARA TRANSPLANTES (E-DOT), E ESTABELECE DIRETRIZES PARA SUA ATUAÇÃO INTEGRADA AO SISTEMA ESTADUAL DE TRANSPLANTES.</t>
+  </si>
+  <si>
+    <t>15581</t>
+  </si>
+  <si>
+    <t>1998</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15581/protocolo_4232.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A INCLUSÃO DO TEMA "LÍNGUA BRASILEIRA DE  SINAIS - LIBRAS", NAS PROPOSTAS PEDAGÓGICAS DA GRADE CURRÍCULAR DAS INSTITUIÇÕES PÚBLICAS E PRIVADAS DE ENSINO DO ESTADO DE ALAGOAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>15582</t>
+  </si>
+  <si>
+    <t>1999</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15582/protocolo_4233.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM N° 43/2026 REFERENTE AO PROJETO DE LEI QUE ALTERA A REDAÇÃO DO ART. 1° E DO ANEXO ÚNICO DA LEI ESTADUAL N° 9.800, DE 15 DE JANEIRO DE 2026, PARA AJUSTAR A DESCRIÇÃO TÉCNICA E A ÁREA TOTAL DO IMÓVEL OBJETO DE DOAÇÃO AO MUNICÍPIO DE PAULO JACINTO, ALAGOAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>15274</t>
+  </si>
+  <si>
+    <t>326</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>PROJETO DE RESOLUÇÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15274/protocolo_3889.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE A COMENDA DE MÉRITO VERA ARRUDA, À MARLENE DE LIMA DOS SANTOS.</t>
+  </si>
+  <si>
+    <t>15282</t>
+  </si>
+  <si>
+    <t>327</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15282/protocolo_3898.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE A COMENDA HÉLVIO AUTO Á PROFESSORA TATIANA LOBO COELHO DE SAMPAIO.</t>
+  </si>
+  <si>
+    <t>15293</t>
+  </si>
+  <si>
+    <t>328</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15293/protocolo_3912.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE A COMENDA DE MÉRITO LEGISLATIVO TAVARES BASTOS AO DOUTOR HENRIQUE DE OLIVEIRA  COSTA.</t>
+  </si>
+  <si>
+    <t>15304</t>
+  </si>
+  <si>
+    <t>329</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15304/protocolo_3919.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE A COMENDA DOM ANTÔNIO BRANDÃO AO SR. JOSÉ FRANCISCO FALCÃO DE BARROS.</t>
+  </si>
+  <si>
+    <t>15305</t>
+  </si>
+  <si>
+    <t>330</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15305/protocolo_3922.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE A COMENDA DOM ANTÔNIO BRANDÃO AO SR. CARLOS ALBERTO BREIS PEREIRA.</t>
+  </si>
+  <si>
+    <t>15311</t>
+  </si>
+  <si>
+    <t>331</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15311/protocolo_3928.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE  A COMENDA  DOM ANTÔNIO BRANDÃO AO SR. CÔNEGO ELISON SILVA DOS SANTOS.</t>
+  </si>
+  <si>
+    <t>15322</t>
+  </si>
+  <si>
+    <t>332</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15322/protocolo_3939.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE A COMENDA DE MÉRITO EDUCACIONAL PADRE TEÓFANES AUGUSTO DE BARROS Á ELAINE KARINE LIMA DOS SANTOS.</t>
+  </si>
+  <si>
+    <t>15330</t>
+  </si>
+  <si>
+    <t>333</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15330/protocolo_3949.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE A COMENDA DE MÉRITO VERA ARRUDA, À JOSEFA JARBIANA HONÓRIO DE OLIVEIRA SILVA.</t>
+  </si>
+  <si>
+    <t>15335</t>
+  </si>
+  <si>
+    <t>334</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15335/protocolo_3954.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A PADRONIZAÇÃO DA ESTRUTURA E DO CONTEÚDO DOS PARECERES DAS COMISSÕES PERMANENTES E TEMPORÁRIAS DA ASSEMBLEIA LEGISLATIVA DO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>15355</t>
+  </si>
+  <si>
+    <t>335</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15355/protocolo_3975.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE A COMENDA DO MÉRITO TAVARES BASTOS AO SENHOR NADSON ALEXANDRE VASCONCELOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>15356</t>
+  </si>
+  <si>
+    <t>336</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15356/protocolo_3976.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE A COMENDA DO MÉRITO TAVARES BASTOS À SENHORA MIDIÃ ALVES DE BRITO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>15357</t>
+  </si>
+  <si>
+    <t>337</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15357/protocolo_3977.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE A COMENDA DO MÉRITO TAVARES BASTOS AO SENHOR JACSON FRANCISCO DA SILVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>15358</t>
+  </si>
+  <si>
+    <t>338</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15358/protocolo_3978.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE A COMENDA DO MÉRITO TAVARES BASTOS AO SENHOR ANTÔNIO JOSÉ DE OLIVEIRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>15377</t>
+  </si>
+  <si>
+    <t>339</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15377/protocolo_4002.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE  A COMENDA DO MÉRITO TAVARES BASTOS AO SENHOR ARNON DE MELLO SOBRINHO NETO E ADOTA OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>15378</t>
+  </si>
+  <si>
+    <t>340</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15378/protocolo_4003.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE  A COMENDA DO MÉRITO TAVARES BASTOS AO ADVOGADO RODOLFO CESAR BELIVÁCQUA E ADOTA OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>15380</t>
+  </si>
+  <si>
+    <t>341</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15380/protocolo_4006.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE A COMENDA DE MÉRITO LEGISLATIVO TAVARES BASTOS À SENHORA MARA SILVA CARVALHO DE MENEZES.</t>
+  </si>
+  <si>
+    <t>15416</t>
+  </si>
+  <si>
+    <t>342</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15416/protocolo_4045.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE A COMENDA DO MÉRITO EDUCACIONAL PADRE TEÓFANES AUGUSTO DE BARROS À PROFESSORA MARIA DE LOURDES MONTEIRO</t>
+  </si>
+  <si>
+    <t>15418</t>
+  </si>
+  <si>
+    <t>343</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15418/protocolo_4047.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE COMENDA DE MÉRITO LEGISLATIVO TAVARES BASTOS À DESEMBARGADORA ELISABETH CARVALHO NASCIMENTO.</t>
+  </si>
+  <si>
+    <t>15419</t>
+  </si>
+  <si>
+    <t>344</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15419/protocolo_4048.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE A MEDALHA DE MÉRITO LEGISLATIVO DEPUTADA LILY LAGES À DESEMBARGADORA ELISABETH CARVALHO NASCIMENTO.</t>
+  </si>
+  <si>
+    <t>15457</t>
+  </si>
+  <si>
+    <t>345</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15457/protocolo_4091.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE A COMENDA DE MÉRITO LEGISLATIVO TAVARES BASTOS AO DEPUTADO ESTADUAL BRUNO ALBUQUERQUE TOLEDO.</t>
+  </si>
+  <si>
+    <t>15458</t>
+  </si>
+  <si>
+    <t>346</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15458/protocolo_4101.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE A COMENDA DE MÉRITO LEGISLATIVO TAVARES BASTOS AO EX-PRESIDENTE DO TRIBUNAL DE CONTAS DO ESTADO DE ALAGOAS FERNANDO RIBEIRO TOLEDO.</t>
+  </si>
+  <si>
+    <t>15501</t>
+  </si>
+  <si>
+    <t>347</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15501/protocolo_4144.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE A COMENDA DOUTOR IB GATTO FALCÃO À MÉDICA OFTALMOLOGISTA DRA. MARIA JOSÉ CARDOSO FERRO.</t>
+  </si>
+  <si>
+    <t>15506</t>
+  </si>
+  <si>
+    <t>348</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15506/protocolo_4149.pdf</t>
+  </si>
+  <si>
+    <t>CRIA A COMENDA KARA VÉIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>15549</t>
+  </si>
+  <si>
+    <t>349</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15549/protocolo_4194.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE COMENDA IRMÃ DULCE A IR. SANDRA CARLA ALENCAR BEZERRA.</t>
+  </si>
+  <si>
+    <t>15521</t>
+  </si>
+  <si>
+    <t>350</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15521/protocolo_4164.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE A COMENDA NAPOLEÃO BARBOSA AO SR. JAYME CARNEIRO.</t>
+  </si>
+  <si>
+    <t>15550</t>
+  </si>
+  <si>
+    <t>351</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15550/protocolo_4196.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE A COMENDA DO MÉRITO EDUCACIONAL PADRE TEÓFANES AUGUSTO DE BARROS A INSTITUIÇÃO DE ENSINO COLÉGIO SANTA MADALENA SOFIA.</t>
+  </si>
+  <si>
+    <t>15240</t>
+  </si>
+  <si>
+    <t>1315</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15240/protocolo_3849.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL,  A MARCAÇÃO DE UMA SESSÃO PÚBLICA ESPECIAL PARA DEBATER, NO MÊS DE MARÇO DE 2026, SOBRE O TEMA "CAMPANHA DA FRATERNIDADE DE 2026. FRATERNIDADE E MORADIA.  E EM HOMENAGEM AO LEGADO DO PAPA FRANCISCO".</t>
+  </si>
+  <si>
+    <t>15243</t>
+  </si>
+  <si>
+    <t>1316</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15243/protocolo_3853.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL, A RESERVA DO PLENÁRIO E A MARCAÇÃO DE SESSÃO ESPECIAL PÚBLICA PARA O DIA 27 DE FEVEREIRO DO CORRENTE ANO, ÁS 9H, DESTINADA Á CONCESSÃO DA COMENDA DE MÉRITO TAVARES BASTOS AO SR. MAURÍCIO QUINTELLA MALTA LESSA, PELOS RELEVANTES SERVIÇOS PRESTADOS AO DESENVOLVIMENTO ECONÔMICO E SOCIAL DO ESTADO DE ALAGOAS.</t>
+  </si>
+  <si>
+    <t>15245</t>
+  </si>
+  <si>
+    <t>1317</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15245/protocolo_3855.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A REALIZAÇÃO DE UMA SESSÃO PÚBLICA ESPECIAL EM 15 DE MAIO DE 2026, PRA O DISCUTIR SOBRE O TEMA ''COMBATE A LGBTFOBIA EM ALAGOAS''</t>
+  </si>
+  <si>
+    <t>15249</t>
+  </si>
+  <si>
+    <t>1318</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15249/protocolo_3859.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL, A RESERVA DO PLENÁRIO PARA SESSÃO SOLENE, A SER REALIZADA NO DIA 23 DE MARÇO ÀS 10 HORAS, PARA ENTREGA DO TÍTULO DE CIDADÃO HONORÁRIO DO ESTADO DE ALAGOAS.</t>
+  </si>
+  <si>
+    <t>15250</t>
+  </si>
+  <si>
+    <t>1319</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15250/protocolo_3860.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL, A RESERVA DO PLENÁRIO PARA A SESSÃO SOLENE, A SER REALIZADA NO DIA 27 DE ABRIL DE 2026, ÀS 14 HORAS.</t>
+  </si>
+  <si>
+    <t>15251</t>
+  </si>
+  <si>
+    <t>1320</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15251/protocolo_3861.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL, A RESERVA DO PLENÁRIO PARA A SESSÃO SOLENE, A SER REALIZADA NO DIA 10 DE ABRIL DE 2026, AS 10 HORAS, PARA A CRIAÇÃO E ENTREGA DA COMENDA.</t>
+  </si>
+  <si>
+    <t>15253</t>
+  </si>
+  <si>
+    <t>1321</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15253/protocolo_3864.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL, A RESERVA DO PLANÁRIO E A MARCAÇÃO DE SESSÃO ESPECIAL PÚBLICA PARA O DIA 31 DE MARÇO DO CORRENTE ANO, ÁS 9H DA MANHÃ, COM O TEMA ''MULHERES EXTRAORDINÁRIAS''.</t>
+  </si>
+  <si>
+    <t>15254</t>
+  </si>
+  <si>
+    <t>1322</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15254/protocolo_3863.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL, A RESERVA DO PLANÁRIO E A MARCAÇÃO DE SESSÃO ESPECIAL PÚBLICA PARA O DIA 16 DE NOVEMBRO DO CORRENTE ANO, ÁS 9H DA MANHÃ, PARA ENTREGA DA COMENDA VERA ARRUDA.</t>
+  </si>
+  <si>
+    <t>15256</t>
+  </si>
+  <si>
+    <t>1323</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15256/protocolo_3868.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL, MOÇÃO DE APLAUSOS AOS SARGENTOS DE OLIVEIRA, ALEX VIEIRA E PAULO RODRIGUES, INTEGRANTES DO CORPO DE BOMBEIROS MILITAR DE ALAGOAS, PELO ATO DE BRAVURA AO RESGATAR UM JOVEM DE 12 ANOS DE AFOGAMENTO, OCORRIDO NA PRAIA DE JACARECICA, EM 27 DE JANEIRO DO CORRENTE ANO.</t>
+  </si>
+  <si>
+    <t>15260</t>
+  </si>
+  <si>
+    <t>1324</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15260/protocolo_3872.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL, A MARCAÇÃO DE UMA SESSÃO PÚBLICA ESPECIAL PARA DEBATER, NO DIA 29 DE MAIO DE 2026, SOBRE O TEMA: "SESSÃO PÚBLICA ALUSIVA AOS 90 ANOS DO IBGE".</t>
+  </si>
+  <si>
+    <t>15269</t>
+  </si>
+  <si>
+    <t>1325</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15269/protocolo_3882.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL, A RESERVA DO PLENÁRIO PARA DEBATER, NO DIA 13 DE ABRIL DE 2026, SOBRE O TEMA'' SESSÃO PÚBLICA EM ALUSÃO AO FORTALECIMENTO DOS CORREIOS.''</t>
+  </si>
+  <si>
+    <t>15275</t>
+  </si>
+  <si>
+    <t>1326</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15275/protocolo_3890.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL, MOÇÃO DE APLAUSOS AO POLICIAL MILITAR SD PM ELINUNES BARBOSA DA SILVA, PERTENCENTE AO 4° BATALHÃO DA POLÍCIA MILITAR DE ALAGOAS, EM VIRTUDE DE AÇÃO QUE OCORREU NO DIA 13 DE AGOSTO DE 2024, QUANDO TRAFEGAVA PELA AV. JANGADEIROS ALAGOANOS, ONDE SE DEPAROU COM UM INCÊNDIO EM UM POSTE DE ILUMINAÇÃO PÚBLICA, DECORRENTE DE UM CURTO-CIRCUITO NA REDE ELÉTRICA, HAVENDO FIOS EM CHAMA AINDA SUSPENSOS E OUTROS ROMPIDOS, OBSTRUINDO PARTE DA CALÇADA E UMA DAS FAIXAS DA VIA, EM LOCAL DE INTENSO FLUXO DE VEÍCULOS E PEDESTRES.</t>
+  </si>
+  <si>
+    <t>15290</t>
+  </si>
+  <si>
+    <t>1327</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15290/protocolo_3916.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL, MOÇÃO DE APLAUSOS A PESQUISADORA E DOUTORA TATIANA LOBO COELHO SAMPAIO.</t>
+  </si>
+  <si>
+    <t>15291</t>
+  </si>
+  <si>
+    <t>1328</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15291/protocolo_3906.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL, MOÇÃO DE APLAUSOS AO MAJOR J. CLÁUDIO E DO SARGENTO AZEVEDO, INTEGRANTES DO CORPO DE BOMBEIROS MILITAR DE ALAGOAS.</t>
+  </si>
+  <si>
+    <t>15298</t>
+  </si>
+  <si>
+    <t>1329</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15298/protocolo_3914.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL, MOÇÃO DE APLAUSOS  AO  59º  BATALHÃO DE INFANTARIA MOTORIZADA (59º BI MTZ) BATALHÃO HERMES ERNESTO DA FONSECA, PELA COMEMORAÇÃO DE SEUS 187 ANOS DE CRIAÇÃO, CELEBRADOS NO PRÓXIMO DIA 28 DE FEVEREIRO.</t>
+  </si>
+  <si>
+    <t>15309</t>
+  </si>
+  <si>
+    <t>1330</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15309/protocolo_3927.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NA SESSÃO PLENÁRIA DO DIA 24 DE FEVEREIRO DE 2026</t>
+  </si>
+  <si>
+    <t>15324</t>
+  </si>
+  <si>
+    <t>1331</t>
+  </si>
+  <si>
+    <t>DEPUTADA CARLA DANTAS</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15324/protocolo_3942.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSENCIA NA SESSÃO DO DIA 25/02/2026 .</t>
+  </si>
+  <si>
+    <t>15325</t>
+  </si>
+  <si>
+    <t>1332</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15325/protocolo_3943.pdf</t>
+  </si>
+  <si>
+    <t>REQUER SOLICITAR A RESERVA DO PLENÁRIO PARA A SESSÃO SOLENE A SER REALIZDA NO DIA 13 DE MARÇO DE 2026, AS 14H PARA ENTREGA DA COMENDA OMAR COELHO DE MELLO AO DOUTOR LIMMERCK PACÍFICO DANTAS.</t>
+  </si>
+  <si>
+    <t>15326</t>
+  </si>
+  <si>
+    <t>1333</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15326/protocolo_3944.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL, MOÇÃO DE APLAUSOS A BANDA BOCA DE FORNO ÍCONE DO SAMBA E PAGODE EM ALAGOAS.</t>
+  </si>
+  <si>
+    <t>15327</t>
+  </si>
+  <si>
+    <t>1334</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15327/protocolo_3946.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA A FORMA REGIMENTAL, JUSTIFICAR AUSENCIA NAS SESSÕES DOS DIAS 04 E 05 DE MARÇO DE 2026.</t>
+  </si>
+  <si>
+    <t>15339</t>
+  </si>
+  <si>
+    <t>1335</t>
+  </si>
+  <si>
+    <t>15341</t>
+  </si>
+  <si>
+    <t>1336</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15341/protocolo_3961.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NAS SESSÕES DOS DIAS 26 DE FEVEREIRO, 04 E 05 DE MARÇO DO CORRENTE ANO.</t>
+  </si>
+  <si>
+    <t>15342</t>
+  </si>
+  <si>
+    <t>1337</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15342/protocolo_3962.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL, A RESERVA DO PLENÁRIO E A MARCAÇÃO DE SESSÃO PÚBLICA ESPECIAL EM 17 DE ABRIL DE 2026, PARA DISCUTIR SOBRE O TEMA '' POR UM PLANO ESTADUAL DE POLÍTICAS PÚBLICAS PARA A POPULAÇÃO INDÍGENA''.</t>
+  </si>
+  <si>
+    <t>15343</t>
+  </si>
+  <si>
+    <t>1338</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15343/protocolo_3963.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSENCIA NA SESSÃO DO DIA 05/03/2026</t>
+  </si>
+  <si>
+    <t>15349</t>
+  </si>
+  <si>
+    <t>1339</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15349/protocolo_3970.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 10 DE MARÇO AO DIA 05 DE ABRIL DO CORRENTE ANO.</t>
+  </si>
+  <si>
+    <t>15364</t>
+  </si>
+  <si>
+    <t>1340</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15364/protocolo_3985.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL, MOÇÃO DE PESAR PELO FALECIMENTO DA DRA. MARLY ALVES DA COSTA.</t>
+  </si>
+  <si>
+    <t>15373</t>
+  </si>
+  <si>
+    <t>1341</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15373/protocolo_3998.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL, MOÇÃO DE APLAUSOS AOS POLICIAIS PENAIS LUCAS DE BARROS PINTO, EDNALDO BRAZ DE HOLANDA JUNIOR E FELIPE JOSÉ LINS CAMPOS, PELO ATO DE BRAVURA AO ELEVADO ESPÍRITO DE SERVIÇO PÚBLICO AO SALVAREM QUATRO VIDAS HUMANAS EM RISCO NA PRAIA DA BARRA NOVA, EM MARECHAL DEODORO.</t>
+  </si>
+  <si>
+    <t>15379</t>
+  </si>
+  <si>
+    <t>1342</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15379/protocolo_4004.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSENCIA NA SESSÃO DO DIA 12 DE MARÇO DE 2026.</t>
+  </si>
+  <si>
+    <t>15384</t>
+  </si>
+  <si>
+    <t>1343</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15384/protocolo_4010.pdf</t>
+  </si>
+  <si>
+    <t>REQUER À MESA, NA FORMA REGIMENTAL, MOÇÃO DE PESAR E A REALIZAÇÃO DE UM MINUTO DE SILÊNCIO  EM VIRTUDE DO FALECIMENTO DO SENHOR GILBERTO LEÔNCIO DA SILVA JÙNIOR, EX-PREFEITO DO MUNICÍPIO DE PARIPUEIRA/AL.</t>
+  </si>
+  <si>
+    <t>15385</t>
+  </si>
+  <si>
+    <t>1344</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15385/protocolo_4011.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL, MOÇÃO DE APLAUSOS  AO SR. FELIPE CAMPOS, AGENTE PENAL LOTADO NO GERIT, QUE JUNTAMENTE COM MAIS DOIS AGENTES DA POLÍCIA PENAL, FORAM RESPONSÁVEIS PELO SALVAMENTO DA VIDA DE UM RECÉM-NASCIDO, NA ÚLTIMA SEXTA-FEIRA (13), EM RIO LARGO.</t>
+  </si>
+  <si>
+    <t>15387</t>
+  </si>
+  <si>
+    <t>1345</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15387/protocolo_4013.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL, MOÇÃO DE PESAR EM VIRTUDE DO FALECIMENTO DE ALEXANDRINA BANDEIRA MENDES, OCORRIDO EM 14 DE MARÇO DE 2026, EM MACEIÓ.</t>
+  </si>
+  <si>
+    <t>15388</t>
+  </si>
+  <si>
+    <t>1346</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15388/protocolo_4014.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL, MOÇÃO DE APLAUSOS Á ATLETA MIRIMDE JIU-JITSU MARIA JOANA RUFINO, CARINHOSAMENTE CONHECIDA COMO "JOANINHA", PELA SUA DESTACADA TRAJETÓRIA ESPORTIVA E PELAS RELEVANTES CONQUISTAS QUE VÊM ELEVANDO O  NOME  DO ESTADO DE ALAGOAS  NO CENÁRIO ESPORTIVO NACIONAL  E INTERNACIONAL.</t>
+  </si>
+  <si>
+    <t>15389</t>
+  </si>
+  <si>
+    <t>1347</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15389/protocolo_4015.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL,  A REALIZAÇÃO DE SESSÃO ESPECIAL PARA ENTREGA DO TÍTULO DE CIDADÃO HONORÁRIO DO ESTADO DE ALAGOAS AO PROFESSOR DOUTOR PIERRE BARNABÉ ESCODRO.</t>
+  </si>
+  <si>
+    <t>15390</t>
+  </si>
+  <si>
+    <t>1348</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15390/protocolo_4016.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 17 DE MARÇO DO CORRENTE ANO.</t>
+  </si>
+  <si>
+    <t>15391</t>
+  </si>
+  <si>
+    <t>1349</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15391/protocolo_4017.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 19 DE MARÇO DO CORRENTE ANO.</t>
+  </si>
+  <si>
+    <t>15392</t>
+  </si>
+  <si>
+    <t>1350</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15392/protocolo_4018.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL, MOÇÃO DE APLAUSOS DESTINADA AO POLICIAL PENAL FELIPE CAMPOS E Á SUA EQUIPE, COMPOSTA PELOS POLICIAIS PENAIS LUCAS DE BARROS E EDNALDO BRAZ, EM RECONHECIMENTO À RÁPIDA E DECISIVA ATUAÇÃO QUE RESULTOU NO SALVAMENTO DE UM BEBÊ ENGASGADO NO MUNICÍPIO DE RIO LARGO.</t>
+  </si>
+  <si>
+    <t>15393</t>
+  </si>
+  <si>
+    <t>1351</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15393/protocolo_4019.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL, MOÇÃO DE APLAUSOS DESTINADA À  SARGENTO DA POLÍCIA MILITAR VIVIANE LINS ALVES, LOTADA NA DIRETORIA  DE COMUNICAÇÃO SOCIAL - DCS, E AO SOLDADO DA POLÍCIA MILITAR  BRUNO ÍTALO SILVA ALVES, LOTADO NO BATALHÃO DE ROTAM, EM RECONHECIMENTO À PRONTA ATUAÇÃO, CORAGEM E ESPÍRITO DE SOLIDARIEDADE DEMONSTRADO DURANTE INCÊNDIO OCORRIDO EM UM APARTAMENTO DO EDIFÍCIO VIA COSTERIA, EM MACEIÓ.</t>
+  </si>
+  <si>
+    <t>15394</t>
+  </si>
+  <si>
+    <t>1352</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15394/protocolo_4020.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL, MOÇÃO DE APLAUSOS Á ESTUDANTE ALAGOANA BRUNA TAVARES, DE 18 ANOS, NATURAL DE MACEIÓ, EM RECONHECIMENTO Á SUA EXTRAORDINÁRIA CONQUISTA AO OBTER NOTA 1000 NA REDAÇÃO DO EXAME NACIONAL DO ENSINO MÉDIO (ENEM) 2025.</t>
+  </si>
+  <si>
+    <t>15395</t>
+  </si>
+  <si>
+    <t>1353</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15395/protocolo_4021.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL, MOÇÃO DE APLAUSOS AOS SARGENTOS  PAULO RODRIGUES, ALEX LIMA E DE OLIVEIRA, INTEGRANTES DO  CORPO DE BOMBEIROS MILITAR DE ALAGOAS, PELO ATO DE BRAVURA E EFICIÊNCIA DEMONSTRADO NO RESGATE DE PAI E FILHO NO MAR DA PRAIA DE JACARECIDA, EM MACEIÓ.</t>
+  </si>
+  <si>
+    <t>15396</t>
+  </si>
+  <si>
+    <t>1354</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15396/protocolo_4022.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL, MOÇÃO DE PESAR  EM VIRTUDE DA TRÁGICA OCORRÊNCIA  REGISTRADA NA MANHÃ DO DIA 03 DE FEVEREIRO DE 2026, NO MUNICÍPIO DE SÃO JOSÉ DA TAPERA, NO SERTÃO DE ALAGOAS.</t>
+  </si>
+  <si>
+    <t>15408</t>
+  </si>
+  <si>
+    <t>1355</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15408/protocolo_4036.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL, MOÇÃO DE APLAUSOS Á LUANA RODRIGUES DE ARAÚJO, FUNDADORA DA INICITAIVA ''FAMÍLIAS ATÍPICAS EMPREENDEDORAS'', EM RECONHECIMENTO Á SUA RELEVANTE ATUAÇÃO SOCIAL NO ESTADO DE ALAGOAS.</t>
+  </si>
+  <si>
+    <t>15411</t>
+  </si>
+  <si>
+    <t>1356</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15411/protocolo_4040.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA A FORMA REGIMENTAL, JUSTIFICAR AUSENCIA NAS SESSÕES DOS DIAS 11 E 18 DE MARÇO DO CORRENTE ANO.</t>
+  </si>
+  <si>
+    <t>15422</t>
+  </si>
+  <si>
+    <t>1357</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15422/protocolo_4053.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSENCIA NAS SESSÕES ORDINÁRIAS DOS DIAS 17.03.2026 e 18.03.2026.</t>
+  </si>
+  <si>
+    <t>15427</t>
+  </si>
+  <si>
+    <t>1358</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15427/protocolo_4058.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 26 DE MARÇO DE 2026.</t>
+  </si>
+  <si>
+    <t>15428</t>
+  </si>
+  <si>
+    <t>1359</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15428/protocolo_4059.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL, A RESERVA DO PLENÁRIO PARA A REALIZAÇÃO DE SESSÃO ESPECIAL NO DIA 24 DE ABRIL DO CORRENTE ANO, ÁS 14H00, PARA UMA SESSÃO ALUSIVA AO DIA DO EXÉRCITO.</t>
+  </si>
+  <si>
+    <t>15450</t>
+  </si>
+  <si>
+    <t>1360</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15450/protocolo_4084.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL, VOTO DE APLAUSOS A SRA. JOSEFA JARBIANA HONÓRIO OLIVEIRA SILVA.</t>
+  </si>
+  <si>
+    <t>15451</t>
+  </si>
+  <si>
+    <t>1361</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15451/protocolo_4086.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 26 DE MARÇO DE 2026,</t>
+  </si>
+  <si>
+    <t>15452</t>
+  </si>
+  <si>
+    <t>1362</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15452/protocolo_4087.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL, MOÇÃO DE APLAUSOS AOS MILITARES DO 14º BATALHÃO DA POLÍCIA MILITAR DE ALAGOAS  - 1º SGT DURVAL, 2º SGT AGUIAR, 3º SGT NETO E 3º DIEGO ALVES - , PELO ATO DE BRAVURA, CORAGEM E ABNEGAÇÃO DEMONSTRADO NO SALVAMENTO DE VÍTIMAS DE GRAVE ACIDENTE OCORRIDO NA BR-101, KM 29, NO MUNICÍPIO DE JOAQUIM GOMES/AL.</t>
+  </si>
+  <si>
+    <t>15456</t>
+  </si>
+  <si>
+    <t>1363</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15456/protocolo_4090.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCA NA SESSÃO DO DIA 01/04/2026.</t>
+  </si>
+  <si>
+    <t>15462</t>
+  </si>
+  <si>
+    <t>1364</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15462/protocolo_4098.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL, A RECONSTITUIÇÃO  DO PROJETO DE RESOLUÇÃO Nº 298/2025, QUE INSTITUI A COMENDA "RODRIGO CAFÉ", DESTINADA A HOMENAGEAR A PROFISSIONAIS, VOLUNTÁRIOS, INSTITUIÇÕES E CIDADÃOS ALAGOANOS QUE SE DESTACAM NA PREVENÇÃO, TRATAMENTO, ACOLHIMENTO E APOIO A PESSOAS EM TRATAMENTO CONTRA O CÂNCER, SIMBOLIZANDO NESTA HONRARIA A CORAGEM, A FÉ E A HUMANIDADE DO SR. RODRIGO CAFÉ.</t>
+  </si>
+  <si>
+    <t>15463</t>
+  </si>
+  <si>
+    <t>1365</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15463/protocolo_4100.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL INFORMAR O AFASTAMENTO PELO PERÍODO DE 09 DIAS A PARTIR DE 11 DE ABRIL.</t>
+  </si>
+  <si>
+    <t>15471</t>
+  </si>
+  <si>
+    <t>1366</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15471/protocolo_4113.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL, MOÇÃO DE PESAR PELO FALECIMENTO DA SRA. MARIA JOSÉ SILVA DE MELO, OCORRIDO NO DIA 07 DE ABRIL DE 2026.</t>
+  </si>
+  <si>
+    <t>15472</t>
+  </si>
+  <si>
+    <t>1367</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15472/protocolo_4114.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL, MOÇÃO DE APLAUSOS AOS MILITARES 3° SGT J. SOUZA, CB PLÍNIO, SD VALMIR GONÇALVES, 3° SGT JONATHAN, SD C. LIMA E SD SILAS, INTEGRANTES DA 3° COMPANHIA DA POLÍCIA MILITAR DE ALAGOAS, SEDIADA NO MUNICÍPIO DE ATALAIA/AL, PELA ATUAÇÃO RÁPIDA, COORDENADA E FICIENTE NA RECUPERAÇÃO DE VEÍCULO ROUBADO, DEMOSTRANDO ELEVADO COMPROMETIMENTO COM A SEGURANÇA PÚBLICA.</t>
+  </si>
+  <si>
+    <t>15494</t>
+  </si>
+  <si>
+    <t>1368</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15494/protocolo_4137.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSENCIA NAS SESSÕES ORDINÁRIAS DOS DIAS 01 E 09 DE ABRIL DE 2026.</t>
+  </si>
+  <si>
+    <t>15499</t>
+  </si>
+  <si>
+    <t>1369</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15499/protocolo_4142.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL  JUSTIFICAR AUSÊNCIA NAS SESSÕES ORDINÁRIAS DOS DIAS 07, 08 E 09 DE ABRIL DO CORRENTE ANO.</t>
+  </si>
+  <si>
+    <t>15500</t>
+  </si>
+  <si>
+    <t>1370</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15500/protocolo_4143.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL, QUE SEJA RESERVADO O PLENÁRIO E A MARCAÇÃO DE SESSÃO ESPECIAL PÚBLICA PARA O DIA 24 DE ABRIL DE 2026, AS 10H, PARA ENTREGA DA COMENDA DE MÉRITO LEGISLATIVO TAVARES BASTOS, À SRA. MARA SILVIA CARVALHO DE MENEZES.</t>
+  </si>
+  <si>
+    <t>15502</t>
+  </si>
+  <si>
+    <t>1371</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15502/protocolo_4145.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSENCIA NAS SESSÕES DOS DIAS 07, 08 E 09/04/2026.</t>
+  </si>
+  <si>
+    <t>15503</t>
+  </si>
+  <si>
+    <t>1372</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15503/protocolo_4146.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL, QUE SEJA AUTORIZADA A REALIZAÇÃO DE SESSÃO SOLENE PARA COMEMORAÇÃO DO DIA DO OFTALMOLOGISTA NO DIA 08 DE MAIO DO CORRENTE ANO, ÁS 9 HORAS.</t>
+  </si>
+  <si>
+    <t>15522</t>
+  </si>
+  <si>
+    <t>1373</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15522/protocolo_4166.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL, O REGISTRO DE SUA CANDIDATURA AO CARGO DE 1° VICE-PRESIDENTE DA MESA DIRETORA DESTA ASSEMBLEIA LEGISLATIVA.</t>
+  </si>
+  <si>
+    <t>15526</t>
+  </si>
+  <si>
+    <t>1374</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15526/protocolo_4169.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSENCIA NAS SESSÕES DOS DIAS 14 E 16 DE ABRIL DE 2026.</t>
+  </si>
+  <si>
+    <t>15527</t>
+  </si>
+  <si>
+    <t>1375</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15527/protocolo_4170.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A RESERVA DO PLENÁRIO PARA O DIA 24 DE ABRIL DE 2026, PARA A REALIZAÇÃO DE SESSÃO SOLENE DE ENTREGA DE COMENDA.</t>
+  </si>
+  <si>
+    <t>15530</t>
+  </si>
+  <si>
+    <t>1376</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15530/protocolo_4173.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSENCIA NA SESSÃO DO DIA 23 DE ABRIL DE 2026.</t>
+  </si>
+  <si>
+    <t>15532</t>
+  </si>
+  <si>
+    <t>1377</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15532/protocolo_4175.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL, O REGISTRO DE SUA CANDIDATURA AO CARGO DE 2° VICE-PRESIDENTE DA MESA DIRETORA DESTA ASSEMBLEIA LEGISLATIVA.</t>
+  </si>
+  <si>
+    <t>15533</t>
+  </si>
+  <si>
+    <t>1378</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15533/protocolo_4177.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL, A RESERVA DO PLENÁRIO E MARCAÇÃO DE SESSÃO PÚBLICA ESPECIAL EM 18 DE MAIO DO CORRENTE ANO, ÁS 9H PARA DISCUTIR SOBRE O TEMA ''25 ANOS DA LEI 10.216: AVANÇOS E DESAFIOS PARA IMPLANTAÇÃO DA POLÍTICA DE SAÚDE MENTAL EM ALAGOAS''.</t>
+  </si>
+  <si>
+    <t>15534</t>
+  </si>
+  <si>
+    <t>1379</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15534/protocolo_4178.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA  REGIMENTAL, VOTO DE APLAUSO E REGOZIJO AOS OFTALMOLOGISTA DO ESTADO DE ALAGOAS PELO DIA DO OFTALMOLOGISTA, COMEMORADO EM 07 DE MAIO.</t>
+  </si>
+  <si>
+    <t>15535</t>
+  </si>
+  <si>
+    <t>1380</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15535/protocolo_4179.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL, VOTO DE APLAUSO REGOZIJO AOS OFTALMOLOGISTAS DA FUNBRASIL PELA PASSAGEM DO DIA DO OFTALMOLOGISTA  COMEMORADO EM 07 DE MAIO.</t>
+  </si>
+  <si>
+    <t>15536</t>
+  </si>
+  <si>
+    <t>1381</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15536/protocolo_4180.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO PLENÁRIA ORDINÁRIA DO DIA 23 DE ABRIL DE 2026.</t>
+  </si>
+  <si>
+    <t>15538</t>
+  </si>
+  <si>
+    <t>1382</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15538/protocolo_4183.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FOMA REGIMENTAL, MOÇÃO DE APLAUSOS AO RESTAURANTE DRAGÃO, NA PESSOA DE SEUS PROPRIETÁRIOS, PEI LAN E CHIANG SON CHO, RECONHECENDO SUA TRAJETÓRIA, QUALIDADE GASTRONÔMICA E NOTÁVEL CONTRIBUIÇÃO PARA O TURISMO E A CULTURA LOCAL.</t>
+  </si>
+  <si>
+    <t>15542</t>
+  </si>
+  <si>
+    <t>1383</t>
+  </si>
+  <si>
+    <t>DEPUTADA FLAVIA CAVALCANTE</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15542/protocolo_4187.pdf</t>
+  </si>
+  <si>
+    <t>REQUER  MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA, NA SESSÃO DO DIA 28 DE ABRIL DO CORRENTE ANO.</t>
+  </si>
+  <si>
+    <t>15543</t>
+  </si>
+  <si>
+    <t>1384</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15543/protocolo_4188.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 29 DE ABRIL DO CORRENTE ANO.</t>
+  </si>
+  <si>
+    <t>15546</t>
+  </si>
+  <si>
+    <t>1385</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15546/protocolo_4191.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 30 DE ABRIL DO CORRENTE ANO.</t>
+  </si>
+  <si>
+    <t>15552</t>
+  </si>
+  <si>
+    <t>1386</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15552/protocolo_4198.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL, MOÇÃO DE APLAUSOS AO COLÉGIO SANTA MADALENA SOFIA PELOS 60 ANOS DE HISTÓRIA, FÉ E COMPROMISSO COM A EDUCAÇÃO EM ALAGOAS.</t>
+  </si>
+  <si>
+    <t>15553</t>
+  </si>
+  <si>
+    <t>1387</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15553/protocolo_4199.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NAS SESSÕES DOS DIAS 23 E 28 DE ABRIL DE 2028.</t>
+  </si>
+  <si>
+    <t>15557</t>
+  </si>
+  <si>
+    <t>1388</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15557/protocolo_4204.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSENCIA NA SESSÃO DO DIA 30 DE ABRIL DE 2026.</t>
+  </si>
+  <si>
+    <t>15564</t>
+  </si>
+  <si>
+    <t>1389</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15564/protocolo_4212.pdf</t>
+  </si>
+  <si>
+    <t>REQUER À MESA NA FORMA REGIMENTAL, QUE SEJAM SOLICITADAS INFORMAÇÕES À SECRETARIA DE ESTADO DA SAÚDE DE ALAGOAS ACERCA DA SUSPENSÃO, INSTABILIDADE E CONTINUIDADE DOS SERVIÇOS DE EQUOTERAPIA E ZOOTERAPIA OFERTADOS PELO SUS NO ESTADO DE ALAGOAS.</t>
+  </si>
+  <si>
+    <t>15565</t>
+  </si>
+  <si>
+    <t>1390</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15565/protocolo_4213.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL,  JUSTIFICAR AUSÊNCIA NAS SESSÕES ORDINÁRIAS DOS DIAS 05 E 07 DE MAIO DO CORRENTE ANO.</t>
+  </si>
+  <si>
+    <t>15566</t>
+  </si>
+  <si>
+    <t>1391</t>
+  </si>
+  <si>
+    <t>DEPUTADO FRANCISCO TENÓRIO</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15566/protocolo_4214.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL, A MARCAÇÃO DE SESSÃO PÚBLICA ESPECIAL EM 01 DE JUNHO DE 2026, AS 15H PARA DISCUTIR SOBRE O TEMA "DISCUTIR PROJETO DE LEI QUE CRIA A RESERVA AMBIENTAL NA ÁREA AFETADA PELA EXPLORAÇÃO DO SAL-GEMA ATRAVÉS DA BRASKEM".</t>
+  </si>
+  <si>
+    <t>15567</t>
+  </si>
+  <si>
+    <t>1392</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15567/protocolo_4215.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSENCIA NAS SESSÕES DOS DIAS 29/04, 30/04, 05/05 E 06/05/2026.</t>
+  </si>
+  <si>
+    <t>15568</t>
+  </si>
+  <si>
+    <t>1393</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15568/protocolo_4216.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL, A RESERVA DO PLANÁRIO E A MARCAÇÃO DE SESSÃO ESPECIAL PÚBLICA PARA O DIA 29 DE MAIO, COM FITO DE CONCEDER AO SENHOR MAURÍCIO QUINTELLA MALTA LESSA, A COMENDA DO MÉRITO LEGISLATIVO TAVARES BASTOS.</t>
+  </si>
+  <si>
+    <t>15578</t>
+  </si>
+  <si>
+    <t>1394</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15578/protocolo_4229.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSENCIA NA SESSÃO DO DIA 07 DE MAIO DE 2026.</t>
+  </si>
+  <si>
+    <t>15579</t>
+  </si>
+  <si>
+    <t>1395</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15579/protocolo_4230.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSENCIA NAS SESSÕES DOS DIAS 06 E 07 DE MAIO DE 2026.</t>
+  </si>
+  <si>
     <t>15234</t>
   </si>
   <si>
-    <t>2026</t>
-[...1 lines deleted...]
-  <si>
     <t>97</t>
   </si>
   <si>
     <t>VP</t>
   </si>
   <si>
     <t>VETO PARCIAL</t>
   </si>
   <si>
-    <t>PODER EXECUTIVO ESTADUAL</t>
-[...2 lines deleted...]
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15234/protocolo_3842.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15234/protocolo_3842.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 177/2025, REFERENTE AO VETO PARCIAL AO PROJETO DE LEI Nº 387/2023, QUE DISPÕE SOBRE A OBRIGATORIEDADE DAS EMPRESAS POTENCIALMENTTE POLUIDORAS DE CONTRATAREM RESPONSÁVEL TÉCNICO EM MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>15235</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15235/protocolo_3843.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15235/protocolo_3843.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 178/2025, REFERENTE AO VETO PARCIAL AO PROJETO DE LEI Nº 1810/2025, QUE ALTERA A LEI ESTADUAL Nº 6.555, DE 30 DE DEZEMBRO DE 2004, QUE DISPÕE SOBRE O TRATAMENTO TRIBUTÁRIO RELATIVO AO IMPOSTO SOBRE A PROPRIEDADE DE VEÍCULOS AUTOMOTORES - IPVA.</t>
   </si>
   <si>
     <t>15237</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15237/protocolo_3845.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15237/protocolo_3845.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 180/2025, REFERENTE AO VETO PARCIAL AO PROJETO DE LEI Nº 957/2024, QUE AUTORIZA O GOVERNO DO ESTADO A CRIAR O PROGRAMA ESTADUAL DE APOIO E FOMENTO À MULHER EMPREENDEDORA CHEFE FAMILIA - MULHER CHEFE DE FAMÍLIA.</t>
   </si>
   <si>
     <t>15238</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15238/protocolo_3846.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15238/protocolo_3846.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 181/2025, REFERENTE AO VETO PARCIAL AO PROJETO DE LEI Nº 794/2024, QUE AUTORIZA O PODER EXECUTIVO A CRIAR O PROGRAMA DE APOIO AO PEQUENO PRODUTOR DE CANA-DE-AÇUCAR DO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15239</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15239/protocolo_3848.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15239/protocolo_3848.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 182/2025, REFERENTE AO VETO PARCIAL AO PROJETO DE LEI Nº 858/2024, QUE ALTERA A LEI ESTADUAL Nº 8.040, DE 06 DE SETEMBRO DE 2018.</t>
   </si>
   <si>
+    <t>15241</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15241/protocolo_3850.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM Nº 01/2026, REFERENTE AO VETO PARCIAL AO PROJETO DE LEI Nº 1642/2025, QUE ESTIMA A RECEITA E FIXA A DESPESA DO ESTADO DE ALAGOAS PARA O EXERCÍCIO  FINANCEIRO DE 2026.</t>
+  </si>
+  <si>
+    <t>15434</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15434/protocolo_4066.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM N° 15/2026, REFERENTE AO VETO PARCIAL AO PROJETO DE LEI N° 1323/2025, QUE DISPÕE SOBRE A OBRIGATORIEDADE DE DISPONIBILIZAÇÃO E ACESSO A DESFIBRILADORES EXTERNOS AUTOMÁTICOS - DEA, EM LOCAIS DE GRANDE CIRCULAÇÃO DE PESSOAS, VEÍCULOS DE TRANSPORTE E EVENTOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>15435</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15435/protocolo_4067.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM N° 16/2026, REFERENTE AO VETO PARCIAL AO PROJETO DE LEI N° 1120/2024, QUE AUTORIZA O PODER EXECUTIVO A CRIAR O PROGRAMA DE PREVENÇÃO E COMBATE Á DENGUE E INSTITUI O MÉTODO WOLBACHIA COMO DIRETRIZ COMPLEMENTAR DE CONTROLE BIOLÓGICO DE COMBATE AO MOSQUITO AEDES AEGYPTI, TRANSMISSOR DA DENGUE E DE OUTRAS DOENÇAS, NO ÂMBITO DO ESTADO DE ALAGOAS.</t>
+  </si>
+  <si>
+    <t>15436</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15436/protocolo_4068.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM N° 17/2026, REFERENTE AO VETO PARCIAL AO PROJETO DE LEI N° 1.233/2024, QUE INSTITUI A POLÍTICA ESTADUAL DE INCENTIVO Á PRODUÇÃO DE CACAU DE QUALIDADE NO ESTADO DE ALAGOAS.</t>
+  </si>
+  <si>
+    <t>15437</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15437/protocolo_4070.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM N° 18/2026, REFERENTE AO VETO PARCIAL AO PROJETO DE LEI N° 1622/2025 QUE ''INSTITUI A LEI ESTADUAL DE INCLUSÃO E PROTEÇÃO DA MULHER -ESTATUTO DA MULHER DO ESTADO DE ALAGOAS, DISPONDO SOBRE A CONSOLIDAÇÃO E SISTEMATIZAÇÃO DA LEGISLAÇÃO ESTADUAL RELATIVA À PROMOÇÃO DA IGUALDADE DE GÊNERO, À PROTEÇÃO DOS DIREITOS, O COMBATE À VIOLÊNCIA CONTRA MULHER E A GARANTIA DE SUA INCLUSÃO SOCIAL, CIDADANIA PLENA E LIVRE EXERCÍCIO DAS LIBERDADES FUNDAMENTAIS, EM CONDIÇÕES DE IGUALDADE.''</t>
+  </si>
+  <si>
+    <t>15438</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15438/protocolo_4071.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM N° 19/2026, REFERENTE AO VETO PARCIAL AO PROJETO DE LEI N° 643/2023 QUE ''INSTITUI A POLÍTICA ESTADUAL DE MONITORIZAÇÃO DE DIABÉTICOS MELLITUS TIPO 1 NA REDE PÚBLICA DO ESTADO DE ALAGOAS.''</t>
+  </si>
+  <si>
+    <t>15442</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15442/protocolo_4075.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM N° 23/2026, REFERENTE AO VETO PARCIAL AO PROJETO DE LEI N° 1671/2025 QUE ''INSTITUI AS DIRETRIZES DA EXECUÇÃO DA POLÍTICA PÚBLICA DA SAÚDE OCULAR NO ESTADO DE ALAGOAS-LEI DE PROTEÇÃO DA VISÃO.''</t>
+  </si>
+  <si>
+    <t>15495</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15495/protocolo_4138.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM Nº 32/2026, REFERENTE AO VETO PARCIAL AO PROJETO DE LEI Nº 1363/2025 QUE "ALTERA A LEI ESTADUAL Nº 6.555, DE 30 DE DEZEMBRO DE 2004, PARA ACRESCER MAIOR PARCELAMENTO AO PAGAMENTO DO IPVA, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>15496</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15496/protocolo_4139.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM Nº 33/2026, REFERENTE AO VETO PARCIAL AO PROJETO DE LEI Nº 1105/2024 QUE " DISPÕE SOBRE A CRIAÇÃO DA POLÍTICA ESTADUAL DE APADRINHAMENTO AFETIVO DE CRIANÇAS E ADOLESCENTES".</t>
+  </si>
+  <si>
+    <t>15497</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15497/protocolo_4140.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM Nº 34/2026, REFERENTE AO VETO PARCIAL AO PROJETO DE LEI Nº 1342/2025 QUE "DISPÕE SOBRE A ADOÇÃO DE MEDIDAS DE SEGURANÇA PELAS INSTITUIÇÕES  FINANCEIRAS, PARA A PROTEÇÃO DE PESSOAS IDOSAS CONTRA FRAUDES E GOLPES FIANANCEIROS, E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
     <t>15236</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>VETO TOTAL</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15236/protocolo_3844.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15236/protocolo_3844.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 179/2025, REFERENTE AO VETO TOTAL AO PROJETO DE LEI Nº 1337/2025, QUE VEDA A COBRANÇA EXCESSIVA DE TAXAS DE COPARTICIPAÇÃO PELAS OPERADORAS DE PLANOS DE SAÚDE OU DE SEGURO ASSISTÊNCIA À SAÚDE, NO ÂMBITO DO ESTADO DE ALAGOAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>15430</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15430/protocolo_4062.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM N° 11/2026, REFERENTE AO VETO TOTAL AO PROJETO DE LEI N° 1123/2024 QUE INSTITUI A OBRIGATORIEDADE DO ENVIO PRÉVIO, POR PARTE DAS EMPRESAS PRESTADORAS DE SERVIÇOS PÚBLICOS ESSENCIAIS, POR CONCESSÃO OU PERMISSÃO ESTATAL, DOS DADOS DE IDENTIFICAÇÃO DO TÉCNICO RESPONSÁVEL PELO ATENDIMENTO NA RESIDÊNCIA DO USUÁRIO, NO ÂMBITO DO ESTADO DE ALAGOAS.</t>
+  </si>
+  <si>
+    <t>15431</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15431/protocolo_4063.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM N° 12/2026, REFERENTE AO VETO TOTAL AO PROJETO DE LEI N° 795/2024 QUE AUTORIZA O PODER EXECUTIVO A INSTITUIR A POLÍTICA ESTADUAL DE SUBSÍDIOS PARA O TRANSPORTE PÚBLICO DE PASSAGEIROS E MOBILIDADE URBANA E RURAL E A CRIAR O FUNDO ESTADUAL PARA MOBILIDADE URBANA E RURAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>15432</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15432/protocolo_4064.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM N° 13/2026 REFERENTE AO VETO TOTAL AO PROJETO DE LEI N° 1309/2025, QUE DISPÕE SOBRE A CRIAÇÃO DO HUB DE INOVAÇÃO EMPREENDEDORISMO PARA MULHERES - HIEM NO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>15433</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15433/protocolo_4065.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM N° 14/2026, REFERENTE AO VETO TOTAL AO PROJETO DE LEI N° 1344/2025, QUE INSTITUI O PROGRAMA DE MORADIA ASSISTIDA PARA AUTISTAS COM ALTO NÍVEL DE SUPORTE FÍSICO E HUMANO NO ESTADO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>15440</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15440/protocolo_4073.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM N° 21/2026, REFERENTE AO VETO TOTAL AO PROJETO DE LEI N° 1333/2025 QUE ''INSTITUI O PASSAPORTE BOVINO PARA TRÂNSITO DE BOVINOS NO TERRITÓRIO DO ESTADO DE ALAGOAS, E DÁ OUTRAS PROVIDÊNCIAS.''</t>
+  </si>
+  <si>
+    <t>15441</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15441/protocolo_4074.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM N° 22/2026, REFERENTE AO VETO TOTAL AO PROJETO DE LEI N° 1153/2024 QUE '' RECONHECE OS FIBROMIÁLGICOS COMO PESSOA COM DEFICIÊNCIA, DE ACORDO COM A LEI BRASILEIRA DE INCLUSÃO DA PESSOA COM DEFICIÊNCIA.''</t>
+  </si>
+  <si>
+    <t>15439</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15439/protocolo_4072.pdf</t>
+  </si>
+  <si>
+    <t>MENSAGEM N° 20/2026, REFERENTE AO VETO TOTAL AO PROJETO DE LEI N° 1232/2024 QUE ''DISPÕE SOBRE O ACESSO AO SISTEMA ELETRÔNICO DE INFORMAÇÕES -SEI PELOS ADVOGADOS REGULARMENTE INSCRITOS NA ORDEM DOS ADVOGADOS DO BRASIL SECCIONAL ALAGOAS-OAB/AL, NO ÂMBITO DO ESTADO DE ALAGOAS, E DÁ OUTRAS PROVIDÊNCIAS.''</t>
+  </si>
+  <si>
+    <t>15576</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>EA</t>
+  </si>
+  <si>
+    <t>EMENDAS ADITIVAS</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15576/protocolo_4227.pdf</t>
+  </si>
+  <si>
+    <t>ACRESCENTA DISPOSITIVO AO PROJETO DE LEI N° 1.995/2026 PARA INCLUIR A REVOGAÇÃO DA ALÍNEA ''D'', DO INCISO III, DO PARÁGRAFO ÚNICO, DO ART. 20 DA LEI ESTADUAL N° 6.514, DE 23 DE SETEMBRO DE 2004, QUE DISPÕE SOBRE OS CRITÉRIOS E AS CONDIÇÕES QUE ASSEGURAM AOS OFICIAIS E PRAÇAS DA ATIVA DA POLÍCIA MILITAR E DO CORPO DE BOMBEIROS MILITAR DO ESTADO DE ALAGOAS ACESSO NA HIERARQUIA MILITAR.</t>
+  </si>
+  <si>
+    <t>15577</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15577/protocolo_4228.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A ALÍNEA ''C'' DO INCISO VI E A ALÍNEA ''E'' DO INCISO VII, AMBOS DO ART. 2° DO PROJETO DE LEI N° 1995/2026, QUE ALTERA A LEI ESTADUAL N° 8.669, DE 19 DE MAIO DE 2022, QUE DISPÕE SOBRE A FIXAÇÃO DO EFETIVO DA POLÍCIA MILITAR DO ESTADO DE ALAGOAS - PM/AL, PARA ADEQUÁ-LA Á LEI FEDERAL N° 14.751, DE 12 DE DEZEMBRO DE 2023, QUE INSITITUI A LEI ORGÂNICA NACIONAL DAS POLÍCIAS MILITARES E DOS CORPOS DE BOMBEIROS MILITARES DOS ESTADOS, DO DISTRITO FEDERAL E DOS TERRITÓRIOS.</t>
+  </si>
+  <si>
+    <t>15583</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>EMO</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA</t>
+  </si>
+  <si>
+    <t>ALTERA O ART. 8°, I DO PROJETO DE LEI N° 1995/26 ENCAMINHADO POR MEIO DA MENSAGEM  N° 41/2026 DO PODER EXECUTIVO, PROMOVENDO ADEQUAÇÃO NA DISTRIBUIÇÃO DAS VAGAS DO QUADRO DE PRAÇA - QP DA POLÍCIA MILITAR DE ALAGOAS, OBSERVADA A NEUTRALIDADE FINANCEIRA PROPORCIONAL.</t>
+  </si>
+  <si>
+    <t>15413</t>
+  </si>
+  <si>
+    <t>INTCE</t>
+  </si>
+  <si>
+    <t>INSCRIÇÃO PARA O CARGO DE CONSELHEIRO TCEAL</t>
+  </si>
+  <si>
+    <t>CANDIDATO</t>
+  </si>
+  <si>
+    <t>REQUER A MESA REGISTRAR A CANDIDATURA DE LEONARDO NOVAES BASTOS, PARA O CARGO DE CONSELHEIRO DO TRIBUNAL DE CONTAS DO ESTADO DE ALAGOAS.</t>
+  </si>
+  <si>
+    <t>15414</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>REQUER A MESA REGISTRAR A CANDIDATURA DE ANTONIO MARCO TOLEDO,  PARA O CARGO DE CONSELHEIRO DO TRIBUNAL DE CONTAS DO ESTADO DE ALAGOAS.</t>
+  </si>
+  <si>
+    <t>15417</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>REQUER A MESA REGISTRAR A CANDIDATURA DE CICERO CARLOS LINS SILVA, PARA O CARGO DE CONSELHEIRO DO TRIBUNAL DE CONTAS DO ESTADO DE ALAGOAS.</t>
+  </si>
+  <si>
+    <t>15443</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>REQUER A MESA REGISTRAR A CANDIDATURA DE BRUNO ALBUQUERQUE TOLEDO, PARA O CARGO DE CONSELHEIRO DO TRIBUNAL DE CONTAS DO ESTADO DE ALAGOAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -471,68 +4725,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15234/protocolo_3842.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15235/protocolo_3843.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15237/protocolo_3845.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15238/protocolo_3846.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15239/protocolo_3848.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15236/protocolo_3844.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15246/protocolo_3856.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15248/protocolo_3857.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15257/protocolo_3867.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15288/protocolo_3904.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15299/protocolo_3915.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15310/protocolo_3926.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15312/protocolo_3929.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15314/protocolo_3931.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15315/protocolo_3932.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15316/protocolo_3933.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15317/protocolo_3934.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15319/protocolo_3938.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15320/protocolo_3937.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15321/protocolo_3936.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15346/protocolo_3967.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15351/protocolo_3972.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15353/protocolo_3973.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15359/protocolo_3979.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15360/protocolo_3980.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15361/protocolo_3981.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15362/protocolo_3982.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15366/protocolo_3994.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15367/protocolo_3989.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15369/protocolo_3991.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15370/protocolo_3992.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15372/protocolo_3995.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15375/protocolo_4001.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15368/protocolo_3990.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15382/protocolo_4008.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15383/protocolo_4009.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15386/protocolo_4012.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15401/protocolo_4028.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15402/protocolo_4029.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15403/protocolo_4030.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15404/protocolo_4031.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15405/protocolo_4032.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15406/protocolo_4033.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15425/protocolo_4055.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15426/protocolo_4057.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15454/protocolo_4088.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15476/protocolo_4118.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15477/protocolo_4119.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15478/protocolo_4120.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15479/protocolo_4121.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15480/protocolo_4122.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15481/protocolo_4123.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15482/protocolo_4124.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15483/protocolo_4125.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15486/protocolo_4128.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15504/protocolo_4147.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15505/protocolo_4148.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15516/protocolo_4159.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15517/protocolo_4160.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15528/protocolo_4171.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15529/protocolo_4172.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15531/protocolo_4174.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15537/protocolo_4182.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15569/protocolo_4217.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15287/protocolo_3903.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15259/protocolo_3870.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15410/protocolo_4039.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15444/protocolo_4078.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15493/protocolo_4136.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15524/protocolo_4167.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15540/protocolo_4185.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15525/protocolo_4181.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15244/protocolo_3854.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15247/protocolo_3858.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15252/protocolo_3862.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15255/protocolo_3866.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15258/protocolo_3869.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15261/protocolo_3873.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15262/protocolo_3874.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15263/protocolo_3875.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15264/protocolo_3876.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15265/protocolo_3878.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15266/protocolo_3879.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15267/protocolo_3880.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15268/protocolo_3894.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15270/protocolo_3885.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15271/protocolo_3886.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15272/protocolo_3887.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15273/protocolo_3888.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15276/protocolo_3891.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15277/protocolo_3892.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15278/protocolo_3893.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15279/protocolo_3895.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15280/protocolo_3896.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15281/protocolo_3897.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15283/protocolo_3899.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15284/protocolo_3900.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15285/protocolo_3901.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15286/protocolo_3902.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15289/protocolo_20260225_144025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15292/protocolo_3908.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15294/protocolo_3909.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15295/protocolo_3911.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15296/protocolo_3910.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15297/protocolo_3907.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15300/protocolo_3917.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15301/protocolo_3920.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15302/protocolo_3918.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15303/protocolo_3921.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15306/protocolo_3923.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15307/protocolo_3924.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15308/protocolo_3925.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15313/protocolo_3930.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15318/protocolo_3935.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15323/protocolo_3940.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15328/protocolo_3947.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15329/protocolo_3948.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15331/protocolo_3950.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15332/protocolo_3951.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15333/protocolo_3952.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15334/protocolo_3953.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15336/protocolo_3956.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15337/protocolo_3958.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15338/protocolo_3959.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15340/protocolo_3960.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15344/protocolo_3965.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15345/protocolo_3966.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15347/protocolo_3968.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15348/protocolo_3969.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15350/protocolo_3971.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15352/protocolo_20260311_130623.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15354/protocolo_3974.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15363/protocolo_3983.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15365/protocolo_3986.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15371/protocolo_3993.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15374/protocolo_3999.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15376/protocolo_4000.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15381/protocolo_4007.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15397/protocolo_4023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15398/protocolo_4024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15399/protocolo_4025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15400/protocolo_4027.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15407/protocolo_4035.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15409/protocolo_4037.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15412/protocolo_4043.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15415/protocolo_4044.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15420/protocolo_4049.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15421/protocolo_4052.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15423/protocolo_4056.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15424/protocolo_4054.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15429/protocolo_4061.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15445/protocolo_4079.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15446/protocolo_4080.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15447/protocolo_4081.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15448/protocolo_4082.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15449/protocolo_4083.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15453/protocolo_4085.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15455/protocolo_4089.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15459/protocolo_4093.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15460/protocolo_4094.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15461/protocolo_4097.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15464/protocolo_4099.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15465/protocolo_4102.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15466/protocolo_4103.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15467/protocolo_4107.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15468/protocolo_4109.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15469/protocolo_4111.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15470/protocolo_4112.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15473/protocolo_4115.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15475/protocolo_4117.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15484/protocolo_4126.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15485/protocolo_4127.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15487/protocolo_4129.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15488/protocolo_4130.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15489/protocolo_4131.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15490/protocolo_4132.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15491/protocolo_4133.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15492/protocolo_4134.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15498/protocolo_4141.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15507/protocolo_4150.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15508/protocolo_4151.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15509/protocolo_4152.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15510/protocolo_4153.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15511/protocolo_4154.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15513/protocolo_4156.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15514/protocolo_4157.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15515/protocolo_4158.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15518/protocolo_4161.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15519/protocolo_4162.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15520/protocolo_4163.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15523/protocolo_4165.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15539/protocolo_4184.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15512/protocolo_4155.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15541/protocolo_4186.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15544/protocolo_4189.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15545/protocolo_4190.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15547/protocolo_4192.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15548/protocolo_4193.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15551/protocolo_4197.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15554/protocolo_4200.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15555/protocolo_4202.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15556/protocolo_4205.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15558/protocolo_4206.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15559/protocolo_4207.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15560/protocolo_4208.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15561/protocolo_4209.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15562/protocolo_4210.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15563/protocolo_4211.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15570/protocolo_4218.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15571/protocolo_4219.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15572/protocolo_4221.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15573/protocolo_4224.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15574/protocolo_4225.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15575/protocolo_4226.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15580/protocolo_4231.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15581/protocolo_4232.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15582/protocolo_4233.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15274/protocolo_3889.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15282/protocolo_3898.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15293/protocolo_3912.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15304/protocolo_3919.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15305/protocolo_3922.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15311/protocolo_3928.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15322/protocolo_3939.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15330/protocolo_3949.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15335/protocolo_3954.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15355/protocolo_3975.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15356/protocolo_3976.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15357/protocolo_3977.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15358/protocolo_3978.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15377/protocolo_4002.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15378/protocolo_4003.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15380/protocolo_4006.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15416/protocolo_4045.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15418/protocolo_4047.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15419/protocolo_4048.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15457/protocolo_4091.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15458/protocolo_4101.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15501/protocolo_4144.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15506/protocolo_4149.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15549/protocolo_4194.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15521/protocolo_4164.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15550/protocolo_4196.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15240/protocolo_3849.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15243/protocolo_3853.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15245/protocolo_3855.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15249/protocolo_3859.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15250/protocolo_3860.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15251/protocolo_3861.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15253/protocolo_3864.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15254/protocolo_3863.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15256/protocolo_3868.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15260/protocolo_3872.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15269/protocolo_3882.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15275/protocolo_3890.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15290/protocolo_3916.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15291/protocolo_3906.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15298/protocolo_3914.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15309/protocolo_3927.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15324/protocolo_3942.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15325/protocolo_3943.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15326/protocolo_3944.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15327/protocolo_3946.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15341/protocolo_3961.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15342/protocolo_3962.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15343/protocolo_3963.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15349/protocolo_3970.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15364/protocolo_3985.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15373/protocolo_3998.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15379/protocolo_4004.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15384/protocolo_4010.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15385/protocolo_4011.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15387/protocolo_4013.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15388/protocolo_4014.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15389/protocolo_4015.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15390/protocolo_4016.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15391/protocolo_4017.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15392/protocolo_4018.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15393/protocolo_4019.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15394/protocolo_4020.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15395/protocolo_4021.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15396/protocolo_4022.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15408/protocolo_4036.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15411/protocolo_4040.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15422/protocolo_4053.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15427/protocolo_4058.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15428/protocolo_4059.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15450/protocolo_4084.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15451/protocolo_4086.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15452/protocolo_4087.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15456/protocolo_4090.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15462/protocolo_4098.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15463/protocolo_4100.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15471/protocolo_4113.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15472/protocolo_4114.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15494/protocolo_4137.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15499/protocolo_4142.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15500/protocolo_4143.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15502/protocolo_4145.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15503/protocolo_4146.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15522/protocolo_4166.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15526/protocolo_4169.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15527/protocolo_4170.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15530/protocolo_4173.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15532/protocolo_4175.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15533/protocolo_4177.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15534/protocolo_4178.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15535/protocolo_4179.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15536/protocolo_4180.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15538/protocolo_4183.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15542/protocolo_4187.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15543/protocolo_4188.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15546/protocolo_4191.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15552/protocolo_4198.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15553/protocolo_4199.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15557/protocolo_4204.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15564/protocolo_4212.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15565/protocolo_4213.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15566/protocolo_4214.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15567/protocolo_4215.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15568/protocolo_4216.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15578/protocolo_4229.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15579/protocolo_4230.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15234/protocolo_3842.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15235/protocolo_3843.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15237/protocolo_3845.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15238/protocolo_3846.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15239/protocolo_3848.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15241/protocolo_3850.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15434/protocolo_4066.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15435/protocolo_4067.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15436/protocolo_4068.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15437/protocolo_4070.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15438/protocolo_4071.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15442/protocolo_4075.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15495/protocolo_4138.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15496/protocolo_4139.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15497/protocolo_4140.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15236/protocolo_3844.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15430/protocolo_4062.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15431/protocolo_4063.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15432/protocolo_4064.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15433/protocolo_4065.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15440/protocolo_4073.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15441/protocolo_4074.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15439/protocolo_4072.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15576/protocolo_4227.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2026/15577/protocolo_4228.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H7"/>
+  <dimension ref="A1:H351"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="84" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="45.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="33.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -587,145 +4841,9433 @@
       </c>
       <c r="G3" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>20</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>21</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="H5" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="H6" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>37</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H7" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>40</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>41</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>42</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H8" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>46</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>42</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H9" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>50</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>42</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="H10" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>54</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>42</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="H11" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>57</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>58</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>42</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="H12" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>61</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>62</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>42</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="H13" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>65</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>66</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>42</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="H14" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>69</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>70</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>42</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H15" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>73</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>74</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>75</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H16" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>78</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>79</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>80</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H17" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>83</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>84</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>85</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H18" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>88</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>89</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>37</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H19" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>92</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>93</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>37</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H20" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>96</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>97</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>37</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H21" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>100</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>101</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>37</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H22" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>104</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>105</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>42</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H23" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>108</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>109</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
+        <v>42</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="H24" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>112</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>42</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="H25" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>116</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>117</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>42</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="H26" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>120</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>121</v>
+      </c>
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="H27" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>124</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>125</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
+        <v>126</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="H28" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>129</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>130</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>42</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="H29" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>133</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>134</v>
+      </c>
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>135</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="H30" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>138</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>139</v>
+      </c>
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" t="s">
+        <v>135</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H31" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>142</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>143</v>
+      </c>
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>12</v>
+      </c>
+      <c r="F32" t="s">
+        <v>135</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="H32" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>146</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>147</v>
+      </c>
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H33" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>150</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>151</v>
+      </c>
+      <c r="D34" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" t="s">
+        <v>12</v>
+      </c>
+      <c r="F34" t="s">
+        <v>13</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H34" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>154</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>155</v>
+      </c>
+      <c r="D35" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="H35" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>158</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>159</v>
+      </c>
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" t="s">
+        <v>13</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="H36" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>162</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>163</v>
+      </c>
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" t="s">
+        <v>12</v>
+      </c>
+      <c r="F37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="H37" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>166</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>167</v>
+      </c>
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="H38" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>170</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>171</v>
+      </c>
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" t="s">
+        <v>12</v>
+      </c>
+      <c r="F39" t="s">
+        <v>42</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="H39" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>174</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>175</v>
+      </c>
+      <c r="D40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" t="s">
+        <v>12</v>
+      </c>
+      <c r="F40" t="s">
+        <v>13</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="H40" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>178</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>179</v>
+      </c>
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>135</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="H41" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>182</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>183</v>
+      </c>
+      <c r="D42" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" t="s">
+        <v>12</v>
+      </c>
+      <c r="F42" t="s">
+        <v>184</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="H42" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>187</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>188</v>
+      </c>
+      <c r="D43" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" t="s">
+        <v>12</v>
+      </c>
+      <c r="F43" t="s">
+        <v>184</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="H43" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>191</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>192</v>
+      </c>
+      <c r="D44" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" t="s">
+        <v>12</v>
+      </c>
+      <c r="F44" t="s">
+        <v>184</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="H44" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>195</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>196</v>
+      </c>
+      <c r="D45" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" t="s">
+        <v>12</v>
+      </c>
+      <c r="F45" t="s">
+        <v>184</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="H45" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>199</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>200</v>
+      </c>
+      <c r="D46" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" t="s">
+        <v>12</v>
+      </c>
+      <c r="F46" t="s">
+        <v>184</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="H46" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>203</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>204</v>
+      </c>
+      <c r="D47" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" t="s">
+        <v>12</v>
+      </c>
+      <c r="F47" t="s">
+        <v>184</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="H47" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>207</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>208</v>
+      </c>
+      <c r="D48" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" t="s">
+        <v>12</v>
+      </c>
+      <c r="F48" t="s">
+        <v>184</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="H48" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>211</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>212</v>
+      </c>
+      <c r="D49" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" t="s">
+        <v>12</v>
+      </c>
+      <c r="F49" t="s">
+        <v>184</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="H49" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>215</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>216</v>
+      </c>
+      <c r="D50" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" t="s">
+        <v>12</v>
+      </c>
+      <c r="F50" t="s">
+        <v>13</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="H50" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>219</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>220</v>
+      </c>
+      <c r="D51" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" t="s">
+        <v>12</v>
+      </c>
+      <c r="F51" t="s">
+        <v>85</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H51" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>223</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>224</v>
+      </c>
+      <c r="D52" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" t="s">
+        <v>12</v>
+      </c>
+      <c r="F52" t="s">
+        <v>27</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H52" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>227</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>228</v>
+      </c>
+      <c r="D53" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" t="s">
+        <v>12</v>
+      </c>
+      <c r="F53" t="s">
+        <v>22</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H53" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>231</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>232</v>
+      </c>
+      <c r="D54" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" t="s">
+        <v>12</v>
+      </c>
+      <c r="F54" t="s">
+        <v>22</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H54" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>235</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>236</v>
+      </c>
+      <c r="D55" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" t="s">
+        <v>12</v>
+      </c>
+      <c r="F55" t="s">
+        <v>184</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H55" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>239</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>240</v>
+      </c>
+      <c r="D56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F56" t="s">
+        <v>184</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H56" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>243</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>244</v>
+      </c>
+      <c r="D57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" t="s">
+        <v>12</v>
+      </c>
+      <c r="F57" t="s">
+        <v>85</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="H57" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>247</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>248</v>
+      </c>
+      <c r="D58" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" t="s">
+        <v>12</v>
+      </c>
+      <c r="F58" t="s">
+        <v>249</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H58" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>252</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>253</v>
+      </c>
+      <c r="D59" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" t="s">
+        <v>12</v>
+      </c>
+      <c r="F59" t="s">
+        <v>42</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="H59" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>256</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>257</v>
+      </c>
+      <c r="D60" t="s">
+        <v>258</v>
+      </c>
+      <c r="E60" t="s">
+        <v>259</v>
+      </c>
+      <c r="F60" t="s">
+        <v>260</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H60" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>263</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>264</v>
+      </c>
+      <c r="D61" t="s">
+        <v>265</v>
+      </c>
+      <c r="E61" t="s">
+        <v>266</v>
+      </c>
+      <c r="F61" t="s">
+        <v>267</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="H61" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>270</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>271</v>
+      </c>
+      <c r="D62" t="s">
+        <v>265</v>
+      </c>
+      <c r="E62" t="s">
+        <v>266</v>
+      </c>
+      <c r="F62" t="s">
+        <v>272</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H62" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>275</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>276</v>
+      </c>
+      <c r="D63" t="s">
+        <v>265</v>
+      </c>
+      <c r="E63" t="s">
+        <v>266</v>
+      </c>
+      <c r="F63" t="s">
+        <v>277</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H63" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>280</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>281</v>
+      </c>
+      <c r="D64" t="s">
+        <v>265</v>
+      </c>
+      <c r="E64" t="s">
+        <v>266</v>
+      </c>
+      <c r="F64" t="s">
+        <v>267</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="H64" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>284</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>285</v>
+      </c>
+      <c r="D65" t="s">
+        <v>265</v>
+      </c>
+      <c r="E65" t="s">
+        <v>266</v>
+      </c>
+      <c r="F65" t="s">
+        <v>286</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="H65" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>288</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>289</v>
+      </c>
+      <c r="D66" t="s">
+        <v>265</v>
+      </c>
+      <c r="E66" t="s">
+        <v>266</v>
+      </c>
+      <c r="F66" t="s">
+        <v>286</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H66" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>292</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>293</v>
+      </c>
+      <c r="D67" t="s">
+        <v>265</v>
+      </c>
+      <c r="E67" t="s">
+        <v>266</v>
+      </c>
+      <c r="F67" t="s">
+        <v>260</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="H67" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>296</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>297</v>
+      </c>
+      <c r="D68" t="s">
+        <v>265</v>
+      </c>
+      <c r="E68" t="s">
+        <v>266</v>
+      </c>
+      <c r="F68" t="s">
+        <v>267</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="H68" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>300</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>301</v>
+      </c>
+      <c r="D69" t="s">
+        <v>302</v>
+      </c>
+      <c r="E69" t="s">
+        <v>303</v>
+      </c>
+      <c r="F69" t="s">
+        <v>260</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="H69" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>306</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>307</v>
+      </c>
+      <c r="D70" t="s">
+        <v>308</v>
+      </c>
+      <c r="E70" t="s">
+        <v>309</v>
+      </c>
+      <c r="F70" t="s">
+        <v>135</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="H70" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>312</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>313</v>
+      </c>
+      <c r="D71" t="s">
+        <v>308</v>
+      </c>
+      <c r="E71" t="s">
+        <v>309</v>
+      </c>
+      <c r="F71" t="s">
+        <v>13</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="H71" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>316</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>317</v>
+      </c>
+      <c r="D72" t="s">
+        <v>308</v>
+      </c>
+      <c r="E72" t="s">
+        <v>309</v>
+      </c>
+      <c r="F72" t="s">
+        <v>260</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="H72" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>320</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>321</v>
+      </c>
+      <c r="D73" t="s">
+        <v>308</v>
+      </c>
+      <c r="E73" t="s">
+        <v>309</v>
+      </c>
+      <c r="F73" t="s">
+        <v>322</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="H73" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>325</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>326</v>
+      </c>
+      <c r="D74" t="s">
+        <v>308</v>
+      </c>
+      <c r="E74" t="s">
+        <v>309</v>
+      </c>
+      <c r="F74" t="s">
+        <v>42</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="H74" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>329</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>330</v>
+      </c>
+      <c r="D75" t="s">
+        <v>308</v>
+      </c>
+      <c r="E75" t="s">
+        <v>309</v>
+      </c>
+      <c r="F75" t="s">
+        <v>13</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="H75" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>333</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>334</v>
+      </c>
+      <c r="D76" t="s">
+        <v>308</v>
+      </c>
+      <c r="E76" t="s">
+        <v>309</v>
+      </c>
+      <c r="F76" t="s">
+        <v>260</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="H76" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>337</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>338</v>
+      </c>
+      <c r="D77" t="s">
+        <v>308</v>
+      </c>
+      <c r="E77" t="s">
+        <v>309</v>
+      </c>
+      <c r="F77" t="s">
+        <v>75</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="H77" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>341</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>342</v>
+      </c>
+      <c r="D78" t="s">
+        <v>308</v>
+      </c>
+      <c r="E78" t="s">
+        <v>309</v>
+      </c>
+      <c r="F78" t="s">
+        <v>343</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="H78" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>346</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>347</v>
+      </c>
+      <c r="D79" t="s">
+        <v>308</v>
+      </c>
+      <c r="E79" t="s">
+        <v>309</v>
+      </c>
+      <c r="F79" t="s">
+        <v>22</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="H79" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>350</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>351</v>
+      </c>
+      <c r="D80" t="s">
+        <v>308</v>
+      </c>
+      <c r="E80" t="s">
+        <v>309</v>
+      </c>
+      <c r="F80" t="s">
+        <v>22</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="H80" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>354</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>355</v>
+      </c>
+      <c r="D81" t="s">
+        <v>308</v>
+      </c>
+      <c r="E81" t="s">
+        <v>309</v>
+      </c>
+      <c r="F81" t="s">
+        <v>13</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="H81" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>358</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>359</v>
+      </c>
+      <c r="D82" t="s">
+        <v>308</v>
+      </c>
+      <c r="E82" t="s">
+        <v>309</v>
+      </c>
+      <c r="F82" t="s">
+        <v>22</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="H82" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>362</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>363</v>
+      </c>
+      <c r="D83" t="s">
+        <v>308</v>
+      </c>
+      <c r="E83" t="s">
+        <v>309</v>
+      </c>
+      <c r="F83" t="s">
+        <v>322</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="H83" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>366</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>367</v>
+      </c>
+      <c r="D84" t="s">
+        <v>308</v>
+      </c>
+      <c r="E84" t="s">
+        <v>309</v>
+      </c>
+      <c r="F84" t="s">
         <v>32</v>
       </c>
-      <c r="B7" t="s">
-[...11 lines deleted...]
-      <c r="F7" t="s">
+      <c r="G84" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="H84" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>370</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>371</v>
+      </c>
+      <c r="D85" t="s">
+        <v>308</v>
+      </c>
+      <c r="E85" t="s">
+        <v>309</v>
+      </c>
+      <c r="F85" t="s">
+        <v>32</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="H85" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>374</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>375</v>
+      </c>
+      <c r="D86" t="s">
+        <v>308</v>
+      </c>
+      <c r="E86" t="s">
+        <v>309</v>
+      </c>
+      <c r="F86" t="s">
+        <v>32</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="H86" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>378</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>379</v>
+      </c>
+      <c r="D87" t="s">
+        <v>308</v>
+      </c>
+      <c r="E87" t="s">
+        <v>309</v>
+      </c>
+      <c r="F87" t="s">
+        <v>75</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="H87" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>382</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>383</v>
+      </c>
+      <c r="D88" t="s">
+        <v>308</v>
+      </c>
+      <c r="E88" t="s">
+        <v>309</v>
+      </c>
+      <c r="F88" t="s">
+        <v>75</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="H88" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>386</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>387</v>
+      </c>
+      <c r="D89" t="s">
+        <v>308</v>
+      </c>
+      <c r="E89" t="s">
+        <v>309</v>
+      </c>
+      <c r="F89" t="s">
+        <v>322</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="H89" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>390</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>391</v>
+      </c>
+      <c r="D90" t="s">
+        <v>308</v>
+      </c>
+      <c r="E90" t="s">
+        <v>309</v>
+      </c>
+      <c r="F90" t="s">
+        <v>22</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="H90" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>394</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>395</v>
+      </c>
+      <c r="D91" t="s">
+        <v>308</v>
+      </c>
+      <c r="E91" t="s">
+        <v>309</v>
+      </c>
+      <c r="F91" t="s">
+        <v>343</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="H91" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>398</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>399</v>
+      </c>
+      <c r="D92" t="s">
+        <v>308</v>
+      </c>
+      <c r="E92" t="s">
+        <v>309</v>
+      </c>
+      <c r="F92" t="s">
+        <v>22</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="H92" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>402</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>403</v>
+      </c>
+      <c r="D93" t="s">
+        <v>308</v>
+      </c>
+      <c r="E93" t="s">
+        <v>309</v>
+      </c>
+      <c r="F93" t="s">
+        <v>404</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="H93" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>407</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>408</v>
+      </c>
+      <c r="D94" t="s">
+        <v>308</v>
+      </c>
+      <c r="E94" t="s">
+        <v>309</v>
+      </c>
+      <c r="F94" t="s">
+        <v>409</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="H94" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>412</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>413</v>
+      </c>
+      <c r="D95" t="s">
+        <v>308</v>
+      </c>
+      <c r="E95" t="s">
+        <v>309</v>
+      </c>
+      <c r="F95" t="s">
+        <v>409</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="H95" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>416</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>417</v>
+      </c>
+      <c r="D96" t="s">
+        <v>308</v>
+      </c>
+      <c r="E96" t="s">
+        <v>309</v>
+      </c>
+      <c r="F96" t="s">
+        <v>409</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="H96" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>420</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>421</v>
+      </c>
+      <c r="D97" t="s">
+        <v>308</v>
+      </c>
+      <c r="E97" t="s">
+        <v>309</v>
+      </c>
+      <c r="F97" t="s">
+        <v>75</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="H97" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>424</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>425</v>
+      </c>
+      <c r="D98" t="s">
+        <v>308</v>
+      </c>
+      <c r="E98" t="s">
+        <v>309</v>
+      </c>
+      <c r="F98" t="s">
+        <v>343</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="H98" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>428</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>429</v>
+      </c>
+      <c r="D99" t="s">
+        <v>308</v>
+      </c>
+      <c r="E99" t="s">
+        <v>309</v>
+      </c>
+      <c r="F99" t="s">
+        <v>32</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="H99" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>432</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>433</v>
+      </c>
+      <c r="D100" t="s">
+        <v>308</v>
+      </c>
+      <c r="E100" t="s">
+        <v>309</v>
+      </c>
+      <c r="F100" t="s">
         <v>13</v>
       </c>
-      <c r="G7" s="1" t="s">
-[...2 lines deleted...]
-      <c r="H7" t="s">
+      <c r="G100" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="H100" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>436</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>437</v>
+      </c>
+      <c r="D101" t="s">
+        <v>308</v>
+      </c>
+      <c r="E101" t="s">
+        <v>309</v>
+      </c>
+      <c r="F101" t="s">
+        <v>85</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="H101" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>440</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>441</v>
+      </c>
+      <c r="D102" t="s">
+        <v>308</v>
+      </c>
+      <c r="E102" t="s">
+        <v>309</v>
+      </c>
+      <c r="F102" t="s">
+        <v>32</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="H102" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>444</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>445</v>
+      </c>
+      <c r="D103" t="s">
+        <v>308</v>
+      </c>
+      <c r="E103" t="s">
+        <v>309</v>
+      </c>
+      <c r="F103" t="s">
+        <v>135</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="H103" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>448</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>449</v>
+      </c>
+      <c r="D104" t="s">
+        <v>308</v>
+      </c>
+      <c r="E104" t="s">
+        <v>309</v>
+      </c>
+      <c r="F104" t="s">
+        <v>135</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="H104" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>452</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>453</v>
+      </c>
+      <c r="D105" t="s">
+        <v>308</v>
+      </c>
+      <c r="E105" t="s">
+        <v>309</v>
+      </c>
+      <c r="F105" t="s">
+        <v>135</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="H105" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>456</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>457</v>
+      </c>
+      <c r="D106" t="s">
+        <v>308</v>
+      </c>
+      <c r="E106" t="s">
+        <v>309</v>
+      </c>
+      <c r="F106" t="s">
+        <v>135</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="H106" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>460</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>461</v>
+      </c>
+      <c r="D107" t="s">
+        <v>308</v>
+      </c>
+      <c r="E107" t="s">
+        <v>309</v>
+      </c>
+      <c r="F107" t="s">
+        <v>462</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="H107" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>465</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>466</v>
+      </c>
+      <c r="D108" t="s">
+        <v>308</v>
+      </c>
+      <c r="E108" t="s">
+        <v>309</v>
+      </c>
+      <c r="F108" t="s">
+        <v>462</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="H108" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>469</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>470</v>
+      </c>
+      <c r="D109" t="s">
+        <v>308</v>
+      </c>
+      <c r="E109" t="s">
+        <v>309</v>
+      </c>
+      <c r="F109" t="s">
+        <v>80</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="H109" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>473</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>474</v>
+      </c>
+      <c r="D110" t="s">
+        <v>308</v>
+      </c>
+      <c r="E110" t="s">
+        <v>309</v>
+      </c>
+      <c r="F110" t="s">
+        <v>42</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="H110" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>477</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>478</v>
+      </c>
+      <c r="D111" t="s">
+        <v>308</v>
+      </c>
+      <c r="E111" t="s">
+        <v>309</v>
+      </c>
+      <c r="F111" t="s">
+        <v>42</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="H111" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>481</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>482</v>
+      </c>
+      <c r="D112" t="s">
+        <v>308</v>
+      </c>
+      <c r="E112" t="s">
+        <v>309</v>
+      </c>
+      <c r="F112" t="s">
+        <v>80</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="H112" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>485</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>486</v>
+      </c>
+      <c r="D113" t="s">
+        <v>308</v>
+      </c>
+      <c r="E113" t="s">
+        <v>309</v>
+      </c>
+      <c r="F113" t="s">
+        <v>260</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="H113" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>489</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>490</v>
+      </c>
+      <c r="D114" t="s">
+        <v>308</v>
+      </c>
+      <c r="E114" t="s">
+        <v>309</v>
+      </c>
+      <c r="F114" t="s">
+        <v>260</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="H114" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>493</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>494</v>
+      </c>
+      <c r="D115" t="s">
+        <v>308</v>
+      </c>
+      <c r="E115" t="s">
+        <v>309</v>
+      </c>
+      <c r="F115" t="s">
+        <v>42</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="H115" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>497</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>498</v>
+      </c>
+      <c r="D116" t="s">
+        <v>308</v>
+      </c>
+      <c r="E116" t="s">
+        <v>309</v>
+      </c>
+      <c r="F116" t="s">
+        <v>260</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="H116" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>501</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>502</v>
+      </c>
+      <c r="D117" t="s">
+        <v>308</v>
+      </c>
+      <c r="E117" t="s">
+        <v>309</v>
+      </c>
+      <c r="F117" t="s">
+        <v>75</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="H117" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>505</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>506</v>
+      </c>
+      <c r="D118" t="s">
+        <v>308</v>
+      </c>
+      <c r="E118" t="s">
+        <v>309</v>
+      </c>
+      <c r="F118" t="s">
+        <v>409</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="H118" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>509</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>510</v>
+      </c>
+      <c r="D119" t="s">
+        <v>308</v>
+      </c>
+      <c r="E119" t="s">
+        <v>309</v>
+      </c>
+      <c r="F119" t="s">
+        <v>286</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="H119" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>513</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>514</v>
+      </c>
+      <c r="D120" t="s">
+        <v>308</v>
+      </c>
+      <c r="E120" t="s">
+        <v>309</v>
+      </c>
+      <c r="F120" t="s">
+        <v>32</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="H120" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>517</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>518</v>
+      </c>
+      <c r="D121" t="s">
+        <v>308</v>
+      </c>
+      <c r="E121" t="s">
+        <v>309</v>
+      </c>
+      <c r="F121" t="s">
+        <v>42</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="H121" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>521</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>522</v>
+      </c>
+      <c r="D122" t="s">
+        <v>308</v>
+      </c>
+      <c r="E122" t="s">
+        <v>309</v>
+      </c>
+      <c r="F122" t="s">
+        <v>260</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="H122" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>525</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>526</v>
+      </c>
+      <c r="D123" t="s">
+        <v>308</v>
+      </c>
+      <c r="E123" t="s">
+        <v>309</v>
+      </c>
+      <c r="F123" t="s">
+        <v>260</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="H123" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>529</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>530</v>
+      </c>
+      <c r="D124" t="s">
+        <v>308</v>
+      </c>
+      <c r="E124" t="s">
+        <v>309</v>
+      </c>
+      <c r="F124" t="s">
+        <v>260</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="H124" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>533</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>534</v>
+      </c>
+      <c r="D125" t="s">
+        <v>308</v>
+      </c>
+      <c r="E125" t="s">
+        <v>309</v>
+      </c>
+      <c r="F125" t="s">
+        <v>75</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="H125" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>537</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>538</v>
+      </c>
+      <c r="D126" t="s">
+        <v>308</v>
+      </c>
+      <c r="E126" t="s">
+        <v>309</v>
+      </c>
+      <c r="F126" t="s">
+        <v>462</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H126" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>541</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>542</v>
+      </c>
+      <c r="D127" t="s">
+        <v>308</v>
+      </c>
+      <c r="E127" t="s">
+        <v>309</v>
+      </c>
+      <c r="F127" t="s">
+        <v>32</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="H127" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>545</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>546</v>
+      </c>
+      <c r="D128" t="s">
+        <v>308</v>
+      </c>
+      <c r="E128" t="s">
+        <v>309</v>
+      </c>
+      <c r="F128" t="s">
+        <v>85</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="H128" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>549</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>550</v>
+      </c>
+      <c r="D129" t="s">
+        <v>308</v>
+      </c>
+      <c r="E129" t="s">
+        <v>309</v>
+      </c>
+      <c r="F129" t="s">
+        <v>551</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="H129" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>554</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>555</v>
+      </c>
+      <c r="D130" t="s">
+        <v>308</v>
+      </c>
+      <c r="E130" t="s">
+        <v>309</v>
+      </c>
+      <c r="F130" t="s">
+        <v>556</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="H130" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>559</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>560</v>
+      </c>
+      <c r="D131" t="s">
+        <v>308</v>
+      </c>
+      <c r="E131" t="s">
+        <v>309</v>
+      </c>
+      <c r="F131" t="s">
+        <v>42</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="H131" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>563</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>564</v>
+      </c>
+      <c r="D132" t="s">
+        <v>308</v>
+      </c>
+      <c r="E132" t="s">
+        <v>309</v>
+      </c>
+      <c r="F132" t="s">
+        <v>42</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="H132" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>567</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>568</v>
+      </c>
+      <c r="D133" t="s">
+        <v>308</v>
+      </c>
+      <c r="E133" t="s">
+        <v>309</v>
+      </c>
+      <c r="F133" t="s">
+        <v>75</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="H133" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>571</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>572</v>
+      </c>
+      <c r="D134" t="s">
+        <v>308</v>
+      </c>
+      <c r="E134" t="s">
+        <v>309</v>
+      </c>
+      <c r="F134" t="s">
+        <v>126</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="H134" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>575</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>576</v>
+      </c>
+      <c r="D135" t="s">
+        <v>308</v>
+      </c>
+      <c r="E135" t="s">
+        <v>309</v>
+      </c>
+      <c r="F135" t="s">
+        <v>577</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="H135" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>580</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>581</v>
+      </c>
+      <c r="D136" t="s">
+        <v>308</v>
+      </c>
+      <c r="E136" t="s">
+        <v>309</v>
+      </c>
+      <c r="F136" t="s">
+        <v>13</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="H136" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>584</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>585</v>
+      </c>
+      <c r="D137" t="s">
+        <v>308</v>
+      </c>
+      <c r="E137" t="s">
+        <v>309</v>
+      </c>
+      <c r="F137" t="s">
+        <v>13</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="H137" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>588</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>589</v>
+      </c>
+      <c r="D138" t="s">
+        <v>308</v>
+      </c>
+      <c r="E138" t="s">
+        <v>309</v>
+      </c>
+      <c r="F138" t="s">
+        <v>32</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="H138" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>592</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>593</v>
+      </c>
+      <c r="D139" t="s">
+        <v>308</v>
+      </c>
+      <c r="E139" t="s">
+        <v>309</v>
+      </c>
+      <c r="F139" t="s">
+        <v>13</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="H139" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>596</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>597</v>
+      </c>
+      <c r="D140" t="s">
+        <v>308</v>
+      </c>
+      <c r="E140" t="s">
+        <v>309</v>
+      </c>
+      <c r="F140" t="s">
+        <v>80</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="H140" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>600</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>601</v>
+      </c>
+      <c r="D141" t="s">
+        <v>308</v>
+      </c>
+      <c r="E141" t="s">
+        <v>309</v>
+      </c>
+      <c r="F141" t="s">
+        <v>42</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="H141" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>604</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>605</v>
+      </c>
+      <c r="D142" t="s">
+        <v>308</v>
+      </c>
+      <c r="E142" t="s">
+        <v>309</v>
+      </c>
+      <c r="F142" t="s">
+        <v>343</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="H142" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>608</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>609</v>
+      </c>
+      <c r="D143" t="s">
+        <v>308</v>
+      </c>
+      <c r="E143" t="s">
+        <v>309</v>
+      </c>
+      <c r="F143" t="s">
+        <v>551</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="H143" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>612</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>613</v>
+      </c>
+      <c r="D144" t="s">
+        <v>308</v>
+      </c>
+      <c r="E144" t="s">
+        <v>309</v>
+      </c>
+      <c r="F144" t="s">
+        <v>13</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="H144" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>616</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>617</v>
+      </c>
+      <c r="D145" t="s">
+        <v>308</v>
+      </c>
+      <c r="E145" t="s">
+        <v>309</v>
+      </c>
+      <c r="F145" t="s">
+        <v>75</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="H145" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>620</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>621</v>
+      </c>
+      <c r="D146" t="s">
+        <v>308</v>
+      </c>
+      <c r="E146" t="s">
+        <v>309</v>
+      </c>
+      <c r="F146" t="s">
+        <v>42</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="H146" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>624</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>625</v>
+      </c>
+      <c r="D147" t="s">
+        <v>308</v>
+      </c>
+      <c r="E147" t="s">
+        <v>309</v>
+      </c>
+      <c r="F147" t="s">
+        <v>42</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="H147" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>628</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>629</v>
+      </c>
+      <c r="D148" t="s">
+        <v>308</v>
+      </c>
+      <c r="E148" t="s">
+        <v>309</v>
+      </c>
+      <c r="F148" t="s">
+        <v>42</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="H148" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>632</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>633</v>
+      </c>
+      <c r="D149" t="s">
+        <v>308</v>
+      </c>
+      <c r="E149" t="s">
+        <v>309</v>
+      </c>
+      <c r="F149" t="s">
+        <v>260</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="H149" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>636</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>637</v>
+      </c>
+      <c r="D150" t="s">
+        <v>308</v>
+      </c>
+      <c r="E150" t="s">
+        <v>309</v>
+      </c>
+      <c r="F150" t="s">
+        <v>260</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="H150" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>640</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>641</v>
+      </c>
+      <c r="D151" t="s">
+        <v>308</v>
+      </c>
+      <c r="E151" t="s">
+        <v>309</v>
+      </c>
+      <c r="F151" t="s">
+        <v>260</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="H151" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>644</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>645</v>
+      </c>
+      <c r="D152" t="s">
+        <v>308</v>
+      </c>
+      <c r="E152" t="s">
+        <v>309</v>
+      </c>
+      <c r="F152" t="s">
+        <v>260</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="H152" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>648</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>649</v>
+      </c>
+      <c r="D153" t="s">
+        <v>308</v>
+      </c>
+      <c r="E153" t="s">
+        <v>309</v>
+      </c>
+      <c r="F153" t="s">
+        <v>260</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="H153" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>652</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>653</v>
+      </c>
+      <c r="D154" t="s">
+        <v>308</v>
+      </c>
+      <c r="E154" t="s">
+        <v>309</v>
+      </c>
+      <c r="F154" t="s">
+        <v>551</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="H154" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>656</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>657</v>
+      </c>
+      <c r="D155" t="s">
+        <v>308</v>
+      </c>
+      <c r="E155" t="s">
+        <v>309</v>
+      </c>
+      <c r="F155" t="s">
+        <v>322</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H155" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>660</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>661</v>
+      </c>
+      <c r="D156" t="s">
+        <v>308</v>
+      </c>
+      <c r="E156" t="s">
+        <v>309</v>
+      </c>
+      <c r="F156" t="s">
+        <v>260</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="H156" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>664</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>665</v>
+      </c>
+      <c r="D157" t="s">
+        <v>308</v>
+      </c>
+      <c r="E157" t="s">
+        <v>309</v>
+      </c>
+      <c r="F157" t="s">
+        <v>260</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="H157" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>668</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>669</v>
+      </c>
+      <c r="D158" t="s">
+        <v>308</v>
+      </c>
+      <c r="E158" t="s">
+        <v>309</v>
+      </c>
+      <c r="F158" t="s">
+        <v>260</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="H158" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>672</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>673</v>
+      </c>
+      <c r="D159" t="s">
+        <v>308</v>
+      </c>
+      <c r="E159" t="s">
+        <v>309</v>
+      </c>
+      <c r="F159" t="s">
+        <v>135</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="H159" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>676</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>677</v>
+      </c>
+      <c r="D160" t="s">
+        <v>308</v>
+      </c>
+      <c r="E160" t="s">
+        <v>309</v>
+      </c>
+      <c r="F160" t="s">
         <v>37</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="H160" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>680</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>681</v>
+      </c>
+      <c r="D161" t="s">
+        <v>308</v>
+      </c>
+      <c r="E161" t="s">
+        <v>309</v>
+      </c>
+      <c r="F161" t="s">
+        <v>37</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="H161" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>684</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>685</v>
+      </c>
+      <c r="D162" t="s">
+        <v>308</v>
+      </c>
+      <c r="E162" t="s">
+        <v>309</v>
+      </c>
+      <c r="F162" t="s">
+        <v>22</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="H162" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>688</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>689</v>
+      </c>
+      <c r="D163" t="s">
+        <v>308</v>
+      </c>
+      <c r="E163" t="s">
+        <v>309</v>
+      </c>
+      <c r="F163" t="s">
+        <v>22</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="H163" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>692</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>693</v>
+      </c>
+      <c r="D164" t="s">
+        <v>308</v>
+      </c>
+      <c r="E164" t="s">
+        <v>309</v>
+      </c>
+      <c r="F164" t="s">
+        <v>343</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="H164" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>696</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>697</v>
+      </c>
+      <c r="D165" t="s">
+        <v>308</v>
+      </c>
+      <c r="E165" t="s">
+        <v>309</v>
+      </c>
+      <c r="F165" t="s">
+        <v>343</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="H165" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>700</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>701</v>
+      </c>
+      <c r="D166" t="s">
+        <v>308</v>
+      </c>
+      <c r="E166" t="s">
+        <v>309</v>
+      </c>
+      <c r="F166" t="s">
+        <v>42</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="H166" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>704</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>705</v>
+      </c>
+      <c r="D167" t="s">
+        <v>308</v>
+      </c>
+      <c r="E167" t="s">
+        <v>309</v>
+      </c>
+      <c r="F167" t="s">
+        <v>135</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="H167" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>708</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>709</v>
+      </c>
+      <c r="D168" t="s">
+        <v>308</v>
+      </c>
+      <c r="E168" t="s">
+        <v>309</v>
+      </c>
+      <c r="F168" t="s">
+        <v>13</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="H168" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>712</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>713</v>
+      </c>
+      <c r="D169" t="s">
+        <v>308</v>
+      </c>
+      <c r="E169" t="s">
+        <v>309</v>
+      </c>
+      <c r="F169" t="s">
+        <v>13</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="H169" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>716</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>717</v>
+      </c>
+      <c r="D170" t="s">
+        <v>308</v>
+      </c>
+      <c r="E170" t="s">
+        <v>309</v>
+      </c>
+      <c r="F170" t="s">
+        <v>13</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="H170" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>720</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>721</v>
+      </c>
+      <c r="D171" t="s">
+        <v>308</v>
+      </c>
+      <c r="E171" t="s">
+        <v>309</v>
+      </c>
+      <c r="F171" t="s">
+        <v>13</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="H171" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>724</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>725</v>
+      </c>
+      <c r="D172" t="s">
+        <v>308</v>
+      </c>
+      <c r="E172" t="s">
+        <v>309</v>
+      </c>
+      <c r="F172" t="s">
+        <v>13</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="H172" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>728</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>729</v>
+      </c>
+      <c r="D173" t="s">
+        <v>308</v>
+      </c>
+      <c r="E173" t="s">
+        <v>309</v>
+      </c>
+      <c r="F173" t="s">
+        <v>13</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="H173" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>732</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>733</v>
+      </c>
+      <c r="D174" t="s">
+        <v>308</v>
+      </c>
+      <c r="E174" t="s">
+        <v>309</v>
+      </c>
+      <c r="F174" t="s">
+        <v>13</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="H174" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>736</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>737</v>
+      </c>
+      <c r="D175" t="s">
+        <v>308</v>
+      </c>
+      <c r="E175" t="s">
+        <v>309</v>
+      </c>
+      <c r="F175" t="s">
+        <v>738</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="H175" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>741</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>742</v>
+      </c>
+      <c r="D176" t="s">
+        <v>308</v>
+      </c>
+      <c r="E176" t="s">
+        <v>309</v>
+      </c>
+      <c r="F176" t="s">
+        <v>260</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="H176" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>745</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>746</v>
+      </c>
+      <c r="D177" t="s">
+        <v>308</v>
+      </c>
+      <c r="E177" t="s">
+        <v>309</v>
+      </c>
+      <c r="F177" t="s">
+        <v>462</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="H177" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>749</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>750</v>
+      </c>
+      <c r="D178" t="s">
+        <v>308</v>
+      </c>
+      <c r="E178" t="s">
+        <v>309</v>
+      </c>
+      <c r="F178" t="s">
+        <v>462</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="H178" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>753</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>754</v>
+      </c>
+      <c r="D179" t="s">
+        <v>308</v>
+      </c>
+      <c r="E179" t="s">
+        <v>309</v>
+      </c>
+      <c r="F179" t="s">
+        <v>462</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="H179" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>757</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>758</v>
+      </c>
+      <c r="D180" t="s">
+        <v>308</v>
+      </c>
+      <c r="E180" t="s">
+        <v>309</v>
+      </c>
+      <c r="F180" t="s">
+        <v>556</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>759</v>
+      </c>
+      <c r="H180" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>761</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>762</v>
+      </c>
+      <c r="D181" t="s">
+        <v>308</v>
+      </c>
+      <c r="E181" t="s">
+        <v>309</v>
+      </c>
+      <c r="F181" t="s">
+        <v>556</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="H181" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>765</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>766</v>
+      </c>
+      <c r="D182" t="s">
+        <v>308</v>
+      </c>
+      <c r="E182" t="s">
+        <v>309</v>
+      </c>
+      <c r="F182" t="s">
+        <v>37</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="H182" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>769</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>770</v>
+      </c>
+      <c r="D183" t="s">
+        <v>308</v>
+      </c>
+      <c r="E183" t="s">
+        <v>309</v>
+      </c>
+      <c r="F183" t="s">
+        <v>184</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>771</v>
+      </c>
+      <c r="H183" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>773</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>774</v>
+      </c>
+      <c r="D184" t="s">
+        <v>308</v>
+      </c>
+      <c r="E184" t="s">
+        <v>309</v>
+      </c>
+      <c r="F184" t="s">
+        <v>184</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="H184" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>777</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>778</v>
+      </c>
+      <c r="D185" t="s">
+        <v>308</v>
+      </c>
+      <c r="E185" t="s">
+        <v>309</v>
+      </c>
+      <c r="F185" t="s">
+        <v>22</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="H185" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>781</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>782</v>
+      </c>
+      <c r="D186" t="s">
+        <v>308</v>
+      </c>
+      <c r="E186" t="s">
+        <v>309</v>
+      </c>
+      <c r="F186" t="s">
+        <v>22</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="H186" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>785</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>786</v>
+      </c>
+      <c r="D187" t="s">
+        <v>308</v>
+      </c>
+      <c r="E187" t="s">
+        <v>309</v>
+      </c>
+      <c r="F187" t="s">
+        <v>22</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="H187" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>789</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>790</v>
+      </c>
+      <c r="D188" t="s">
+        <v>308</v>
+      </c>
+      <c r="E188" t="s">
+        <v>309</v>
+      </c>
+      <c r="F188" t="s">
+        <v>27</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="H188" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>793</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>794</v>
+      </c>
+      <c r="D189" t="s">
+        <v>308</v>
+      </c>
+      <c r="E189" t="s">
+        <v>309</v>
+      </c>
+      <c r="F189" t="s">
+        <v>409</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>795</v>
+      </c>
+      <c r="H189" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>797</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>798</v>
+      </c>
+      <c r="D190" t="s">
+        <v>308</v>
+      </c>
+      <c r="E190" t="s">
+        <v>309</v>
+      </c>
+      <c r="F190" t="s">
+        <v>738</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="H190" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>801</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>802</v>
+      </c>
+      <c r="D191" t="s">
+        <v>308</v>
+      </c>
+      <c r="E191" t="s">
+        <v>309</v>
+      </c>
+      <c r="F191" t="s">
+        <v>37</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="H191" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>805</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>806</v>
+      </c>
+      <c r="D192" t="s">
+        <v>308</v>
+      </c>
+      <c r="E192" t="s">
+        <v>309</v>
+      </c>
+      <c r="F192" t="s">
+        <v>260</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="H192" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>809</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>810</v>
+      </c>
+      <c r="D193" t="s">
+        <v>308</v>
+      </c>
+      <c r="E193" t="s">
+        <v>309</v>
+      </c>
+      <c r="F193" t="s">
+        <v>80</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>811</v>
+      </c>
+      <c r="H193" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>813</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>814</v>
+      </c>
+      <c r="D194" t="s">
+        <v>308</v>
+      </c>
+      <c r="E194" t="s">
+        <v>309</v>
+      </c>
+      <c r="F194" t="s">
+        <v>260</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="H194" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>817</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>818</v>
+      </c>
+      <c r="D195" t="s">
+        <v>308</v>
+      </c>
+      <c r="E195" t="s">
+        <v>309</v>
+      </c>
+      <c r="F195" t="s">
+        <v>260</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="H195" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>821</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>822</v>
+      </c>
+      <c r="D196" t="s">
+        <v>308</v>
+      </c>
+      <c r="E196" t="s">
+        <v>309</v>
+      </c>
+      <c r="F196" t="s">
+        <v>135</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="H196" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>825</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>826</v>
+      </c>
+      <c r="D197" t="s">
+        <v>308</v>
+      </c>
+      <c r="E197" t="s">
+        <v>309</v>
+      </c>
+      <c r="F197" t="s">
+        <v>22</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="H197" t="s">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>829</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>830</v>
+      </c>
+      <c r="D198" t="s">
+        <v>308</v>
+      </c>
+      <c r="E198" t="s">
+        <v>309</v>
+      </c>
+      <c r="F198" t="s">
+        <v>409</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="H198" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>833</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>834</v>
+      </c>
+      <c r="D199" t="s">
+        <v>308</v>
+      </c>
+      <c r="E199" t="s">
+        <v>309</v>
+      </c>
+      <c r="F199" t="s">
+        <v>835</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="H199" t="s">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>838</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>839</v>
+      </c>
+      <c r="D200" t="s">
+        <v>308</v>
+      </c>
+      <c r="E200" t="s">
+        <v>309</v>
+      </c>
+      <c r="F200" t="s">
+        <v>32</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="H200" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>842</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>843</v>
+      </c>
+      <c r="D201" t="s">
+        <v>308</v>
+      </c>
+      <c r="E201" t="s">
+        <v>309</v>
+      </c>
+      <c r="F201" t="s">
+        <v>32</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="H201" t="s">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>846</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>847</v>
+      </c>
+      <c r="D202" t="s">
+        <v>308</v>
+      </c>
+      <c r="E202" t="s">
+        <v>309</v>
+      </c>
+      <c r="F202" t="s">
+        <v>738</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="H202" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>850</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>851</v>
+      </c>
+      <c r="D203" t="s">
+        <v>308</v>
+      </c>
+      <c r="E203" t="s">
+        <v>309</v>
+      </c>
+      <c r="F203" t="s">
+        <v>738</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="H203" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>854</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>855</v>
+      </c>
+      <c r="D204" t="s">
+        <v>308</v>
+      </c>
+      <c r="E204" t="s">
+        <v>309</v>
+      </c>
+      <c r="F204" t="s">
+        <v>80</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="H204" t="s">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>858</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>859</v>
+      </c>
+      <c r="D205" t="s">
+        <v>308</v>
+      </c>
+      <c r="E205" t="s">
+        <v>309</v>
+      </c>
+      <c r="F205" t="s">
+        <v>80</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="H205" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>862</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>863</v>
+      </c>
+      <c r="D206" t="s">
+        <v>308</v>
+      </c>
+      <c r="E206" t="s">
+        <v>309</v>
+      </c>
+      <c r="F206" t="s">
+        <v>13</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="H206" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>866</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>867</v>
+      </c>
+      <c r="D207" t="s">
+        <v>308</v>
+      </c>
+      <c r="E207" t="s">
+        <v>309</v>
+      </c>
+      <c r="F207" t="s">
+        <v>135</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="H207" t="s">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>870</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>871</v>
+      </c>
+      <c r="D208" t="s">
+        <v>308</v>
+      </c>
+      <c r="E208" t="s">
+        <v>309</v>
+      </c>
+      <c r="F208" t="s">
+        <v>135</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="H208" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>874</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>875</v>
+      </c>
+      <c r="D209" t="s">
+        <v>308</v>
+      </c>
+      <c r="E209" t="s">
+        <v>309</v>
+      </c>
+      <c r="F209" t="s">
+        <v>260</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>876</v>
+      </c>
+      <c r="H209" t="s">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>878</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>879</v>
+      </c>
+      <c r="D210" t="s">
+        <v>308</v>
+      </c>
+      <c r="E210" t="s">
+        <v>309</v>
+      </c>
+      <c r="F210" t="s">
+        <v>260</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="H210" t="s">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>882</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>883</v>
+      </c>
+      <c r="D211" t="s">
+        <v>308</v>
+      </c>
+      <c r="E211" t="s">
+        <v>309</v>
+      </c>
+      <c r="F211" t="s">
+        <v>260</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="H211" t="s">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>886</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>887</v>
+      </c>
+      <c r="D212" t="s">
+        <v>308</v>
+      </c>
+      <c r="E212" t="s">
+        <v>309</v>
+      </c>
+      <c r="F212" t="s">
+        <v>551</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="H212" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>890</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>891</v>
+      </c>
+      <c r="D213" t="s">
+        <v>308</v>
+      </c>
+      <c r="E213" t="s">
+        <v>309</v>
+      </c>
+      <c r="F213" t="s">
+        <v>80</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>892</v>
+      </c>
+      <c r="H213" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>894</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>895</v>
+      </c>
+      <c r="D214" t="s">
+        <v>308</v>
+      </c>
+      <c r="E214" t="s">
+        <v>309</v>
+      </c>
+      <c r="F214" t="s">
+        <v>260</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="H214" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>898</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>899</v>
+      </c>
+      <c r="D215" t="s">
+        <v>900</v>
+      </c>
+      <c r="E215" t="s">
+        <v>901</v>
+      </c>
+      <c r="F215" t="s">
+        <v>32</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="H215" t="s">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>904</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>905</v>
+      </c>
+      <c r="D216" t="s">
+        <v>900</v>
+      </c>
+      <c r="E216" t="s">
+        <v>901</v>
+      </c>
+      <c r="F216" t="s">
+        <v>22</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>906</v>
+      </c>
+      <c r="H216" t="s">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>908</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>909</v>
+      </c>
+      <c r="D217" t="s">
+        <v>900</v>
+      </c>
+      <c r="E217" t="s">
+        <v>901</v>
+      </c>
+      <c r="F217" t="s">
+        <v>409</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>910</v>
+      </c>
+      <c r="H217" t="s">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>912</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>913</v>
+      </c>
+      <c r="D218" t="s">
+        <v>900</v>
+      </c>
+      <c r="E218" t="s">
+        <v>901</v>
+      </c>
+      <c r="F218" t="s">
+        <v>22</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="H218" t="s">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>916</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>917</v>
+      </c>
+      <c r="D219" t="s">
+        <v>900</v>
+      </c>
+      <c r="E219" t="s">
+        <v>901</v>
+      </c>
+      <c r="F219" t="s">
+        <v>22</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="H219" t="s">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>920</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>921</v>
+      </c>
+      <c r="D220" t="s">
+        <v>900</v>
+      </c>
+      <c r="E220" t="s">
+        <v>901</v>
+      </c>
+      <c r="F220" t="s">
+        <v>22</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>922</v>
+      </c>
+      <c r="H220" t="s">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>924</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>925</v>
+      </c>
+      <c r="D221" t="s">
+        <v>900</v>
+      </c>
+      <c r="E221" t="s">
+        <v>901</v>
+      </c>
+      <c r="F221" t="s">
+        <v>32</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="H221" t="s">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>928</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>929</v>
+      </c>
+      <c r="D222" t="s">
+        <v>900</v>
+      </c>
+      <c r="E222" t="s">
+        <v>901</v>
+      </c>
+      <c r="F222" t="s">
+        <v>32</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="H222" t="s">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>932</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>933</v>
+      </c>
+      <c r="D223" t="s">
+        <v>900</v>
+      </c>
+      <c r="E223" t="s">
+        <v>901</v>
+      </c>
+      <c r="F223" t="s">
+        <v>835</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>934</v>
+      </c>
+      <c r="H223" t="s">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>936</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>937</v>
+      </c>
+      <c r="D224" t="s">
+        <v>900</v>
+      </c>
+      <c r="E224" t="s">
+        <v>901</v>
+      </c>
+      <c r="F224" t="s">
+        <v>37</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="H224" t="s">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>940</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>941</v>
+      </c>
+      <c r="D225" t="s">
+        <v>900</v>
+      </c>
+      <c r="E225" t="s">
+        <v>901</v>
+      </c>
+      <c r="F225" t="s">
+        <v>37</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="H225" t="s">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>944</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>945</v>
+      </c>
+      <c r="D226" t="s">
+        <v>900</v>
+      </c>
+      <c r="E226" t="s">
+        <v>901</v>
+      </c>
+      <c r="F226" t="s">
+        <v>37</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="H226" t="s">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>948</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>949</v>
+      </c>
+      <c r="D227" t="s">
+        <v>900</v>
+      </c>
+      <c r="E227" t="s">
+        <v>901</v>
+      </c>
+      <c r="F227" t="s">
+        <v>37</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="H227" t="s">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>952</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>953</v>
+      </c>
+      <c r="D228" t="s">
+        <v>900</v>
+      </c>
+      <c r="E228" t="s">
+        <v>901</v>
+      </c>
+      <c r="F228" t="s">
+        <v>37</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>954</v>
+      </c>
+      <c r="H228" t="s">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>956</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>957</v>
+      </c>
+      <c r="D229" t="s">
+        <v>900</v>
+      </c>
+      <c r="E229" t="s">
+        <v>901</v>
+      </c>
+      <c r="F229" t="s">
+        <v>37</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>958</v>
+      </c>
+      <c r="H229" t="s">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>960</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>961</v>
+      </c>
+      <c r="D230" t="s">
+        <v>900</v>
+      </c>
+      <c r="E230" t="s">
+        <v>901</v>
+      </c>
+      <c r="F230" t="s">
+        <v>184</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="H230" t="s">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>964</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>965</v>
+      </c>
+      <c r="D231" t="s">
+        <v>900</v>
+      </c>
+      <c r="E231" t="s">
+        <v>901</v>
+      </c>
+      <c r="F231" t="s">
+        <v>551</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="H231" t="s">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>968</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>969</v>
+      </c>
+      <c r="D232" t="s">
+        <v>900</v>
+      </c>
+      <c r="E232" t="s">
+        <v>901</v>
+      </c>
+      <c r="F232" t="s">
+        <v>135</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>970</v>
+      </c>
+      <c r="H232" t="s">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>972</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>973</v>
+      </c>
+      <c r="D233" t="s">
+        <v>900</v>
+      </c>
+      <c r="E233" t="s">
+        <v>901</v>
+      </c>
+      <c r="F233" t="s">
+        <v>135</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="H233" t="s">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>976</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>977</v>
+      </c>
+      <c r="D234" t="s">
+        <v>900</v>
+      </c>
+      <c r="E234" t="s">
+        <v>901</v>
+      </c>
+      <c r="F234" t="s">
+        <v>409</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>978</v>
+      </c>
+      <c r="H234" t="s">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>980</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>981</v>
+      </c>
+      <c r="D235" t="s">
+        <v>900</v>
+      </c>
+      <c r="E235" t="s">
+        <v>901</v>
+      </c>
+      <c r="F235" t="s">
+        <v>409</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>982</v>
+      </c>
+      <c r="H235" t="s">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>984</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>985</v>
+      </c>
+      <c r="D236" t="s">
+        <v>900</v>
+      </c>
+      <c r="E236" t="s">
+        <v>901</v>
+      </c>
+      <c r="F236" t="s">
+        <v>551</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="H236" t="s">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>988</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>989</v>
+      </c>
+      <c r="D237" t="s">
+        <v>900</v>
+      </c>
+      <c r="E237" t="s">
+        <v>901</v>
+      </c>
+      <c r="F237" t="s">
+        <v>462</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>990</v>
+      </c>
+      <c r="H237" t="s">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>992</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>993</v>
+      </c>
+      <c r="D238" t="s">
+        <v>900</v>
+      </c>
+      <c r="E238" t="s">
+        <v>901</v>
+      </c>
+      <c r="F238" t="s">
+        <v>135</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="H238" t="s">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>996</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>997</v>
+      </c>
+      <c r="D239" t="s">
+        <v>900</v>
+      </c>
+      <c r="E239" t="s">
+        <v>901</v>
+      </c>
+      <c r="F239" t="s">
+        <v>22</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="H239" t="s">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>1001</v>
+      </c>
+      <c r="D240" t="s">
+        <v>900</v>
+      </c>
+      <c r="E240" t="s">
+        <v>901</v>
+      </c>
+      <c r="F240" t="s">
+        <v>135</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>1002</v>
+      </c>
+      <c r="H240" t="s">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D241" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E241" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F241" t="s">
+        <v>343</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>1008</v>
+      </c>
+      <c r="H241" t="s">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>1011</v>
+      </c>
+      <c r="D242" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E242" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F242" t="s">
+        <v>42</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>1012</v>
+      </c>
+      <c r="H242" t="s">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>1015</v>
+      </c>
+      <c r="D243" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E243" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F243" t="s">
+        <v>343</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>1016</v>
+      </c>
+      <c r="H243" t="s">
+        <v>1017</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>1018</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>1019</v>
+      </c>
+      <c r="D244" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E244" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F244" t="s">
+        <v>13</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>1020</v>
+      </c>
+      <c r="H244" t="s">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>1023</v>
+      </c>
+      <c r="D245" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E245" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F245" t="s">
+        <v>13</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>1024</v>
+      </c>
+      <c r="H245" t="s">
+        <v>1025</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>1027</v>
+      </c>
+      <c r="D246" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E246" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F246" t="s">
+        <v>13</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>1028</v>
+      </c>
+      <c r="H246" t="s">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D247" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E247" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F247" t="s">
+        <v>32</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>1032</v>
+      </c>
+      <c r="H247" t="s">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>1035</v>
+      </c>
+      <c r="D248" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E248" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F248" t="s">
+        <v>32</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>1036</v>
+      </c>
+      <c r="H248" t="s">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D249" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E249" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F249" t="s">
+        <v>22</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>1040</v>
+      </c>
+      <c r="H249" t="s">
+        <v>1041</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>1043</v>
+      </c>
+      <c r="D250" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E250" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F250" t="s">
+        <v>343</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>1044</v>
+      </c>
+      <c r="H250" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>1046</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D251" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E251" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F251" t="s">
+        <v>343</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>1048</v>
+      </c>
+      <c r="H251" t="s">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>1051</v>
+      </c>
+      <c r="D252" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E252" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F252" t="s">
+        <v>22</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>1052</v>
+      </c>
+      <c r="H252" t="s">
+        <v>1053</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D253" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E253" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F253" t="s">
+        <v>75</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>1056</v>
+      </c>
+      <c r="H253" t="s">
+        <v>1057</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D254" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E254" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F254" t="s">
+        <v>22</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>1060</v>
+      </c>
+      <c r="H254" t="s">
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D255" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E255" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F255" t="s">
+        <v>22</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>1064</v>
+      </c>
+      <c r="H255" t="s">
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D256" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E256" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F256" t="s">
+        <v>37</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>1068</v>
+      </c>
+      <c r="H256" t="s">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>1070</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D257" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E257" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F257" t="s">
+        <v>1072</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>1073</v>
+      </c>
+      <c r="H257" t="s">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>1076</v>
+      </c>
+      <c r="D258" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E258" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F258" t="s">
+        <v>13</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>1077</v>
+      </c>
+      <c r="H258" t="s">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>1079</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>1080</v>
+      </c>
+      <c r="D259" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E259" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F259" t="s">
+        <v>75</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>1081</v>
+      </c>
+      <c r="H259" t="s">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>1084</v>
+      </c>
+      <c r="D260" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E260" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F260" t="s">
+        <v>556</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>1085</v>
+      </c>
+      <c r="H260" t="s">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>1088</v>
+      </c>
+      <c r="D261" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E261" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F261" t="s">
+        <v>1072</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="H261" t="s">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>1090</v>
+      </c>
+      <c r="D262" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E262" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F262" t="s">
+        <v>404</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>1091</v>
+      </c>
+      <c r="H262" t="s">
+        <v>1092</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>1094</v>
+      </c>
+      <c r="D263" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E263" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F263" t="s">
+        <v>343</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>1095</v>
+      </c>
+      <c r="H263" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>1097</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D264" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E264" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F264" t="s">
+        <v>1072</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>1099</v>
+      </c>
+      <c r="H264" t="s">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>1102</v>
+      </c>
+      <c r="D265" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E265" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F265" t="s">
+        <v>462</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>1103</v>
+      </c>
+      <c r="H265" t="s">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>1105</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>1106</v>
+      </c>
+      <c r="D266" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E266" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F266" t="s">
+        <v>738</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>1107</v>
+      </c>
+      <c r="H266" t="s">
+        <v>1108</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>1109</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>1110</v>
+      </c>
+      <c r="D267" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E267" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F267" t="s">
+        <v>22</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>1111</v>
+      </c>
+      <c r="H267" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>1113</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>1114</v>
+      </c>
+      <c r="D268" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E268" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F268" t="s">
+        <v>577</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>1115</v>
+      </c>
+      <c r="H268" t="s">
+        <v>1116</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>1117</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D269" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E269" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F269" t="s">
+        <v>42</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>1119</v>
+      </c>
+      <c r="H269" t="s">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>1121</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>1122</v>
+      </c>
+      <c r="D270" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E270" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F270" t="s">
+        <v>80</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>1123</v>
+      </c>
+      <c r="H270" t="s">
+        <v>1124</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>1126</v>
+      </c>
+      <c r="D271" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E271" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F271" t="s">
+        <v>13</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>1127</v>
+      </c>
+      <c r="H271" t="s">
+        <v>1128</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>1129</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>1130</v>
+      </c>
+      <c r="D272" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E272" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F272" t="s">
+        <v>13</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>1131</v>
+      </c>
+      <c r="H272" t="s">
+        <v>1132</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>1133</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>1134</v>
+      </c>
+      <c r="D273" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E273" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F273" t="s">
+        <v>85</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>1135</v>
+      </c>
+      <c r="H273" t="s">
+        <v>1136</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>1137</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>1138</v>
+      </c>
+      <c r="D274" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E274" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F274" t="s">
+        <v>556</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>1139</v>
+      </c>
+      <c r="H274" t="s">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>1141</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>1142</v>
+      </c>
+      <c r="D275" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E275" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F275" t="s">
+        <v>556</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>1143</v>
+      </c>
+      <c r="H275" t="s">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>1145</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>1146</v>
+      </c>
+      <c r="D276" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E276" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F276" t="s">
+        <v>13</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>1147</v>
+      </c>
+      <c r="H276" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>1150</v>
+      </c>
+      <c r="D277" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E277" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F277" t="s">
+        <v>13</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>1151</v>
+      </c>
+      <c r="H277" t="s">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>1153</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>1154</v>
+      </c>
+      <c r="D278" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E278" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F278" t="s">
+        <v>13</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>1155</v>
+      </c>
+      <c r="H278" t="s">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>1157</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>1158</v>
+      </c>
+      <c r="D279" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E279" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F279" t="s">
+        <v>13</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>1159</v>
+      </c>
+      <c r="H279" t="s">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>1161</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>1162</v>
+      </c>
+      <c r="D280" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E280" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F280" t="s">
+        <v>13</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>1163</v>
+      </c>
+      <c r="H280" t="s">
+        <v>1164</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>1165</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D281" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E281" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F281" t="s">
+        <v>42</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>1167</v>
+      </c>
+      <c r="H281" t="s">
+        <v>1168</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>1169</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D282" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E282" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F282" t="s">
+        <v>404</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>1171</v>
+      </c>
+      <c r="H282" t="s">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>1173</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>1174</v>
+      </c>
+      <c r="D283" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E283" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F283" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>1175</v>
+      </c>
+      <c r="H283" t="s">
+        <v>1176</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>1177</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
+        <v>1178</v>
+      </c>
+      <c r="D284" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E284" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F284" t="s">
+        <v>556</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>1179</v>
+      </c>
+      <c r="H284" t="s">
+        <v>1180</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
+        <v>1182</v>
+      </c>
+      <c r="D285" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E285" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F285" t="s">
+        <v>22</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>1183</v>
+      </c>
+      <c r="H285" t="s">
+        <v>1184</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286" t="s">
+        <v>1185</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
+        <v>1186</v>
+      </c>
+      <c r="D286" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E286" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F286" t="s">
+        <v>126</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>1187</v>
+      </c>
+      <c r="H286" t="s">
+        <v>1188</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287" t="s">
+        <v>1189</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
+        <v>1190</v>
+      </c>
+      <c r="D287" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E287" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F287" t="s">
+        <v>404</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>1191</v>
+      </c>
+      <c r="H287" t="s">
+        <v>1192</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288" t="s">
+        <v>1193</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>1194</v>
+      </c>
+      <c r="D288" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E288" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F288" t="s">
+        <v>22</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>1195</v>
+      </c>
+      <c r="H288" t="s">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
+        <v>1198</v>
+      </c>
+      <c r="D289" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E289" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F289" t="s">
+        <v>556</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>1199</v>
+      </c>
+      <c r="H289" t="s">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290" t="s">
+        <v>1201</v>
+      </c>
+      <c r="B290" t="s">
+        <v>9</v>
+      </c>
+      <c r="C290" t="s">
+        <v>1202</v>
+      </c>
+      <c r="D290" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E290" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F290" t="s">
+        <v>13</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>1203</v>
+      </c>
+      <c r="H290" t="s">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291" t="s">
+        <v>1205</v>
+      </c>
+      <c r="B291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" t="s">
+        <v>1206</v>
+      </c>
+      <c r="D291" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E291" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F291" t="s">
+        <v>135</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>1207</v>
+      </c>
+      <c r="H291" t="s">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292" t="s">
+        <v>1209</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D292" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E292" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F292" t="s">
+        <v>738</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>1211</v>
+      </c>
+      <c r="H292" t="s">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" t="s">
+        <v>1213</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
+        <v>1214</v>
+      </c>
+      <c r="D293" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E293" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F293" t="s">
+        <v>22</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>1215</v>
+      </c>
+      <c r="H293" t="s">
+        <v>1216</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" t="s">
+        <v>1217</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
+        <v>1218</v>
+      </c>
+      <c r="D294" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E294" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F294" t="s">
+        <v>404</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>1219</v>
+      </c>
+      <c r="H294" t="s">
+        <v>1220</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295" t="s">
+        <v>1221</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C295" t="s">
+        <v>1222</v>
+      </c>
+      <c r="D295" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E295" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F295" t="s">
+        <v>556</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="H295" t="s">
+        <v>1224</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296" t="s">
+        <v>1225</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
+        <v>1226</v>
+      </c>
+      <c r="D296" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E296" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F296" t="s">
+        <v>184</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>1227</v>
+      </c>
+      <c r="H296" t="s">
+        <v>1228</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297" t="s">
+        <v>1229</v>
+      </c>
+      <c r="B297" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D297" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E297" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F297" t="s">
+        <v>1072</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>1231</v>
+      </c>
+      <c r="H297" t="s">
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298" t="s">
+        <v>1233</v>
+      </c>
+      <c r="B298" t="s">
+        <v>9</v>
+      </c>
+      <c r="C298" t="s">
+        <v>1234</v>
+      </c>
+      <c r="D298" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E298" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F298" t="s">
+        <v>85</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>1235</v>
+      </c>
+      <c r="H298" t="s">
+        <v>1236</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" t="s">
+        <v>1237</v>
+      </c>
+      <c r="B299" t="s">
+        <v>9</v>
+      </c>
+      <c r="C299" t="s">
+        <v>1238</v>
+      </c>
+      <c r="D299" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E299" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F299" t="s">
+        <v>27</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>1239</v>
+      </c>
+      <c r="H299" t="s">
+        <v>1240</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300" t="s">
+        <v>1241</v>
+      </c>
+      <c r="B300" t="s">
+        <v>9</v>
+      </c>
+      <c r="C300" t="s">
+        <v>1242</v>
+      </c>
+      <c r="D300" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E300" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F300" t="s">
+        <v>404</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>1243</v>
+      </c>
+      <c r="H300" t="s">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301" t="s">
+        <v>1245</v>
+      </c>
+      <c r="B301" t="s">
+        <v>9</v>
+      </c>
+      <c r="C301" t="s">
+        <v>1246</v>
+      </c>
+      <c r="D301" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E301" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F301" t="s">
+        <v>184</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>1247</v>
+      </c>
+      <c r="H301" t="s">
+        <v>1248</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302" t="s">
+        <v>1249</v>
+      </c>
+      <c r="B302" t="s">
+        <v>9</v>
+      </c>
+      <c r="C302" t="s">
+        <v>1250</v>
+      </c>
+      <c r="D302" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E302" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F302" t="s">
+        <v>556</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>1251</v>
+      </c>
+      <c r="H302" t="s">
+        <v>1252</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303" t="s">
+        <v>1253</v>
+      </c>
+      <c r="B303" t="s">
+        <v>9</v>
+      </c>
+      <c r="C303" t="s">
+        <v>1254</v>
+      </c>
+      <c r="D303" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E303" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F303" t="s">
+        <v>409</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>1255</v>
+      </c>
+      <c r="H303" t="s">
+        <v>1256</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304" t="s">
+        <v>1257</v>
+      </c>
+      <c r="B304" t="s">
+        <v>9</v>
+      </c>
+      <c r="C304" t="s">
+        <v>1258</v>
+      </c>
+      <c r="D304" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E304" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F304" t="s">
+        <v>343</v>
+      </c>
+      <c r="G304" s="1" t="s">
+        <v>1259</v>
+      </c>
+      <c r="H304" t="s">
+        <v>1260</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305" t="s">
+        <v>1261</v>
+      </c>
+      <c r="B305" t="s">
+        <v>9</v>
+      </c>
+      <c r="C305" t="s">
+        <v>1262</v>
+      </c>
+      <c r="D305" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E305" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F305" t="s">
+        <v>85</v>
+      </c>
+      <c r="G305" s="1" t="s">
+        <v>1263</v>
+      </c>
+      <c r="H305" t="s">
+        <v>1264</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306" t="s">
+        <v>1265</v>
+      </c>
+      <c r="B306" t="s">
+        <v>9</v>
+      </c>
+      <c r="C306" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D306" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E306" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F306" t="s">
+        <v>85</v>
+      </c>
+      <c r="G306" s="1" t="s">
+        <v>1267</v>
+      </c>
+      <c r="H306" t="s">
+        <v>1268</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307" t="s">
+        <v>1269</v>
+      </c>
+      <c r="B307" t="s">
+        <v>9</v>
+      </c>
+      <c r="C307" t="s">
+        <v>1270</v>
+      </c>
+      <c r="D307" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E307" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F307" t="s">
+        <v>126</v>
+      </c>
+      <c r="G307" s="1" t="s">
+        <v>1271</v>
+      </c>
+      <c r="H307" t="s">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308" t="s">
+        <v>1273</v>
+      </c>
+      <c r="B308" t="s">
+        <v>9</v>
+      </c>
+      <c r="C308" t="s">
+        <v>1274</v>
+      </c>
+      <c r="D308" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E308" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F308" t="s">
+        <v>75</v>
+      </c>
+      <c r="G308" s="1" t="s">
+        <v>1275</v>
+      </c>
+      <c r="H308" t="s">
+        <v>1276</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309" t="s">
+        <v>1277</v>
+      </c>
+      <c r="B309" t="s">
+        <v>9</v>
+      </c>
+      <c r="C309" t="s">
+        <v>1278</v>
+      </c>
+      <c r="D309" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E309" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F309" t="s">
+        <v>1279</v>
+      </c>
+      <c r="G309" s="1" t="s">
+        <v>1280</v>
+      </c>
+      <c r="H309" t="s">
+        <v>1281</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310" t="s">
+        <v>1282</v>
+      </c>
+      <c r="B310" t="s">
+        <v>9</v>
+      </c>
+      <c r="C310" t="s">
+        <v>1283</v>
+      </c>
+      <c r="D310" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E310" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F310" t="s">
+        <v>738</v>
+      </c>
+      <c r="G310" s="1" t="s">
+        <v>1284</v>
+      </c>
+      <c r="H310" t="s">
+        <v>1285</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311" t="s">
+        <v>1286</v>
+      </c>
+      <c r="B311" t="s">
+        <v>9</v>
+      </c>
+      <c r="C311" t="s">
+        <v>1287</v>
+      </c>
+      <c r="D311" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E311" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F311" t="s">
+        <v>1279</v>
+      </c>
+      <c r="G311" s="1" t="s">
+        <v>1288</v>
+      </c>
+      <c r="H311" t="s">
+        <v>1289</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312" t="s">
+        <v>1290</v>
+      </c>
+      <c r="B312" t="s">
+        <v>9</v>
+      </c>
+      <c r="C312" t="s">
+        <v>1291</v>
+      </c>
+      <c r="D312" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E312" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F312" t="s">
+        <v>135</v>
+      </c>
+      <c r="G312" s="1" t="s">
+        <v>1292</v>
+      </c>
+      <c r="H312" t="s">
+        <v>1293</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313" t="s">
+        <v>1294</v>
+      </c>
+      <c r="B313" t="s">
+        <v>9</v>
+      </c>
+      <c r="C313" t="s">
+        <v>1295</v>
+      </c>
+      <c r="D313" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E313" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F313" t="s">
+        <v>404</v>
+      </c>
+      <c r="G313" s="1" t="s">
+        <v>1296</v>
+      </c>
+      <c r="H313" t="s">
+        <v>1297</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314" t="s">
+        <v>1298</v>
+      </c>
+      <c r="B314" t="s">
+        <v>9</v>
+      </c>
+      <c r="C314" t="s">
+        <v>1299</v>
+      </c>
+      <c r="D314" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E314" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F314" t="s">
+        <v>126</v>
+      </c>
+      <c r="G314" s="1" t="s">
+        <v>1300</v>
+      </c>
+      <c r="H314" t="s">
+        <v>1301</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315" t="s">
+        <v>1302</v>
+      </c>
+      <c r="B315" t="s">
+        <v>9</v>
+      </c>
+      <c r="C315" t="s">
+        <v>1303</v>
+      </c>
+      <c r="D315" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E315" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F315" t="s">
+        <v>42</v>
+      </c>
+      <c r="G315" s="1" t="s">
+        <v>1304</v>
+      </c>
+      <c r="H315" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316" t="s">
+        <v>1306</v>
+      </c>
+      <c r="B316" t="s">
+        <v>9</v>
+      </c>
+      <c r="C316" t="s">
+        <v>1307</v>
+      </c>
+      <c r="D316" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E316" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F316" t="s">
+        <v>556</v>
+      </c>
+      <c r="G316" s="1" t="s">
+        <v>1308</v>
+      </c>
+      <c r="H316" t="s">
+        <v>1309</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317" t="s">
+        <v>1310</v>
+      </c>
+      <c r="B317" t="s">
+        <v>9</v>
+      </c>
+      <c r="C317" t="s">
+        <v>1311</v>
+      </c>
+      <c r="D317" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E317" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F317" t="s">
+        <v>1312</v>
+      </c>
+      <c r="G317" s="1" t="s">
+        <v>1313</v>
+      </c>
+      <c r="H317" t="s">
+        <v>1314</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B318" t="s">
+        <v>9</v>
+      </c>
+      <c r="C318" t="s">
+        <v>1316</v>
+      </c>
+      <c r="D318" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E318" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F318" t="s">
+        <v>22</v>
+      </c>
+      <c r="G318" s="1" t="s">
+        <v>1317</v>
+      </c>
+      <c r="H318" t="s">
+        <v>1318</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B319" t="s">
+        <v>9</v>
+      </c>
+      <c r="C319" t="s">
+        <v>1320</v>
+      </c>
+      <c r="D319" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E319" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F319" t="s">
+        <v>42</v>
+      </c>
+      <c r="G319" s="1" t="s">
+        <v>1321</v>
+      </c>
+      <c r="H319" t="s">
+        <v>1322</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320" t="s">
+        <v>1323</v>
+      </c>
+      <c r="B320" t="s">
+        <v>9</v>
+      </c>
+      <c r="C320" t="s">
+        <v>1324</v>
+      </c>
+      <c r="D320" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E320" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F320" t="s">
+        <v>404</v>
+      </c>
+      <c r="G320" s="1" t="s">
+        <v>1325</v>
+      </c>
+      <c r="H320" t="s">
+        <v>1326</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B321" t="s">
+        <v>9</v>
+      </c>
+      <c r="C321" t="s">
+        <v>1328</v>
+      </c>
+      <c r="D321" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E321" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F321" t="s">
+        <v>126</v>
+      </c>
+      <c r="G321" s="1" t="s">
+        <v>1329</v>
+      </c>
+      <c r="H321" t="s">
+        <v>1330</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322" t="s">
+        <v>1331</v>
+      </c>
+      <c r="B322" t="s">
+        <v>9</v>
+      </c>
+      <c r="C322" t="s">
+        <v>1332</v>
+      </c>
+      <c r="D322" t="s">
+        <v>1333</v>
+      </c>
+      <c r="E322" t="s">
+        <v>1334</v>
+      </c>
+      <c r="F322" t="s">
+        <v>260</v>
+      </c>
+      <c r="G322" s="1" t="s">
+        <v>1335</v>
+      </c>
+      <c r="H322" t="s">
+        <v>1336</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323" t="s">
+        <v>1337</v>
+      </c>
+      <c r="B323" t="s">
+        <v>9</v>
+      </c>
+      <c r="C323" t="s">
+        <v>1338</v>
+      </c>
+      <c r="D323" t="s">
+        <v>1333</v>
+      </c>
+      <c r="E323" t="s">
+        <v>1334</v>
+      </c>
+      <c r="F323" t="s">
+        <v>260</v>
+      </c>
+      <c r="G323" s="1" t="s">
+        <v>1339</v>
+      </c>
+      <c r="H323" t="s">
+        <v>1340</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324" t="s">
+        <v>1341</v>
+      </c>
+      <c r="B324" t="s">
+        <v>9</v>
+      </c>
+      <c r="C324" t="s">
+        <v>1342</v>
+      </c>
+      <c r="D324" t="s">
+        <v>1333</v>
+      </c>
+      <c r="E324" t="s">
+        <v>1334</v>
+      </c>
+      <c r="F324" t="s">
+        <v>260</v>
+      </c>
+      <c r="G324" s="1" t="s">
+        <v>1343</v>
+      </c>
+      <c r="H324" t="s">
+        <v>1344</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325" t="s">
+        <v>1345</v>
+      </c>
+      <c r="B325" t="s">
+        <v>9</v>
+      </c>
+      <c r="C325" t="s">
+        <v>1346</v>
+      </c>
+      <c r="D325" t="s">
+        <v>1333</v>
+      </c>
+      <c r="E325" t="s">
+        <v>1334</v>
+      </c>
+      <c r="F325" t="s">
+        <v>260</v>
+      </c>
+      <c r="G325" s="1" t="s">
+        <v>1347</v>
+      </c>
+      <c r="H325" t="s">
+        <v>1348</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326" t="s">
+        <v>1349</v>
+      </c>
+      <c r="B326" t="s">
+        <v>9</v>
+      </c>
+      <c r="C326" t="s">
+        <v>1350</v>
+      </c>
+      <c r="D326" t="s">
+        <v>1333</v>
+      </c>
+      <c r="E326" t="s">
+        <v>1334</v>
+      </c>
+      <c r="F326" t="s">
+        <v>260</v>
+      </c>
+      <c r="G326" s="1" t="s">
+        <v>1351</v>
+      </c>
+      <c r="H326" t="s">
+        <v>1352</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327" t="s">
+        <v>1353</v>
+      </c>
+      <c r="B327" t="s">
+        <v>9</v>
+      </c>
+      <c r="C327" t="s">
+        <v>1354</v>
+      </c>
+      <c r="D327" t="s">
+        <v>1333</v>
+      </c>
+      <c r="E327" t="s">
+        <v>1334</v>
+      </c>
+      <c r="F327" t="s">
+        <v>260</v>
+      </c>
+      <c r="G327" s="1" t="s">
+        <v>1355</v>
+      </c>
+      <c r="H327" t="s">
+        <v>1356</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328" t="s">
+        <v>1357</v>
+      </c>
+      <c r="B328" t="s">
+        <v>9</v>
+      </c>
+      <c r="C328" t="s">
+        <v>1358</v>
+      </c>
+      <c r="D328" t="s">
+        <v>1333</v>
+      </c>
+      <c r="E328" t="s">
+        <v>1334</v>
+      </c>
+      <c r="F328" t="s">
+        <v>260</v>
+      </c>
+      <c r="G328" s="1" t="s">
+        <v>1359</v>
+      </c>
+      <c r="H328" t="s">
+        <v>1360</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329" t="s">
+        <v>1361</v>
+      </c>
+      <c r="B329" t="s">
+        <v>9</v>
+      </c>
+      <c r="C329" t="s">
+        <v>1362</v>
+      </c>
+      <c r="D329" t="s">
+        <v>1333</v>
+      </c>
+      <c r="E329" t="s">
+        <v>1334</v>
+      </c>
+      <c r="F329" t="s">
+        <v>260</v>
+      </c>
+      <c r="G329" s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c r="H329" t="s">
+        <v>1364</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330" t="s">
+        <v>1365</v>
+      </c>
+      <c r="B330" t="s">
+        <v>9</v>
+      </c>
+      <c r="C330" t="s">
+        <v>1366</v>
+      </c>
+      <c r="D330" t="s">
+        <v>1333</v>
+      </c>
+      <c r="E330" t="s">
+        <v>1334</v>
+      </c>
+      <c r="F330" t="s">
+        <v>260</v>
+      </c>
+      <c r="G330" s="1" t="s">
+        <v>1367</v>
+      </c>
+      <c r="H330" t="s">
+        <v>1368</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331" t="s">
+        <v>1369</v>
+      </c>
+      <c r="B331" t="s">
+        <v>9</v>
+      </c>
+      <c r="C331" t="s">
+        <v>1370</v>
+      </c>
+      <c r="D331" t="s">
+        <v>1333</v>
+      </c>
+      <c r="E331" t="s">
+        <v>1334</v>
+      </c>
+      <c r="F331" t="s">
+        <v>260</v>
+      </c>
+      <c r="G331" s="1" t="s">
+        <v>1371</v>
+      </c>
+      <c r="H331" t="s">
+        <v>1372</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332" t="s">
+        <v>1373</v>
+      </c>
+      <c r="B332" t="s">
+        <v>9</v>
+      </c>
+      <c r="C332" t="s">
+        <v>1374</v>
+      </c>
+      <c r="D332" t="s">
+        <v>1333</v>
+      </c>
+      <c r="E332" t="s">
+        <v>1334</v>
+      </c>
+      <c r="F332" t="s">
+        <v>260</v>
+      </c>
+      <c r="G332" s="1" t="s">
+        <v>1375</v>
+      </c>
+      <c r="H332" t="s">
+        <v>1376</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B333" t="s">
+        <v>9</v>
+      </c>
+      <c r="C333" t="s">
+        <v>1378</v>
+      </c>
+      <c r="D333" t="s">
+        <v>1333</v>
+      </c>
+      <c r="E333" t="s">
+        <v>1334</v>
+      </c>
+      <c r="F333" t="s">
+        <v>260</v>
+      </c>
+      <c r="G333" s="1" t="s">
+        <v>1379</v>
+      </c>
+      <c r="H333" t="s">
+        <v>1380</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334" t="s">
+        <v>1381</v>
+      </c>
+      <c r="B334" t="s">
+        <v>9</v>
+      </c>
+      <c r="C334" t="s">
+        <v>1382</v>
+      </c>
+      <c r="D334" t="s">
+        <v>1333</v>
+      </c>
+      <c r="E334" t="s">
+        <v>1334</v>
+      </c>
+      <c r="F334" t="s">
+        <v>260</v>
+      </c>
+      <c r="G334" s="1" t="s">
+        <v>1383</v>
+      </c>
+      <c r="H334" t="s">
+        <v>1384</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B335" t="s">
+        <v>9</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1386</v>
+      </c>
+      <c r="D335" t="s">
+        <v>1333</v>
+      </c>
+      <c r="E335" t="s">
+        <v>1334</v>
+      </c>
+      <c r="F335" t="s">
+        <v>260</v>
+      </c>
+      <c r="G335" s="1" t="s">
+        <v>1387</v>
+      </c>
+      <c r="H335" t="s">
+        <v>1388</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336" t="s">
+        <v>1389</v>
+      </c>
+      <c r="B336" t="s">
+        <v>9</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1390</v>
+      </c>
+      <c r="D336" t="s">
+        <v>1333</v>
+      </c>
+      <c r="E336" t="s">
+        <v>1334</v>
+      </c>
+      <c r="F336" t="s">
+        <v>260</v>
+      </c>
+      <c r="G336" s="1" t="s">
+        <v>1391</v>
+      </c>
+      <c r="H336" t="s">
+        <v>1392</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337" t="s">
+        <v>1393</v>
+      </c>
+      <c r="B337" t="s">
+        <v>9</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1394</v>
+      </c>
+      <c r="D337" t="s">
+        <v>1395</v>
+      </c>
+      <c r="E337" t="s">
+        <v>1396</v>
+      </c>
+      <c r="F337" t="s">
+        <v>260</v>
+      </c>
+      <c r="G337" s="1" t="s">
+        <v>1397</v>
+      </c>
+      <c r="H337" t="s">
+        <v>1398</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338" t="s">
+        <v>1399</v>
+      </c>
+      <c r="B338" t="s">
+        <v>9</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1400</v>
+      </c>
+      <c r="D338" t="s">
+        <v>1395</v>
+      </c>
+      <c r="E338" t="s">
+        <v>1396</v>
+      </c>
+      <c r="F338" t="s">
+        <v>260</v>
+      </c>
+      <c r="G338" s="1" t="s">
+        <v>1401</v>
+      </c>
+      <c r="H338" t="s">
+        <v>1402</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339" t="s">
+        <v>1403</v>
+      </c>
+      <c r="B339" t="s">
+        <v>9</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1404</v>
+      </c>
+      <c r="D339" t="s">
+        <v>1395</v>
+      </c>
+      <c r="E339" t="s">
+        <v>1396</v>
+      </c>
+      <c r="F339" t="s">
+        <v>260</v>
+      </c>
+      <c r="G339" s="1" t="s">
+        <v>1405</v>
+      </c>
+      <c r="H339" t="s">
+        <v>1406</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340" t="s">
+        <v>1407</v>
+      </c>
+      <c r="B340" t="s">
+        <v>9</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D340" t="s">
+        <v>1395</v>
+      </c>
+      <c r="E340" t="s">
+        <v>1396</v>
+      </c>
+      <c r="F340" t="s">
+        <v>260</v>
+      </c>
+      <c r="G340" s="1" t="s">
+        <v>1409</v>
+      </c>
+      <c r="H340" t="s">
+        <v>1410</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341" t="s">
+        <v>1411</v>
+      </c>
+      <c r="B341" t="s">
+        <v>9</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1412</v>
+      </c>
+      <c r="D341" t="s">
+        <v>1395</v>
+      </c>
+      <c r="E341" t="s">
+        <v>1396</v>
+      </c>
+      <c r="F341" t="s">
+        <v>260</v>
+      </c>
+      <c r="G341" s="1" t="s">
+        <v>1413</v>
+      </c>
+      <c r="H341" t="s">
+        <v>1414</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342" t="s">
+        <v>1415</v>
+      </c>
+      <c r="B342" t="s">
+        <v>9</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1416</v>
+      </c>
+      <c r="D342" t="s">
+        <v>1395</v>
+      </c>
+      <c r="E342" t="s">
+        <v>1396</v>
+      </c>
+      <c r="F342" t="s">
+        <v>260</v>
+      </c>
+      <c r="G342" s="1" t="s">
+        <v>1417</v>
+      </c>
+      <c r="H342" t="s">
+        <v>1418</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343" t="s">
+        <v>1419</v>
+      </c>
+      <c r="B343" t="s">
+        <v>9</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1420</v>
+      </c>
+      <c r="D343" t="s">
+        <v>1395</v>
+      </c>
+      <c r="E343" t="s">
+        <v>1396</v>
+      </c>
+      <c r="F343" t="s">
+        <v>260</v>
+      </c>
+      <c r="G343" s="1" t="s">
+        <v>1421</v>
+      </c>
+      <c r="H343" t="s">
+        <v>1422</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344" t="s">
+        <v>1423</v>
+      </c>
+      <c r="B344" t="s">
+        <v>9</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D344" t="s">
+        <v>1395</v>
+      </c>
+      <c r="E344" t="s">
+        <v>1396</v>
+      </c>
+      <c r="F344" t="s">
+        <v>260</v>
+      </c>
+      <c r="G344" s="1" t="s">
+        <v>1425</v>
+      </c>
+      <c r="H344" t="s">
+        <v>1426</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345" t="s">
+        <v>1427</v>
+      </c>
+      <c r="B345" t="s">
+        <v>9</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1428</v>
+      </c>
+      <c r="D345" t="s">
+        <v>1429</v>
+      </c>
+      <c r="E345" t="s">
+        <v>1430</v>
+      </c>
+      <c r="F345" t="s">
+        <v>22</v>
+      </c>
+      <c r="G345" s="1" t="s">
+        <v>1431</v>
+      </c>
+      <c r="H345" t="s">
+        <v>1432</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B346" t="s">
+        <v>9</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D346" t="s">
+        <v>1429</v>
+      </c>
+      <c r="E346" t="s">
+        <v>1430</v>
+      </c>
+      <c r="F346" t="s">
+        <v>22</v>
+      </c>
+      <c r="G346" s="1" t="s">
+        <v>1435</v>
+      </c>
+      <c r="H346" t="s">
+        <v>1436</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347" t="s">
+        <v>1437</v>
+      </c>
+      <c r="B347" t="s">
+        <v>9</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1438</v>
+      </c>
+      <c r="D347" t="s">
+        <v>1439</v>
+      </c>
+      <c r="E347" t="s">
+        <v>1440</v>
+      </c>
+      <c r="F347" t="s">
+        <v>13</v>
+      </c>
+      <c r="G347" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="H347" t="s">
+        <v>1441</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348" t="s">
+        <v>1442</v>
+      </c>
+      <c r="B348" t="s">
+        <v>9</v>
+      </c>
+      <c r="C348" t="s">
+        <v>257</v>
+      </c>
+      <c r="D348" t="s">
+        <v>1443</v>
+      </c>
+      <c r="E348" t="s">
+        <v>1444</v>
+      </c>
+      <c r="F348" t="s">
+        <v>1445</v>
+      </c>
+      <c r="G348" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="H348" t="s">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349" t="s">
+        <v>1447</v>
+      </c>
+      <c r="B349" t="s">
+        <v>9</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1448</v>
+      </c>
+      <c r="D349" t="s">
+        <v>1443</v>
+      </c>
+      <c r="E349" t="s">
+        <v>1444</v>
+      </c>
+      <c r="F349" t="s">
+        <v>1445</v>
+      </c>
+      <c r="G349" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="H349" t="s">
+        <v>1449</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350" t="s">
+        <v>1450</v>
+      </c>
+      <c r="B350" t="s">
+        <v>9</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1451</v>
+      </c>
+      <c r="D350" t="s">
+        <v>1443</v>
+      </c>
+      <c r="E350" t="s">
+        <v>1444</v>
+      </c>
+      <c r="F350" t="s">
+        <v>1445</v>
+      </c>
+      <c r="G350" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="H350" t="s">
+        <v>1452</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351" t="s">
+        <v>1453</v>
+      </c>
+      <c r="B351" t="s">
+        <v>9</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1454</v>
+      </c>
+      <c r="D351" t="s">
+        <v>1443</v>
+      </c>
+      <c r="E351" t="s">
+        <v>1444</v>
+      </c>
+      <c r="F351" t="s">
+        <v>1445</v>
+      </c>
+      <c r="G351" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="H351" t="s">
+        <v>1455</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
+    <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
+    <hyperlink ref="G280" r:id="rId279"/>
+    <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
+    <hyperlink ref="G283" r:id="rId282"/>
+    <hyperlink ref="G284" r:id="rId283"/>
+    <hyperlink ref="G285" r:id="rId284"/>
+    <hyperlink ref="G286" r:id="rId285"/>
+    <hyperlink ref="G287" r:id="rId286"/>
+    <hyperlink ref="G288" r:id="rId287"/>
+    <hyperlink ref="G289" r:id="rId288"/>
+    <hyperlink ref="G290" r:id="rId289"/>
+    <hyperlink ref="G291" r:id="rId290"/>
+    <hyperlink ref="G292" r:id="rId291"/>
+    <hyperlink ref="G293" r:id="rId292"/>
+    <hyperlink ref="G294" r:id="rId293"/>
+    <hyperlink ref="G295" r:id="rId294"/>
+    <hyperlink ref="G296" r:id="rId295"/>
+    <hyperlink ref="G297" r:id="rId296"/>
+    <hyperlink ref="G298" r:id="rId297"/>
+    <hyperlink ref="G299" r:id="rId298"/>
+    <hyperlink ref="G300" r:id="rId299"/>
+    <hyperlink ref="G301" r:id="rId300"/>
+    <hyperlink ref="G302" r:id="rId301"/>
+    <hyperlink ref="G303" r:id="rId302"/>
+    <hyperlink ref="G304" r:id="rId303"/>
+    <hyperlink ref="G305" r:id="rId304"/>
+    <hyperlink ref="G306" r:id="rId305"/>
+    <hyperlink ref="G307" r:id="rId306"/>
+    <hyperlink ref="G308" r:id="rId307"/>
+    <hyperlink ref="G309" r:id="rId308"/>
+    <hyperlink ref="G310" r:id="rId309"/>
+    <hyperlink ref="G311" r:id="rId310"/>
+    <hyperlink ref="G312" r:id="rId311"/>
+    <hyperlink ref="G313" r:id="rId312"/>
+    <hyperlink ref="G314" r:id="rId313"/>
+    <hyperlink ref="G315" r:id="rId314"/>
+    <hyperlink ref="G316" r:id="rId315"/>
+    <hyperlink ref="G317" r:id="rId316"/>
+    <hyperlink ref="G318" r:id="rId317"/>
+    <hyperlink ref="G319" r:id="rId318"/>
+    <hyperlink ref="G320" r:id="rId319"/>
+    <hyperlink ref="G321" r:id="rId320"/>
+    <hyperlink ref="G322" r:id="rId321"/>
+    <hyperlink ref="G323" r:id="rId322"/>
+    <hyperlink ref="G324" r:id="rId323"/>
+    <hyperlink ref="G325" r:id="rId324"/>
+    <hyperlink ref="G326" r:id="rId325"/>
+    <hyperlink ref="G327" r:id="rId326"/>
+    <hyperlink ref="G328" r:id="rId327"/>
+    <hyperlink ref="G329" r:id="rId328"/>
+    <hyperlink ref="G330" r:id="rId329"/>
+    <hyperlink ref="G331" r:id="rId330"/>
+    <hyperlink ref="G332" r:id="rId331"/>
+    <hyperlink ref="G333" r:id="rId332"/>
+    <hyperlink ref="G334" r:id="rId333"/>
+    <hyperlink ref="G335" r:id="rId334"/>
+    <hyperlink ref="G336" r:id="rId335"/>
+    <hyperlink ref="G337" r:id="rId336"/>
+    <hyperlink ref="G338" r:id="rId337"/>
+    <hyperlink ref="G339" r:id="rId338"/>
+    <hyperlink ref="G340" r:id="rId339"/>
+    <hyperlink ref="G341" r:id="rId340"/>
+    <hyperlink ref="G342" r:id="rId341"/>
+    <hyperlink ref="G343" r:id="rId342"/>
+    <hyperlink ref="G344" r:id="rId343"/>
+    <hyperlink ref="G345" r:id="rId344"/>
+    <hyperlink ref="G346" r:id="rId345"/>
+    <hyperlink ref="G347" r:id="rId346"/>
+    <hyperlink ref="G348" r:id="rId347"/>
+    <hyperlink ref="G349" r:id="rId348"/>
+    <hyperlink ref="G350" r:id="rId349"/>
+    <hyperlink ref="G351" r:id="rId350"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>