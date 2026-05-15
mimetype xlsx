--- v0 (2025-10-14)
+++ v1 (2026-05-15)
@@ -54,2545 +54,2545 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6855</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>EMENDAS PARLAMENTARES</t>
   </si>
   <si>
     <t>JÓ PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6855/protocolo_20210226_094106.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6855/protocolo_20210226_094106.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA  AO PROJETO DE LEI Nº 386/2020. _x000D_
 ALTERA O ARTIGO 3º DO PROJETO DE LEI 386/2020.</t>
   </si>
   <si>
     <t>6856</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6856/protocolo_20210226_094528.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6856/protocolo_20210226_094528.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO PROJETO DE LEI Nº 386/2020. FICA ACRESCIDO O PARÁGRAFO SEGUNDO AO ARTIGO 2º DO PROJETO DE LEI  386/2020</t>
   </si>
   <si>
     <t>6857</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6857/protocolo_20210226_094740.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6857/protocolo_20210226_094740.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA  AO PROJETO DE LEI Nº 386/2020. SUPRIME O ARTIGO 4º DO PROJETO DE LEI ORDINÁRIA 386/2020.</t>
   </si>
   <si>
     <t>6990</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/</t>
+    <t>http://sapl.al.al.leg.br/media/</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO PROJETO DE LEI Nº 508/2021, ONDE ACRESCENTA O ARTIGO 1º-A AO PROJETO DE LEI Nº 508/2021.</t>
   </si>
   <si>
     <t>7287</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>DAVI DAVINO FILHO</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7287/protocolo_20210615_122222.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7287/protocolo_20210615_122222.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO PROJETO DE EMENDA CONSTITUCIONAL Nº 90/2021, ONDE ACRESCENTA O PARÁGRAFO ÚNICO AO ART. 5º DO REFERIDO PROJETO.</t>
   </si>
   <si>
     <t>7295</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>DEPUTADO CABO BEBETO</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7295/protocolo_20210616_091402.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7295/protocolo_20210616_091402.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO PROJETO DE LEI COMPLEMENTAR Nº 85/2021.</t>
   </si>
   <si>
     <t>7296</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7296/protocolo_20210621_110248.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7296/protocolo_20210621_110248.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA A PROPOSTA DE EMENDA A CONSTITUIÇÃO Nº 90/2021, ONDE ACRESCENTA O ART. 1º-A À PROPOSTA DE EMENDA À CONSTITUIÇÃO Nº 90/2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7305</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7305/protocolo_20210617_092501.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7305/protocolo_20210617_092501.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO PROJETO DE LEI COMPLEMENTAR Nº85/2021  ,  ONDE ACRESCENTA O PARÁGRAFO ÚNICO AO ART.5º.</t>
   </si>
   <si>
     <t>7584</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7584/protocolo_20210914_122208.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7584/protocolo_20210914_122208.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CRIAÇÃO DA POLÍTICA PÚBLICA DENOMINADA "RENDA ACOLHIMENTO" PARA MULHERES EM SITUAÇÃO DE VIOLÊNCIA DOMÉSTICA OU FAMILIAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7656</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>PAULO DANTAS</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7656/protocolo_20211005_095248.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7656/protocolo_20211005_095248.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO PROJETO DE LEI Nº 673/2021 ONDE ADICIONA VALORES CONSTANTES NA AÇÃO QUALIFICAÇÃO DA ASSISTÊNCIA DE MÉDIA E ALTA COMPLEXIDADE NO ESTADO, DO FUNDO ESTADUAL DE SAÚDE.</t>
   </si>
   <si>
     <t>7657</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7657/protocolo_20211005_095111.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7657/protocolo_20211005_095111.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO PROJETO DE LEI Nº 673/2021, ONDE ADICIONA AOS VALORES CONSTANTES NA AÇÃO IMPLEMENTAÇÃO DO PROGRAMA CRIANÇA ALAGOANA - CRIA, DA SECERTARIA DE ESTADO DO TRABALHO E EMPREGO.</t>
   </si>
   <si>
     <t>7658</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7658/protocolo_20211005_105027.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7658/protocolo_20211005_105027.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 298/2020, ONDE PROPÕE ALTERAÇÕES NO PL 298/2020 QUE TRATA DA REESTRUTURAÇÃO ORGANIZACIONAL DO CORPO DE BOMBEIROS MILITAR DE ALAGOAS.</t>
   </si>
   <si>
     <t>7811</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7811/protocolo_20211116_092227.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7811/protocolo_20211116_092227.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA  AO PROJETO DE LEI Nº 747/2021.</t>
   </si>
   <si>
     <t>7822</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7822/protocolo_20211117_105005.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7822/protocolo_20211117_105005.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE Nº 706/2021 ONDE ACRESCENTA O MONTANTE PARA APOIO A PROGRAMAS ESPECIAIS.</t>
   </si>
   <si>
     <t>7823</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7823/protocolo_20211117_105407.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7823/protocolo_20211117_105407.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE Nº 706/2021 ONDE ACRESCENTA O MONTANTE PARA REFORMA E PADRONIZAÇÃO DAS ESTRUTURAS FÍSICAS.</t>
   </si>
   <si>
     <t>7824</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7824/protocolo_20211117_105757.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7824/protocolo_20211117_105757.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE Nº 706/2021 ONDE ACRESCENTA O MONTANTE PARA CONSTRUÇÃO  DE UNIDADES DA POLÍCIA CIVIL.</t>
   </si>
   <si>
     <t>7825</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7825/protocolo_20211117_110130.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7825/protocolo_20211117_110130.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE Nº 706/2021 ONDE ACRESCENTA O MONTANTE PARA REFORMA HOSPITAL MILITAR -CHM.</t>
   </si>
   <si>
     <t>6803</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>DEPUTADO BRUNO TOLEDO</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6803/protocolo_20210119_100607.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6803/protocolo_20210119_100607.pdf</t>
   </si>
   <si>
     <t>APELO AO SXMO. SR. GOVERNADOR DO ESTADO PARA QUE SEJAM ENVIADOS ESFORÇOS A FIM DE INCLUIR OS TRABALHADORES DA EDUCAÇÃO DA REDE PÚBLICA E PRIVADA NA PRIMEIRA FASE DA VACINAÇÃO.</t>
   </si>
   <si>
     <t>6810</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>DEPUTADA CIBELE MOURA</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6810/protocolo_20210201_110348.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6810/protocolo_20210201_110348.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E À SECRETARIA DO ESTADO DA SEGURANÇA PÚBLICA, PARA QUE EMPREENDAM ESFORÇOS,  NO SENTIDO DE CONSTRUIREM UMA NOVA UNIDADE DA POLÍCIA MILITAR NO MUNICÍPIO DE PORTO CALVO.</t>
   </si>
   <si>
     <t>6811</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6811/protocolo_20210201_110416.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6811/protocolo_20210201_110416.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO SECRETÁRIO DO ESTADO DA FAZENDA PARA QUE EMPREENDAM ESFORÇOS, NO SENTIDO DE DESENVOLVEREM UM SISTEMA UNIFICADO PARA A ABERTURA E REGULARIZAÇÃO DE EMPRESAS.</t>
   </si>
   <si>
     <t>6813</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>TARCIZO FREIRE</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6813/protocolo_20210201_130712.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6813/protocolo_20210201_130712.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO , AO EXMO. SR. SECRETÁRIO ESTADUAL DE INFRAESTRUTURA E AO EXMO. SR.PRESIDENTE DP DER /AL PARA QUE SEJA CONSTRUÍDO UM VIADUTO NO TREVO PADRE JEFERSON ( ONDE FICA O POSTO DA POLÍCIA RODOVIÁRA) , NO MUNICÍPIO ARAPIRACA -AL.</t>
   </si>
   <si>
     <t>6814</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>DEPUTADA FÁTIMA CANUTO</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6814/protocolo_20210202_115327.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6814/protocolo_20210202_115327.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR RENAN FILHO E AO SECRETÁRIO DE ESTADO DA SAÚDE, SR. CLÁUDIO ALEXANDRE AYRES DA COSTA, PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE INCLUIR OS PACIENTES ONCOLÓGICOS, DA REDE PÚBLICA E PRIVADA DE SAÚDE DO ESTADO DE ALAGOAS, COMO PÚBLICO PRIORITÁRIO NA NOVA FASE DE VACINAÇÃO CONTRA O COVID-19.</t>
   </si>
   <si>
     <t>6819</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>DEPUTADA FLAVIA CAVALCANTE</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6819/protocolo_20210208_121707.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6819/protocolo_20210208_121707.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO , RENAN FILHO E AO SECRETÁRIO DE SAÚDE , ALEXANDRE AYRES , NO SENTIDO DE QUE OS PORTADORES DE FIBROMIALGIA SEJAM INCLUÍDOS NO GRUPO DE VACINAÇÃO PRIORITÁRIA CONTRA O COVID -19.</t>
   </si>
   <si>
     <t>6820</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6820/protocolo_20210208_130618.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6820/protocolo_20210208_130618.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO.SR . GOVERNADOR DO ESTADO , O EXMO. SR. SECRETÁRIO ESTADUAL DE INFRAESTRUTURA E AO EXMO. SR. PRESIDENTE DO DER /AL QUE SEJA INCLUÍDO A CONSTRUÇÃO DE CICLOVIAS NOS PROJETOS DE DUPLICAÇÃO DAS RODOVIAS ENTRE AS CIDADES DE ARAPIRACA A SÃO SEBASTIÃO E ARAPIRACA A PALMEIRA DOS ÍNDIOS .</t>
   </si>
   <si>
     <t>6824</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>DEPUTADO FRANCISCO TENÓRIO</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6824/protocolo_20210218_085356.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6824/protocolo_20210218_085356.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO SR. GOVERNADOR DO ESTADO, COM CÓPIA PARA A SECRETARIA DE EDUCAÇÃO, PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE PROMOVER A CONSTRUÇÃO DE UMA CRECHA NO CONJUNTO MANOEL TENÓRIO, LOCALIZADO NO MUNICÍPIO DE CHÃ PRETA.</t>
   </si>
   <si>
     <t>6825</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6825/protocolo_20210218_085854.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6825/protocolo_20210218_085854.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, COM CÓPIA  PARA O SECRETÁRIO ESTADUAL DE INFRAESTRUTURA, PARA QUE JUNTO COM A DUPLICAÇÃO DA AL QUE LIGA ARAPIRACA A SÃO SEBASTIÃO SEJA CONSTRUÍDA UMA CICLOVIA.</t>
   </si>
   <si>
     <t>6826</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6826/protocolo_20210218_085424.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6826/protocolo_20210218_085424.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO SR. GOVERNADOR DO ESTADO , COM CÓPIA PARA A SECRETARIA DE EDUCAÇÃO, PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE PROMOVER A CONSTRUÇÃO DE UMA CRECHE NA CIDADE DE PAULO JACINTO.</t>
   </si>
   <si>
     <t>6827</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6827/protocolo_20210218_085820.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6827/protocolo_20210218_085820.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, PARA QUE PROMOVA O INÍCIO DAS OBRAS NO MUNICÍPIO DE CHÃ PRETA NO PROGRAMA MINHA CIDADE LINDA.</t>
   </si>
   <si>
     <t>6828</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6828/protocolo_20210218_085743.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6828/protocolo_20210218_085743.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO SR. GOVERNADOR DO ESTADO, PARA QUE PROMOVA O INÍCIO DAS OBRAS NO MUNICÍPIO DE PAULO JACINTO NO PROGRAMA MINHA CIDADE LINDA.</t>
   </si>
   <si>
     <t>6829</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6829/protocolo_20210218_085802.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6829/protocolo_20210218_085802.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR GOVERNADOR DO ESTADO, PARA QUE PROMOVA O INÍCIO DAS OBRAS NO MUNICÍPIO DE VIÇOSA NO PROGRAMA MINHA CIDADE LINDA.</t>
   </si>
   <si>
     <t>6830</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6830/protocolo_20210218_091603.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6830/protocolo_20210218_091603.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, E AO SECRETÁRIO DE SEGURANÇA PÚBLICA DO ESTADO DE ALAGOAS, SR. ALFREDO GASPAR DE MENDONÇA NETO, PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE PROMOVER A CRIAÇÃO E INSTALAÇÃO DE UMA BASE COMUNITÁRIA DA POLÍCIA MILITAR, NA VIA SECUNDÁRIA II LOCALIZADA NO DISTRITO INDUSTRIAL LUIZ CAVALCANTE, NO BAIRRO DO TABULEIRO DOS MARTINS EM MACEIÓ.</t>
   </si>
   <si>
     <t>6838</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6838/protocolo_20210219_103046.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6838/protocolo_20210219_103046.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, RENAN CALHEIROS FILHO, PARA QUE ENCAMINHE A ESTA CASA LEGISLATIVA PROJETO DE LEI QUE PROPONHA A ATUALIZAÇÃO DOS SEGUINTES VALORES:  VERBA DE FARDAMENTO E SERVIÇO VOLUNTÁRIO REMUNERADO DISCIPLINADOS NAS LEIS  E DECRETOS EXPOSTOS.</t>
   </si>
   <si>
     <t>6839</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>DEPUTADA ÂNGELA GARROTE</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6839/protocolo_20210219_111942.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6839/protocolo_20210219_111942.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO SR. GOVERNADOR DO ESTADO, JOSÉ RENAN VASCONCELOS CALHEIROS FILHO, E AO SR. ILUSTRISSIMO SECRETÁRIO  DE SAÚDE DO ESTADO DE ALAGOAS ALEXANDRE AYRES, NO SENTIDO DE INCLUIR OS AGENTES FUNERÁRIOS E OS GARIS, NO ROL DE GRUPOS PRIORITÁRIOS DO PLANO NACIONAL DE OPERACIONALIZAÇÃO DA VACINAÇÃO CONTRA A COVID-19, CONFORME JUSTIFICATIVA.</t>
   </si>
   <si>
     <t>6840</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>JAIRZINHO LIRA</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6840/protocolo_20210222_100408.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6840/protocolo_20210222_100408.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR GOVERNADOR DO ESTADO DE ALAGOAS, SR. JOSÉ RENAN VASCONCELOS CALHEIROS FILHO, BEM COMO O SECRETÁRIO ESTADUAL DE SAÚDE, O SR. ALEXANDRE AYRES DA COSTA, PLEITEANDO AS PROVIDÊNCIAS NECESSÁRIAS PARA  INCLUSÃO DOS GARIS NO GRUPO PRIORITÁRIO PARA A 1ª FASE DA VACINAÇÃO CONTRA A COVID-19.</t>
   </si>
   <si>
     <t>6842</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6842/protocolo_20210223_081237.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6842/protocolo_20210223_081237.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS QUE ENCAMINHE NO CORPO DO PROJETO DE LEI QUE TRATA DA REVISÃO DA ALÍQUOTA DE CONTRIBUIÇÃO PREVIDENCIÁRIA DO AL PREVIDÊNCIA,  A DEVOLUÇÃO AOS APOSENTADOS E PENSIONISTAS DOS VALORES DESCONTADOS COMO CONTRIBUIÇÃO PREVIDENCIÁRIA QUE TIVERAM COMO BASE DE CÁLCULO VALORES NÃO EXCEDENTES AO TETO DO REGIME GERAL DE PREVIDÊNCIA SOCIAL, DEVIDAMENTE CORRIGIDOS.</t>
   </si>
   <si>
     <t>6843</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>DAVI MAIA</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6843/protocolo_20210223_085108.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6843/protocolo_20210223_085108.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO DE ALAGOAS E AO SECRETÁRIO DE ESTADO DE TRANSPORTES E DESENVOLVIMENTO URBANO PARA QUE ADOTEM PROVIDÊNCIAS NO SENTIDO DE EXIGIR DAS EMPRESAS CONTRATADAS PELO ESTADO DE ALAGOAS A APRESENTAÇÃO DAS LICENÇAS AMBIENTAIS RELATIVAS AOS INSUMOS NATURAIS UTILIZADOS NAS OBRAS PÚBLICAS.</t>
   </si>
   <si>
     <t>6848</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>DEPUTADO BRENO ALBUQUERQUE</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6848/protocolo_20210223_121015.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6848/protocolo_20210223_121015.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, COM CÓPIAS AO SECRETÁRIO DE ESTADO DA ASSISTÊNCIA E DESENVOLVIMENTO SOCIAL, PARA QUE SEJA IMPLANTADO UM RESTAURANTE POPULAR DO ESTADO NO MUNICÍPIO DE ARAPIRACA.</t>
   </si>
   <si>
     <t>6815</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>DEPUTADO SILVIO CAMELO</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6815/protocolo_20210205_123448.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6815/protocolo_20210205_123448.pdf</t>
   </si>
   <si>
     <t>APELO AO EXECELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE ALAGOAS , JOSÉ RENAN VASCONCELOS CALHEIROS FILHO , PLEITEANDO PROVIDÊNCIAS PARA QUE SEJAM REALIZADAS OBRAS DE PAVIMENTAÇÃO ASFÁLTICA , NOS LOTEAMENTOS : SÁBIA , BELA VISTA , VEGAS I E II , SITUADOS NO MUNICÍPIO DE PALMEIRA DOS ÍNDIOS /AL , A PEDIDO DO PREFEITO JULIO CESAR E DO VICE -PREFEITO MARCIO HENRIQUE , A SER PROMOVIDO PELO PROGRAMA PRÓ-ESTRADA , QUE VEM SENDO IMPLEMENTADO EM DIVERSOS MUNICÍPIOS DO ESTADO D ALAGOAS.</t>
   </si>
   <si>
     <t>6850</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6850/protocolo_20210224_101421.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6850/protocolo_20210224_101421.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO E AO EXMO. SR. SECRETÁRIO DE ESTADO DA SAÚDE DE ALAGOAS PARA QUE TOMEM AS MEDIDAS NECESSÁRIAS PARA O GOVERNO DO ESTADO, POR MEIO DA SESAU, ADQUIRA COM URGÊNCIA IMUNIZANTES (VACINAS) DA COVD-19, DIANTE DO RECENTE JULGADO DO STF QUE AUTORIZA ESTADOS E MUNICÍPIOD ADQUIRIREM DIRETAMENTE TAIS VACINAS.</t>
   </si>
   <si>
     <t>6853</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>GALBA NOVAES</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6853/protocolo_20210225_101804.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6853/protocolo_20210225_101804.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, ASSIM COMO, AO SECRETÁRIO DE ESTADO DA FAZENDA DE ALAGOAS, SOLICITANDO O AUMENTO DO TETO FINANCEIRO DO VALOR DOS VEÍCULOS QUE SÃO ADQUIRIDOS POR PESSOAS PORTADORAS DE DEFICIÊNCIA FISÍCA, VISUAL, MENTAL OU AUTISTA QUE GOZAM DE ISENÇÃO DO ICMS.</t>
   </si>
   <si>
     <t>6854</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6854/protocolo_20210225_123743.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6854/protocolo_20210225_123743.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, ASSIM COMO, AO SECRETÁRIO DE ESTADO DE INFRAESTRUTURA, SUGERINDO A PAVIMENTAÇÃO ASFÁLTICA DA VIA DE ACESSO AO POVOADO CASTRO DO ITÍUBA AO POVOADO BARRA DO ITÍUBA, NO MUNICÍPIO DE PORTO REAL DO COLÉGIO/AL, TOTALIZANDO 2,5 QUILÔMETROS.</t>
   </si>
   <si>
     <t>6862</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6862/protocolo_20210302_090542.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6862/protocolo_20210302_090542.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, COM CÓPIA PARA SECRETÁRIO DE ESTADO DO TRANSPORTE E DESENVOLVIMENTO URBANO - SETRAND, E PARA O DIRETOR PRESIDENTE DEPARTAMENTO DE ESTRADAS DE RODAGEM DE ALAGOAS - DER/AL, COM A FINALIDADE DE PROMOVER COM URGÊNCIA A ECESSIBILIDADE DE PEDESTRE E VEÍCULOS  DO CONJUNTO OLIVAL TENÓRIO PARA O CENTRO DO MUNICÍPIO  DE CAMPO ALEGRE.</t>
   </si>
   <si>
     <t>6863</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6863/protocolo_20210302_091601.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6863/protocolo_20210302_091601.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, COM CÓPIAS AO SECRETÁRIO ESTADUAL DE INFRAESTRUTURA, SR. MOZART AMARAL E AO DIRETOR PRESIDENTE DO DER, SR. HELDER GAZZANEO, PARA A CONSTRUÇÃO, NA AL 101 SUL, DE UMA CICLOVIA DE MACEIO A BARRA DE SÃO MIGUEL.</t>
   </si>
   <si>
     <t>6865</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6865/protocolo_20210302_092725.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6865/protocolo_20210302_092725.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, E AO SECRETÁRIO DE ESTADO DA INFRASTRUTURA, MAURÍCIO QUINTELLA MALTA E AO DIRETOR PRESIDENTE DA COMPANHIA DE SANEAMENTO DE ALAGOAS-CASAL, CLÉCIO FALCÃO, NO SENTIDO DE QUE SEJA PROVIDENCIADO A REALIZAÇÃO DE ESTUDO TECNICO, PARA ANALISAR A POSSIBILIDADE DA CONSTRUÇÃO DE UMA NOVA ADUTORA PARA FORNECIMENTO DE ÁGUA NO MUNICÍPIO DE MARAGOGI.</t>
   </si>
   <si>
     <t>6866</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6866/protocolo_20210302_112407.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6866/protocolo_20210302_112407.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR  RENAN FILHO,  E AO ILUSTRÍSSIMO SR. SECRETÁRIO DE ESTADO DE EDUCAÇÃO, FÁBIO GUEDES, PARA QUE  ESTUDEM A POSSIBILIDADE DE RETORNAR A MINIISTRAREM CURSOS TÉCNICOS PARA OS SERVIDORES ADMINSTRATIVOS DA EDUCAÇÃO (PRÓ-FUNCIONÁRIO) POR MEIO DA UNEAL OU IFAL.</t>
   </si>
   <si>
     <t>6867</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6867/protocolo_20210302_112346.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6867/protocolo_20210302_112346.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO PARA QUE ENCAMINHE A ESTA CASA LEGISLATIVA PROJETO DE LEI QUE PROPONHA A ATUALIZAÇÃO DOS SEGUINTES ITENS: I- VERBA DE FARDAMENTO, DISCIPLINADA NA LEI 6.456, DE 20 DE JANEIRO DE 2004 E DECRETO 30.019, DE 17 DE JANEIRO DE 2014; II- SERVIÇO VOLUNTÁRIO REMUNERADO, DISCIPLINADO NA LEI Nº 7.581, DE 07 DE FEVEREIRO DE 2014 E NO DECRETO Nº 35.142, DE 15 DE AGOSTO DE 2014.</t>
   </si>
   <si>
     <t>6868</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR RENAN FILHO, E AO ILUSTRÍSSIMO SR. SECRETÁRIO DE ESTADO DE EDUCAÇÃO, FÁBIO GUEDES, PARA QUE ESTUDEM A  POSSIBILIDADE  DE FORNECER EPIs E IMUNIZAR TAMBÉM OS FUNCIONÁRIOS ADMINSTRATIVOS DA EDUCAÇÃO, A EXEMPLO DOS VIGILANTES.</t>
   </si>
   <si>
     <t>6869</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO E AO ILUSTRÍSSIMO SENHOR SECRETÁRIO DE INFRAESTRUTURA DO ESTADO, MAURÍCIO QUINTELLA, PARA QUE TOME IMEDIATMANETE AS MEDIDAS NECESSÁRIAS NO SENTIDO DE REALIZAR A SINALIZAÇÃO ADEQUADA DA RODOVIA AL 220, NO TRECHO DUPLICADO QUE LIGA O MUNICÍPIO DE CAMPO ALEGRE ATÉ O POVOADO DE CHÃ DA IMBIRA.</t>
   </si>
   <si>
     <t>6877</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6877/protocolo_20210304_082144.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6877/protocolo_20210304_082144.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, COM CÓPIA À SECRETARIA DE ESTADO DO TRANSPORTE E DESENVOLVIMENTO URBANO - SETRAND/AL, E AO DEPARTAMENTO DE ESTRADAS DE RODAGEM DE ALAGOAS -DER/AL, SOLICIANDO A PAVIMENTAÇÃO ASFÁLTICA EM UM TRECHO DE 04 (QUATRO) QUILÔMETROS DE EXTENSÃO DA AL 101, PASSANDO PELO POVOADO CAPELA ATÉ O POVOADO RIACHO DO PEDRO, NO  MUNICÍPIO DE PENEDO/AL.</t>
   </si>
   <si>
     <t>6880</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6880/protocolo_20210305_082507.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6880/protocolo_20210305_082507.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO.SR. GOVERNADOR DO ESTADO COM CÓPIA PARA A SECRETARIA DE SAÚDE DO ESTADO DE ALAGOAS - SESAU, COM A FINALIDADE DE QUE SEJA PRIORIZADA A VACINAÇÃO DOS PROFISSIONAIS DO SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL - SUAS, RESPONSÁVEIS PELA OFERTA DE SERVIÇOS, PROGRAMAS, PROJETOS E BENEFÍCIOS SOCIOASSISTENCIAIS.</t>
   </si>
   <si>
     <t>6879</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6879/protocolo_20210305_082204.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6879/protocolo_20210305_082204.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, COM CÓPIA PARA O DIRETOR PRESIDENTE DA DESENVOLVE - AGÊNCIA DE FOMENTO DE ALAGOAS, COM A FINALIDADE DE QUE EMPREENDA ESFORÇOS PARA APRESENTAR PROGRAMA DE RENEGOCIAÇÃO DE TODAS AS DÍVIDAS CONTRAÍDAS JUNTO AO ESTADO DE ALAGOAS PELAS ASSOCIAÇÕES, COOPERATIVAS, ASSENTADOS, PEQUENOS PRODUTORES RURAIS E AGRICULTORES FAMILIARES EM VIRTUDE DA CRISE FINANCEIRA IMPACTADA PELA PANDEMIA OCASIONADA PELO CORANAVÍRUS (COVID-19).</t>
   </si>
   <si>
     <t>6887</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6887/protocolo_20210309_090546.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6887/protocolo_20210309_090546.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADO DO ESTADO, E AO SR. SECRETÁRIO DE AGRICULTURA DO ESTADO DE ALAGOAS, JOÃO EMANUEL BARROS LESSA NETO, NO SENTIDO DE SOLICITAR A CONSTRUÇÃO DE NOVAS INSTALAÇÕES DA FEIRA DE GADO DE CANAFÍSTULA DE FREI DAMIÃO, NO MUNICÍPIO DE PALMEIRA DOS ÍNDIOS, ALAGOAS.</t>
   </si>
   <si>
     <t>6886</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6886/protocolo_20210309_092100.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6886/protocolo_20210309_092100.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, RENAN FILHO, E AO EXMO. SR. SECRETÁRIO DE ESTADO DA EDUCAÇÃO, FÁBIO GUEDES, PARA QUE TOMEM AS DEVIDAS PROVIDÊNCIAS NO SENTIDO DE FORNECER A ESCOLA ESTADUAL PROFESSOR ERNANI MÉRO , LOCALIZADA NO BAIRRO SANTA LUZIA, PENEDO-AL, ESTRUTURA ADEQUADA PARA O FORNECIMENTO  DA EDUCAÇÃO  EM TEMPO INTEGRAL, ESTRUTURANDO A ESCOLA COM REFEITÓRIO, VESTUÁRIOS, E AUMENTANDO O NÚMERO DE BANHEIROS MASCULINOS E FEMININOS, BEM COMO A CRIAÇÃO DE ÁREA DE LAZER.</t>
   </si>
   <si>
     <t>6890</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6890/protocolo_20210309_120353.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6890/protocolo_20210309_120353.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, PARA QUE A AGÊNCIA DE FOMENTO DO ESTADO DE ALAGOAS, DESENVOLVE, VIABILIZE DE FORMA EMERGENCIAL A DISPONIBILIZAÇÃO DE LINHA DE CRÉDITO ESPECIAL PARA MICRO E PEQUENOS EMPREENDIMENTOS, SOBRETUDO PARA O SEGMENTO LIGADO A ATIVIDADE TURÍSTICA, BARES, RESTAURANTES E SIMILARES EM RAZÃO DO FORTE DECLÍNIO ECONÔMICO COM GRAVE REPERCUSSÃO NA MANUTENÇÃO DE EMPREGOS E SOBREVIVÊNCIA DESSES ESTABELECIMENTOS.</t>
   </si>
   <si>
     <t>6895</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6895/protocolo_20210310_105422.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6895/protocolo_20210310_105422.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO DE ESTADO DA SAÚDE, PARA QUE DETERMINE AS UNIDADES DE SAÚDE DO ESTADO DE ALAGOAS QUE PRESTAM ATENDIMENTO AOS PACIENTES ACOMETIDOS POR COVID-19, QUE INCLUA OS ESTUDANTES, INTERNOS E ESTAGIÁRIOS DOS CURSOS DE SAÚDE, MÉDICOS ESTAGIÁRIOS E RESIDENTES QUE DESENVOLVEM ATIVIDADES PRÁTICAS ACADÊMICAS E CAPACITAÇÃO NAS REFERIDAS UNIDADES, NAS PROGRAMAÇÃO DE IMUNIZAÇÃO CONTRA COVID-19, EM VIRTUDE DO RISCO DE CONTÁGIO PELO SARS COV2 EM AMBIENTES DE ALTA CARGA VIRAL.</t>
   </si>
   <si>
     <t>6897</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6897/protocolo_20210311_085705.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6897/protocolo_20210311_085705.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, RENAN FILHO, PARA QUE ENCAMINHE ÁS PASTAS CABÍVEIS, AS SUGESTÕES ANEXAS PARA MEDIDAS DE AUXÍLIO EMERGENCIAL.</t>
   </si>
   <si>
     <t>6900</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6900/protocolo_20210311_130642.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6900/protocolo_20210311_130642.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, COM CÓPIAS AOS SECRETÁRIOS DE ESTADO DA EDUCAÇÃO - SEDUC, DO ESPORTE LAZER E JUVENTUDE - SELAJ E DA INFRAESTRUTURA - SEINFRA, PARA SOMAREM ESFORÇOS COM O INTUITO DE FINALIZAR A OBRA ABANDONADA DO GINÁSIO DE ESPORTES DA ESCOLA ESTADUAL MARIA DAS GRAÇAS DE SÁ TEIXEIRA, LOCALIZADA NA AVENIDA GOVERNADOR LAMENHA FILHO, FEITOSA - MACEIÓ/AL.</t>
   </si>
   <si>
     <t>6910</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6910/protocolo_20210316_090903.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6910/protocolo_20210316_090903.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, E AO SECRETÁRIO DE ESTADO DO ESPORTE, LAZER E JUVENTUDE, SR. CHARLES HEBERT CAVALCANTE FERREIRA, PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE PROMOVER A CONSTRUÇÃO DE UM CAMPO DE FUTEBOL NO LOTEAMENTO FRIDOLIN WINTELLER, LOCALIZADO NO MUNICÍPIO DE SATUBA.</t>
   </si>
   <si>
     <t>6911</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6911/protocolo_20210316_090941.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6911/protocolo_20210316_090941.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO DE EDUCAÇÃO, SR. FÁBIO GUEDES GOMES, PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE PROMOVER A CONSTRUÇÃO DE UMA CRECHE PARA ATENDER A POPULAÇÃO DO LOTEAMENTO ALTO DA BOA VISTA, LOCALIZADO NO MUNICÍPIO DE SATUBA.</t>
   </si>
   <si>
     <t>6912</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6912/protocolo_20210316_091553.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6912/protocolo_20210316_091553.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR RENAN FILHO, PARA QUE EMPREENDA  ESFORÇOS NO SENTIDO DE ARTICULAR JUNTO AOS ÓRGÃOS E EMPRESAS COMPETENTES, VISANDO ANALISAR A VIABILIDADE  DA SUSPENSÃO DO CORTE NO FORNECIMENTO DE ÁGUA E ENERGIA POR FALTA DE PAGAMENTO PARA OS CONSUMIDORES  RESIDENCIAIS, BEM COMO, PARA AS UNIDADES DE IMÓVEIS RELACIONADAS  AS ATIVIDADES COMERCIAIS NÃO ESSENCIAIS ENQUANTO  O ESTADO DE ALAGOAS PERMANECER  NAS FASES LARANJA E VERMELHA DO PROTOCOLO SANITÁRIO DE DISTANCIAMENTO SOCIAL.</t>
   </si>
   <si>
     <t>6914</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6914/protocolo_20210317_082756.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6914/protocolo_20210317_082756.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE ALAGOAS, COM CÓPIA PARA A SECRETARIA DE ESTADO DO PLANEJAMENTO, GESTÃO E PATRIMÔNIO E A SECRETARIA DE ESTADO DA FAZENDA, COM A FINALIDADE DE QUE SEJAM CRIADOS MECANISMOS PARA ACOMPANHAMENTO E EXECUÇÃO DAS EMENDAS PARLAMENTARES IMPOSITIVAS.</t>
   </si>
   <si>
     <t>6915</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6915/protocolo_20210317_083728.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6915/protocolo_20210317_083728.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, PARA QUE CONCEDA INCENTIVOS E AUXÍLIOS PARA A CATEGORIA DOS MOTORISTAS POR APLICATIVO DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6917</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6917/protocolo_20210317_085122.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6917/protocolo_20210317_085122.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE ALAGOAS, AO SECRETÁRIO DE ESTADO DO TRANSPORTE E DESENVOLVIMENTO URBANO E AO DIRETOR PRESIDENTE DO DEPARTAMENTO DE ESTRADAS DE RODAGEM DE ALAGOAS - DER, NO SENTIDO DE QUE SEJA PROCEDIDA A PAVIMENTAÇÃO ASFÁLTICA DO TRECHO QUE INTERLIGA A SEDE DA CIDADE DE SÃO JOSÉ DA TAPERA/AL AOS SEUS PROVADOS TORRÕES, BAIXA GRANDE, PILÕES E LAGOA DA COBRA.</t>
   </si>
   <si>
     <t>6920</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>DEPUTADO GILVAN BARROS FILHO</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6920/protocolo_20210317_112444.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6920/protocolo_20210317_112444.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO, AO VICE-GOVERNADOR E A SECRETARIA DE ESTADO DA SAÚDE, PARA QUE TODOS OS ESFORÇOS SEJAM REUNIDOS NO SENTIDO DE QUE SEJA DOADA AO MUNICÍPIO DE NOVO LINO UMA AMBULÂNCIA DEVIDAMENTE ESTRUTURADA E EQUIPADA.</t>
   </si>
   <si>
     <t>6922</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>YVAN BELTRÃO</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6922/protocolo_20210317_114353.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6922/protocolo_20210317_114353.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO COM CÓPIA AO SENHOR DIRETOR PRESIDENTE DO DEPARTAMENTO DE ESTRADAS E RODAGEM DE ALAGOAS - DER-AL, SOLICITANDO A IMPLANTAÇÃO DE UM REDUTOR DE VELOCIDADE NA ENTRADA DA CIDADE DA BARRA DE SANTO ANTÔNIO, BEM COMO NA ENTRADA DO CONJUNTO MARIO FORTES, MUNICÍPIO DA BARRA DE SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>6929</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6929/protocolo_20210318_085951.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6929/protocolo_20210318_085951.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. GOVERNADOR  DO ESTADO DE ALAGOAS, SR. JOSÉ RENAN VASCONCELOS CALHEIROS FILHO, BEM COMO, O SECRETÁRIO ESTADUAL DE SAÚDE O SR. CLÁUDIO ALEXANDRE AYRES DA COSTA, PLEITEANDO AS PROVIDÊNCIAS NECESSÁRIAS PARA INCLUSÃO DOS GARIS NO GRUPO PRIORITÁRIO PARA 1ª FASE DA VACINAÇÃO CONTRA O COVID-19.</t>
   </si>
   <si>
     <t>6930</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6930/protocolo_20210318_090134.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6930/protocolo_20210318_090134.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. GOVERNADOR  DO ESTADO DE ALAGOAS, SR. JOSÉ RENAN VASCONCELOS CALHEIROS FILHO, BEM COMO, AO DIRETOR  PRESIDENTE DO DER. PLEITEANDO AS PROVIDÊNCIAS  NECESSÁRIAS,  PARA A CONCLUSÃO  OU DESOBSTRUÇÃO DA  AL 115, NA ENTRADA DA CIDADE QUE VEM OCASIONANDO ACIDENTES E TRANSTORNOS À POPULAÇÃO.</t>
   </si>
   <si>
     <t>6934</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6934/protocolo_20210318_115221.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6934/protocolo_20210318_115221.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO, AO VICE-GOVERNADOR E AO SECRETÁRIO ESTADUAL DE EDUCAÇÃO, QUE SEJA FEITO  TODOS OS ESFORÇOS NO SENTIDO DE QUE SEJA CONSTRUÍDO NO MUNICIPIO DE NOVO LINO UM MODERNO GINÁSIO POLIESPORTIVO.</t>
   </si>
   <si>
     <t>6935</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6935/protocolo_20210318_115600.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6935/protocolo_20210318_115600.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO, AO VICE-GOVERNADOR E A SECRETARIA DE ESTADO DA EDUCAÇÃO, QUE TODOS OS ESFORÇOS SEJAM ENVIADOS NO SENTIDO DE QUE SEJA CONSTRUÍDA UMA CRECHE EM GIRAU DO PONCIANO.</t>
   </si>
   <si>
     <t>6937</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6937/protocolo_20210318_120214.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6937/protocolo_20210318_120214.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO, AO VICE-GOVERNADOR E A SECRETARIA DE ESTADO DA EDUCAÇÃO, QUE TODOS OS ESFORÇOS SEJAM ENVIADOS NO SENTIDO DE QUE SEJA CONSTRUÍDA UMA CRECHE EM COITÉ DO NÓIA.</t>
   </si>
   <si>
     <t>6938</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6938/protocolo_20210318_120422.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6938/protocolo_20210318_120422.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO, AO VICE-GOVERNADOR E A SECRETARIA DE ESTADO DA EDUCAÇÃO, QUE TODOS OS ESFORÇOS SEJAM ENVIADOS  NO SENTIDO DE QUE SEJA  CONSTRUÍDA UMA CRECHE EM NOVO LINO.</t>
   </si>
   <si>
     <t>6940</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6940/protocolo_20210319_112937.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6940/protocolo_20210319_112937.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, COM CÓPIA PARA O DEPARTAMENTO DE ESTRADAS DE RODAGEM DE ALAGOAS (DER), CUJA FINALIDADE É A CONSTRUÇÃO DA RODOVIA (COM CICLOVIA) QUE LIGA OS MUNICÍPIOS DE CAMPESTRE E JACUIPE.</t>
   </si>
   <si>
     <t>6941</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6941/protocolo_20210319_113118.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6941/protocolo_20210319_113118.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, COM CÓPIA PARA O DEPARTAMENTO DE ESTRADAS DE RODAGEM DE ALAGOAS (DER), CUJA FINALIDADE  É RECAPEAR A AL-201 DOMINGOS FERNANDES CALABAR, NO TRECHO CAMPESTRE/AL DIVISA COM PERNAMBUCO.</t>
   </si>
   <si>
     <t>6942</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6942/protocolo_20210319_113357.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6942/protocolo_20210319_113357.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR   DO ESTADO COM CÓPIA PARA  O SECRETÁRIO  DE SAÚDE SR. ALEXANDRE AYRES, PARA REQUERER QUE SEJAM ENVIADOS ESFORÇOS A FIM DE INCLUIR OS TRABALHADORES DE ATIVIDADES ESSENCIAIS QUE ESTEJAM LIGADOS A COMERCIALIZAÇÃO DE ALIMENTOS E MEDICAMENTOS, NO PLANO PRIORITÁRIO DE VACINAÇÃO CONTRA COVID-19.</t>
   </si>
   <si>
     <t>6943</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6943/protocolo_20210319_113551.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6943/protocolo_20210319_113551.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, PARA QUE AUTORIZE O FUNCIONAMENTO DOS SALÕES DE BELEZA E BARBEARIAS AOS FINAIS DE SEMANA DURANTE A FASE VERMELHA NO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6944</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6944/protocolo_20210323_085239.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6944/protocolo_20210323_085239.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR  DO ESTADO, JOSÉ RENAN VASCONCELOS FILHO, E AO SR.  ILUSTRÍSSIMO SR. SECRETÁRIO DE SAÚDE DO ESTADO DE ALAGOAS ALEXANDRE AYRES, NO SENTIDO DE INCLUIR OS FUNCIONÁRIOS DE AGÊNCIAS BANCÁRIAS, NO ROL DE GRUPOS PRIORITÁRIOS DO PLANO NACIONAL DE OPERACIONALIZAÇÃO DA VACINAÇAO CONTRA A COVID-19.</t>
   </si>
   <si>
     <t>6958</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6958/protocolo_20210324_105621.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6958/protocolo_20210324_105621.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO COM CÓPIA AO SR. DIRETOR PRESIDENTE DO DEPARTAMENTO DE ESTRADAS E RODAGEM (DER-AL), SOLICITANDO A REALIZAÇÃO DO RECAPEAMENTO DA PAVIMENTAÇÃO ASFÁLTICA DA RODOVIA AL 105, DO TRECHO QUE LIGA USINA CORURIPE A PINDORAMA, BEM COMO A INCLUSÃO DE UMA COCLOVIA.</t>
   </si>
   <si>
     <t>6959</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6959/protocolo_20210325_085309.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6959/protocolo_20210325_085309.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE ALAGOAS , RENAN FILHO , E AO EXCELENTÍSSIMO SENHOR SECRETÁRIO DE ESTADO DE DESENVOLVIMENTO ECONÔMICO E TURISMO , RAFAEL BRITO , PARA QUE CRIEM MEIOS IMEDIATOS PARA VIABILIZAR CONDIÇÕES DE TRABALHO PARA OS PROFISSIONAIS DO TURISMO DE ALAGOAS , PERMITINDO 50% DA CAPACIDADE DOS BARES E RESTAURANTES NAS ORLAS MARÍTIMA E LAGUNAR , PRIORIDADE NA VACINAÇÃO , PELO FATO DE ESTAREM NA LINHA DE FRENTE , RECEBENDO OS TURISTAS ; CRIAÇÃO DE BARREIRAS SANITÁRIAS NOS LITORAIS SUL E NORTE E INTENSIFICAÇÃO DA FISCALIZAÇÃO NAS RODOVIAS ,  POR PARTE DO BPRV.</t>
   </si>
   <si>
     <t>6962</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6962/protocolo_20210325_104248.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6962/protocolo_20210325_104248.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO , ASSIM COMO AO SECRETÁRIO DE ESTADO DE ESPORTES , LAZER E JUVENTUDE SUGERINDO A REFORMA E A MODERNIZAÇÃO DO CAMPO DE FUTEBOL , DO POVOADO BARRA ITIÚBA , ZONA RURAL NO MUNICÍPIO DE PORTO REAL DO COLÉGIO - AL.</t>
   </si>
   <si>
     <t>6968</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>DEPUTADO DUDU RONALSA</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6968/protocolo_20210330_104525.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6968/protocolo_20210330_104525.pdf</t>
   </si>
   <si>
     <t>APELO AO  EXMO. SR. GOVERNADOR DO ESTADO, COM CÓPIA PARA A SECRETARIA DE ESTADO DE TRANSPORTE E DESENVOLVIMENTO URBANO - SETRAND, EM CARÁTER DE URGÊNCIA, PARA QUE SEJA, ADOTADAS AS PROVIDÊNCIAS  NECESSÁRIAS COM INTUÍTO DE SER ELABORADO ESTUDO VIABILIZANDO A EXECUÇÃO DOS SERVIÇOS DE PAVIMENTAÇÃO ASFÀLTICA EM TODAS AS VIAS DE ACESSO A MAR VERMELHO.</t>
   </si>
   <si>
     <t>6969</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6969/protocolo_20210330_104553.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6969/protocolo_20210330_104553.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO,  COM CÓPIA PARA O COMANDANTE GERAL DO CORPO DE BOMBEIROS MILITAR  DO ESTADO DE ALAGOAS - CBM/AL, EM CARÁTER DE URGÊNCIA, COM A FINALIDADE DE SER ENVIADA UMA EQUIPE TÉCNICA PARA ANÁLISE DA NECESSIDADE DO LOCAL E, POSTERIORMENTE, CONSTRUÇÃO DE UM POSTO  FIXO NA REGIÃO DO LITORAL NORTE DESTE ESTADO.</t>
   </si>
   <si>
     <t>6973</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6973/protocolo_20210331_090932.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6973/protocolo_20210331_090932.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, ASSIM COMO, AO SECRETÁRIO DE ESTADO DA SAÚDE PARA SUGERIR A DESTINAÇÃO DE CUSTEIO PARA A SECRETARIA MUNICIPAL DE SAÚDE DO MUNICÍPIO DE ANADIA-AL.</t>
   </si>
   <si>
     <t>6974</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6974/protocolo_20210331_090719.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6974/protocolo_20210331_090719.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, ASSIM COMO, AO SECRETÁRIO  DE ESTADO DO MEIO AMBIENTE E RECURSOS HIDRICOS  E AO DIRETOR DA COMPANHIA DE SANEAMENTO DE ALAGOAS (CASAL), SUGERINDO A  CONSTUÇÃO DE UMA BARRAGEM NO MUNICÍPIO DE COLÔNIA LEOPOLDINA - AL.</t>
   </si>
   <si>
     <t>6975</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6975/protocolo_20210331_090651.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6975/protocolo_20210331_090651.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, ASSIM COMO, AO SECRETÁRIO  DE INFRAESTRUTURA, SUGERINDO A PAVIMENTÇÃO ASFÁLTICA DO POVOADO CASTRO DO ITUÍBA ATÉ O POVOADO BARRA DE ITIUBA, EM PORTO REAL AO COLÉGIO/AL, TOTALIZANDO 2,4 QUILÔMETROS.</t>
   </si>
   <si>
     <t>6976</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6976/protocolo_20210331_090606.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6976/protocolo_20210331_090606.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, ASSIM COMO, AO SECRETÁRIO  DE ESTADO DA SAÚDE, PARA SUGERIR A DESTINAÇÃO DE CUSTEIO PARA A SECRETARIA MUNICIPAL DE SAÚDE DO MUNICÍPIO DE TAQUARANA.</t>
   </si>
   <si>
     <t>6978</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6978/protocolo_20210331_090258.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6978/protocolo_20210331_090258.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, RENAN FILHO, E AO SECRETÁRIO ESTADUAL DA FAZENDA, SR. GEORGE SANTORO, PARA QUE TENHA INICIATIVA DE LEI, NO SENTIDO DE ATUALIZAÇÃO DE COBRANÇAS TRIBUTÁRIAS DE ICMS NA ENERGIA ELÉTRICA NO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6980</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6980/protocolo_20210331_091832.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6980/protocolo_20210331_091832.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, E AO EXMO. SR. SECRETÁRIO DE ESTADO DA FAZENDA PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE ESTUDAREM A POSSIBILIDADE DE ISENÇÃO DO IPVA 2021 REFERENTE AOS VEÍCULOS QUE REALIZAM TRANSPORTES ESCOLAR, UMA VEZ QUE DESDE O INÍCIO DA PANDEMIA, A CATEGORIA VEM SOFRENDO COM A REDUÇÃO DE SEUS CLIENTES, VISTO QUE A MAIORIA DAS CRIANÇAS ESTA ASSISTINDO AULA ONLINE, O QUE LHES TRAZ ENORMES PREJUÍZOS.</t>
   </si>
   <si>
     <t>6983</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6983/protocolo_20210331_111630.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6983/protocolo_20210331_111630.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR RENAN FILHO E AO SECRETÁRIO DE SAÚDE ALEXANDRE AYRES A ABERTURA DE NOVOS LEITOS DE UTI NO HOSPITAL REGIONAL DO NORTE.</t>
   </si>
   <si>
     <t>6992</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR RENAN FILHO E AO SECRETÁRIO DE ASSISTÊNCIA E DESENVOLVIMENTO SOCIAL, SR.  SILVIO ROMERO BULHÕES AZEVEDO, PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE PROMOVER A REALIZAÇÃO DE CONVÊNIO JUNTO AOS MUNICÍPIOS PARA CUSTEAR, UTILIZANDO RECURSOS DO FECOEP, AS UNIDADES DE COMPLEXO NUTRICIONAL INSTALADAS NO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6993</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6993/protocolo_20210406_122017.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6993/protocolo_20210406_122017.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADRO RENAN FILHO,  E AO SECRETÁRIO DE MEIO AMBIENTE E RECURSOS HÍDRICOS DO ESTADO DE ALAGOAS A PERFURAÇÃO DE POÇOS ARTESIANOS NO MUNICÍPIO DE PASSO DE CAMARAGIBE.</t>
   </si>
   <si>
     <t>6994</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6994/protocolo_20210406_122252.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6994/protocolo_20210406_122252.pdf</t>
   </si>
   <si>
     <t>APELO AO SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO DO ESTADO DA FAZENDA PARA QUE EMPREENDAM ESFORÇOS, A FIM DE AMPLIAR A ISENÇÃO DO IPVA DE VEÍCULOS PARA O SEGMENTO DE EVENTOS DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6995</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6995/protocolo_20210406_122515.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6995/protocolo_20210406_122515.pdf</t>
   </si>
   <si>
     <t>APELO AO SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO DO ESTADO DA FAZENDA PARA QUE EMPREENDAM ESFORÇOS, A FIM DE AMPLIAR A EXTINÇÃO DA SUBSTITUIÇÃO TRIBUTÁRIA PARA O SEGMENTO DE EVENTOS DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6996</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6996/protocolo_20210406_125856.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6996/protocolo_20210406_125856.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, COM CÓPIA PARA A AGÊNCIA DE FOMENTO DE ALAGOAS - DESENVOLVE  COM A FINALIDADE  DE QUE SEJA ESTABELECIDA UMA PARCERIA ENTRE A DESENVOLVE E OS MUNICÍPIOS ALAGOANOS, PODENDO, PARA TANTO UTILIZAR A SALA DO EMPREENDEDOR, VISANDO FACILITAR O ACESSO AO CRÉDITO POR PARTE DOS PEQUENOS EMPRESÁRIOS.</t>
   </si>
   <si>
     <t>6997</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6997/protocolo_20210406_130139.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6997/protocolo_20210406_130139.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, COM CÓPIA PARA O DIRETOR   PRESIDENTE DA AGÊNCIA DE FOMENTO DE ALAGOAS S/A - DESENVOLVE, COM A FINALIDADE DE QUE SEJAM CRIADAS LINHAS DE CRÉDITOS OU DISPONIBILIZADAS AS JÁ EXISTENTES PARA AS EMPRESAS NEGATIVADAS VISANDO AMENIZAR OS EFEITOS DA CRISE GERADA PELA PANDEMIA DO COVID-19 NA ECONOMIA LOCAL</t>
   </si>
   <si>
     <t>6998</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6998/protocolo_20210407_085558.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6998/protocolo_20210407_085558.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, AO EXMO. SR. SECRETÁRIO ESTADUAL DE INFRAESTRUTURA E AO EXMO. SR. PRESIDENTE DO DER/AL PARA QUE SEJA REALIZADA A PAVIMENTAÇÃO ESFÁLTICA DE TRECHO DA ESTRADA VICINAL, QUE LIGA O MUNICÍPIO DE BATALHA - AL A OLIVENÇA - AL, ENCURTANDO O TRAJETO E O TEMPO DE VIAGEM ENTRE  O AGRESTE E O SERTÃO (OLIVENÇA, SANTANA DO IPANEMA E MARAVILHA)</t>
   </si>
   <si>
     <t>6999</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6999/protocolo_20210407_095917.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6999/protocolo_20210407_095917.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, EM CARÁTER DE URGÊNCIA, REQUESTANDO QUE O PODER EXECUTIVO EMPREENDAM ESFORÇOS COM A FINALIDADE DE APRESENTAR PROJETO DE LEI, CONFORME MINUTA DE ANTEPROJETO SUGERIDA EM ANEXO, NO SENTIDO DE ALTERAR OS ARTIGOS 5º E 19 DA LEI Nº 8.275, DE 09 DE JULHO DE 2020, BEM COMO SEU ANEXO I, PARA MODIFICAR A NOMENCLATURA DO CARGO DE PAPILOSCOPIA PARA PERITO PAPILOSCOPISTA.</t>
   </si>
   <si>
     <t>7000</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7000/protocolo_20210407_102652.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7000/protocolo_20210407_102652.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADO DO ESTADO E AO SECRETÁRIO DE ESTADO DA SAÚDE, SR. CLÁUDIO ALEXANDRE AYRES, PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE INCLUIR TORA REDE LOTÉRICA DO ESTADO, COMO PÚBLICO PRIORITÁRIO NA NOVA FASE DE VACINAÇÃO CONTRA COVID-19.</t>
   </si>
   <si>
     <t>7001</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7001/protocolo_20210407_103513.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7001/protocolo_20210407_103513.pdf</t>
   </si>
   <si>
     <t>APELO AO  EXMO. SR. GOVERNADOR  RENAN FILHO E AO SECRETÁRIO DE ESTADO DA SAÚDE, SR. CLÁUDIO AYRES DA COSTA, PARA QUE EMPREENDA ESFORÇOS NO SENTIDO DE INCLUSÃO DOS  REGISTRADORES, SUBSTITUTOS, PREPOSTOS, ASSIM COMO TODOS OS FUNCIONÁRIOS QUE TRABALHAM NOS CATÓRIOS DE REGISTRO CIVIL DE PESSOAS NATURAIS DO  ESTADO DE ALAGOAS, COMO PÚBLICO PRIORITÁRIO NA NOVA FASE DE VACINAÇÃO CONTRA COVID-19.</t>
   </si>
   <si>
     <t>7005</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7005/protocolo_20210407_121324.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7005/protocolo_20210407_121324.pdf</t>
   </si>
   <si>
     <t>APELO  AO GOVERNADOR DO ESTADO RENAN FILHO E AO SECRETÁRIO DE MEIO AMBIENTE E RECURSOS HÍDRICOS DO ESTADO DE ALAGOAS, JOÃO PAULO TAVARES, NO SENTIDO DE PERFURAR UM POÇO ARTESIANO NA COMUNIDADE SÍTIO TAMOTÁ NO MUNICÍPIO DE MARIBONDO.</t>
   </si>
   <si>
     <t>7008</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7008/protocolo_20210408_111419.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7008/protocolo_20210408_111419.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO SECRETÁRIO DO ESATDO DA EDUCAÇÃO PARA QUE LIBEREM RECURSOS , A FIM DE PROMOVEREM A CONSTRUÇÃO DE UMA CRECHE NO MUNICÍPIO DE PARIPUEIRA.</t>
   </si>
   <si>
     <t>7010</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7010/protocolo_20210408_111524.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7010/protocolo_20210408_111524.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO SECRETÁRIO DO ESTADO DA EDUCAÇÃO PARA QUE LIBEREM RECURSOS , A FIM DE PROMOVEREM A CONSTRUÇÃO DE UMA CRECHE NO MUNICÍPIO DA BARRA DE SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>7011</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7011/protocolo_20210408_111613.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7011/protocolo_20210408_111613.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO SECRETÁRIO DO ESTADO DA EDUCAÇÃO PARA QUE LIBEREM RECURSOS, A FIM DE PROMOVEREM A CONSTRUÇÃO DE UMA CRECHE NO MUNICÍPIO DE CAPELA.</t>
   </si>
   <si>
     <t>7012</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7012/protocolo_20210408_111720.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7012/protocolo_20210408_111720.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO SECRETÁRIO DO ESTADO DA EDUCAÇÃO PARA QUE LIBEREM RECURSOS , A FIM DE PROMOVEREM A CONSTRUÇÃO DE UMA CRECHE NO MUNICÍPIO DE CHÃ PRETA .</t>
   </si>
   <si>
     <t>7017</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7017/protocolo_20210413_083602.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7017/protocolo_20210413_083602.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR RENAN FILHO, AO SECRETÁRIO DE ESTADO DE INFRAESTRUTURA, SR. MAURÍCIO QUINTELLA MALTA LESSA, AO DIRETOR-PRESIDENTE DO DEPARTAMENTO DE ESTRADAS DE RODAGEM DE ALAGOAS - DER, HELDER GAZZENEO GOMES E AO SECRETÁRIO  DE ESTADO DO TRANSPORTE E DESENVOLVIMENTO URBANO, SR. MOSART DA SILVA AMARAL, PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE PROMOVER A PAVIMENTAÇÃO ASFÁLTICA COMPLEMENTANDO O FIM AO ACESSO A UPGN - UNIDADE DE PROCESSAMENTO DE GÁS NATURAL, A ENTRADA DO BAIRRO TORRÃO, BEIRANDO A ORLA LAGUNAR DA LAGOA  MANGUABA, COM EXTENSÃO DE APROXIMADAMENTE 4KM NO MUNICÍPIO DE PILAR/AL.</t>
   </si>
   <si>
     <t>7018</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7018/protocolo_20210413_083724.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7018/protocolo_20210413_083724.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR RENAN FILHO E AO SECRETÁRIO DE EDUCAÇÃO, SR. FÁBIO GUEDES GOMES, PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE PROMOVER A CONSTRUÇÃO DE DUAS CRECHES PARA ATENDER  A POPULAÇAO DOS POVOADOS SANTO ANTÔNIO E OURICURI, LOCALIZADOS NO MUNCICÍPIO DE ATALAIA.</t>
   </si>
   <si>
     <t>7020</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7020/protocolo_20210413_113644.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7020/protocolo_20210413_113644.pdf</t>
   </si>
   <si>
     <t>APELO AO  GOVERNADOR DO ESTADO, AO VICE-GOVERNADOR E AO SECRETÁRIO ESTADUAL DE SAÚDE, PARA QUE SEJA ENVIADA A VACINAÇÃO DE TODOS OS FUNCIONÁRIOS DAS CASAS LOTÉRICAS DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7021</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7021/protocolo_20210413_113340.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7021/protocolo_20210413_113340.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO SECRETÁRIO DO ESTADO DA INFRAESTRUTURA PARA QUE EMPREENDAM ESFORÇOS, NO SENTIDO DE PROMOVER O PROGRAMA MINHA CIDADE LINDA NO MUNICÍPIO DE CHÃ PRETA.</t>
   </si>
   <si>
     <t>7022</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>APELO AO SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO DA INFRAESTRUTURA PARA QUE EMPREENDAM ESFORÇOS, NO SENTIDO DE PROMOVER O PROGRAMA MINHA CIDADE LINDA NO MUNICÍPIO DE CAPELA.</t>
   </si>
   <si>
     <t>7023</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7023/protocolo_20210413_114607.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7023/protocolo_20210413_114607.pdf</t>
   </si>
   <si>
     <t>APELO AO SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO DA INFRAESTRUTURA PARA QUE EMPREENDAM ESFORÇOS, NO SENTIDO DE PROMOVER O PROGRAMA MINHA CIDADE LINDA NO MUNICÍPIO DE PARIPUEIRA</t>
   </si>
   <si>
     <t>7024</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7024/protocolo_20210413_114854.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7024/protocolo_20210413_114854.pdf</t>
   </si>
   <si>
     <t>APELO AO SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO DA INFRAESTRUTURA PARA QUE EMPREENDAM ESFORÇOS, NO SENTIDO DE PROMOVER O PROGRAMA MINHA CIDADE LINDA NO MUNICÍPIO BARRA DE SANTO  ANTÔNIO.</t>
   </si>
   <si>
     <t>7027</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7027/protocolo_20210414_091502.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7027/protocolo_20210414_091502.pdf</t>
   </si>
   <si>
     <t>APELO AO SR. GOVERNADOR DO ESTADO DE ALAGOAS, PARA QUE SEJAM ENVIADOS ESFORÇOS A FIM DE INCLUIR, OS TRABALHADORES DA EDUCAÇÃO NA PRIMEIRA FASE DE VACINAÇÃO.</t>
   </si>
   <si>
     <t>7028</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7028/protocolo_20210414_091106.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7028/protocolo_20210414_091106.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO RENAN FILHO E AO SECRETÁRIO DE ESTADO DA SAÚDE, CLADIO ALEXANDRE AYRES DA COSTA, PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE ELABORAR UM CRONOGRAMA DE VACINAÇÃO CONTRA COVID-19 PARA AS COMUNIDADES QUILOMBOLAS E RIBEIRINHAS DO ESTADO DE ALAGOAS, COMO PREVISTO NO PLANO NACIONAL DE IMUNIZAÇÃO (PNI)</t>
   </si>
   <si>
     <t>7031</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7031/protocolo_20210415_093722.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7031/protocolo_20210415_093722.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNO DO ESTADO E A SECRETARIA DE EDUCAÇÃO DE ALAGOAS A CONSTRUÇÃO DO MURO DA ESCOLA ESTADUAL PROFESSORA MARIA MARGARIDA SILVA PUGLIESI EM SÃO LUÍS DO QUITUNDE.</t>
   </si>
   <si>
     <t>7032</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7032/protocolo_20210415_113028.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7032/protocolo_20210415_113028.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE ALAGOAS, COM CÓPIAS AO SECRETÁRIO DA AGRICULTURA, PECUÁRIA, PESCA E AQUICULTURA - SEAGRI E AO PRESIDENTE DO INSTITUTO DE INOVAÇÃO PARA O DESENVOLVIMENTO RURAL SUSTENTÁVEL DE ALAGOAS - EMATER/AL, COM A FINALIDADE DE VIABILIZAR MAQUINÁRIO PARA ARAÇÃO DE TERRAS DESTINADAS AO PLANTIO DE LAVOURAS DE BASE FAMILIAR NO MUNICÍPIO DE ARAPIRACA E REGIÃO.</t>
   </si>
   <si>
     <t>7033</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7033/protocolo_20210415_113136.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7033/protocolo_20210415_113136.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERANDOR DO ESTADO DE ALAGOAS , COM CÓPIAS AO SECRETÁRIO DA AGRICULTURA , PECUÁRIA , PESCA E AQUICULTURA -SEAGRI E AO PRESIDENTE DO INSTITUTO DE INOVAÇÃO PARA O DESENVOLVIMENTO RURAL SUSTENTÁVEL DE ALAGOAS -EMATER /AL , COM A FINALIDADE DE VIABILIZIAR DOAÇÃO DE SEMENTES PARA O PLANTIO DE LAVOURAS DA AGRICULTURA FAMILIAR NO MUNICÍPIO DE ARAPIRACA E REGIÃO , CONFORME A JUSTIFICATIVA ABAIXO .</t>
   </si>
   <si>
     <t>7034</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7034/protocolo_20210415_115327.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7034/protocolo_20210415_115327.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR, GOVERNADOR DO ESTADO E AO SECRETÁRIO DE EDUCAÇÃO, PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE PROMOVER A CONSTRUÇÃO DE UMA CRECHE NO MUNICÍPIO DE PARIPUEIRA.</t>
   </si>
   <si>
     <t>7035</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7035/protocolo_20210415_115352.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7035/protocolo_20210415_115352.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO E AO SECRETÁRIO DE EDUCAÇÃO, PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE PROMOVER A CONSTRUÇÃO DE UMA CRECHE NO MUNICÍPIO DA BARRA DE SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>7036</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7036/protocolo_20210415_122839.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7036/protocolo_20210415_122839.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA PARA O DEPARTAMENTO DE ESTRADAS DE RODAGEM DE ALAGOAS - DER, CUJA FINALIDADE É PAVIMENTAR A ESTRADA QUE LIGA CHÃ PRETA A SANTANA DO MUNDAÚ, PASSANDO PELO POVOADO DE SANTA FÉ.</t>
   </si>
   <si>
     <t>7037</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7037/protocolo_20210415_122919.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7037/protocolo_20210415_122919.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA PARA O SECRETÁRIO DE EDUCAÇÃO, PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE PROMOVER A CONSTRUÇÃO DE UMA CRECHE NA CIDADE DE DOIS RIACHOS-AL.</t>
   </si>
   <si>
     <t>7040</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7040/protocolo_20210419_122731.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7040/protocolo_20210419_122731.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO E A SECRETARIA DE TRASNPORTE E DESENVOLVIMENTO URBANO A PAVIMENTAÇÃO ASFÁLTICA DA RUA NOSSA SENHORA APARECIDA EM MARAGOGI.</t>
   </si>
   <si>
     <t>7041</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7041/protocolo_20210419_123919.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7041/protocolo_20210419_123919.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE ALAGOAS , COM A FINALIDADE DE UE SEJA ESTABELECIDA PRIORIDADE NA VACINAÇÃO CONTRA O COVID- 19 PARA USUÁRIOS DO TCP - TRASNPORTE PÚBLICO COLETIVO , SIMULTANEAMENTE A VACINAÇÃO DS PESSOAS COM COMORBIDADES .</t>
   </si>
   <si>
     <t>7042</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7042/protocolo_20210419_123919.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7042/protocolo_20210419_123919.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNO DO ESTADO DE ALAGOAS QUE SEJA CONSTRUÍDA UMA UNIDADE DE PRONTO ATENDIMENTO -UPA EM SÃO LU´S DO QUITUNDE.</t>
   </si>
   <si>
     <t>7046</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>DEPUTADO RONALDO MEDEIROS</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7046/protocolo_20210420_100159.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7046/protocolo_20210420_100159.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, NO SENTIDO DE SOLICITAR A SECRETARIA DE ESTADO DE TRANSPORTES E DESENVOLVIMENTO URBANO - SETRAND, A CONSTRUÇÃO DAS PASSARELAS LATERAIS DA PONTE LOCALIZADA NA AVENIDA CAXANGÁ, BAIRRO PEDRA VELHA, NO MUNICÍPIO DE DELMIRO GOUVEIA/AL.</t>
   </si>
   <si>
     <t>7049</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7049/protocolo_20210420_114131.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7049/protocolo_20210420_114131.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, COM CÓPIAS AO SECRETÁRIO DE SEGURANÇA PÚBLICA, A SECRETÁRIA DA MULHER E DOS DIREITOS HUMANOS, AO SECRETÁRIO DE PREVENÇÃO À VIOLÊNCIA E AO DELEGADO GERAL DA POLÍCIA CIVIL, COM INTUITO DE QUE SEJA REFORÇADO O NÚMERO DE DELEGADAS, AGENTES E ESCRIVÃS DISPONIBILIZADOS PARA AS DELEGACIAS DA MULHER DE ALAGOAS.</t>
   </si>
   <si>
     <t>7050</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7050/protocolo_20210420_114052.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7050/protocolo_20210420_114052.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, COM CÓPIAS AO SECRETÁRIO DE SEGURANÇA PÚBLICA, A SECRETÁRIA DA MULHER E DOS DIREITOS HUMANOS, AO SECRETÁRIO DE PREVENÇÃO À VIOLÊNCIA E AO DELEGADO GERAL DA POLICIA CIVIL, PARA QUE AS DELEGACIAS DA MULHER DO ESTADO  PASSEM A FUNCIONAR EM TEMPO INTEGRAL, OU SEJA, 24 HORAS POR DIA, INCLUINO FINS DE SEMANA E FERIADOS.</t>
   </si>
   <si>
     <t>7051</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7051/protocolo_20210422_081914.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7051/protocolo_20210422_081914.pdf</t>
   </si>
   <si>
     <t>APELO A SER ENCAMINHADA AO EXCELENTÍSSIMO SRNHOR GOVERNADOR RENAN FILHO , AO SECRETÁRIO DE ESTADO DA INFRAETRUTURA , SR.MAURÍCIO QUINTEL MALTA LESSA E AO DIRETOR - PRESIDENTE DO DEPARTAMENTO DE ESTRADAS DE RODAGEM DE ALAGOAS - DER , SR. HELDER GAZZANEO GOMES , PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE PROMOVER A DEVIDA MELHORIA NA MALHA ASFÁLTICA E A PAVIMENTAÇÃO DOS ACOSTAMENTOS DAS RODOVIAS QUE LIGAM OS MUNICÍPIOS DE CAPELA , CAJUEIRO , VIÇOSA , PULO JACINTO , MAR VERMELHO E TANQUE D´ ARCA , PELAS RODOVIAS AL- 110 E AL -210.</t>
   </si>
   <si>
     <t>7052</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7052/protocolo_20210422_082020.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7052/protocolo_20210422_082020.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR RENAN FILHO E AO SECRETÁRIO ESTADUAL DE TRANSPORTES E DESENVOLVIMENTO SENHOR MOZART AMARAL, COM A FINALIDADE DE SEREM IMPLANTADOS E EXECUTADOS NO MUNICÍPIO DE MARAGOGI, OS PROGRAMAS VIDA NOVA NAS GROTAS E MINHA CIDADE LINDA, EM ESPECIAL NAS GROTAS ADÉLIA LIRA, E ALTO DO CUSCUZ QUE FICA SITUADA NO POVOADO DE SÃO BENTO, COM A INSTALAÇÃO DE ESCADARIAS, CANALETAS, CORRIMÕES, ALÉM DA REVITALIZAÇÃO PAISAGÍSTICA DAS GROTAS.</t>
   </si>
   <si>
     <t>7053</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7053/protocolo_20210422_081945.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7053/protocolo_20210422_081945.pdf</t>
   </si>
   <si>
     <t>APELO AOS SENHORES REPRESENTANTES DE OPERADORA DE TELEFONIA MÓVEL , NO SENTIDO DE VIABILIZAR A INSTALAÇÃO DE TORRES ADEQUADA E COM CAPACIDADE SUFICIENTE PARA TRANSMISSÃO DO SINAL DE TELEFONIA MÓVEL NO DISTRITO DE BRANCA DE ATALAIA.</t>
   </si>
   <si>
     <t>7054</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7054/protocolo_20210422_082305.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7054/protocolo_20210422_082305.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR RENAN FILHO, AO SECRETÁRIO DE ESTADO DA INFRAESTRUTURA, SR. MAURÍCIO QUINTELLA MALTA LESSA,, AO DIRETOR-PRESIDENTE DO DEPARTAMENTO DE ESTRADAS DE RODAGEM DE ALAGOAS - DER, SR. HELDER GAZZANEO GOMES E AO SECRETÁRIO DE ESTADO DO TRANSPORTE E DESENVOLVIMENTO URBANO, SR. MOSART DA SILVA AMARAL, PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE PROMOVER A PAVIMENTAÇÃO ASFÁLTICA DO BAIRRO ALTO DO CUSCUZ, LOCALIZADO NO POVOADO DE SÃO BENTO, NO MUNICÍPIO DE MARAGOGI.</t>
   </si>
   <si>
     <t>7055</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7055/protocolo_20210422_082045.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7055/protocolo_20210422_082045.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR RENAN FILHO E AO SECRETÁRIO DE ESTADO DO PLANEJAMENTO , GESTÃO E PATRIMÔNIO , SR . FABRÍCIO MARQUES SANTOS , PARA SEJAM EMPREENDIDOS ESFORÇOS NA IMPLAMTAÇÃO DE UMA CENTRAL JÁ NO MUNICÍPIO DE MARAGOGI.</t>
   </si>
   <si>
     <t>7056</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7056/protocolo_20210422_100406.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7056/protocolo_20210422_100406.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA PARA O DEPARTAMENTO DE ESTRADAS DE RODAGEM DE ALAGOAS DER, CUJA FINALIDADE É A RETOMADA DAS OBRAS DA AL 470 TRECHOS QUE LIGA A CIDADE DE CHÃ PRETA/AL A DIVISA COM O MUNICÍPIO DE CORRENTES/PE.</t>
   </si>
   <si>
     <t>7057</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7057/protocolo_20210422_100730.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7057/protocolo_20210422_100730.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA PARA O SENHOR SECRETÁRIO DA SETRAND, PARA VIABILIZAR A CONCLUSÃO DO ASFALTO QUE LIGA O HOSPITAL DE JOAQUIM GOMES AO BAIRRO MATADOURO, ATRAVÉS DO PROJETO PRÓ-ESTRADA, TRECHO COM APROXIMADAMENTE 2KM.</t>
   </si>
   <si>
     <t>7058</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7058/protocolo_20210422_100951.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7058/protocolo_20210422_100951.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA PARA O SECRETÁRIO DE EDUCAÇÃO, PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE PROMOVER A CONSTRUÇÃO DE UMA CRECHE NO POVOADO PAI MANÉ, MUNICÍPIO DE DOIS RIACHOS-AL.</t>
   </si>
   <si>
     <t>7059</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7059/protocolo_20210422_101155.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7059/protocolo_20210422_101155.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO - RENAN FILHO, COM CÓPIA PARA O DEPARTAMENTO DE ESTRADAS DE RODAGEM DE ALAGOAS DER, CUJA FINALIDADE É A PAVIMENTAÇÃO ASFÁLTICA DO TRECHO QUE LIGA A BR316 AO POVOADO PAI MANÉ, DOIS RIACHOS COM APROXIMADAMENTE 4KM EXTENSÃO.</t>
   </si>
   <si>
     <t>7060</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7060/protocolo_20210422_101334.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7060/protocolo_20210422_101334.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO - RENAN FILHO, PARA QUE ENVIDE ESFORÇOS JUNTO SUPERINTENDENTE REGIONAL DO DNIT - DEPARTAMENTO NACIONAL DE INFRAESTRUTURA DE TRANSPORTE NO ESTADO DE ALAGOAS - FABRICIO DE OLIVEIRA GALVÃO, NO SENTIDO DE DAR CONTINUIDADE A DUPLICAÇÃO DA BR101, TRECHO QUE LIGA O MUNICÍPIO DE JOAQUIM GOMES AO MUNICÍPIO DE NOVO LINO COM APROXIMADAMENTE 10KM DE EXTENSÃO TRECHO ESTE QUE PASSA PELA COMUNIDADE INDÍGINA WASSU COCAL.</t>
   </si>
   <si>
     <t>7061</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7061/protocolo_20210422_101712.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7061/protocolo_20210422_101712.pdf</t>
   </si>
   <si>
     <t>APELO, NO SENTIDO DE SER OFICIADO AO SECRETÁRIO DE ESTADO DA SAÚDE - SESAU, SR. CLÁUDIO ALEXANDRE AYRES DA COSTA, COM URGÊNCIA, CUJA FINALIDADE É SOLICITAR A INCLUSÃO DOS LÍDERES RELIGIOSOS COMO GRUPO PRIORITÁRIO NAS LISTAS DE VACINAÇÃO CONTRA A COVID - CORONAVÍRUS, NO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7064</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7064/protocolo_20210426_085902.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7064/protocolo_20210426_085902.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNO  ESTADUAL E AO SUPERINTENDENTE DO BANCO DO BRASIL PELA MANUTENÇÃO DO FUNCIONAMENTO DA AGÊNCIA DO BB DE PÃO DE AÇUCAR.</t>
   </si>
   <si>
     <t>7065</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7065/protocolo_20210427_102602.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7065/protocolo_20210427_102602.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR  DO ESTADO E AO SECRETÁRIO ESTADUAL DE SEGURANÇA PÚBLICA PARA QUE EMPREENDAM ESFORÇOS, NO SENTIDO DE PROMOVER A INTENSIFICAÇÃO DO POLICIAMENTO OSTENSIVO NO MUNICÍPIO DO PASSO DE CAMARAGIBE.</t>
   </si>
   <si>
     <t>7070</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7070/protocolo_20210427_111456.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7070/protocolo_20210427_111456.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO E AO EXMO. SR. SECRETÁRIO DE ESTADO DA  FAZENDA DE ALAGOAS PARA QUE  ADOTEM PROVIDÊNCIAS NO SENTIDO DE  ALTERAR O DECRETO Nº 72.101/2020(PUBLICADO D.O.E EM 26 /11/2020), DE FORMA A INCLUIR ALÍNEAS NO INC. VI DO ART. 3º, COM MENORES FAIXAS DE FATURAMENTO ANUAL E CONSEQUENTEMENTE EXIGÊNCIA DE MENOS FUNCIONÁRIOS, AMPLIANDO O ACESSO AO TRATATMENTO TRIBUTÁRIO DIFERENCIADO, A EXEMPLO DO QUE  OCORRE NO ESTADO DE SERGIPE, EM ESPECIAL DIANTE DA GRAVE CRISE ECONÔMICA AGRAVADA PELA COVID-19</t>
   </si>
   <si>
     <t>7072</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7072/protocolo_20210427_120152.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7072/protocolo_20210427_120152.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. GOVERNADOR DO ESTADO DE ALAGOAS, SR. JOSÉ RENAN VASCONCELOS CALHEIROS FILHO, BEM COMO O SECRETÁRIO ESTADUAL DE SAÚDE O SR. CLÁUDIO ALEXANDRE AYRES DA COSTA, PLEITEANDO AS PROVIDÊNCIAS NECESSÁRIAS  PARA INCLUSÃO DOS PAIS E RESPONSÁVEIS  POR PESSOAS COM DEFICIÊNCA NO GRUPO PRIORITÁRIO PARA 1ª FASE DA VACINAÇÃO CONTRA COVID-19</t>
   </si>
   <si>
     <t>7073</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7073/protocolo_20210427_123421.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7073/protocolo_20210427_123421.pdf</t>
   </si>
   <si>
     <t>APELO AO SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO ESTADUAL DA SAÚDE PARA QUE INCLUAM OS PROFISSIONAIS DO TRANSPORTE RODOVIÁRIO INTERMUNICIPAL E OS TAXISTAS NO PROTOCOLO PRIORITÁRIOS DE VACINAÇÃO.</t>
   </si>
   <si>
     <t>7077</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7077/protocolo_20210428_122413.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7077/protocolo_20210428_122413.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO . SR. GOVERNADOR DO ESTADO DE ALAGOAS E AO EXMO. SR. SECRETÁRIO ESTADUAL DE SEGURANÇA PÚBLICA DE ALAGOAS PARA QUE SEJA IMPLANTADO O PROGRAMA RONDA NO BAIRRO NO MUNICÍPIO DE ARAPIRACA -AL.</t>
   </si>
   <si>
     <t>7090</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7090/protocolo_20210505_090720.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7090/protocolo_20210505_090720.pdf</t>
   </si>
   <si>
     <t>APELO  AO DIRETOR PRESIDENTE DO DEPARTAMENTO DE ESTRADAS DE RODAGEM DE ALAGOAS - DER, A LIMPEZA E MANUTENÇÃO DA RODOVIA AL 145., TRECHO DO BAIRRO BOM SOSSEGO, DELMIRAO GOUVEIA/AL AO ENTROCAMENTO MARIA BODE ( AL 134/BR 423).</t>
   </si>
   <si>
     <t>7091</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7091/protocolo_20210505_090800.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7091/protocolo_20210505_090800.pdf</t>
   </si>
   <si>
     <t>APELO AO EXM0. SR. GOVERNADOR DO ESTADO DE ALAGOAS, NO SENTIDO DE SOLICITAR A AQUISIÇÃO DE UMA UNIDADE MÓVEL DE COLETA DE SANGUE (ÔNIBUS), PARA FORTALECIMENTO DO TRABALHO REALIZADO PELO HEMOCENTRO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7093</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7093/protocolo_20210505_090253.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7093/protocolo_20210505_090253.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, NO SENTIDO DE SOLICITAR A MANUTENÇÃO DO ÔNIBUS RESPONSÁVEL PELA COLETA MÓVEL DO HEMOAL - HEMOCENTRO DE ALAGOAS, POIS O MESMO ENCONTRA-SE PARADO E EM PÉSSIMO ESTADO, CUSANDO GRANDES TRANSTORNOS PARA O TRABALHO DO MESMO.</t>
   </si>
   <si>
     <t>7094</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7094/protocolo_20210505_090518.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7094/protocolo_20210505_090518.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, NO SENTIDO DE SOLICITAR A AQUISIÇÃO DE UMA AMBULÂNCIA, PARA DAR SUPORTE AOS PACIENTES QUE NECESSITAM DOS SERVIÇOS PRESTADOS PELO HEMOCENTRO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7099</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7099/protocolo_20210505_115245.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7099/protocolo_20210505_115245.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO DA INFRAESTRUTURA PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE PROMOVER O PROGRAMA MINHA CIDADE LINDA NO MUNICÍPIO DA BARRA DE SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>7100</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7100/protocolo_20210505_121241.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7100/protocolo_20210505_121241.pdf</t>
   </si>
   <si>
     <t>APELO AO SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO ESTADUAL DE ASSISTÊNCIA E DESENVOLVIMENTO SOCIAL PARA QUE REALIZEM ENTREGA DE CESTAS BÁSICAS À POPULAÇÃO DO MUNICÍPIO DE PAULO JACINTO.</t>
   </si>
   <si>
     <t>7102</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7102/protocolo_20210505_121519.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7102/protocolo_20210505_121519.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO ESTADUAL DE ASSITÊNCIA E DESENVOLVIMENTO SOCIAL PARA QUE REALIZEM ENTREGA DE CESTAS BÁSICAS A POPULAÇÃO DO MUNICÍPIO DE MARAGOGI.</t>
   </si>
   <si>
     <t>7103</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7103/protocolo_20210505_122126.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7103/protocolo_20210505_122126.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO ESTADUAL DE ASSISTÊNCIA E DESENVOLVIMENTO SOCIAL PARA QUE REALIZEM ENTREGA DE CESTAS BÁSICAS À POPULAÇÃO DO MUNICÍPIO DE PASSO DE CAMARAGIBE.</t>
   </si>
   <si>
     <t>7104</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7104/protocolo_20210505_121845.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7104/protocolo_20210505_121845.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO ESTADUAL DE ASSITÊNCIA E DESENVOLVIMENTO SOCIAL PARA QUE REALIZEM ENTREGA DE CESTAS BÁSICAS A POPULAÇÃO DO MUNICÍPIO DE SÃO LUIZ DO QUITUNDE.</t>
   </si>
   <si>
     <t>7105</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7105/protocolo_20210505_122201.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7105/protocolo_20210505_122201.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO ESTADUAL DE ASSISTÊNCIA E DESENVOLVIMENTO SOCIAL PARA QUE REALIZEM ENTREGA DE CESTAS BÁSICAS À POPULAÇÃO DO MUNICÍPIO DE MATRIZ DE CAMARAGIBE.</t>
   </si>
   <si>
     <t>7106</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7106/protocolo_20210505_122017.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7106/protocolo_20210505_122017.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO ESTADUAL DE ASSITÊNCIA E DESENVOLVIMENTO SOCIAL PARA QUE REALIZEM ENTREGA DE CESTAS BÁSICAS A POPULAÇÃO DO MUNICÍPIO DA BARRA DE SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>7107</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7107/protocolo_20210505_122245.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7107/protocolo_20210505_122245.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO ESTADUAL DE ASSISTÊNCIA E DESENVOLVIMENTO SOCIAL PARA QUE REALIZEM ENTREGA DE CESTAS BÁSICAS À POPULAÇÃO DO MUNICÍPIO DE CAPELA.</t>
   </si>
   <si>
     <t>7108</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7108/protocolo_20210505_122052.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7108/protocolo_20210505_122052.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO ESTADUAL DE ASSITÊNCIA E DESENVOLVIMENTO SOCIAL PARA QUE REALIZEM ENTREGA DE CESTAS BÁSICAS A POPULAÇÃO DO MUNICÍPIO DE CHÃ PRETA.</t>
   </si>
   <si>
     <t>7109</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7109/protocolo_20210505_122354.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7109/protocolo_20210505_122354.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO ESTADUAL DE ASSISTÊNCIA E DESENVOLVIMENTO SOCIAL PARA QUE REALIZEM ENTREGA DE CESTAS BÁSICAS À POPULAÇÃO DO MUNICÍPIO DE PARIPUEIRA.</t>
   </si>
   <si>
     <t>7110</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7110/protocolo_20210506_100650.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7110/protocolo_20210506_100650.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DE ALAGOAS, COM CÓPIA À SECRETARIA DE EDUCAÇÃO DO ESTADO DE ALAGOAS, COM URGÊNCIA, PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE PROMOVEREM A CONSTRUÇÃO DE UM GINÁSIO POLIESPORTIVO NA ESCOLA ESTADUAL AMBRÓSIO LIRA, SITUADA NO MUNICÍPIO DE PASSO DE CAMARAGIBE.</t>
   </si>
   <si>
     <t>7111</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7111/protocolo_20210506_101822.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7111/protocolo_20210506_101822.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, COM CÓPIA PARA O DEPARTAMENTO DE ESTRADAS DE RODAGEM DE ALAGOAS - DER, NO SENTIDO DE PROVIDENCIAREM, COM A MÁXIMA URGÊNCIA, A REALIZAÇÃO DE ESTUDO TÉCNICO, COM A FINALIDADE DE INSTALAÇÃO DE REDUTORES DE VELOCIDADE NOS SEGUINTES TRECHOS DA RODOVIA AL 105: DO HOSPITAL REGIONAL DO NORTE ATÉ ENTRADA DA USINA SANTA MARIA E DA ENTRADA DA CIDADE DE PORTO CALVO ATÉ O AUTO POSTO COMANDATUBA.</t>
   </si>
   <si>
     <t>7112</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7112/protocolo_20210506_102707.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7112/protocolo_20210506_102707.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DE ALAGOAS, COM CÓPIA À SECRETARIA DE ESTADO DE TRANSPORTE E DESENVOLVIMENTO URBANO, COM URGÊNCIA, PARA QUE SEJAM ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS COM O INTUIDO DE SER REALIZADO ESTUDO VIABILIZANDO A CONSTRUÇÃO DE 05 - CINCO - PRAÇAS COM QUADRAS DE ESPORTES E ILUMINAÇÃO NOTURNA NO MUNICÍPIO DE TANQUE D'ARCA.</t>
   </si>
   <si>
     <t>7113</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7113/protocolo_20210506_103451.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7113/protocolo_20210506_103451.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA PARA O SECRETÁRIO DE ESTADO DE SAÚDE, EM CARÁTER DE URGÊNCIA, COM A FINALIDADE DE ADOÇÃO DAS PROVIDÊNCIAS NECESSÁRIAS VISANDO À REFORMA DO CENTRO DE ESPECIALIDADE ARTHUR DE ALMEIDA PINTO, LOCALIZADO NO MUNICÍPIO DE TANQUE D'ARCA/AL.</t>
   </si>
   <si>
     <t>7114</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7114/protocolo_20210506_104203.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7114/protocolo_20210506_104203.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DE ALAGOAS, COM CÓPIA À SECRETARIA DE ESTADO DE INFRAESTRUTURA - SEINFRA, COM URGÊNCIA, PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE CONSTRUIR UM COMPLEXO POLIESPORTIVO NO MUNICÍPIO DE TANQUE D'ARCA.</t>
   </si>
   <si>
     <t>7115</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7115/protocolo_20210506_104903.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7115/protocolo_20210506_104903.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DE ALAGOAS, COM CÓPIA À SECRETARIA DE ESTADO DA SAÚDE DE ALAGOAS, COM URGÊNCIA, CUJA FINALIDADE É ADOÇÃO DE PROVIDÊNCIAS NO SENTIDO DE DESTINAR UMA AMBULÂNCIA, DEVIDAMENTE EQUIPADA, À UNIDADE MISTA HOSPITAL CARLOS GOMES DE BARROS, LOCALIZADA NO MUNICÍPIO DE PASSO DE CAMARAGIBE.</t>
   </si>
   <si>
     <t>7116</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7116/protocolo_20210506_110823.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7116/protocolo_20210506_110823.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DE ALAGOAS, COM CÓPIAS À SECRETARIA DE ESTADO DE TRANSPORTE E DESENVOLVIMENTO URBANO E AO DIRETOR PRESIDENTE DO DEPARTAMENTO DE ESTRADAS E RODAGEM DE ALAGOAS, COM URGÊNCIA, PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE PROMOVEREM A REVITALIZAÇÃO DA PONTE FERNANDES LIMA, LOCALIZADA NA AL 435, NO MUNICÍPIO DE PASSO DE CAMARAGIBE.</t>
   </si>
   <si>
     <t>7117</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7117/protocolo_20210506_112631.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7117/protocolo_20210506_112631.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DE ALAGOAS, COM CÓPIA À SECRETARIA DE EDUCAÇÃO DO ESTADO DE ALAGOAS, COM URGÊNCIA, NO SENTIDO DE REALIZAREM LEVANTAMENTO DA SITUAÇÃO ESTRUTURAL, COM O FITO DE EXECUTAREM AS NECESSÁRIAS REFORMAS E REVITALIZAÇÕES NA ESCOLA ESTADUAL AMBRÓSIO LIRA, LOCALIZADA NO MUNICÍPIO DE PASSO DE CAMARAGIBE.</t>
   </si>
   <si>
     <t>7118</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7118/protocolo_20210506_113227.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7118/protocolo_20210506_113227.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DE ALAGOAS, COM CÓPIA À SECRETARIA DE ESTADO DE TRANSPORTE E DESENVOLVIMENTO URBANO, COM URGÊNCIA, CUJA FINALIDADE É SOLICITAR A REVITALIZAÇÃO DA PRAÇA NOSSA SENHORA DA CONCEIÇÃO, LOCALIZADA NO MUNICÍPIO DE PASSO DE CAMARAGIBE.</t>
   </si>
   <si>
     <t>7120</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7120/protocolo_20210510_092352.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7120/protocolo_20210510_092352.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE ALAGOAS PARA QUE SE ESTUDEM FORMAS DE VIABILIZAR A IMPLEMENTAÇÃO DE UM PROGRAMA DE ALUGUEL SOCIAL PARA MULHERES VÍTIMAS DE VIOLÊNCIA E EM ESTADO DE VULNERABILIDADE SOCIAL.</t>
   </si>
   <si>
     <t>7124</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7124/protocolo_20210511_084357.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7124/protocolo_20210511_084357.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, RENAN FILHO, PARA QUE CRIE MEIOS IMEDIATOS PARA VIABILIZAR A REABERTURA DAS FEIRAS DE GADO EM TODO O ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7129</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7129/protocolo_20210511_112212.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7129/protocolo_20210511_112212.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO DE ALAGOAS E À SEFAZ/AL PARA QUE ADOTEM TODAS AS PROVIDÊNCIAS CABÍVEIS PARA A EDIÇÃO DE NORMA RELATIVA À CONCESSÃO DE BENEFÍCIO FISCAL DO ICMS INCIDENTE NAS OPERAÇÕES INTERNAS COM SUCATAS DE PAPEL, VIDRO E PLÁSTICO, DESTINADOS A ESTABELECIMENTOS DE RECICLAGEM, NOS TERMOS DO CONVÊNIO/CONFAZ ICMS Nº 09/2021.</t>
   </si>
   <si>
     <t>7130</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7130/protocolo_20210511_111300.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7130/protocolo_20210511_111300.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR  DO ESTADO COM CÓPIA PARA O SECRETÁRIO ESTADUAL DE SAÚDE, SR. CLÁUDIO ALEXANDRE AYRES DA COSTA, PLEITEANDO AS PROVIDÊNCIAS NECESSÁRIAS PARA INCLUSÃO DOS PROFISSIONAIS DA IMPRENSA NO GRUPO PRIORITÁRIO PARA 1ª FASE DA VACINAÇÃO CONTRA COVID-19</t>
   </si>
   <si>
     <t>7133</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7133/protocolo_20210511_122617.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7133/protocolo_20210511_122617.pdf</t>
   </si>
   <si>
     <t>APELO AO SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO DA INFRAESTRUTURA PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE PROMOVER O PROGRAMA MINHA CIDADE LINDA NO MUNICÍPIO DE PARIPUEIRA.</t>
   </si>
   <si>
     <t>7134</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7134/protocolo_20210511_122640.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7134/protocolo_20210511_122640.pdf</t>
   </si>
   <si>
     <t>APELO AO SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO DA INFRAESTRUTURA PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE PROMOVER  A REVITALIZAÇÃO DA ORLA MARITIMA NA ILHA DA CROA NO MUNICÍPIO DA BARRA DE SANTO ANTÔNIO .</t>
   </si>
   <si>
     <t>7137</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7137/protocolo_20210512_105249.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7137/protocolo_20210512_105249.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO DE ESTADO DA SAÚDE, SR. ALEXANDRE AYRES, PARA QUE EMPREENDAM ESFORÇOS E DISPONIBILIZEM A ANALGESIA EM PARTO VAGINAL, OBEDECENDO ASSIM O QUE DETERMINAM AS LEIS ESTADUAIS VIGENTES.</t>
   </si>
   <si>
     <t>7138</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR RENAN FILHO, AO SECRETÁRIO DE ESTADO DA INFRAESTRUTURA, SR. MARURÍCIO QUNTELLA MALTA LESSA E AO DIRETOR-PRESIDENTE DO DEPARTAMENTO DE ESTRADAS DE RODAGEM DE ALAGOAS - DER, SR. HELDER GAZZANEO GOMES, PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE PROMOVER A INSTALAÇÃO DE ONDULAÇÕES TRANSVERSAIS (QUEBRA-MOLAS), TANTOS QUANTOS FOREM NECESSÁRIOS NA RODOVIA AL-210, NO TRECHO ENTRE A CERÂMICA BANDEIRA E O AUTO POSTO MOREIRA, BEM COMO NO CONJUNTO RESIDENCIAL OTÁVIO GOMES DA SILVA NO MUNICÍPIO DE CAPELA/AL.</t>
   </si>
   <si>
     <t>7139</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADO DO ESTADO, AO SECRETÁRIO ESTADUAL DE EDUCAÇÃO, AO SECRETÁRIO DE PLANEJAMENTO, GESTÃO E PATRIMÔNIO,  E A SECRETARIA DE ESTADO DA CULTURA, PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE VIABILIZAR A REFORMA, EM CARÁTER DE URGÊNCIA, DO IMÓVEL PÚBLICO ONDE FUNCIONA A ESCOLA ESTADUAL TORQUATO CABRAL, LOCALIZADA NA CIDADE DE CAPELA-AL.</t>
   </si>
   <si>
     <t>7140</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO E AO EXMO. SR. DIRETOR PRESIDENTE DA ARSAL PARA QUE TENHAM A INICIATIVA DE ADOTAR AS MEDIDAS NECESSÁRIAS PARA PROCEDER COM A IMEDIATA SUSPENSÃO E CONSEQUENTE ISENÇÃO DA TAXA DE FISCALIZAÇÃO COBRADA MENSALMENTE AOS TRANSPORTADORES COMPLEMENTARES, PELO PERÍODO QUE PERDURAR OS DECRETOS DE RESTIÇÃO DECORRENTES DA PANDEMIA COVID-19.</t>
   </si>
   <si>
     <t>7142</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7142/protocolo_20210512_125653.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7142/protocolo_20210512_125653.pdf</t>
   </si>
   <si>
     <t>APELO AO SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO DA INFRAESTRUTURA PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE PROMOVER A CRIAÇÃO E IMPLANTAÇAO DA DELEGACIA ESPECIALIZADA DE PROTEÇÃO AO IDOSO.</t>
   </si>
   <si>
     <t>7148</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7148/protocolo_20210517_094421.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7148/protocolo_20210517_094421.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR RENAN FILHO , AO SECRE5TÁRIO DE ESTADO DA INFRAESTRUTURA , SR. MAURÍCIO QUINTELA MALTA LESSA E AO SECRETÁRIO DE ESTADO DO TRASNPORTE E DESENVOLVIMENTO URBANO , SR. MOSART DA SILVA AMARAL , PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE PROMOVER A REALAIZAÇÃO DOS SERVIÇOS DRENAGEM , MANUTENÇÃO E PAVIMENTAÇÃO DA AVENIDA GOVERNADOR LUIZ CAVALCANTE , E DAS VIAS SECUNDÁRIAS 1,2,3,4,5,6 E 7 DO DISTRITO INDUSTRIAL LUIZ CAVALCANTE , NO BAIRRO DO TABULEIRO DOS MARTINS DA CIDADE DE MACEIÓ.</t>
   </si>
   <si>
     <t>7150</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7150/protocolo_20210517_125628.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7150/protocolo_20210517_125628.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE ALAGOAS E AO SECRET´RIO DE SAÚD SR. ALEXANDRE AYRES , COM A FINALIDADE DE QU SEJA ESTABELECIDA PRIORIDADE NA VACINAÇÃO CONTRA O COVID-19 PARA OS SERVENHTUÁRIOS DA JUSTIÇA DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7152</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7152/protocolo_20210518_083253.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7152/protocolo_20210518_083253.pdf</t>
   </si>
   <si>
     <t>APELO AO SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO DE SAÚDE PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE CONSTRUIR UM HOSPITAL NA CIDADE DE VIÇOSA/AL.</t>
   </si>
   <si>
     <t>7153</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7153/protocolo_20210518_083045.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7153/protocolo_20210518_083045.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO.  SR. GOVERNADOR DO ESTADO DE ALAGOAS, E AO SECRETÁRIO DE SAÚDE SR. ALEXANDRE AYRES, COM A FINALIDADE DE QUE SEJA ESTABELECIDA PRIORIDADE NA VACINAÇÃO CONTRA COVID-19 PARA OS PROFISSIONAIS DA SEGURANÇA PRIVADA.</t>
   </si>
   <si>
     <t>7156</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7156/protocolo_20210518_103005.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7156/protocolo_20210518_103005.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR.  GOVERNADOR DO ESTADO DE ALAGOAS, PARA QUE DETERMINE AOS SECRETÁRIOS ESTADUAIS QUE ADOTEM PRIORIDADE E EMPENHO NA ADOÇÃO DE POLÍTICAS PÚBLICAS DE COMBATE AO ABUSO E EXPLORAÇÃO SEXUAL DE CRIANÇAS E ADOLESCENTES.</t>
   </si>
   <si>
     <t>7162</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7162/protocolo_20210518_113537.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7162/protocolo_20210518_113537.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, AO SECRETÁRIO DE ESTADO DE INFRAESTRUTURA, SR. MAURÍCIO QUINTELA LESSA E AO SECRETÁRIO DE ESTADO DO TRANSPORTE E DESENVOLVIMENTO URBANO, SR. MOSART DA SILVA AMARAL, PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE REALIZAR OBRAS, POR MEIO DO PROGRAMA VIDA NOVA NAS GROTAS, NAS COMUNIDADES DO CODEAL E SOMBRA DOS EUCALIPTOS, LOCALIZADAS NO DISTRITO INDUSTRIAL LUIZ CAVALCANTE NA CIDADE DE MACEIÓ.</t>
   </si>
   <si>
     <t>7163</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7163/protocolo_20210518_113359.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7163/protocolo_20210518_113359.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADO DO ESTADO, AO SECRETÁRIO DE ESTADO DA SEGURANÇA PÚBLICA, SR. ALFREDO GASPAR DE MENDONÇA NETO E AO SECRETÁRIO DE ESTADO DE PREVENÇÃO A VIOLÊNCIA, SR. KELMAN VIEIRA DE OLIVEIRA, PARA QUE EMPREEDAM ESFORÇOS NO SENTIDO DE PROMOVER A INCLUSÃO DO PROGRAMA RONDA NO BAIRRO, NO CORREDOR PRINCIPAL DO DISTRITO INDUSTRIAL LUIZ CAVALCANTE, LOCALIZADO NO BAIRRO DO TABULEIRO DOS MARTINS.</t>
   </si>
   <si>
     <t>7167</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7167/protocolo_20210519_084315.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7167/protocolo_20210519_084315.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, AO EXMO. SR. SECRETÁRIO DE ESTADO DA SAÚDE DE ALAGOAS E AO EXMO. SR. SECRETÁRIO DE PLANEJAMENTO, GESTÃO E PATRIMÔNIO  DO ESTADO DE ALAGOAS, PARA QUE  TOMEM AS MEDIDAS NECESSÁRIAS PARA O GOVERNO DO ESTADO, IMPLANTE UM PISO SALARIAL DIGNO (A EXEMPLO DO QUE ESTÁ SENDO DISCUTIDO A NÍVEL NACIONAL NO PL 2564/2020) PARA OS AUXILIARES E TÉCNICOS DE ENFERMAGEM, ASSIM COMO OS ENFERMEIROS E PARTEIRAS DO QUADRO DE SERVIDORES DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7168</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7168/protocolo_20210519_093105.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7168/protocolo_20210519_093105.pdf</t>
   </si>
   <si>
     <t>INDICO AO GOVERNO DO ESTADO DE ALAGOAS A CONSTRUÇÃO DE UMA CASA DA SOPA EM SÃO LUIZ DO QUITUNDE.</t>
   </si>
   <si>
     <t>7169</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7169/protocolo_20210519_113005.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7169/protocolo_20210519_113005.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR RENAN FILHO A ENTREGA DE UMA AMBULÂNCIA DE RESGATE - AR PARA A UNIDADE O CORPO DE BOMBEIROS EM SÃO LUIS DO QUITUNDE.</t>
   </si>
   <si>
     <t>7172</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7172/protocolo_20210520_122241.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7172/protocolo_20210520_122241.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA PARA O DEPARTAMENTO DE ESTRADAS DE RODAGEM DE ALAGOAS - DER, CUJA FINALIDADE É PAVIMENTAÇÃO ASFÁLTICA LIGANDO A AL 205 AO DISTRITO DE MUNGUBA EXTENSÃO DE APROXIMADAMENTE 21KM, NO MUNICÍPIO DE SANTANA DO MUNDAÚ-AL.</t>
   </si>
   <si>
     <t>7173</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7173/protocolo_20210520_122414.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7173/protocolo_20210520_122414.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO DEPARTAMENTO DE ESTRADAS E RODAGENS - DER, PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE PROMOVER A PAVIMENTAÇÃO ASFÁLTICA DA ESTRADA QUE LIGA O POVOADO DE PIAU A INHAPI/AL, CONHECIDA COMO ESTRADA DO FEIJÃO.</t>
   </si>
   <si>
     <t>7174</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7174/protocolo_20210520_122322.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7174/protocolo_20210520_122322.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA PARA O DEPARTAMENTO DE ESTRADAS DE RODAGEM DE ALAGOAS - DER, CUJA FINALIDADE É A PAVIMENTAÇÃO ASFÁLTICA DA ESTRADA DE PIRANHAS/AL AO POVOADO ENTREMONTES, COM APROXIMADAMENTE 24KM DE DISTÂNCIA.</t>
   </si>
   <si>
     <t>7175</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7175/protocolo_20210520_122604.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7175/protocolo_20210520_122604.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, AO EXMO. SR. SECRETÁRIO DE SGURANÇA PÚBLICA DE ALAGOAS E AO EXMO. SR. DIRETOR - PRESIDENTE DO DETRAN/AL, PARA QUE TOMEM AS MEDIDAS NECESSÁRIAS PARA QUE O VALOR COBRADO PELA TAXA DE GUINCHO SEJA RAZOÁVEL E PROPORCIONAL AOS CUSTOS DO RESPECTIVO DESLOCAMENTO, QUANDO DA EVENTUAL APREENSÃO DE VEÍCULOS NOS MOLDES DA LEGISLAÇÃO VIGENTE, DE MODO A SE EVITAR ABUSOS E COBRANÇAS EXCESSIVAS/ DESPROPORCIONAIS EM CITADO SERVIÇO.</t>
   </si>
   <si>
     <t>7178</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7178/protocolo_20210520_122835.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7178/protocolo_20210520_122835.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO SECRETÁRIO ESTADUAL DE SEGURANÇA PÚBLICA PARA QUE EMPREENDAM ESFORÇOS, NO SENTIDO DE REALIZAREM UM ESTUDO DE VIABILIDADE ACERCA DO AUMENTO DO POLICIAMENTO OSTENSIVO E DA IMPLEMENTAÇÃO DO PROGRAMA RONDA NO BAIRRO NA REGIÃO DO ALTO DO CRUZEIRO, LOCALIZADA NO BAIRRO DO RIACHO DOCE, EM MACEIÓ.</t>
   </si>
   <si>
     <t>7179</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7179/protocolo_20210520_122940.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7179/protocolo_20210520_122940.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO SECRETÁRIO ESTADUAL DA SAÚDE PARA QUE INCLUAM OS ESTUDANTES DO CURSO DE ODONTOLOGIA NO PROTOCOLO PRIORITÁRIO DE VACINAÇÃO.</t>
   </si>
   <si>
     <t>7185</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7185/protocolo_20210525_084437.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7185/protocolo_20210525_084437.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO PARA QUE DISTRIBUAM SEMENTES PARA AS FAMÍLIAS AGRICULTORAS DOS MUNICÍPIOS DE SANTANA DO IPANEMA-AL E PARICONHA, AL.</t>
   </si>
   <si>
     <t>7187</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7187/protocolo_20210525_084748.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7187/protocolo_20210525_084748.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS PARA QUE SE ENVIDEM ESFORÇOS NO SENTIDO DE ASSEGURAR O ABASTECIMENTO DE ÁGUA NO POVOADO QUANDU, NO POVOADO TAPUIO E DISTRITO DE VÁRZEA DE DONA JOANA, TODOS SITUADOS NO MUNICÍPIO DE POÇO DAS TRINCHEIRAS -AL.</t>
   </si>
   <si>
     <t>7191</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7191/protocolo_20210525_093324.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7191/protocolo_20210525_093324.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, RENAN FILHO, E AO SECRETÁRIO DE INFRAESTRUTURA, MAURÍCIO QUINTELLA, PARA QUE TOME  PROVIDÊNCIAS IMEDIATAS NO SENTIDO DE RECUPERAR A PONTE DO RIO BOA CICA, NA BARRAGEM BOA CICA, ENTRE IGREJA NOVA E OS POVOADOS CURRAL DO MEIO E LAGOA COMPRIDA.</t>
   </si>
   <si>
     <t>7192</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7192/protocolo_20210525_092105.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7192/protocolo_20210525_092105.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. GOVERNADOR DO ESTADO DE ALAGOAS, E AO SECRETÁRIO DE ESTADO DO TRANSPORTE E DESENVOLVIMENTO URBANO, SENHOR MOSART AMARAL, PARA QUE DETERMINE O IMEDIATO RECAPEAMENTO ASFÁLTICO DO TRECHO DA AL 220, ENTRE OS MUNICÍPIOS DE OLHO D'ÁGUA  DAS FLORES E OLHO D'ÁGUA DO CASADO E SUA DEVIDA SINALIZAÇÃO.</t>
   </si>
   <si>
     <t>7195</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7195/protocolo_20210525_110910.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7195/protocolo_20210525_110910.pdf</t>
   </si>
   <si>
     <t>APELO AO EXM. SR. GOVERNADOR DO ESTADO DE ALAGOAS, PARA QUE CONCEDA ISENÇÃO DA TAXA PARA SERVIÇO DE RENOVAÇÃO DE CARTEIRA NACIONAL DE HABILITAÇÃO -CNH E MUDANÇA DE CATEGORIA PARA PROFISSIONAIS DO SISTEMA RODOVIÁRIO DE TRANSPORTE PÚBLICO DO ESTADO DE ALAGOAS, PELO PERÍODO QUE DURAR A PANDEMIA DE COVID-19.</t>
   </si>
   <si>
     <t>7196</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7196/protocolo_20210525_112436.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7196/protocolo_20210525_112436.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO PARA QUE ASSEGURE A OFERTA DO SERVIÇO DE HEMODIÁLISE NO HOSPITAL REGIONAL DA MATA NO MUNCÍPIO DE UNIÃO DOS PALMARES/AL,.</t>
   </si>
   <si>
     <t>7197</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>DEPUTADO ANTONIO ALBUQUERQUE</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7197/protocolo_20210525_112856.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7197/protocolo_20210525_112856.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO DE ESTADO DA INFRAESTRUTURA, PARA QUE O MUNICÍPIO DE JOAQUIM GOMES SEJA CONTEMPLADO COM O PROGRAMA VIDA NOVA DE MELHORIAS HABITACIONAIS.</t>
   </si>
   <si>
     <t>7199</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7199/protocolo_20210525_115012.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7199/protocolo_20210525_115012.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS PARA QUE ASSEGURE NOVAS LIGAÇÕES E ABASTECIMENTO DE ÁGUA PARA AS COMUNIDADES  DO POVOADO SERROTINHO, POVOADO BALDE, ALDEIA KOIUPANKÁ E POVOADO CAIANAS EM INHAPI/AL.</t>
   </si>
   <si>
     <t>7200</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7200/protocolo_20210525_112956.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7200/protocolo_20210525_112956.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO DE ESTADO DA INFRAESTRUTURA, PARA QUE O MUNICÍPIO DE BARRA DE SANTO ANTÔNIO SEJA CONTEMPLADO COM O PROGRAMA VIDA NOVA DE MELHORIAS HABITACIONAIS.</t>
   </si>
   <si>
     <t>7201</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7201/protocolo_20210525_115141.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7201/protocolo_20210525_115141.pdf</t>
   </si>
   <si>
     <t>APELO AO SR. GOVERNADOR  DO ESTADO E AO SECRETÁRIO DE ESTADO DE INFRAESTRUTURA, PARA QUE O MUNICÍPIO DE MATA GRANDE SEJA CONTEMPLADO COM O PROGRAMA VIDA NOVA DE MELHORIAS HABITACIONAIS.</t>
   </si>
   <si>
     <t>7202</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7202/protocolo_20210525_113027.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7202/protocolo_20210525_113027.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO DE ESTADO DA INFRAESTRUTURA, PARA QUE O MUNICÍPIO DE BELO MONTE SEJA CONTEMPLADO COM O PROGRAMA VIDA NOVA DE MELHORIAS HABITACIONAIS.</t>
   </si>
   <si>
     <t>7203</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7203/protocolo_20210525_115258.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7203/protocolo_20210525_115258.pdf</t>
   </si>
   <si>
     <t>APELO AO SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO DE ESTADO DE INFRAESTRUTURA, PARA QUE O MUNICÍPIO DE JUNQUEIRO SEJA CONTEMPLADO COM O PROGRAMA VIDA NOVA DE MELHORIAS HABITACIONAIS.</t>
   </si>
   <si>
     <t>7204</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7204/protocolo_20210525_115356.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7204/protocolo_20210525_115356.pdf</t>
   </si>
   <si>
     <t>APELO AO SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO DE ESTADO DE INFRAESTRUTURA, PARA QUE O MUNICÍPIO DE MARAVILHA SEJA CONTEMPLADO COM O PROGRAMA VIDA NOVA DE MELHORIAS HABITACIONAIS.</t>
   </si>
   <si>
     <t>7206</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>APELO AO SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO DE ESTADO DA INFRAESTRUTURA, PARA QUE O MUNICÍPIO DE JAPARATINGA SEJA CONTEMPLADO COM O PROGRAMA VIDA NOVA DE MELHORIAS HABITACIONAIS.</t>
   </si>
   <si>
     <t>7207</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>APELO AO SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO DE ESTADO DA INFRAESTRUTURA, PARA QUE O MUNICÍPIO DE PINDOBA SEJA CONTEMPLADO COM O PROGRAMA VIDA NOVA DE MELHORIAS HABITACIONAIS.</t>
   </si>
   <si>
     <t>7208</t>
   </si>
@@ -2623,10458 +2623,10458 @@
   <si>
     <t>7211</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>APELO AO SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO DE ESTADO DA INFRAESTRUTURA, PARA QUE O MUNICÍPIO DE MESSIAS SEJA CONTEMPLADO COM O PROGRAMA VIDA NOVA DE MELHORIAS HABITACIONAIS.</t>
   </si>
   <si>
     <t>7212</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>APELO AO SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO DE ESTADO DA INFRAESTRUTURA, PARA QUE O MUNICÍPIO DE PASSO DE CAMARAGIBE  SEJA CONTEMPLADO COM O PROGRAMA VIDA NOVA DE MELHORIAS HABITACIONAIS.</t>
   </si>
   <si>
     <t>7217</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7217/protocolo_20210526_114838.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7217/protocolo_20210526_114838.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, ASSIM COMO, AO SECRETÁRIO DE ESTADO DE AGRICULTURA, PECUÁRIA, PESCA E AQUICULTURA, SUGERINDO A DOAÇÃO DE EQUIPAMENTOS AGRÍCOLAS PARA O MUNICÍPIO DE FLEXEIRAS/AL.</t>
   </si>
   <si>
     <t>7218</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7218/protocolo_20210526_115205.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7218/protocolo_20210526_115205.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, ASSIM COMO, AO SECRETÁRIO DE ESTADO   DE SEGURANÇA PÚBLICA, SUGERINDO A IMPLANTAÇÃO DO PROGRAMA ESTADUAL "RONDA NO BAIRRO", NO BAIRRO DO BENEDITO BENTES E REGIÕES ADJACENTES DA CIDADE DE MACEIÓ-AL.</t>
   </si>
   <si>
     <t>7219</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7219/protocolo_20210526_115741.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7219/protocolo_20210526_115741.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, ASSIM COMO, AO SECRETÁRIO DE ESTADO  DE SEGURANÇA PÚBLICA, SUGERINDO A CONSTRUÇÃO DE UM  CISP III NO BAIRRO DO BENEDITO BENTES, NO MUNCÍPIO DE MACEIÓ-AL.</t>
   </si>
   <si>
     <t>7221</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7221/protocolo_20210526_120059.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7221/protocolo_20210526_120059.pdf</t>
   </si>
   <si>
     <t>APELO AO  EXMO. SR. GOVERNADOR RENAN FILHO, E AO SECRETÁRIO DE ESTADO DO TRANSPORTE E DESENVOLVIMENTO URBANO, MOZART AMARAL E AO DIRETOR PRESIDENTE DO DEPARTAMENTO DE ESTRADAS E RODAGEM - DER/AL, NO SENTIDO DE QUE SEJA PROVIDENCIADA A PAVIMENTAÇÃO ASFÁLTICA SAINDO DO DISTRITO PORANGABA, TRIUNFO E SÃO LUIZ, POR MEIO DO PROGRAMA PRÓ ESTRADA, NO MUNICÍPIO DE ATALAIA.</t>
   </si>
   <si>
     <t>7222</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7222/protocolo_20210527_082319.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7222/protocolo_20210527_082319.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO SECRETÁRIO DE ESTADO DA SEGURANÇA PÚBLICA, PARA QUE SEJA CONSTRUÍDO UM CISP NA CIDADE DE FLEXEIRAS.</t>
   </si>
   <si>
     <t>7223</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7223/protocolo_20210527_082827.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7223/protocolo_20210527_082827.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO SECRETÁRIO DE ESTADO DA INFRAESTRUTURA, PARA QUE SEJA CONSTRUÍDA A PONTE DO POVOADO TAPUIA QUE FICA NO ACESSO QUE LIGA PINDOBA À BR 316.</t>
   </si>
   <si>
     <t>7224</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7224/protocolo_20210527_083324.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7224/protocolo_20210527_083324.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO SECRETÁRIO DE ESTADO DA INFRAESTRUTURA, PARA QUE SEJAM CONCLUÍDAS AS OBRAS DO CONJUNTO HABITACIONAL HELENILDO RIBEIRO NA CIDADE PINDOBA.</t>
   </si>
   <si>
     <t>7225</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7225/protocolo_20210527_083735.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7225/protocolo_20210527_083735.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO SECRETÁRIO DE ESTADO DA SEGURANÇA PÚBLICA, PARA QUE SEJA ENVIADA UMA VIATURA NOVA PARA A POLÍCIA MILITAR DO MUNICÍPIO DE PINDOBA.</t>
   </si>
   <si>
     <t>7228</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7228/protocolo_20210527_104354.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7228/protocolo_20210527_104354.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DR ALAGOAS E AO SECRETÁRIO DE ESTADO DE SEGURANÇA PÚBLICA , NO SENTIDO DE QUE SEJA CONSTRUÍDO UM INSTITUTO MÉDICO LEGAL - IML EM DELMIRO GOUVEIA /AL.</t>
   </si>
   <si>
     <t>7229</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7229/protocolo_20210527_104532.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7229/protocolo_20210527_104532.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE ALAGOAS E AO SECRETÁRIO DE ESTADO DE SAÚDE, NO SENTIDO DE QUE SEJA DADA PRIORIDADE NA VACINAÇÃO CONTRA O COVID-19 DOS TRABALHADORES LIGADOS A CONSTRUÇÃO CIVIL.</t>
   </si>
   <si>
     <t>7230</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7230/protocolo_20210527_122616.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7230/protocolo_20210527_122616.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR RENAH FILHO , E AO SECRETÁRIO DE ESTADO DO TRANSPORTE E DESENVOLVIMENTO URBANO , MOZART AMARAL E AO DIRETOR PRESIDENTE DO DEPARTAMENTO DE ESTRADAS E RODAGEM -DER/AL , HELDER GAZZANEO , NO SENTIDO DE QUE SEJA PROVIDENCIADA A PAVIMENTAÇÃO ASFÁLTICA DAS RUAS DO POVOADO SÃO SEEBASTIÃO , POR MEIO DO PROGRAMA PRÓ ESTRADA , NO MUNICÍPIO DE ATALAIA .</t>
   </si>
   <si>
     <t>7232</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7232/protocolo_20210531_124649.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7232/protocolo_20210531_124649.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO DE ALAGOAS , PARA REQUERER A IMPLATAÇÃO DO PROGRAMA NACIONAL DAS ESCOLAS CÍVICO-MILITARES NO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7239</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7239/protocolo_20210602_085230.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7239/protocolo_20210602_085230.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS E AO EXMO. SR. SECRETÁRIO ESTADUAL DE SAÚDE DE ALAGOAS  NO SENTIDO DE VIABILIZAR MEIOS PARA PRIORIZAR A VACINAÇÃO DOS PROFISSIONAIS/SERVIDORES QUE TRABALHAM NO DETRAN, CIRETRAN E NAS CENTRAIS JÁ, INCLUINDO TAMBÉM OS TERCEIRIZADOS QUE PRESTAM SERVIÇOS A ESSES ÓRGÃOS.</t>
   </si>
   <si>
     <t>7240</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7240/protocolo_20210602_085425.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7240/protocolo_20210602_085425.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS E AO EXMO. SR. SECRETÁRIO ESTADUAL DE SAÚDE DE ALAGOAS NO SENTIDO DE VIABILIZAR MEIOS PARA PRIORIZAR A VACINAÇÃO DOS PROFISSIONAIS DE TELECOMUNICAÇÕES , INCLUINDO OS PROFISSIONAIS DE REDES DE TELECOM (SERVIÇO DE TV POR ASSINATURA, INTERNET, TELEFONIA) BEM COMO OS TERCEIRIZADOS QIUE PRESTAAM SERVIÇOS A ESSAS EMPRESAS.</t>
   </si>
   <si>
     <t>7243</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7243/protocolo_20210602_122111.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7243/protocolo_20210602_122111.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, COM CÓPIAS AO SECRETÁRIO DE SAÚDE E AO SECRETÁRIO DE COMUNICAÇÃO DO ESTADO , COM A FINALIDADE DE PLEITEAR A ELABORAÇÃO DE CAMPANHAS DE INCENTIVO E CONSCIENTIZAÇÃO À DOAÇÃO DE ÓRGÃOS NO ESTADO DE ALAGOAS, TENDO EM VISTA A DIMINUIÇÃO SIGNIFICATIVA DO NÚMERO DE DOAÇÕES NO ESTADO.</t>
   </si>
   <si>
     <t>7244</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7244/protocolo_20210602_122314.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7244/protocolo_20210602_122314.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, COM CÓPIAS AO DIRETOR PRESIDENTE AO DEPARTAMENTO DE ESTRADAS DE RODAGEM DE ALAGOAS- DER/AL, E AO SECRETÁRIO DE ESTADO DE TRANSPORTE E DESENVOLVIMENTO URBANO, PARA QUE SEJAM INSTALADAS PLACAS DE ADVERTÊNCIA NAS RODOVIAS ESTADUAIS ORIENTANDO QUANTO Á ATENÇÃO COM OS CILCISTAS.</t>
   </si>
   <si>
     <t>7245</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7245/protocolo_20210604_123638.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7245/protocolo_20210604_123638.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SENHOR GOVERNADOR DO ESTADO, SR. RENAN VASCONCELOS CALHEIROS FILHO, E AO DIRETOR PRESIDENTE DO DEPARTAMENTO DE ESTRADAS DE RODAGENS DE ALAGOAS - DER/AL, O SR. HELDER GAZZANEO GOMES, PARA QUE EMPREENDAM ESFORÇOS PARA A REALIZAÇÃO DE OBRAS DE INSTALAÇÃO DE UM GUARD RAIL - MURETA DE PROTEÇÃO NAS CURVAS DA RODOVIA AL 210, ESPECIFICAMENTE NA REGIÃO DA SERRA DO MURO LOCALIZADA NO MUNICÍPIO DE PALMEIRA DOS ÍNDIOS-AL.</t>
   </si>
   <si>
     <t>7248</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7248/protocolo_20210604_124443.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7248/protocolo_20210604_124443.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE ALAGOAS PARA QUE ASSEGURE A AMPLIAÇÃO DA CARGA HORÁRIA DOS DOCENTES DA UNIVERSIDADE ESTADUAL DE ALAGOAS - UNEAL PARA 40 HORAS SEMANAIS.</t>
   </si>
   <si>
     <t>7249</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7249/protocolo_20210607_095435.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7249/protocolo_20210607_095435.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE ALAGOAS PARA QUE DESTINEM RECURSOS DO ORÇAMENTO PARA A CONSTRUÇÃO DE UM HOSPITAL VETERINÁRIO DO ESTADO DE ALAGOAS , COM SEDE NA CAPITAL , E/OU CELEBRAR CONVÊNIOS COM HOSPITAIS VETERINÁRIOS PARTICULARES COM A FINALIDADE DE GARANTIR A GRATUIDADE NO ATENDIMENTO VETERINÁRIO PARA ANIMAIS DE FAMÍLIAS EM SITUAÇÃO DE VULNERABILIDADE SOCIAL .</t>
   </si>
   <si>
     <t>7256</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7256/protocolo_20210608_101421.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7256/protocolo_20210608_101421.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, PARA QUE SEJAM INCLUÍDOS OS TRABALHADORES DOS CENTROS DE REFERÊNCIA EM ASSISTÊNCIA SOCIAL - CRAS, NOS GRUPOS DAS FASES PRIORITÁRIAS DE VACINAÇÃO.</t>
   </si>
   <si>
     <t>7257</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7257/protocolo_20210608_110613.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7257/protocolo_20210608_110613.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, AO EXMO. SR. SECRETÁRIO ESTADUAL DE INFRAESTRUTURA E AO EXM. SR. PRESIDENTE DO DER, QUE SEJA CONSTRUÍDO UM VIADUTO NA RODOVIA AL 220 CRUZAMENTO DA RUA BENJAMIM FREIRE E AV. PIO XII COM CITADA RODOVIA, DE FORMA A SE EVITAR ACIDENTES E MELHORAR A FLUIDEZ DO TRÁFEGO.</t>
   </si>
   <si>
     <t>7258</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7258/protocolo_20210608_113527.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7258/protocolo_20210608_113527.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO COM CÓPIA  PARA A SECRETARIA DE ESTADO DA SAÚDE - SESAU, COM URGÊNCIA, COM A FINALIDADE DE INCLUIR NO GRUPO PRIORITÁRIO, NO PLANO ESTADUAL DE IMUNIZAÇÃO CONTRA A COVID-19, TODOS CONSELHEIROS TUTELARES DO ESTADO, ESTENDENDO AOS SEUS PRIMEIROS SUPLENTES.</t>
   </si>
   <si>
     <t>7259</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7259/protocolo_20210608_113757.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7259/protocolo_20210608_113757.pdf</t>
   </si>
   <si>
     <t>APELO O EXMO SR. GOVERNADOR DO ESTADO DE ALAGOAS, PARA QUE DETERMINE AO SECRETÁRIO DE SAÚDE QUE ADOTE MEDIDAS NECESSÁRIAS PARA O FUNCIONAMENTO DE BARREIRAS SANITÁRIAS.</t>
   </si>
   <si>
     <t>7260</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7260/protocolo_20210608_114052.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7260/protocolo_20210608_114052.pdf</t>
   </si>
   <si>
     <t>APELO AO  EXMO. SR. GOVERNADOR DO ESTADO, COM CÓPÍA PARA A SECRETARIA DE ESTADO DA SAÚDE - SESAU, COM URGÊNCIA, COM A FINALIDADE DE INCLUIR NO GRUPO PRIORITÁRIO, NO PLANO  ESTADUAL  DE IMUNIZAÇÃO  CONTRA A COVID-19,  OS PROFISSIONAIS EM GERAL NO SISTEMA ÚNICO DE SAÚDE  DE ASSISTENCIA SOCIAL - SUAS , QUE ATUAM NO ATENDIMENTO, CUIDADOS E AMPARO DA POPULAÇÃO MAIS CARENTE  EM TODO O ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7262</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7262/protocolo_20210608_110749.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7262/protocolo_20210608_110749.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, COM CÓPIA PARA SECRETARIA DE ESTADO DA SAÚDE - SESAU, COM A FINALIDADE DE INCLUIR NO GRUPO PRIORITÁRIO, NO PLANO ESTADUAL DE IMUNIZAÇÃO CONTRA A COVID-19, OS PROFISSIONAIS DE TODAS AS ÂGENCIAS DOS CORREIOS, SITUADAS NESTE ESTADO.</t>
   </si>
   <si>
     <t>7263</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7263/protocolo_20210608_111716.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7263/protocolo_20210608_111716.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO CUJA FINALIDADE É A ADOÇÃO DE PROVIDÊNCIAS NO SENTIDO DE IMPLANTAR UMA CENTRAL DE ATENDIMENTO AO CIDADÃO JÁ NO MUNICÍPIO DE PASSO DE CAMARAGIBE.</t>
   </si>
   <si>
     <t>7264</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7264/protocolo_20210608_111531.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7264/protocolo_20210608_111531.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, COM CÓPIA PARA SECRETARIA DE ESTADO DA INFRAESTRUTURA - SEINFRA E PARA O DEPARTAMENTO DE ESTARDAS E RODAGEM DE ALAGOAS - DER, EM CARATER DE URGÊNCIA, COM A FINALIDADE DE PAVIMENTAÇÃO ASFÁLTICA DA ESTRADA LOCALIZADA NO CONJUNTO HABITACIONAL AMARO FELIZ DA SILVA, ZONA RURAL, QUE DÁ ACESSO A ESCOLA ESTADUAL MAJOR LUIZ CAVALCANTE, NO MUNICÍPIO DE JACUÍPE/AL.</t>
   </si>
   <si>
     <t>7265</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7265/protocolo_20210608_121557.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7265/protocolo_20210608_121557.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO,. SR. GOVERNADOR DO ESTADO DE ALAGOAS, E AO SECRETÁRIO DE ESTADO DA SAÚDE, PARA QUE CONSIDERE  PRIORIDADE PARA IMUNIZAÇÃO CONTRA COVID -19, OS PROFISSIONAIS DA ASSISTÊNCIA SOCIAL QUE EXECUTEM SUAS ATIVIDADES NOS CRAS, CREAS, ESCOLAS, ORGANIZAÇÕES SOCIAIS E EMPRESAS PRIVADAS,</t>
   </si>
   <si>
     <t>7276</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7276/protocolo_20210610_082545.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7276/protocolo_20210610_082545.pdf</t>
   </si>
   <si>
     <t>APELO AOS SENHORES REPRESENTANTES DE OPERADORA DE TELEFONIA MÓVEL , NO SENTIDO DE VIABILIZAR A INSTALAÇÃO DE TORRE ADEQUADA E COM CAPACIDADE SUFICIENTE PARA TRANSMISSÃO DO SINAL DE TELEFONIA MÓVEL NOS POVOADOS DE BARRA DE CAMARAGIBE E MARCENEIRO , NO MUNICÍPIO DE PASSO DE CAMARAGIBE.</t>
   </si>
   <si>
     <t>7278</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7278/protocolo_20210610_104005.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7278/protocolo_20210610_104005.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE ALAGOAS , COM A FINALIDADE DE QUE SEJA ENCAMINHADO PARA A ASSEMBLEIA LEGISLATIVA DE ALAGOAS UM PROJETO DE LEI QUE TENHA COMO OBJETIVO RESERVAR PARA PESSOAS NEGRAS O PERCENTUAL DE 30% DAS VAGAS OFERECIDAS NOS CONCURSOS PÚBLICOS PARA PROVIMENTO DE CARGOS EFETIVOS E EMPREGOS PÚBLICOS E , NOS PROCESSOS SELETIVOS SIMPLIFICADOS PARA CONTRATAÇÕES DE EXCEPCIONAL INTERESSE PÚBLICO NO ÂMBITO DA ASMINISTRAÇÃO PÚBLICA ESTADUAL.</t>
   </si>
   <si>
     <t>7280</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7280/protocolo_20210610_121900.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7280/protocolo_20210610_121900.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO COM CÓPIA AO SENHOR DIRETOR PRESIDENTE DO DEPARTAMENTO DE ESTRADAS E RODAGEM DE ALAGOAS DER-AL, SOLICITANDO A REALIZAÇÃO DO RECAPEAMENTO DA PAVIMENTAÇÃO ASFÁLTICA DA RODOVIA AL430, DO TRECHO QUE LIGA A SÃO LUÍS DO QUINTUNDE A FLEXEIRAS.</t>
   </si>
   <si>
     <t>7281</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7281/protocolo_20210611_090900.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7281/protocolo_20210611_090900.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO SECRETÁRIO DE ESTADO DA SEGURANÇA PÚBLICA PARA QUE EMPREENDAM ESFORÇOS, NO SENTIDO DE CONSTRUÍREM UM CENTRO INTEGRADO DE SEGURANÇA PÚBLICA - CISP, NO MUNICÍPIO DE SATUBA.</t>
   </si>
   <si>
     <t>7285</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7285/protocolo_20210614_122823.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7285/protocolo_20210614_122823.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E Á SECRETÁRIA DO ESTADO DE ASSISTÊNCIA E DESENVOLVIMENTO SOCIAL PARA QUE EMPREENDAM ESFORÇOS , NO SENTIDO DE CONSTRUÍREM CENTROS DE ACOLHIMENTO PARA GESTANTES EM SITUAÇÃO DE RUA.</t>
   </si>
   <si>
     <t>7288</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7288/protocolo_20210615_122053.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7288/protocolo_20210615_122053.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR RENAN FILHO E AO SECRETÁRIO DE ESTADO DA SAÚDE  SR. CLÁUDIO ALEXANDRE AYRES DA COSTA, PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE FAZER CUMPRIR O QUE DETERMINA A PORTARIA SESAU 2.657/2021, QUE DISPÕE SOBRE A ATENÇÃO INTEGRAL A SAÚDE DAS PESSOAS COM ALBINISMO NO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7289</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7289/protocolo_20210616_085232.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7289/protocolo_20210616_085232.pdf</t>
   </si>
   <si>
     <t>APELO AO SRS. REPRESENTANTES DE OPERADORA DE TELEFONIA MÓVEL, TIM, OI, CLARO E VIVO, SOLICITANDO A INSTALAÇÃO DE TORRE DE CELULAR NO POVOADO DE SANTA EFIGÊNCIA, SITUADO NO MUNICÍPIO DE CAPELA.</t>
   </si>
   <si>
     <t>7290</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7290/protocolo_20210616_085140.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7290/protocolo_20210616_085140.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS E AO SECRETÁRIO DE SAÚDE SR. ALEXANDRE AYRES, COM A FINALIDADE DE QUE SEJA ESTABELECIDA PRIORIDADE NA VACINAÇÃO CONTRA O COVID-19 PARA OS PROPRIETÁRIOS E FUNCIONÁRIOS DO CENTRO DE FORMAÇÃO DE CONDUTORES (AUTOESCOLAS).</t>
   </si>
   <si>
     <t>7291</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7291/protocolo_20210616_083351.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7291/protocolo_20210616_083351.pdf</t>
   </si>
   <si>
     <t>APELO AOS SENHORES REPRESENTANTES DE OPERADORA DE TELEFONIA MÓVEL, TIM, OI, CLARO E VIVO, SOLICITANDO A INSTALAÇÃO DE TORRE DE CELULAR, NO POVOADO DE PORANGABA, SITUADO NO MUNICÍPIO DE ATALAIA.</t>
   </si>
   <si>
     <t>7292</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7292/protocolo_20210616_083412.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7292/protocolo_20210616_083412.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHORES REPRESENTANTES DE OPERADORA DE TELEFONIA MÓVEL, TIM, OI, CLARO E VIVO, SOLICITANDO A INSTALAÇÃO DE TORRE DE CELULAR, NO DISTRITO DE OURICURI, SITUADO NO MUNICÍPIO DE ATALAIA.</t>
   </si>
   <si>
     <t>7298</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7298/protocolo_20210616_100734.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7298/protocolo_20210616_100734.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO PARA QUE EMPREENDAM ESFORÇOS, JUNTO AOS DEMAIS ÓRGÃOS E PODERES COMPETENTES, PARA PROMOVER A INTERIORIZAÇÃO DA CASA DA MULHER ALAGOANA.</t>
   </si>
   <si>
     <t>7299</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7299/protocolo_20210616_102513.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7299/protocolo_20210616_102513.pdf</t>
   </si>
   <si>
     <t>APELO AO SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO DE ESTADO DA INFRAESTRUTURA PARA QUE EMPRENDAM ESFORÇOS, NO SENTIDO DE REALIZAREM A PAVIMENTAÇÃO QUE DÁ ACESSO AO ASSENTAMENTO CATUCÁ A PARTIR DA AL-105, NO MUNICÍPIO DE SÃO LUÍS DO QUITUNDE.</t>
   </si>
   <si>
     <t>7300</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7300/protocolo_20210616_102650.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7300/protocolo_20210616_102650.pdf</t>
   </si>
   <si>
     <t>APELO AO SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO DE ESTADO DA SAÚDE PARA QUE EMPREENDAM ESFORÇOS, NO SENTIDO DE DESENVOLVEREM UMA POÍTICA CONJUNTA DE ATENÇAO BÁSICA À SAÚDE DA MULHER NA FORMA QUE MENCIONA.</t>
   </si>
   <si>
     <t>7302</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7302/protocolo_20210616_115740.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7302/protocolo_20210616_115740.pdf</t>
   </si>
   <si>
     <t>APELO AO SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO DE ESTADO DO TRANSPORTE E DESENVOLVIMENTO URBANO PARA QUE, TRAVÉS DO PRÓ-ESTRADA, SEJA FEITO O ASFALTAMENTO DO ACESSO QUE LIGA A BR 316 À CIDADE DE IGACI, EM UM TRECHO DE APROXIMADAMENTE 14 KM.</t>
   </si>
   <si>
     <t>7308</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7308/protocolo_20210617_101222.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7308/protocolo_20210617_101222.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO SECRETÁRIO DE ESTADO DA SAÚDE PARA QUE SEJAM INICIADAS O MAIS RÁPIDO POSSÍVEL AS OBRAS DO NOVO HOSPITAL REGIONAL DE PALMEIRA DOS ÍNDIOS.</t>
   </si>
   <si>
     <t>7324</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7324/protocolo_20210622_131409.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7324/protocolo_20210622_131409.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, ASSIM COMO AO SECRETÁRIO DE ESTADO DE SEGURANÇA PÚBLICA, SUGERINDO A CONSTRUÇÃO DE UM CISP, PARA O MUNICÍPIO DE COLÔNIA LEOPOLDINA-AL.</t>
   </si>
   <si>
     <t>7325</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7325/protocolo_20210622_131610.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7325/protocolo_20210622_131610.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, ASSIM COMO, AO SECRETÁRIO DE ESTADO DO MEIO AMBIENTE E RECURSOS HÍDRICOS, SUGERINDO A PERFURAÇÃO DE UM POÇO ARTESIANO PARA O POVOADO BORGES NO MUNICÍPIO DE PORTO REAL DO COLÉGIO-AL.</t>
   </si>
   <si>
     <t>7326</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7326/protocolo_20210622_131747.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7326/protocolo_20210622_131747.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, ASSIM COMO, AO DIRETOR ESTADUAL DO DEPARTAMENTO DE TRÂNSITO - DETRAN/AL, SUGERINDO A INSTALAÇÃO DE UM CIRETRAN, PARA O MUNICÍPIO DE JUNQUEIRO-AL.</t>
   </si>
   <si>
     <t>7330</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>DEPUTADO MARCOS BARBOSA</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7330/protocolo_20210623_114914.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7330/protocolo_20210623_114914.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. GOVERNADOR DO ESTADO, COM CÓPIA PARA COMPANHIA DE SANEAMENTO DE ÁGUA DE ALAGOAS - CASAL, PARA QUE EMPREENDAM ESFORÇOS PARA RETOMADA DA OBRA DA CASAL NA CIDADE DE COQUEIRO SECO/AL.</t>
   </si>
   <si>
     <t>7331</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. JOSÉ RENAN VASCONCELOS CALHEIROS FILHO, GOVERNADOR DO ESTADO DE ALAGOAS, COM CÓPIA PARA O SECRETÁRIO DE ESTADO DA INFRAESTRUTUA - SEINFRA, PARA  QUE EMPREENDAM ESFORÇOS PARA RETOMADA DA OBRA DA CASAL NA CIDADE DE COQUEIRO SECO/ALAGOAS.</t>
   </si>
   <si>
     <t>7332</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7332/protocolo_20210623_130650.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7332/protocolo_20210623_130650.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. GOVERNADOR DO ESTADO DE ALAGOAS E AO SECRETÁRIO DE ESTADO DA SEGURANÇA PÚBLICA, SR. ALFREDO GARPAR DE MENDONÇA NETO, PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE PROMOVER A CRIAÇÃO DE UM PAINEL INTERATIVO PARA ACOMPANHAR O REGISTRO DE FEMINICÍDEOS EM TODO O ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7333</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7333/protocolo_20210623_131218.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7333/protocolo_20210623_131218.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADO DO ESTADO E AO SECRETÁRIO DE ESTADO DA SEGURANÇA PÚBLICA, SR. ALFREDO GASPAR DE MENDONÇA NETO, PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE PROMOVER A CRIAÇÃO DE UMA CÂMARA TÉCNICA DE MONITORAMENTO DE HOMICÍDIOS E FEMINICÍDIOS (CTHF), COM A FINALIDADE DE ELABORAR DIAGNÓSTICOS CRIMINAIS E CRIMINOLÓGICOS DOS LEITOS CONSUMADOS E TENTADOS NO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7335</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7335/protocolo_20210629_113458.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7335/protocolo_20210629_113458.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR, QUE SEJAM DEVOLVIDOS AOS APOSENTADOS E PENSIONISTAS OS VALORES DESCONTADOS DAS CONTRIBUIÇÕES QUE TIVERAM POR BASE DE CÁLCULO VALOR IGUAL OU MENOR DE QUE R$ 6.433,57, NO PERÍODO EM QUE ESTEVE VIGENTE LEGISLAÇÃO COM TAIS DESCONTOS.</t>
   </si>
   <si>
     <t>7339</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7339/protocolo_20210630_114947.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7339/protocolo_20210630_114947.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR  DE ALAGOAS E AO SECRETÁRIO DE SEGURANÇA PARA QUE ADOTEM TODAS AS PROVIDÊNCIAS CABÍVEIS PARA A REALIZAÇÃO REGULAR DE RONDAS DA POLÍCIA MILITAR NO DISTRITO DE RUA NOVA NO MUNICÍPIO DE QUEBRANGULO.</t>
   </si>
   <si>
     <t>7340</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7340/protocolo_20210630_115446.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7340/protocolo_20210630_115446.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DE ALAGOAS E AO SECRETÁRIO DE SEGURANÇA PARA QUE ADOTEM TODAS AS PROVIDÊNCIAS CABÍVEIS PARA A REALIZAÇÃO REGULAR DE RONDAS DA POLÍCIA MILITAR NO BAIRRO COLINA DOS EUCALIPTOS NO MUNICÍPIO DE MACEIÓ-AL, PRINCIPALMENTE NA ÁREA DA QUADRA DE ESPORTES DO BAIRRO.</t>
   </si>
   <si>
     <t>7348</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7348/protocolo_20210706_105131.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7348/protocolo_20210706_105131.pdf</t>
   </si>
   <si>
     <t>APELO A SER ENCAMINHADA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO , COM CÓPIA PARA O SECRETÁRIO DA AGRICULTURA, PESCA E AQUICULTURA -SEAGRI, COM A FINALIDADE DE SUGERIR A AMPLIAÇÃO DO NÚMERO DE FAMÍLIAS BENEFICIÁRIAS DO PROGRAMA DO LEITE NO MUNICÍPIO DE TAQUARANA/AL.</t>
   </si>
   <si>
     <t>7351</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7351/protocolo_20210708_091342.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7351/protocolo_20210708_091342.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO  E AO DIRETOR PRESIDENTE DO DEPARTAMENTO DE ESTRADAS E RODAGEM DE ALAGOAS PARA QUE EMPREENDAM ESFORÇOS JUNTO AOS ORGÃOS COMPETENTES PARA ELABORAREM UM ESTUDO DE VIABILIDADE A RESPEITO DA IMPLEMENTAÇÃO DE MEDIDAS DE SEGURANÇA RODOVIÁRIA NAS REDONDEZAS DO INSTITUTO FEDERAL DE ALAGOAS, CAMPUS MURICI , LOCALIZADO ÁS MARGENS DA BR-104.</t>
   </si>
   <si>
     <t>7354</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7354/protocolo_20210714_113936.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7354/protocolo_20210714_113936.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO COM CÓPIA PARA A SECRETARIA DE ESTADO DE TRANSPORTE E DESENVOLVIMENTO URBANO - SETRAND, EM CARÁTER DE URGÊNCIA, PARA QUE SEJAM ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS COM O INTUÍTO DE REALIZAR O RECAPEAMENTO ASFÁLTICO NA BR-316, NO TRECHO DA ENTRADA DA FAZENDA DE SANTA CRUZ DO SALGADO ATÉ A IGREJA SANTA CRUZ DO SALGADO EM MARIBONDO, ALAGOAS.</t>
   </si>
   <si>
     <t>7355</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7355/protocolo_20210714_114115.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7355/protocolo_20210714_114115.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DE ALAGOAS, COM CÓPIA Á SECRETARIA DE ESTADO DO PLANEJAMENTO, GESTÃO E PATRIMÔNIO - SEPLAG, COM URGÊNCIA, CUJA FINALIDADE É A ADOÇÃO DE PROVIDÊNCIAS NO SENTIDO DE REQUERER CELERIDADE PROCESSUAL NO CASO DO PROCESSO ADMINISTRATIVO SOB Nº 1101.002535/2014.</t>
   </si>
   <si>
     <t>7359</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>DEPUTADO INÁCIO LOIOLA</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7359/protocolo_20210719_104015.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7359/protocolo_20210719_104015.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO, JOSÉ RENAN VASCONCELOS CALHEIROS FILHO, COM CÓPIA PARA O SECRETÁRIO DE ESTADO DA FAZENDA, GEORGE ANDRÉ PALERMO SANTORO, COM O PROPÓSITO DE ATUALIZAR O TETO FINANCEIRO DOS VEÍCULOS ADQUIRIDOS POR PESSOAS PORTADORAS DE DEFICIÊNCIA FÍSICA, VISUAL, MENTAL OU AUTISTA QUE GOZAM DE ISENÇÃO DO ICMS.</t>
   </si>
   <si>
     <t>7360</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7360/protocolo_20210720_102849.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7360/protocolo_20210720_102849.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO SECRETÁRIO DE TRANSPORTE E DESENVOLVIMENTO URBANO PARA QUE EMPREENDAM ESFORÇOS, NO SENTIDO DE PROMOVEREM A PAVIMENTAÇÃO ASFÁLTICA E SINALIZAÇÃO DE TRÂNSITO DA AL-130, NO TRECHO QUE INTERLIGA O MUNICÍPIO DE POÇO DAS TRINCHEIRAS AO MUNICÍPIO DE MARAVILHA.</t>
   </si>
   <si>
     <t>7361</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7361/protocolo_20210720_103221.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7361/protocolo_20210720_103221.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO SECRETÁRIO DO ESTADO DA EDUCAÇÃO PARA QUE EMPREENDAM ESFORÇOS, NO SENTIDO DE REESTABELECEREM A EXECUÇÃO DAS OBRAS DA QUADRA POLIESPORTIVA DA ESCOLA ESTADUAL ANA LINS, LOCALIZADA NO MUNICÍPIO DE SÃO MIGUEL DOS CAMPOS.</t>
   </si>
   <si>
     <t>7362</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7362/protocolo_20210720_103453.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7362/protocolo_20210720_103453.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E À SECRETÁRIA DA ASSISTÊNCIA E DESENVOLVIMENTO SOCIAL PARA QUE EMPREENDAM ESFORÇOS, NO SENTIDO DE DISPONIBILIZAREM UM CARRO PARA USO DA SECRETARIA MUNICIPAL DE INFÂNCIA, JUVENTUDE E PROMOÇÃO DA PAZ DE SÃO MIGUEL DOS CAMPOS.</t>
   </si>
   <si>
     <t>7367</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7367/protocolo_20210728_105739.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7367/protocolo_20210728_105739.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, AO SECRETÁRIO ESTADUAL DE DESENVOLVIMENTO ECONÔMICO E TURISMO E AO SECRETÁRIO ESTADUAL DA INFRAESTRUTURA PARA QUE REALIZEM INVESTIMENTOS NA INFRAESTRUTURA TURÍSTICAS DA PRAIA DE CARRO QUEBRADO, LOCALIZADA NO MUNICÍPIO DE BARRA DE SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>7368</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7368/protocolo_20210728_110318.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7368/protocolo_20210728_110318.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO ESTADUAL DE DESENVOLVIMENTO ECONÔMICO E TURISMO PARA QUE CRIEM AGÊNCIAS REGIONAIS DE DESENVOLVIMENTO E TURISMO.</t>
   </si>
   <si>
     <t>7369</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7369/protocolo_20210728_110653.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7369/protocolo_20210728_110653.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, AO SECRETÁRIO ESTADUAL DE DESENVOLVIMENTO ECONÔMICO E TURISMO E AO SECRETÁRIO ESTADUAL DO TRANSPORTE E DESENVOLVIMENTO URBANO PARA QUE IMPLEMENTEM SINALIZAÇÃO RODOVIÁRIA TURÍSTICA DE MACEIÓ PARA OS MUNICÍPIOS DA REGIÃO NORTE.</t>
   </si>
   <si>
     <t>7370</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7370/protocolo_20210728_110922.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7370/protocolo_20210728_110922.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO ESTADUAL DE DESENVOLVIMENTO ECONÔMICO E TURISMO PARA QUE REALIZEM CURSOS TÉCNICOS DE GUIA DE TURISMO E HOTELARIA PARA REGIÃO NORTE.</t>
   </si>
   <si>
     <t>7371</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7371/protocolo_20210728_111337.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7371/protocolo_20210728_111337.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO ESTADUAL DE DESENVOLVIMENTO ECONÔMICO E TURISMO PARA QUE REALIZEM INVESTIMENTOS NA DIVULGAÇÃO DAS PRAIAS DO LITORAL NORTE JUNTOS AOS EMPREENDIMENTOS DO SETOR DE TURISMO.</t>
   </si>
   <si>
     <t>7372</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7372/protocolo_20210728_111644.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7372/protocolo_20210728_111644.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO DE ESTADO DA CIÊNCIA, TECNOLOGIA E INOVAÇÃO, PARA QUE EMPREENDAM ESFORÇOS, NO SENTIDO DE IMPLEMENTAREM CENTROS PÚBLICOS DE INOVAÇÃO, COM O INTUITO DE FOMETAR A CRIAÇÃO DE STARTUPS E EMPRESAS DE TECNOLOGIA EM ALAGOAS.</t>
   </si>
   <si>
     <t>7373</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7373/protocolo_20210728_111931.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7373/protocolo_20210728_111931.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO DO ESTADO DA CIÊNCIA, TECNOLOGIA E INOVAÇÃO, PARA QUE EMPREENDAM ESFORÇOS, NO SENTIDO DE LANÇAREM UM EDITAL DE FOMENTO PARA MICRO E PEQUENOS EMPREENDEDORES, COMO ESTÍMULO PARA O DESENVOLVIMENTO DE PRODUTOS OU SERVIÇOS INOVADORES, NA FORMA QUE MENCIONA.</t>
   </si>
   <si>
     <t>7374</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7374/protocolo_20210728_112125.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7374/protocolo_20210728_112125.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO DO ESTADO DA EDUCAÇÃO PARA QUE EMPREENDAM ESFORÇOS, NO SENTIDO DE PROMOVEREM UMA AMPLIAÇÃO DO NÚMERO DE ESCOLAS EM TEMPO INTEGRAL DA REDE PÚBLICA ESTADUAL DE ENSINO.</t>
   </si>
   <si>
     <t>7375</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7375/protocolo_20210728_112534.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7375/protocolo_20210728_112534.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO DO ESTADO DA EDUCAÇÃO PARA QUE EMPREENDAM ESFORÇOS, NO SENTIDO DE REALIZAREM UM ESTUDO DE VIABILIDADE PARA IMPLEMENTAR O FUNCIONAMENTO DE CRECHES NO HORÁRIO NOTURNO.</t>
   </si>
   <si>
     <t>7376</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7376/protocolo_20210728_112816.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7376/protocolo_20210728_112816.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO DO ESTADO DA EDUCAÇÃO PARA QUE EMPREENDAM ESFORÇOS, NO SENTIDO DE CRIAREM UM PROGRAMA ESTADUAL DE INCENTIVO À EDUCAÇÃO PÚBLICA, QUE CONCEDA BENEFÍCIOS FISCAIS À EMPRESAS QUE DESEJAM ADOTAR UMA ESCOLA PÚBLICA ESTADUAL.</t>
   </si>
   <si>
     <t>7377</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7377/protocolo_20210728_113108.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7377/protocolo_20210728_113108.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO DO ESTADO DE SEGURANÇA PÚBLICA, PARA QUE LIBEREM RECURSOS, A FIM DE DESTINÁ-LOS À AQUISIÇÃO DE NOVOS APARATOS DE SEGURANÇA E POLICIAMENTO PARA PATRULHA MARIA DA PENHA, NA FORMA QUE MENCIONA.</t>
   </si>
   <si>
     <t>7378</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7378/protocolo_20210728_113306.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7378/protocolo_20210728_113306.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO DO ESTADO DA SEGURANÇA PÚBLICA, PARA QUE EMPREENDAM ESFORÇOS, NO SENTIDO DE AUMENTAR O EFETIVO DA PATRULHA MARIA DA PENHA NOS MUNICÍPIOS COM OS MAIORES ÍNDICES DE VIOLÊNCIA DOMÉSTICA DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7379</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7379/protocolo_20210728_113412.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7379/protocolo_20210728_113412.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO DO ESTADO DE PLANEJAMENTO, GESTÃO E PATRIMÔNIO PARA QUE EMPREENDAM ESFORÇOS, NO SENTIDO DE CONSTRUIR UM PLANO DE MOBILIDADE URBANA PARA A REGIÃO METROPOLITANA DE MACEIÓ.</t>
   </si>
   <si>
     <t>7383</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7383/protocolo_20210729_093031.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7383/protocolo_20210729_093031.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO PARA QUE EMPREENDAM ESFORÇOS, NO SENTIDO DE QUE SEJA FEITO UM ESTUDO PARA ELEVAR O VALOR DO CARTÃO CRIA PARA R$ 150,00 (CENTO E CINQUENTA REAIS), COM O INTUITO DE MELHOR ATENDER AS NECESSIDADES DESSA POPULAÇÃO, NESTE MOMENTO TÃO CONTURBADO QUE ESTAMOS VIVENDO.</t>
   </si>
   <si>
     <t>7388</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>DEPUTADO RICARDO NEZINHO</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7388/protocolo_20210803_093911.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7388/protocolo_20210803_093911.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, QUE DETERMINE A SECRETARIA DE ESTADO DA SAÚDE QUE SEJAM ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA A CONSTRUÇÃO DO HOSPITAL ESTADUAL DO IDOSO, POSSIBILITANDO AOS IDOSOS ALAGOANOS TRATAMENTO HOSPITALAR HUMANIZADO, ESPECIALIZADO E GRATUITO.</t>
   </si>
   <si>
     <t>7391</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7391/protocolo_20210803_094434.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7391/protocolo_20210803_094434.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR RENAN FILHO E SUA EQUIPE, QUE SEJA CONSTRUÍDA UMA NOVA ESCOLA ESTADUAL PARA ATENDER A POPULAÇÃO DO DISTRITO DE BRANCA DE ATALAIA, DISTRITO PORANGABA, POVOADO OURICURI E REGIÕES CIRCUNVIZINHAS NO MUNICÍPIO DE ATALAIA.</t>
   </si>
   <si>
     <t>7392</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7392/protocolo_20210803_094535.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7392/protocolo_20210803_094535.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS E AO EXMO. SR. SECRETÁRIO ESTADUAL DE INFRAESTRUTURA E AO EXMO. SR. PRESIDENTE DO DER/AL, VIABILIZAR MEIOS PARA QUE SEJA REALIZADO O RECAPEAMENTO ASFÁLTICO E A SINALIZAÇÃO VERTICAL E HORIZONTAL DO TRECHO DA RODOVIA AL-110 QUE LIGA OS MUNICÍPIO DE ARAPIRACA E TAQUARANA.</t>
   </si>
   <si>
     <t>7394</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7394/protocolo_20210803_114114.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7394/protocolo_20210803_114114.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, COM CÓPIA AO SECRETÁRIO DE ESTADO DA EDUCAÇÃO - SEDUC, NO SENTIDO DE IMPLEMENTAR A POLÍTICA DE ASSISTÊNCIA PSICOPEDAGÓGICA EM TODA A REDE ESTADUAL DE ENSINO, COM O OBJETIVO DE DIAGNOSTICAR, INTERVIR E PREVENIR PROBLEMAS DE APRENDIZAGEM, TENDO COMO ENFOQUE O EDUCANDO E AS INSTITUIÇÕES DE EDUCAÇÃO INFANTIL E DE ENSINO FUNDAMENTAL.</t>
   </si>
   <si>
     <t>7399</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7399/protocolo_20210804_103349.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7399/protocolo_20210804_103349.pdf</t>
   </si>
   <si>
     <t>APELO  AO EXMO. SR. GOVERNADOR  RENAN FILHO, AO SECRETÁRIO DE ESTADO DA SAÚDE, SR. CLÁUDIO ALEXANDRE AYRES DA COSTA, A SECRETÁRIA DE MULHER E DIREITOS HUMANOS, SRA. MARIA JOSÉ  DA SILVA, E AOS DEMAIS ÓRGAÕS E PODERES COMPETENTES PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE CRIAR " A CASA DA MULHER" , SEGUINDO O MODELO IMPLANTADO NO  MUNICÍPIO DE PILAR NOS DEMAIS MUNICÍPIOS ALAGOANOS, OBEDECENDO  A DISTRIBUIÇÃO DAS DEZ REGIÕES DE SAÚDE DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7400</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7400/protocolo_20210804_102541.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7400/protocolo_20210804_102541.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE APRESENTAR PROJETO DE LEI, CONFORME MINUTA SUGERIDA EM ANEXO, QUE INSTITUI O "AUXILIO CUIDAR", DESTINADO ÀS CRIANÇAS E ADOLESCENTES EM SITUAÇÃO DE ORFANDADE BILATERAL NO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7401</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7401/protocolo_20210804_111906.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7401/protocolo_20210804_111906.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, PARA QUE ENCAMINHE A ESTA CASA LEGISLATIVA PROJETO DE LEI QUE PROPONHA A INSTITUIÇÃO DE AUXILIO ENXOVAL PARA OS POLICIAIS CIVIS E POLICIAIS PENAIS DE ALAGOAS, A SER PAGO ANUALMENTE, NO MESMO VALOR E NAS MESMAS CONDIÇÕES DE VERBA PARA AQUISIÇÃO DE UNIFORME PAGA AOS MILITARES ALAGOANOS, NA FORMA DA LEGISLAÇÃO ESPECÍFICA VIGENTE.</t>
   </si>
   <si>
     <t>7402</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7402/protocolo_20210804_115630.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7402/protocolo_20210804_115630.pdf</t>
   </si>
   <si>
     <t>APELO  AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, RENAN CALHEIROS FILHO, PARA QUE ENCAMINHE  A ESTA CASA LEGISLATIVA PROJETO DE LEI QUE PROPONHA MUDANÇAS NAS REGRAS DEA LEI Nº 7.581, DE 07 DE FEVEREIRO DE 2014 E DO DECRETO Nº 35.142, DE 15 DE AGOSTO DE 2014, NO SENTIDO DE QUE SEJA CRIADO O SERVIÇO VOLUNTÁRIO REMUNERADO EM CONDIIÇÕES ESPECIAIS PARA OS MILITARES QUE SERVEM NAS UNIDADES DO COMANDO DE POLICIAMENTO DO INTERIOR (CIP).</t>
   </si>
   <si>
     <t>7403</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7403/protocolo_20210804_115655.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7403/protocolo_20210804_115655.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNO DO ESTADO E A SECRETARIA DE TRANSPORTE E DESENVOLVIMENTO URBANO E AO DEPARTAMENTO DE ESTRADAS E RODAGENS A RECUPERAÇÃO DA MURETA DE PROTEÇÃO DA PONTE DA PINDOBA EM SÃO LUÍS DO QUITUNDE.</t>
   </si>
   <si>
     <t>7407</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7407/protocolo_20210805_125407.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7407/protocolo_20210805_125407.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR RENAN FILHO E SUA EQUIPE, PARA QUE FAÇAM A NECESSÁRIA REPARAÇÃO AOS APOSENTADOS E PENSIONISTAS DO ESTADO, RESTITUINDO OS VALORES QUE FORAM COBRADOS DOS QUE RECEBEM SALÁRIOS ABAIXO DO TETO DO INSS.</t>
   </si>
   <si>
     <t>7408</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7408/protocolo_20210805_130149.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7408/protocolo_20210805_130149.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR RENAN FILHO, E AO SECRETÁRIO DE ESTADO DA EDUCAÇÃO, SR. RAFAEL DE GÓES BRITO, PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE FAZER CUMPRIR O QUE DETERMINA A LEI 10.639, DE 9 DE JANEIRO DE 2003, INCLUINDO NO CURRÍCULO OFICIAL DA REDE DE ENSINO, FUNDAMENTAL E MÉDIO, OFICIAIS E PARTICULARES, A OBRIGATORIEDADE DA TEMÁTICA HISTÓRIA E CULTURA AFRO-BRASILEIRA.</t>
   </si>
   <si>
     <t>7409</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7409/protocolo_20210809_112308.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7409/protocolo_20210809_112308.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS PARA QUE LIBERE RECURSOS, A FIM DE CONCEDER LINHA DE CRÉDITO A SER FORNECIDA PELA AGÊNCIA DE FOMENTO DE ALAGOAS - DESENVOLVE, NO VALOR DE R$ 50.000,00 (CINQUENTA MIL REAIS) AO CFC - CENTRO DE FORMAÇÃO DE CONDUTORES (AUTOESCOLAS).</t>
   </si>
   <si>
     <t>7411</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7411/protocolo_20210810_091543.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7411/protocolo_20210810_091543.pdf</t>
   </si>
   <si>
     <t>APELO AOS SENHORES REPRESENTANTES DE OPERADORA DE TELEFONIA MÓVEL, NO SENTIDO DE VIABILIZAR A INSTALAÇÃO DE TORRE ADEQUADA E COM CAPACIDADE SUFICIENTE PARA TRANSMISSÃO DO SINAL DE TELEFONIA MÓVEL NO POVOADO DE SANTA EFIGÊNCIA, NO MUNICÍPIO DE CAPELA.</t>
   </si>
   <si>
     <t>7413</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7413/protocolo_20210810_094800.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7413/protocolo_20210810_094800.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS RENAN FILHO, PARA QUE PROVIDENCIE ALTERAÇÕES  NA LEGISLAÇÃO ESPECIFICA, MEDIANTE  PROJETO DE LEI, CONFORME MINUTA EM ANEXO, A FIM DE REDUZIR DE 20 PARA 15 O TEMPO NECESSÁRIO PARA A MUDANÇA DE NÍVEL RELATIVO À REMUNERAÇÃO DOS MILITARES DE ALAGOAS, BEM COMO, PARA FAZER CONTAR O TEMPO DE SERVIÇO AVERBADO TAMBÉM PARA FINS DA REFERIDA MUDANÇA DE NÍVEL.</t>
   </si>
   <si>
     <t>7419</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7419/protocolo_20210810_122832.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7419/protocolo_20210810_122832.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR  RENAN FILHO, AO SECRETÁRIO DE ESTADO DE INFRAESTRUTURA , SR. MARURÍCIO QUINTELLA MALTA LESSA E AO DIRETOR-PRESIDENTE DO DEPARTAMENTO DE ESTRADAS DE RODAGEM DE ALAGOAS - DER, SR. HELDER GAZZANEO GOMES, PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE PROMOVER A DEVIDA MELHORIA NA MALHA ASFÁLTICA E A PAVIMENTAÇÃO DO ACOSTAMENTO DA RODOVIA AL-101, NO TRECHO DE APROXIMADAMENTE 18KM, QUE INTERLIGA O MUNICÍPIO DE PASSO DE CAMARAGIBE E PRAIA DE MARCENEIRO.</t>
   </si>
   <si>
     <t>7420</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7420/protocolo_20210810_122041.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7420/protocolo_20210810_122041.pdf</t>
   </si>
   <si>
     <t>APELO AO SR. FABRÍCIO DE OLIVEIRA GALVÃO, SUPERINTENDENTE REGIONAL DO DEPARTAMENTO NACIONAL DE INFRAESTRUTURA DE TRANSPORTES - DNIT, NO ESTADO DE ALAGOAS, A FIM DE QUE SEJAM EMPREENDIDOS ESFORÇOS NO SENTIDO DE PROMOVER  A CONSTRUÇÃO DE 02 (DUAS) PASSARELAS PARA PEDESTRES NA RODOVIA BR 104, SENDO LOCALIZADAS NO KM 36, LIGANDO O CONJUNTO ROBERTO CORREIA DE OLIVEIRA E O POVOADO FAZENDA FRIOS E O KM 38, NA ENTRADA DA CIDADE DE UNIÃO DOS PALMARES, NO TRECHO QUE LIGA O CONJUNTO NILTON PEREIRA E O CONJUNTO BOA ESPERANÇA.</t>
   </si>
   <si>
     <t>7424</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7424/protocolo_20210811_092404.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7424/protocolo_20210811_092404.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO.SENHOR GOVERNADOR DO ESTADO , SR. JOSÉ RENAN FILHO VASCONCELOS CALHEIROS FILHO , E AO DIRETOR PRESIDENTE DO DEPARTAMENTO DE ESTRADAS DE RODAGENS DE ALAGOAS- DER-AL, O SR.HELDER GAZANEO GOMES,PARA QUE EMPREENDAM ESFORÇOS PARA A REALIZAÇÃO DE OBRAS DE ASFALTAMENTO E MELHORIA ESTRUTURAL DA ESTRADA QUE INTERLIGA O MUNICÍPIO DE PÃO DE AÇÚCAR E A VILA TURÍSTICA ILHA DO FERRO.</t>
   </si>
   <si>
     <t>7425</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7425/protocolo_20210811_102055.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7425/protocolo_20210811_102055.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR RENAN FILHO, AO SECRETÁRIO DE ESTADO DA INFRAESTRUTURA, SR. MAURÍCIO QUINTELLA MALTA LESSA E AO DIRETOR-PRESIDENTE DO DEPARTAMENTO DE ESTRADAS DE RODAGEM DE ALAGOAS- DER. SR. HELDER GAZZANEO GOMES, PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE PROMOVER A DEVID MELHORIA NA MALHA ASFÁLTICA DA RODOVIA DIVALDO SURUAGY NO PÓLO INDUSTRIAL MULTICLOROQUÍMICO DE MARECHAL DEODORO.</t>
   </si>
   <si>
     <t>7427</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7427/protocolo_20210811_111652.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7427/protocolo_20210811_111652.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO SECRETÁRIO DE ESTADO DO TRANSPORTE E DESENVOLVIMENTO URBANO PARA QUE, ATRAVÉS DO PROGRAMA ALAGOAS DE PONTA A PONTA , SEJA FEITO A ACESSO ASFÁLTICO QUE LIGA O POVOADO FAZENDA NOVA ATÉ A AL 125 EM OLIVENÇA.</t>
   </si>
   <si>
     <t>7429</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7429/protocolo_20210811_121155.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7429/protocolo_20210811_121155.pdf</t>
   </si>
   <si>
     <t>APELO A SER ENCAMINHADO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO COM CÓPIA AO SENHOR DIRETOR PRESIDENTE DO DEPARTAMENTO DE ESTRADAS E RODAGEM DE ALAGOAS (DER-AL), SOLICITANDO A REALIZAÇÃO DA PODA/LIMPEZA DA VEGETAÇÃO QUE INVADE AS RODOVIAS AL 430, AL 101 RE AL 435, DO TRECHO QUE LIGA O MUNICÍPIO DE SÃO LUIZ DO QUITUNDE A BARRA DE CAMARAGIBE , SÃO MIGUEL DOS MILAGRES E PORTO DE PEDRA , COMO A INCLUSÃO DE ACOSTAMENTO NAS CITADAS RODOVIAS .</t>
   </si>
   <si>
     <t>7435</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7435/protocolo_20210812_095409.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7435/protocolo_20210812_095409.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE ALAGOAS, COM A FINALIDADE DE QUE SEJA EMPREENDIDO ESFORÇOS PARA SANAR OS PROBLEMAS NA RODOVIA AL-220, NO MUNICÍPIO DE CAMPO ALEGRA , NO TRECHO PRÓXIMO A USINA PORTO RICO , QUE FOI PARCIALMENTE INTERDITADO PARA REALIZAÇÃO DE OBRAS DE REPAROS ESTRUTURAIS .</t>
   </si>
   <si>
     <t>7443</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7443/protocolo_20210817_104610.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7443/protocolo_20210817_104610.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS E AO EXMO. SR. SECRETÁRIO ESTADUAL DE INFRAESTRUTURA E AO EXMO. SR. PRESIDENTE DO DER/AL VIABILIZAR MEIOS PARA QUE SEJA REALIZADO  O RECAPEAMENTO ASFÁLTICO E A SINALIZAÇÃO VERTICAL E HORIZONTAL DO TRECHO DA RODOVIA A- 115 QUE LIGA OS MUNICÍPIO DE ARAPIRACA E LAGOA DA CANOA.</t>
   </si>
   <si>
     <t>7445</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7445/protocolo_20210817_114928.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7445/protocolo_20210817_114928.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR  DO ESTADO, PARA QUE EMPREENDA ESFORÇOS NO SENTIDO DE ENVIAR A ESTA CASA, PROJETO DE LEI QUE DISPÕE SOBRE REMISSÃO E ANISTIA DE CRÉDITO TRIBUTÁRIO, REFERENTE  AO IPVA E TAXAS RELATIVO A VEÍCULOS E MOTOCICLETAS DE PROPRIEDADE DE PESSOA FÍSICA.</t>
   </si>
   <si>
     <t>7451</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7451/protocolo_20210818_082314.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7451/protocolo_20210818_082314.pdf</t>
   </si>
   <si>
     <t>APELO AO SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO DE ESTADO DA SEGURANÇA PÚBLICA, PARA QUE SEJA REALIZADA A REFORMA NA DELEGACIA DE POLÍCIA DA CIDADE DE JACUÍPE.</t>
   </si>
   <si>
     <t>7452</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7452/protocolo_20210818_082522.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7452/protocolo_20210818_082522.pdf</t>
   </si>
   <si>
     <t>APELO AO SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO DE ESTADO DA SEGURANÇA PÚBLICA PARA QUE SEJA CONSTRUÍDO UM CENTRO INTEGRADO DE SEGURANÇA PÚBLICA - CISP, NA CIDADE DE PASSO DE CAMARAGIBE</t>
   </si>
   <si>
     <t>7453</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7453/protocolo_20210818_084256.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7453/protocolo_20210818_084256.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, COM CÓPIA AO EXMO. SR. SECRETÁRIO DE SAÚDE DO ESTADO DE ALAGOAS, SOLICITANDO QUE SEJA DISPONIBILIZADO ATENDIMENTO PSICOLÓGICO À POPULAÇÃO ALAGOANA EM VIRTUDE DOS DIVERSOS PROBLEMAS DE SAÚDE MENTAL OCASIONADOS PELA PANDEMIA DE COVID-19.</t>
   </si>
   <si>
     <t>7458</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7458/protocolo_20210818_090649.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7458/protocolo_20210818_090649.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS PARA QUE SEJA CONSTRUÍDA UMA ESCOLA TÉCNICA AGRÍCOLA NO MUNICÍPIO DE DELMIRO GOUVEIA.</t>
   </si>
   <si>
     <t>7459</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7459/protocolo_20210818_102440.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7459/protocolo_20210818_102440.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS E AO DIRETOR PRESIDENTE DO PARTAMENTO DE ESTRADAS DE RODAGEM DE ALAGOAS, PARA QUE PROMOVA A INSTALAÇÃO DE PROTEÇÃO NA AL 115, TRECHO DA SERRA DAS PIAS.</t>
   </si>
   <si>
     <t>7463</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7463/protocolo_20210818_124615.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7463/protocolo_20210818_124615.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, COM CÓPIAS AO SECRETÁRIO DA AGRICULTURA. PECUÁRIA, PESCA E AQUICULTURA - SEAGRE, E AO PRESIDNETE DA AGÊNCIA DE FOMENTO DE ALAGOAS - DESENVOLVE, PARA QUE SOMEM ESFORÇOS NO SENTIDO DE IMPLANTAREM UMA LINHA ESPECIAL DE CRÉDITO PARA O FINANCIAMENTO DE EQUIPAMENTOS  DE FONTES DE ENERGIAS RENOVÁVEIS, A EXEMPLO DA ENERGIA SOLAR, DESTINADA AOS AGRICULTORES, PRODUTORES RURAIS, COOPERATIVAS E ASSOCIAÇÕES RURAIS DO ESTADO.</t>
   </si>
   <si>
     <t>7464</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7464/protocolo_20210818_124514.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7464/protocolo_20210818_124514.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO RENAN FILHO, AO SECRETÁRIO DE ESTADO DA INFRAESTRUTURA , SR. MAURÍCIO QUINTELLA MALTA LESSA, AO DIRETOR-PRESIDENTE DO DEPARTAMENTO DE ESTRADAS DE RODAGEM DE ALAGOAS -DER,  SR. HELDER GAZZANEO GOMES E AO SECRETÁRIO DE ESTADO DE TRANSPORTE E DESENVOLVOVIMENTO URBANO SR. MOSART DA SILVA AMARAL, PARA QUE EMPREENDAM ESFORÇOS  NO SENTIDO DE REALIZAR A IMPLANTAÇÃO  E PAVIMENTAÇÃO ASFÁLTICA POR MEIO DO PROGRAMA "ALAGOAS DE PONTA A PONTA"  DO TRECHO DE APROXIMADAMENTE 9,2 KM, QUE INTERLIGA A SEDE DA FAZENDA LAMARÃO AO BAIRRO DO CAMURUPIM NO MUNICÍPIO DE PILAR.</t>
   </si>
   <si>
     <t>7465</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7465/protocolo_20210818_122127.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7465/protocolo_20210818_122127.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, AO SECRETÁRIO DE ESTADO DA INFRAESTRUTURA, SR. MAURICIO QUINTELA MALTA LESSA, AO DIRTETOR PRESIDENTE DO DEPARTAMENTO DE ESTRADAS DE RODAGEM DE ALAGOAS - DER, SR. HELDER GAZZANEO E AO SECRETÁRIO DE ESTADO DO TRANSPORTE E DESENVOLVIMENTO URBANO, SR. MOSART DA SILVA AMARAL, PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE REALIZAR A IMPLANTAÇÃO E PAVIMENTAÇÃO ASFÁLTICA POR MEIO DO PROGRAMA ALAGOAS DE PONTA A PONTA, DO TRECHO QUE INTERLIGA O BAIRRO TORRÃO NO MUNICÍPIO DE PILAR, A PONTE DO BROMA NO MUNICÍPIO DE MARECHAL DEODORO.</t>
   </si>
   <si>
     <t>7469</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7469/protocolo_20210819_090329.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7469/protocolo_20210819_090329.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO COMANDANTE- GERAL DA POLÍCIA MILITAR, PARA QUE SEJA IMPLANTADO UM GRUPAMENTO DA POLÍCIA MILITAR -GPM NA CIDADE DE SANTA LUZIA DO NORTE.</t>
   </si>
   <si>
     <t>7470</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7470/protocolo_20210819_101844.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7470/protocolo_20210819_101844.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO, AO SECRETÁRIO DA INFRAESTRUTURA E AO DIRETOR-PRESIDENTE DO INSTITUTO DE MEIO AMBIENTE DE ALAGOAS (IMA), PARA QUE EMPRRENDAM ESFORÇOS, NO SENTIDO DE CONSTRUÍREM UM CANAL DE PROTEÇÃO E REALIZAREM A REABERTURA DA FOZ DO RIO SAUAÇUHY LOCALIZADO EM PARIPUEIRA.</t>
   </si>
   <si>
     <t>7471</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7471/protocolo_20210819_101934.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7471/protocolo_20210819_101934.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO, AO SECRETÁRIO DA INFRAESTRUTURA E AO DIRETOR-PRESIDENTE DO INSTITUTO DE MEIO AMBIENTE DE ALAGOAS (IMA), PARA QUE EMPRRENDAM ESFORÇOS, NO SENTIDO DE CONSTRUÍREM UM MURO DE CONTENÇÃO NO LITORAL SUL DO MUNICÍPIO DE PARIPUEIRA, NO TRECHO COMPREENDIDO ENTRE O RESIDENCIAL ATLÂNTICO NORTE E O SÍTIO VELHO.</t>
   </si>
   <si>
     <t>7472</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7472/protocolo_20210819_102010.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7472/protocolo_20210819_102010.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO SECRETÁRIO DE SAÚDE PARA QUE EMPREENDAM ESFORÇOS, NO SENTIDO DE REALIZAREM A VACINAÇÃO DOS ALUNOS DA REDE DE ENSINO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7474</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7474/protocolo_20210819_102055.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7474/protocolo_20210819_102055.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E O SECRETÁRIO DE TRANSPORTE E DESENVOLVIMENTO URBANO PARA QUE EMPREENDAM ESFORÇOS, NO SENTIDO DE PROMOVEREM O RECONDICIONAMENTO DA PAVIMENTAÇÃO ASFÁLTICA E SINALIZAÇÃO DA AL-430, QUE INTERLIGA O MUNICÍPIO DE FLEXEIRAS.</t>
   </si>
   <si>
     <t>7476</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7476/protocolo_20210819_130529.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7476/protocolo_20210819_130529.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO DE ALAGOAS E AO DIRETOR PRESIDENTE DO DEPARTAMENTO  ESTADUAL DE TRÂNSITO DE ALAGOAS-DETRAN/AL.</t>
   </si>
   <si>
     <t>7477</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7477/protocolo_20210823_092722.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7477/protocolo_20210823_092722.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO SECRETÁRIO DE ESTADO DA SEGURANÇA PÚBLICA, PARA QUE SEJA REALIZADA A REFORMA NA DELEGACIA DE POLÍCIA DA CIDADE DE MARAVILHA.</t>
   </si>
   <si>
     <t>7478</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7478/protocolo_20210823_095112.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7478/protocolo_20210823_095112.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO SECRETÁRIO DE ESTADO DO TRANSPORTE E DESENVOLVIMENTO URBANO, PARA QUE SEJA FEITO RECAPEAMENTO DAS RUAS CENTRAIS DA CIDADE DE JACUÍPE.</t>
   </si>
   <si>
     <t>7490</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7490/protocolo_20210824_131333.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7490/protocolo_20210824_131333.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO.SR. GOVERNADOR DO ESTADO, COM CÓPIA PARA O SECRETÁRIO DE ESTADO DA INFRAESTRUTURA - SEINFRA E PARA O PRESIDENTE DO DEPARTAMENTO DE ESTRADAS DE RODAGEM DE ALAGOAS - DER, EM CARÁTER DE URGÊNCIA, COM A FINALIDADE DE PAVIMENTAÇÃO ASFÁLTICA DO LOTEAMENTO SANTA RITA, S/N - BARRA NOVA -AL.</t>
   </si>
   <si>
     <t>7491</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7491/protocolo_20210824_131511.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7491/protocolo_20210824_131511.pdf</t>
   </si>
   <si>
     <t>APELO AO SR. PRESIDENTE HELDER GAZZANEO GOMES, DO DEPARTAMENTO DE ESTRADAS E RODAGENS  DE ALAGOAS - DER/AL,  EM CARÁTER DE URGÊNCIA, QUE SEJAM ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS, BEM COMO REASCENDER A SINALIZAÇÃO DAS ESTRADAS EM UM TRECHO DE 6KM ENTRE AS CIDADES DE CAJUEIRO E  CAPELA, E QUE SEJA FEITO A LIMPEZA DOS ACOSTAMENTOS. LOCALIZADOS NA AL 220.</t>
   </si>
   <si>
     <t>7492</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7492/protocolo_20210824_131700.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7492/protocolo_20210824_131700.pdf</t>
   </si>
   <si>
     <t>APELO  AO GOVERNADOR DO ESTADO RENAN FILHO E AO SECRETÁRIO DE ESTADO DA SAÚDE - SESAU SR. CLÁUDIO ALEXANDRE AYRES DA COSTA, COM URGÊNCIA CUJA FINALIDADE É SOLICITAR A DISPONIBILIZAÇÃO DE LEITOS OCIOSOS DIRECIONADOS PARA O  TRATAMENTO CONTRA COVID-19 CORONAVÍRUS, NO  ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7493</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7493/protocolo_20210824_131901.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7493/protocolo_20210824_131901.pdf</t>
   </si>
   <si>
     <t>APELO  AO EXMO. SR. GOVERNADOR DO ESTADO, COM CÓPIA A AGÊNCIA NACIONAL DE TELECOMUNIAÇÃO -ANATEL, NO SENTIDO DE QUE SEJA REALIZADO UM ESTUDO DE VIABILIDADE TÉCNICA DE MELHORIA DO SERVIÇO DE TELEFONIA MÓVEL PARA O MUNICÍPIO DE CAPELA -ALAGOAS.</t>
   </si>
   <si>
     <t>7498</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7498/protocolo_20210825_111338.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7498/protocolo_20210825_111338.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS RENAN FILHO, AO SECRETÁRIO ESTADUAL DE TRANSPORTE E DESENVOLVIMENTO URBANO MOZART AMARAL E AO DIRETOR PRESIDENTE DO DEPARTAMENTO DE ESTRADA E RODAGEM - DER/AL, HELDER GAZZANEO, NO SENTIDO DE QUE SEJA PROVIDENCIADA A RECUPERAÇÃO ASFÁLTICA DA AL 220, NO TRECHO QUE COMPREENDE ENTRE OS MUNICÍPIOS DE MACEIÓ  A ARAPIRACA, POR MEIO DO PROGRAMA PRÓ ESTRADA.</t>
   </si>
   <si>
     <t>7499</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7499/protocolo_20210825_111624.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7499/protocolo_20210825_111624.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS RENAN FILHO, NO SENTIDO DE QUE SEJA DADO A O NOME DA VEREADORA ANA SELMA SANTOS PREIRA À RODOVIA QUE SERÁ CONSTRUÍDA ENTRE A SEDE DO MUNICÍPIO DE SÃO JOSÉ DA TAPERA/AL AO POVOADO TORRÕES.</t>
   </si>
   <si>
     <t>7500</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7500/protocolo_20210825_112530.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7500/protocolo_20210825_112530.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR RENAN FILHO, E AO ILUSTRISSIMO SR. SECRETÁRIO DE ESTADO DE SEGURANÇA PÚBLICA, ALFREDO GASPAR, PARA QUE ESTUDEM A POSSIBILIDADE DE CRIAÇÃO DE UM CENTRO INTEGRADO DE SEGURANÇA PÚBLICA - CISP, NA CIDADE DE SÃO MIGUEL DOS CAMPOS.</t>
   </si>
   <si>
     <t>7501</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7501/protocolo_20210825_113158.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7501/protocolo_20210825_113158.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO RENAN FILHO, E AO SECRETÁRIO DE ESTADO DA SAÚDE, ALEXANDRE AYRES, PARA QUE EMPREENDAM ESFORÇOS PARA CONSTRUIR UMA UNIDADE DE PRONTO ATENDIMENTO - UPA TIPO 1 NA CIDADE DE SÃO MIGUEL DOS CAMPOS.</t>
   </si>
   <si>
     <t>7504</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7504/protocolo_20210825_124035.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7504/protocolo_20210825_124035.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO, SR. RENAN FILHO E O SECRETÁRIO DE ESTADO DA SAÚDE, SR. CLÁUDIO ALEXANDRE AYRES DA COSTA, COM URGÊNCIA, CUJA FINALIDADE É SOLICITAR INFORMAÇÕES SOBRE CONTRATOS, CONVÊNIOS, QUAIS SERVIÇOS PRESTADOS E VALORES FIRMADOS  ENTRE A SESAU E HOSPITAIS PARTICULARES E ENTIDADES FILANTRÓPICAS CONVENIADAS AO PLANO DE SAÚDE DO ESTADO PARA O ATENDIMENTO GERAL, NO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7522</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7522/protocolo_20210831_102703.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7522/protocolo_20210831_102703.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO E AO DER - DEPARTAMENTO DE ESTRADAS E RODAGENS, PARA QUE EMPREENDAM ESFORÇOS E ESPECIAL ATENÇÃO, QUE RESULTE NA PAVIMENTAÇÃO ASFÁLTICA DA ESTRADA QUE DÁ ACESSO AO POVOADO DE SANTA EFIGÊNIA, LOCALIZADA NO MUNICÍPIO DE CAPELA E QUE INTERLIGA O VALE DO PARAÍBA E VALE DO MUNDAÚ, ABRANGENDO OS MUNICÍPIOS DE CAJUEIRO, CAPELA E VIÇOSA.</t>
   </si>
   <si>
     <t>7528</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7528/protocolo_20210901_084526.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7528/protocolo_20210901_084526.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO GOVERNADOR DO ESTADO DE ALAGOAS, SR.JOSÉ RENAN VASCONCELOS CALHEIROS FILHO, BEM COMO O DIRETOR PRESIDENTE DO DER, PLEITEANDO AS PROVIDÊNCIAS NECESSÁRIAS PARA A IMPLANTAÇÃO DE ILUMINAÇÃO PÚBLICA E SINALIZAÇÃO NA RODOVIA AL 110, QUE LIGA O MUNICÍPIO DE ARAPIRACA Á TAQUARANA.</t>
   </si>
   <si>
     <t>7529</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7529/protocolo_20210901_084757.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7529/protocolo_20210901_084757.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO GOVERNADOR DO ESTADO DE ALAGOAS, SR. JOSÉ RENAN VASCONCELOS CALHEIROS FILHO, BEM COMO O DIRETOR PRESIDENTE DO DER, PLEITEANDO AS PROVIDÊNCIAS NECESSÁRIAS PARA A IMPLANTAÇÃO DE OBRAS DE ASFALTAMENTO E RECAPEAMENTO DA RODOVIA AL 110, QUE LIGA O MUNICÍPIO DE TAQUARANA AO MUNICÍPIO DE MARIBONDO.</t>
   </si>
   <si>
     <t>7536</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7536/protocolo_20210902_090544.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7536/protocolo_20210902_090544.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA PARA O DEPARTAMENTO DE ESTRADAS DE RODAGEM DE ALAGOAS - DER, CUJA FINALIDADE É DAR CONTINUIDADE ÀS OBRAS DA PAVIMENTAÇÃO LIGANDO O MUNICÍPIO DE COQUEIRO SECO A BR 424.</t>
   </si>
   <si>
     <t>7537</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7537/protocolo_20210902_090805.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7537/protocolo_20210902_090805.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA PARA O SENHOR DIRETOR DO DEPARTAMENTO ESTRADA E RODAGEM DE ALAGOAS - DER, SOLICITANDO A IMPLANTAÇÃO DE DOIS QUEBRA MOLAS NA AL 210, SAINDO DA CIDADE DE PAULO JACINTO, SENTIDO A CIDADE DE VIÇOSA, ANTES DA ENTRADA DO POVOADO BANANAL E OUTRA LOMBADA SENTIDO VIÇOSA EM DIREÇÃO A CIDADE DE PAULO JACINTO , ANTES DA ENTRADA DO POVOADO BANANAL, SE FAZ NECESSÁRIO A IMPLANTAÇÃO DE DUAS LOMBADAS POR SE TRATAR DE UMA VIA DE MÃO DUPLA.</t>
   </si>
   <si>
     <t>7538</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7538/protocolo_20210902_091036.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7538/protocolo_20210902_091036.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR RENAN FILHO, PARA QUE EMPREENDA ESFORÇOS NO SENTIDO DE APRESENTAR PROJETO DE LEI, CONFORME MINUTA SUGERIDA EM ANEXO, QUE INSTITUI O PROGRAMA HORA DO COLINHO, NA REDE PÚBLICA DE SAÚDE DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7539</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7539/protocolo_20210902_091234.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7539/protocolo_20210902_091234.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR RENAN FILHO E AO SECRETÁRIO DE ESTADO DA SAÚDE, SR. ALEXANDRE AYRES, PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE REALIZAR UM PLANEJAMENTO DE RETOMADA GRADATIVA DAS ATIVIDADES DA REDE PÚBLICA ESTADUAL DE SAÚDE PARA O ATENDIMENTO DE OUTRAS PATOLOGIAS, PRESERVANDO LEITOS DESTINADOS AO ATENDIMENTO DA COVID.</t>
   </si>
   <si>
     <t>7540</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7540/protocolo_20210902_091436.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7540/protocolo_20210902_091436.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR RENAN FILHO, PARA QUE EMPREENDA ESFORÇOS NO SENTIDO DE APRESENTAR PROJETO DE LEI, CONFORME MINUTA SUGERIDA EM ANEXO, QUE INSTITUI O PROGRAMA RECOMECE, DESTINADO AO APOIO ÀS MULHERES EM SITUAÇÃO DE VIOLÊNCIA DOMÉSTICA E FAMILIAR, NO ÂMBITO DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7541</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7541/protocolo_20210902_091644.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7541/protocolo_20210902_091644.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR RENAN FILHO E AO SECRETÁRIO DE ESTADO DA SAÚDE, SR. ALEXANDRE AYRES, PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE REALIZAR UM LEVANTAMENTO DAS DEMANDAS REPRIMIDAS DE CONSULTAS AMBULATORIAIS, EXAMES E CIRURGIAS, ACOMPANHADO DE UM PLANO DE AÇÃO PARA ATENDIMENTO A ESTAS DEMANDAS, EM ESPECIAL AS ONCOLÓGICAS.</t>
   </si>
   <si>
     <t>7543</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7543/protocolo_20210902_121328.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7543/protocolo_20210902_121328.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE ALAGOAS, RENAN FILHO, AO SECRETÁRIO ESTADUAL DE TRANSPORTE E DESENVOLVIMENTO URBANO , MOZART AMARAL E AO DIRETOR PRESIDENTE DO DEPARTAMENTO DE ESTRADAS E RODAGEM -DER/AL, HELDER GAZZANEO, NO SENTIDO DE QUE SEJA PROVIDENCIADA A CONSTRUÇÃO ASFÁLTICA DA RODOVIA QUE LIGA O MUNICÍPIO DE MONTEIROPÓLIS AO MUNICÍPIO DE PALESTINA , POR MEIO DO PROGRAMA PRÓ ESTRADA.</t>
   </si>
   <si>
     <t>7544</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7544/protocolo_20210902_123329.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7544/protocolo_20210902_123329.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERANDOR DO ESTADO PARA QUE EMPREENDA ESFORÇOS, JUNTO Á SECRETARIA DE ESTADO DE TRANSPORTE E DESENVOLVIMENTO URBANO, NO SENTIDO REALIZAR O RECAPEAMENTO E A SINALIZAÇÃO DA AL-210, NO TRECHO QUE INTELIRGA O MUNICÍPIO DE PAULO JACINTO AO MUNICÍPIO DE VIÇOSA.</t>
   </si>
   <si>
     <t>7545</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7545/protocolo_20210903_092304.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7545/protocolo_20210903_092304.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA PARA O SECRETÁRIO DE ESTADO DE SAÚDE, COM A FINALIDADE DE SUGERIR A REFORMA DA UNIDADE MISTA DE SAÚDE MARIA LOUREIRO NO MUNICÍPIO DE COLÔNIA LEOPOLDINA-AL.</t>
   </si>
   <si>
     <t>7553</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7553/protocolo_20210908_123133.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7553/protocolo_20210908_123133.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR RENAH FILHO E AO DIRETOR PRESIDENTE DO DETRAN/AL, SR .ADRUALDO CATÃO PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE CRIAR UM PROGRAMA CNH SOCIAL, DESTINADO AS PESSOAS DE BAIXA RENDA DOS 102 MUNICÍPOS ALAGOANO,</t>
   </si>
   <si>
     <t>7554</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7554/protocolo_20210908_123806.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7554/protocolo_20210908_123806.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADO RENAN FILHO E AO SECRETÁRIO DE ESTADO DA AGRICULTURA, PECUÁRIA, PESCA E AQUICULTURA SR, MAYKON BELTRÃO LIMA SIQUEIRA PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE FORNECER EQUIPAMENTOS DE PESCA ( MOTORES, PANOS DE REDE E CHUMBADAS) PARA AS COMUNIDADES PESQUEIRAS DOS MUNICÍPIOS ALAGOANOS.</t>
   </si>
   <si>
     <t>7566</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7566/protocolo_20210909_124221.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7566/protocolo_20210909_124221.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS E AO EXMO. SR. PRESIDENTE DO DETRAN/AL PARA VIABILIZAR A SUSPENSÃO DA IMPLANTAÇÃO DO SISTEMA DE VIDEOMONITORAMENTO NAS AULAS PRÁTICAS DA CATEGORIA A.</t>
   </si>
   <si>
     <t>7569</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7569/protocolo_20210913_100321.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7569/protocolo_20210913_100321.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO E A SECRETARIA DE ESTADO DO TRANSPORTE E DESENVOLVIMENTO URBANO, NO SENTIDO DE QUE SEJAM MOBILIZADOS TODOS OS ESFORÇOS COM O OBJETIVO PRECÍPUO DA IMPLANTAÇÃO DO PROGRAMA MINHA CIDADE LINDA, NO POVOADO TABOQUINHA, MUNICÍPIO DE FEIRA GRANDE.</t>
   </si>
   <si>
     <t>7571</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7571/protocolo_20210914_091256.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7571/protocolo_20210914_091256.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, E AO SECRETÁRIO DE ESTADO DO TRANSPORTE E DESENVOLVIMENTO URBANO, SR. MOSART AMARAL, PARA QUE DETERMINE O IMEDIATO RECAPEAMENTO ASFÁLTICO DO TRECHO DA AL 115, QUE LIGA TAQUARANA AO TREVO DA BR 316, MAIS CONHECIDO COMO TREVO DO CUSCUZ E SUA DEVIDA SINALIZAÇÃO.</t>
   </si>
   <si>
     <t>7580</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7580/protocolo_20210914_113243.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7580/protocolo_20210914_113243.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR RENAN FILHO, AO SECRETÁRIO DA INFRAESTRUTURA, SR. MAURÍCIO QUINTELLA MALTA LESSA, AO SECRETÁRIO DE ESTADO DO TRANSPORTE E DESENVOLVIMENTO URBANO, SR. MOZART DA SILVA MARAL, PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE PROMOVER A CONSTRUÇÃO DE UMA PONTE SOBRE O RIO CAMARAGIBE, NO TRECHO DA RUA LEOCÁDIO NOGUEIRA NETO, NO MUNICÍPIO DE PASSO DE CAMARAGIBE.</t>
   </si>
   <si>
     <t>7581</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7581/protocolo_20210914_114307.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7581/protocolo_20210914_114307.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR RENAN FILHO, AO SECRETÁRIO DA INFRAESTRUTURA, SR. MAURÍCIO QUINTELLA MALTA LESSA, AO DIRETOR -PRESIDENTE  DO DEPARTAMENTO DE ESTRADAS DE RODAGEM DE ALAGOAS-DER, SR. HELDER GAZZANEO GOMES, AO SECRETÁRIO DE ESTADO DO TRANSPORTE E DESENVOLVIEMENTO URBANO SR. MOSART DA SILVA AMARAL, PARA QUE EMPREENDAM ESFORÇOS  NO SENTIDO DE REALIZAR A IMPLANTAÇÃO E PAVIMENTAÇÃO ASFÁLTICA POR MEIO DO PROGRAMA "ALAGOAS DE PONTA A PONTA" DO TRECHO DE APROXIMADAMENTE 12 KM, QUE INTERLIGA O CRUZAMENTO DA AL-210  COM AL-410 AO PARQUE INDUSTRIAL DA COPERVALES AGROINDUSTRIAL NO MUNICÍPIO D E ATALAIA.</t>
   </si>
   <si>
     <t>7583</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7583/protocolo_20210914_115730.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7583/protocolo_20210914_115730.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO COM CÓPIA AO SR.  DIRETOR PRESIDENTE DO DEPARTAMENTO DE ESTRADAS E RODAGEM DE ALAGOAS (DER-AL) SOLICITANDO A PAVIMENTAÇÃO ASFÁLTICA DO TRECHO QUE LIGA A RODOVIA AL-220 AO POVOADO CABOCLO,</t>
   </si>
   <si>
     <t>7585</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7585/protocolo_20210915_083123.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7585/protocolo_20210915_083123.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNO DO ESTADO DE ALAGOAS, ATRAVÉS DO DER/AL, A RECUPERAÇÃO DA RODOVIA AL-115 NO TRECHO ENTRE ARAPIRACA E OLHO D' AGUA GRANDE.</t>
   </si>
   <si>
     <t>7596</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7596/protocolo_20210921_103658.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7596/protocolo_20210921_103658.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO E AO EXMO. SR. SECRETÁRIO DE ESTADO DA FAZENDA (SEFAZ), SOLICITANDO AO ESTADO QUE ESTUDE A POSSIBILIADE DA REVISÃO DAS REGRAS DO ICMS PARA CONCEDER ISENÇÃO À COMPRA DE VEÍCULOS NOVOS PARA PESSOAS COM DEFICIÊNCIA, EM SIMETRIA COM O TEXTO DA LEI FEDERAL 14.183/2021, IGUALMENTA AO QUE FORA CONCEDIDO NA ISENÇÃO DO IPI (IMPOSTO SOBRE PRODUTOS INDUSTRIALIZADOS).</t>
   </si>
   <si>
     <t>7597</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7597/protocolo_20210921_104013.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7597/protocolo_20210921_104013.pdf</t>
   </si>
   <si>
     <t>SUGESTÃO AO EXMO. SR. GOVERNADOR DO ESTADO E AO EXMO. SR. SECRETÁRIO DE INFRAESTRUTURA E AO EXMO. SR. PRESIDENTE  DO DER/AL PARA QUE SEJA FEITO A PAVIMENTAÇÃO ASFÁLTICA DO TRECHO QUE LIGA A AL -101 AO POVOADO TABOQUINHA NA CIDADE DE ARAPIRACA-AL.</t>
   </si>
   <si>
     <t>7599</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7599/protocolo_20210921_112442.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7599/protocolo_20210921_112442.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. GOVERNADOR  DO ESTADO DE ALAGOAS, SR. JOSÉ RENAN VASCONCELOS CALHEIROS FILHO, BEM COMO AO DIRETOR PRESIDENTE DO DER, PLEITEANDO AS PROVIDÊNCIAS NECESSÁRIAS  PARA  A IMPLANTAÇÃO DE DUAS LOMBADAS NA RODOVIA AL 110, QUE LIGA OS MUNICÍPIOS DE ARAPIRACA À TAQUARANA, NA QUILOMETRAGEM DO POVOADO SÍTIO MOCÓ.</t>
   </si>
   <si>
     <t>7600</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7600/protocolo_20210921_112715.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7600/protocolo_20210921_112715.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. GOVERNADOR  DO ESTADO DE ALAGOAS, SR. JOSÉ RENAN VASCONCELOS CALHEIROS FILHO, BEM COMO AO DIRETOR PRESIDENTE DO DER,  PLEITEANDO AS PROVIDÊNCIAS  NECESSÁRIAS PARA A IMPLANTAÇÃO DE OBRAS DE ASFALTAMENTO E RECAPEAMENTO DA RODOVIA AL 115 QUE LIGA OS  MUNICÍPIOS DE ARAPRACA À CAMPO GRANDE</t>
   </si>
   <si>
     <t>7603</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7603/protocolo_20210922_082252.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7603/protocolo_20210922_082252.pdf</t>
   </si>
   <si>
     <t>APELO EXMO. SR. GOVERNADOR DO ESTADO RENAN FILHO, AO SECRETÁRIO DE ESTADO DA SEGURANÇA PÚBLICA SR. ALFREDO  GASPAR DE MENDONÇA NETO, PARA QUE EMPRENDAM ESFORÇOS NO SENTIDO DE PROMOVER A CONSTRUÇÃO DE UM CENTRO INTEGRADO DE SEGURANÇA PÚBLICA (CISP), NO MUNICÍPIO DE CAPELA.</t>
   </si>
   <si>
     <t>7604</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7604/protocolo_20210922_082721.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7604/protocolo_20210922_082721.pdf</t>
   </si>
   <si>
     <t>APELO AO  EXMO. SR. GOVERNADOR RENAN FILHO, AO SECRETÁRIO DE ESTADO DA INFRAESTRUTURA, SR. MAURÍCIO QUINTELA MALTA LESSA, AO DIRETOR-PRESIDENTE DO DEPARTAMENTO DE ESTRADAS DE RODAGEM DE ALAGOAS-DER, SR. HELDER GAZZANEO GOMES E AO SECRETÁRIO DE ESTADO DO TRANSPORTE E DESENVOLVIMENTO URBANO, SR. MOSART DA SILVA DO AMARAL, PARA QUE EMPRENDAM ESFORÇOS NO SENTIDO DE REALIZAR A IMPLANTAÇÃO E PAVIMENTAÇÃO ASFÁLTICA POR MEIO DO PROGRAMA "ALAGOAS DE PONTA A PONTA", DO TRECHO DE APROXIMADAMENTE 19 KM, QUE INTERLIGA O PARQUE INDUSTRIAL  DA COPERVALES AGROINDUSTRIAL NO MUNICÍPIO DE ATALAIA AO CRUZAMENTO DA AL-210 COM A BR-101.</t>
   </si>
   <si>
     <t>7610</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7610/protocolo_20210922_122804.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7610/protocolo_20210922_122804.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, COM CÓPIAS AO DIRETOR PRESIDENTE DO DEPARTAMENTO DE ESTRADAS DE RODAGEM - DER/AL E AO SECRETÁRIO DE ESTADO DE TRANSPORTE E DESENVOLVIMENTO URBANO, NO SENTIDO DE QUE SEJA PROVIDENCIADA A RECUPERAÇÃO ASFÁLTICA DA AL 115,  NO TRECHO QUE INTERLIGA O MUNICÍPIO DE ARAPIRACA AO MUNICÍPIO DE TRAIPÚ.</t>
   </si>
   <si>
     <t>7611</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7611/protocolo_20210922_123019.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7611/protocolo_20210922_123019.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, COM CÓPIAS AO SECRETÁRIO DE SAÚDE DO ESTADO, COM OBJETIVO DE QUE SEJA CRIADO NA REDE PÚBLICA DE SAÚDE DO ESTADO, CENTROS DE REABILITAÇOO MULTIDISCIPLINAR PÓS-COVID, TENDO EM VISTA O GRANDE NÚMERO DE PESSOAS COM SEQUELAS  E QUE CONTINUAM COM SINTOMAS MESES APÓS A INFECÇÃO PELO VÍRUS.</t>
   </si>
   <si>
     <t>7612</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7612/protocolo_20210922_123315.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7612/protocolo_20210922_123315.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, COM CÓPIAS AO SECRETÁRIO  DE SEGURANÇA PÚBLICA, A SECRETÁRIA DA MULHER E DOS DIREITOS HUMANOS,  AO SECRETÁRIO DE PREVENÇÃO Á VIOLÊNCIA E AO DELEGADO GERAL DA POLÍCIA CIVIL, COM INTUITO DE QUE AS DELEGACIAS DA MULHER DO ESTADO DE ALAGOAS OFEREÇAM ATENDIMENTO NA LINGUAGEM BRASILEIRA DE SINAIS (LIBRAS) PARA O ATENDIMENTO DE MULHERES COM DEFICIÊNCIA AUDITIVA OU QUE TENHAM DIFICULDADE DE COMUNICAÇÃO POR ALGUMA OUTRA RAZÃO.</t>
   </si>
   <si>
     <t>7626</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7626/protocolo_20210928_100920.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7626/protocolo_20210928_100920.pdf</t>
   </si>
   <si>
     <t>APELO O EXMO SR. GOVERNADOR DO ESTADO, ASSIM COMO, AO SECRETÁRIO DE ESTADO DE SEGURANÇA PÚBLICA E AO DIRETOR GERAL DA PERÍCIA OFICIAL DO ESTADO, SUGERINDO A IMPLANTAÇÃO  DE UMA CENTRAL DE ATENDIMENTO AO CIDADÃO PARA EMISSÃO  DE DOCUMENTOS DE IDENTIFICAÇÃO NO MUNICÍPIO DE COLÔNIA LEOPOLDINA-AL.</t>
   </si>
   <si>
     <t>7629</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7629/protocolo_20210928_104200.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7629/protocolo_20210928_104200.pdf</t>
   </si>
   <si>
     <t>APELO O EXMO SR. GOVERNADODR DO ESTADO, ASSIM COMO, AO SECRETÁRIO DE ESTADO DE SEGURANÇA PÚBLICA, REITERANDO A SUGESTÃO DA CONSTRUÇÃO DE UM CISP, PARA O MUNCÍPIO DE ANADIA-AL.</t>
   </si>
   <si>
     <t>7630</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7630/protocolo_20210928_104452.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7630/protocolo_20210928_104452.pdf</t>
   </si>
   <si>
     <t>APELO O EXMO SR. GOVERNADORR DO ESTADO, ASSIM COMO, AO SECRETÁRIO DE ESTADO DE SEGURANÇA PÚBLICA, SUGERINDO A CONSTRUÇÃO DE UM CISP, PARA O MUNCÍPIO DE CAMPESTRE-AL.</t>
   </si>
   <si>
     <t>7631</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7631/protocolo_20210928_111914.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7631/protocolo_20210928_111914.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR RENAN FILHO E SUA EQUIPE, QUE EMPREENDA ESFORÇOS COM A FINALIDADE DE  ENVIAR A ESTA CASA UM PROJETO DE LEI PARA A CRIAÇÃO DE NÚCLEOS REGIONAIS DE NEUROCIRURGIA.</t>
   </si>
   <si>
     <t>7634</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7634/protocolo_20210928_123222.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7634/protocolo_20210928_123222.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, COM CÓPIAS AO SECRETÁRIO DE SAÚDE DO ESTADO, PARA SOMAREM ESFORÇOS COM O INTUÍTO DE QUE SEJA REALIZADA OBRA DE MELHORIA E AMPLIAÇÃO DA BASE DO SAMU ARAPIRACA, CONFORME JUSTIFICATIVAS.</t>
   </si>
   <si>
     <t>7648</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7648/protocolo_20210930_105808.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7648/protocolo_20210930_105808.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE ALAGOAS QUE SEJA ENCAMINHADO PARA ESTA ASSEMBLEIA LEGISLATIVA ESTADUAL, PROJETO DE LEI COM PROPOSTA DE REDUÇÃO DA ALÍQUOTA DO ICMS SOBRE COMBUSTÍVEIS.</t>
   </si>
   <si>
     <t>7653</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7653/protocolo_20211005_090707.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7653/protocolo_20211005_090707.pdf</t>
   </si>
   <si>
     <t>APELO AO  EXMO. SR. GOVERNADOR DO  ESTADO DE ALAGOAS, NO SENTIDO DE QUE SEJA VIABILIZADA  ATRAVÉS DO FUNDO ESTADUAL  DE COMBATE  E ERRADICAÇÃO A POBREZA - FECOEP, E COM BREVIDADE A SITUAÇÃO EXIGE, PARCERIA COM ENTIDADES DE  RECONHECIDA CREDIBILIDADE NA SOCIEDADE, DEVIDAMENTE REGISTRADOS NOS CONSELHOR DE ASSISTÊNCIA SOCIAL, COM O ESCOPO DE VIABILIZAR OFERTA DE ALIMENTO PARA A POPULAÇÃO EM VULNERABILIDADE  SOCIAL, APOIANDO E ROBUSTECENDO TRABALHOS DE VOLUNTARIADO.</t>
   </si>
   <si>
     <t>7672</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7672/protocolo_20211006_120648.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7672/protocolo_20211006_120648.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO DE TRANSPORTES E DESENVOLVIMENTO URBANO PARA QUE EMPREENDAM ESFORÇOS, NO SENTIDO DE IMPLEMENTAREM O PROGRAMA PRÓ-ESTRADA NO MUNICÍPIO DE DELMIRO GOUVEIA.</t>
   </si>
   <si>
     <t>7674</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7674/protocolo_20211006_124357.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7674/protocolo_20211006_124357.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO SECRETÁRIO DO ESTADO DE INFRAESTRUTURA PARA QUE EMPREENDAM ESFORÇOS, NO SENTIDO DE CONSTRUÍREM UM CAIS NO POVOADO DA ILHA DO FERRO, LOCALIZADO NO MUNICÍPIO DE PÃO DE AÇUCAR.</t>
   </si>
   <si>
     <t>7675</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7675/protocolo_20211006_115636.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7675/protocolo_20211006_115636.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO DE ESTADO DA SAÚDE PARA QUE EMPREENDAM ESFORÇOS,  NO SENTIDO DE REALIZAREM UM MUTIRÃO DE SAÚDE NO MUNICÍPIO DE SENADOR RUI PALMEIRA.</t>
   </si>
   <si>
     <t>7676</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7676/protocolo_20211006_124437.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7676/protocolo_20211006_124437.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO SECRETÁRIO DO ESTADO DE INFRAESTRUTURA PARA QUE EMPREENDAM ESFORÇOS, NO SENTIDO DE CONSTTRUIREM A ORLA RIBEIRINHA DO POVOADO ILHA DO FERRO , LOCALIZADO NO  MUNICÍPIO DE PÃO DE AÇUCAR.</t>
   </si>
   <si>
     <t>7677</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7677/protocolo_20211006_115836.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7677/protocolo_20211006_115836.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO DE ESTADO DA SAÚDE PARA QUE EMPREENDAM ESFORÇOS,  NO SENTIDO DE REALIZAREM UM MUTIRÃO DE SAÚDE NO MUNICÍPIO DE MAJOR IZIDORO.</t>
   </si>
   <si>
     <t>7678</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7678/protocolo_20211006_124517.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7678/protocolo_20211006_124517.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO, A SECRETARIA DO ESTADO DE ASSISTÊNCIA  E DESENVOLVIMENTO SOCIAL E À SECRETÁRIA DA MULHER E DOS DIREITOS HUMANOS DO ESTADO,   PARA QUE EMPREENDAM ESFORÇOS, NO SENTIDO DE IMPLANTAREM UM PLANO ESTADUAL DE PREVENÇÃO E ERRADICAÇÃO DO TRABALHO INFANTIL</t>
   </si>
   <si>
     <t>7679</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7679/protocolo_20211006_115904.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7679/protocolo_20211006_115904.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO DE ESTADO DA SAÚDE PARA QUE LIBEREM RECURSOS, A FIM DE DESTINA-LOS A CONSTRUÇÃO DE UMA UNIDADE DE PRONTO ATENDIMENTO (UPA) NA COMUNIDADE PACA, LOCALIZADA NO MUNICÍPIO DE MURICI.</t>
   </si>
   <si>
     <t>7680</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7680/protocolo_20211006_124614.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7680/protocolo_20211006_124614.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO, A SECRETÁRIA  DE ASSISTÊNCIA E DESENVOLVIMENTO SOCIAL PARA QUE EMPREENDAM ESFORÇOS, A FIM  DE CONSTRUÍREM UMA CASA ABRIGO PARA MULHERES EM SITUAÇÃO DE VIOLÊNCIA DOMÉSTICA, NO MUNICÍPIO DE ARAPIRACA.</t>
   </si>
   <si>
     <t>7681</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7681/protocolo_20211006_120445.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7681/protocolo_20211006_120445.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO DE TRANSPORTES E DESENVOLVIMENTO URBANO PARA QUE EMPREENDAM ESFORÇOS, NO SENTIDO DE IMPLEMENTAREM UMA CICLOVIA NA AL-145, NO TRECHO QUE INTERLIGA A UNIVERSIDADE FEDERAL DE ALAGOAS AO TREVO MARIA BODE, LOCALIZADOS NO MUNICÍPIO DE DELMIRO GOUVEIA.</t>
   </si>
   <si>
     <t>7682</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7682/protocolo_20211006_124716.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7682/protocolo_20211006_124716.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO,  E AO SECRETÁRIO DO ESTADO DE ESPORTE , LAZER E JUVENTUDE, PARA EMPREENDAM ESFORÇOS, NO SENTIDO DE CONSTRUÍREM UM CAMPO DE FUTEBOL NO POVOADO DA ILHA DO FERRO, LOCALIZADO NO MUNICÍPIO DE PÃO DE AÇUCAR.</t>
   </si>
   <si>
     <t>7683</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7683/protocolo_20211006_120619.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7683/protocolo_20211006_120619.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO DE TRANSPORTES E DESENVOLVIMENTO URBANO PARA QUE EMPREENDAM ESFORÇOS, NO SENTIDO DE IMPLEMENTAREM O PROGRAMA ALAGOAS DE PONTA A PONTA NO MUNICÍPIO DE PALMEIRA DOS ÍNDIOS, PARA REALIZAR A PAVIMENTAÇÃO ASFÁLTICA DA RODOVIA QUE O INTERLIGA AO POVOADO RUA NOVA.</t>
   </si>
   <si>
     <t>7684</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7684/protocolo_20211006_124805.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7684/protocolo_20211006_124805.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO, E AO SECRETÁRIO DO ESTADO DE ESPORTE , LAZER E JUVENTUDE, PARA EMPREENDAM ESFORÇOS, NO SENTIDO DE REVITALIZAREM  AS QUADRAS ESPORTIVAS DO MUNICÍPIO DE DELMIRO GOUVEIA E DOS SEUS POVOADOS CIRCUNVIZINHOS.</t>
   </si>
   <si>
     <t>7685</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7685/protocolo_20211006_121008.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7685/protocolo_20211006_121008.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO DE TRANSPORTES E DESENVOLVIMENTO URBANO PARA QUE EMPREENDAM ESFORÇOS, NO SENTIDO DE IMPLEMENTAREM O PROGRAMA ALAGOAS DE PONTA A PONTA NO MUNICÍPIO DE PÃO DE AÇUCAR, INTERLIGANDO-O AO POVOADO DA ILHA DO FERRO.</t>
   </si>
   <si>
     <t>7686</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7686/protocolo_20211006_121729.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7686/protocolo_20211006_121729.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO DO ESTADO DA CULTURA PARA QUE EMPREENDAM ESFORÇOS, NO SENTIDO DE PROMOVEREM A RECUPERAÇÃO DOS CENTROS HISTÓRICOS DE DELMIRO GOUVEIA.</t>
   </si>
   <si>
     <t>7690</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7690/protocolo_20211007_101713.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7690/protocolo_20211007_101713.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA PARA O DEPARTAMENTO DE ESTRADAS DE RODAGEM DE ALAGOAS - DER, CUJA FINALIDADE É A CONSTRUÇÃO DE UMA PISTA DE CAMINHADA QUE VAI DE SANTA LUZIA DO NORTE ATÉ A BR.</t>
   </si>
   <si>
     <t>7691</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7691/protocolo_20211007_103051.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7691/protocolo_20211007_103051.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA PARA O DEPARTAMENTO DE ESTRADAS DE RODAGEM DE ALAGOAS -  DER, CUJA FINALIDADE É A CONSTRUÇÃO DE UMA PISTA DE CICLOVIA E CAMINHADA DA CIDADE DE CAMPESTRE-AL ATÉ A AL 201.</t>
   </si>
   <si>
     <t>7692</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7692/protocolo_20211007_104340.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7692/protocolo_20211007_104340.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA PARA O DEPARTAMENTO DE ESTRADAS DE RODAGEM DE ALAGOAS - DER, CUJA FINALIDADE É A EXTENSÃO DO PAVIMENTO DE PARALELO DA RUA SERGIO DE BARROS EM DIREÇÃO AO BALNEÁRIO XIRINGA ATÉ A COMUNIDADE MEIRIM, LOCALIZADO NO MUNICÍPIO DE SANTANA DO MUNDAÚ COM EXTENSÃO DE APROXIMADAMENTE 2.5KM.</t>
   </si>
   <si>
     <t>7693</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7693/protocolo_20211007_104821.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7693/protocolo_20211007_104821.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA PARA O DEPARTAMENTO DE ESTRADAS DE RODAGEM DE ALAGOAS - DER, CUJA FINALIDADE É A CONSTRUÇÃO DE UM PISTA DE CICLOVIA E CAMINHADA DA CIDADE DE JUNDIÁ ATÉ A BR.</t>
   </si>
   <si>
     <t>7694</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7694/protocolo_20211007_105440.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7694/protocolo_20211007_105440.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA PARA O DEPARTAMENTO DE ESTRADAS DE RODAGEM DE ALAGOAS - DER, CUJA FINALIDADE É A CONSTRUÇÃO DE UM PISTA DE CAMINHADA QUE VAI DE COLÔNIA LEOPOLDINA - AL ATÉ A BR 316, CUJA A DISTÂNCIA É DE APROXIMADAMENTE 5 KM DE PISTA.</t>
   </si>
   <si>
     <t>7695</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7695/protocolo_20211007_110028.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7695/protocolo_20211007_110028.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO SECRETÁRIO DE ESTADO DA SAÚDE PARA QUE EMPREENDAM ESFORÇOS, NO SENTIDO DE REALIZAREM UM MUTIRÃO DE SAÚDE NO MUNICÍPIO DE SÃO JOSÉ DA TAPERA.</t>
   </si>
   <si>
     <t>7697</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7697/protocolo_20211007_113249.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7697/protocolo_20211007_113249.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO SECRETÁRIO DE ESTADO DA SAÚDE PARA QUE EMPREENDAM ESFORÇOS, NO SENTIDO DE REALIZAREM UM MUTIRÃO DE SAÚDE NO MUNICÍPIO DE BATALHA.</t>
   </si>
   <si>
     <t>7698</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7698/protocolo_20211007_113509.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7698/protocolo_20211007_113509.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO SECRETÁRIO DE ESTADO DA SAÚDE PARA QUE EMPREENDAM ESFORÇOS, NO SENTIDO DE REALIZAREM UM MUTIRÃO DE SAÚDE NO MUNICÍPIO DE ÁGUA BRANCA.</t>
   </si>
   <si>
     <t>7699</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7699/protocolo_20211007_113814.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7699/protocolo_20211007_113814.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO SECRETÁRIO DE ESTADO DA SAÚDE PARA QUE EMPREENDAM ESFORÇOS, NO SENTIDO DE REALIZAREM UM MUTIRÃO DE SAÚDE NO MUNICÍPIO DE OLHO D' ÀGUA DAS FLORES.</t>
   </si>
   <si>
     <t>7700</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7700/protocolo_20211007_114018.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7700/protocolo_20211007_114018.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO SECRETÁRIO DE ESTADO DA SAÚDE PARA QUE EMPREENDAM ESFORÇOS, NO SENTIDO DE REALIZAREM UM MUTIRÃO DE SAÚDE NO MUNICÍPIO DE DELMIRO GOUVEIA.</t>
   </si>
   <si>
     <t>7703</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7703/protocolo_20211013_113140.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7703/protocolo_20211013_113140.pdf</t>
   </si>
   <si>
     <t>APELO  AO EXMO. SR. GOVERNADOR  DO ESTADO DE ALAGOAS PARA QUE ESTUDE A VIABILIDADE DE IMPLEMENTAR MEDIDAS ESPECIAIS DE AMPARO POR PSICÓLOGOS E ASSISTENTES SOCIAIS DO SISTEMA ÚNICO DE SAÚDE (SUS), ÀS CRIANÇAS E ADOLESCENTES ÓRFÃOS DA COVID-19 NO ESTADO DE ALAGOAS,</t>
   </si>
   <si>
     <t>7706</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7706/protocolo_20211013_115237.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7706/protocolo_20211013_115237.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO E AO SECRETÁRIO DE ESTADO DA SEGURANÇA PÚBLICA PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE CONSTRUIR UM CENTRO INTEGRADO DE SEGURANÇA PÚBLICA (CISP), NO MUNICÍPIO DE MAR VERMELHO/AL.</t>
   </si>
   <si>
     <t>7709</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7709/protocolo_20211014_113922.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7709/protocolo_20211014_113922.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SENHOR GOVERNADOR DO ESTADO DE ALAGOAS, SR. JOSÉ RENAN VASCONCELOS CALHEIROS FILHO, PARA QUE O PODER EXECUTIVO ADOTE TODAS AS PROVIDÊNCIAS CABÍVEIS PARA A FORMALIZAÇÃO DA RETIRADA DO ESTADO DE ALAGOAS COMO MEMBRO DO CONSÓRCIO INTERESTADUAL DE DESENVOLVIMENTO SUSTENTÁVEL DO NORDESTE ( CONSÓRCIO NORDESTE ).</t>
   </si>
   <si>
     <t>7714</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7714/protocolo_20211015_103320.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7714/protocolo_20211015_103320.pdf</t>
   </si>
   <si>
     <t>APELO AO SECRETÁRIO DE ESTADO DA SAÚDE UMA ANÁLISE NO SALÁRIO DOS MOTORISTAS PRESTADORES DE SERVIÇOS DO SAMU - SERVIÇO DE ATENDIMENTO MÓVEL DE URGÊNCIA.</t>
   </si>
   <si>
     <t>7721</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7721/protocolo_20211019_121107.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7721/protocolo_20211019_121107.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO DE ESTADO DO MEIO AMBIENTE E RECURSOS HÍDRICOS, PARA QUE EMPREENDAM ESFORÇOS NA EXECUÇÃO O PROGRAMA ESTADUAL DE BARRAGENS SUBTERRÂNEAS LANÇADO EM DEZEMBRO DE 2019.</t>
   </si>
   <si>
     <t>7723</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7723/protocolo_20211019_122247.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7723/protocolo_20211019_122247.pdf</t>
   </si>
   <si>
     <t>APELO AO EXO. SR. GOVERNADOR DO ESTADO, COM CÓPIA AO SENHOR SECRETÁRIO DE ESTADO DE EDUCAÇÃO DE ALAGOAS, SOLICITANDO A REFORMA DA ESCOLA ESTADUAL DO CABLOCO, LOCALIZADA NO POVOADO CABLOCO EM SÃO JOSÉ DA TAPERA.</t>
   </si>
   <si>
     <t>7728</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7728/protocolo_20211020_111323.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7728/protocolo_20211020_111323.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR  DO ESTADO,  E O EXMO. SR. SECRETÁRIO ESTADUAL DE INFRAESTRUTURA E AO EXMO. SR. PRESIDENTE DO DER/AL QUE SEJA REALIZADO/PROVIDENCIADO A IMPLANTAÇÃO DA ILUMINAÇÃO PÚBLICA DO TRECHO DA DUPLICAÇÃO (AL-220) QUE LIGA A CIDADE DE ARAPIRACA AO POVODADO PÉ-LEVE.</t>
   </si>
   <si>
     <t>7732</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7732/protocolo_20211020_124006.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7732/protocolo_20211020_124006.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, COM CÓPIA AO SUPERINTENDENTE DO INSTITUTO DE IDENTIFICAÇÃO DE ALAGOAS E AO SECRETÁRIO DE ESTADO DE SEGURANÇA PÚBLICA, NO SENTIDO DE QUE SEJA LEVADA AO MUNICÍPIO DE CRAÍBAS E  CARAVANA MEU RG NA MÃO.</t>
   </si>
   <si>
     <t>7733</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7733/protocolo_20211020_124301.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7733/protocolo_20211020_124301.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, COM CÓPIA AO SUPERINTENDENTE DO INSTITUTO DE IDENTIFICAÇÃO DE ALAGOAS E AO SECRETÁRIO DE ESTADO DE SEGURANÇA PÚBLICA, NO SENTIDO DE QUE SEJA LEVADA AO MUNICÍPIO DE  TRAIPU A CARAVANA MEU RG NA MÃO.</t>
   </si>
   <si>
     <t>7734</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7734/protocolo_20211020_125534.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7734/protocolo_20211020_125534.pdf</t>
   </si>
   <si>
     <t>APELO AO EXECUTIVO ESTADUAL A INCLUSÃO DOS SERVIDORES DA SEGURANÇA PÚBLICA E OS SERVIDORES DA EDUCAÇÃO NA LISTA DE PRIORIDADE DA VACINA DE REFORÇO (3ª DOSE) COVID-19.</t>
   </si>
   <si>
     <t>7736</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7736/protocolo_20211021_111047.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7736/protocolo_20211021_111047.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE ALAGOAS, COM CÓPIAS AO SECRETÁRIO DE SAÚDE, COM FINALIDADE DE PLEITEAR O INÍCIO DAS OPERAÇÕES DA UNIDADE DE COLETA E TRANSFUSÃO - UCT, DO MUNICÍPIO DE PALMEIRA DOS ÍNDIOS, QUE JÁ SE ENCONTRA COM SUA ESTRUTURA PRONTA DENTRO DO HOSPITAL SANTA RITA, LOCALIZADO NO MESMO MUNICÍPIO.</t>
   </si>
   <si>
     <t>7738</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7738/protocolo_20211022_095755.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7738/protocolo_20211022_095755.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO SECRETÁRIO DE TRANSPORTE E DESENVOLVIMENTO URBANO PARA QUE EMPREENDAM ESFORÇOS, NO SENTIDO DE IMPLEMENTAREM O PROGRAMA ALAGOAS DE PONTA A PONTA NO MUNICÍPIO DE CAJUEIRO, A FIM DE REALIZAR A PAVIMENTAÇÃO ASFÁLTICA DO TRECHO QUE O INTERLIGA AO POVOADO SANTA EFIGÊNIA, LOCALIZADO NO MUNICÍPIO DE CAPELA.</t>
   </si>
   <si>
     <t>7742</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7742/protocolo_20211026_114326.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7742/protocolo_20211026_114326.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, COM A FINALIDADE DE QUE SEJA ENCAMINHADO PARA A ASSEMBLEIA LEGISLATIVA DE ALAGOAS UM PROJETO DE LEI VISANDO REDUZIR A ALÍQUOTA DO IMPOSTO SOBRE OPERAÇÕES RELATIVAS À CIRCULAÇÃO DE MERCADORIAS E SOBRE PRESTAÇÕES DE SERVIÇOS DE TRANSPORTE INTERESTADUAL E INTERMUNICIPAL E DE COMUNICAÇÃO - ICMS INCIDENTES SOBRE A CONTA DE ENERGIA ELÉTRICA NOS PERÍODOD EM QUE A AGÊNCIA NACIONAL DE ENERGIA ELETRICA - ANEEL, FIXAR BANDEIRA.</t>
   </si>
   <si>
     <t>7746</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7746/protocolo_20211027_095152.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7746/protocolo_20211027_095152.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, AO SECRETÁRIO DE ESTADO DA SEGURANÇA PÚBLICA, ALFREDO GASPAR E AO COMANDANTE GERAL DO CORPO DE BOMBEIROS MILITAR DE ALAGOAS, ANDRÉ ALESSANDRO MADEIRO DE OLIVEIRA, PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE INSTALAR NOVOS POSTOS DE GUARDA-VIDAS NO LITORAL DE ALAGOAS</t>
   </si>
   <si>
     <t>7749</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7749/protocolo_20211027_122008.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7749/protocolo_20211027_122008.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, COM CÓPIAS AO SECRETÁRIO DA AGRICULTURA, PECUÁRIA , PESCA E AQUICULTURA (SEAGRI), PARA QUE  SOMANDO ESFORÇOS CONSTRUAM A ENTREGUEM  A POPULAÇAO DO MUNCÍPIO DE CAMPO GRANDE UM NOVO CURRAL DO GADO, DE EXTREMA NECESSIDADE  PARA A FEIRA DE GADO DO MUNICÍPIO, A  SEGUNDA MAIOR DE ALAGOAS.</t>
   </si>
   <si>
     <t>7750</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7750/protocolo_20211027_121238.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7750/protocolo_20211027_121238.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, COM CÓPIAS AO SECRETÁRIO DE ESTADO DA EDUCAÇÃO PARA QUE PROMOVAM A CONSTRUÇÃO DE UMA CRECHE NO MUNICÍPIO DE OLHO D'ÁGUA GRANDE ATRAVÉS DO PROGRAMA ESTADUAL CRIANÇA ALAGOANA - CRIA.</t>
   </si>
   <si>
     <t>7751</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7751/protocolo_20211027_122055.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7751/protocolo_20211027_122055.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO, SR, GOVERNADOR  DO ESTADO DE ALAGOAS, COM CÓPIAS AO SECRETÁRIO DE ESTADO DO ESPORTE, LAZER E JUVENTUDE - SELAJ, PARA SOMAREM ESFORÇOS COM O INTUITO DE REALIZAR A CONSTRUÇÃO E ENTREGA DE UM CAMPO DE FUTEBOL NO MUNICÍPIO DE CAMPO GRANDE.</t>
   </si>
   <si>
     <t>7752</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7752/protocolo_20211027_121620.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7752/protocolo_20211027_121620.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, COM CÓPIAS AO SECRETÁRIO DE ESTADO DA EDUCAÇÃO PARA QUE PROMOVAM A CONSTRUÇÃO DE UMA CRECHE NO MUNICÍPIO DE CAMPO GRANDE ATRAVÉS DO PROGRAMA ESTADUAL CRIANÇA ALAGOANA - CRIA.</t>
   </si>
   <si>
     <t>7753</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7753/protocolo_20211029_104701.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7753/protocolo_20211029_104701.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE ALAGOAS, JOSÉ RENAN VASCONCELOS CALHEIROS FILHO, PLEITEANDO PROVIDÊNCIAS NO MUNICÍPIO DE TRAIPU, A SER PROMOVIDO PELO PROGRAMA PRÓ-ESTRADA, QUE VEM SENDO IMPLEMENTADO EM DIVERSOS MUNICÍPIOS DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7763</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7763/protocolo_20211103_104255.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7763/protocolo_20211103_104255.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, NO SENTIDO DE QUE SEJAM DESENVOLVIDAS PELOS ÓRGÃOS DE SAÚDE DO ESTADO DE ALAGOAS (SESAU, UNCISAL E IPASEAL SAÚDE) AÇÕES EDUCATIVAS, PREVENTIVAS ASSISTENCIAL E DE REABILITAÇÃO DA SAÚDE DO HOMEM, CONFORME PRECONIZA DIRETRIZES DO PROGRAMA NOVEMBRO AZUL.</t>
   </si>
   <si>
     <t>7766</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7766/protocolo_20211103_122508.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7766/protocolo_20211103_122508.pdf</t>
   </si>
   <si>
     <t>APELO  AO SR. RICARDO BARROSO DE CARVALHO FILHO, SUPERINTENDENTE REGIONAL DO DEPARTAMENTO NACIONAL DE INFRAESTRUTURA DE TRANSPORTES  (DNIT) NO ESTADO DE ALAGOAS, AFIM DE QUE SEJA EMPREENDIDO ESFORÇOS NO SENTIDO DE PROMOVER, NO MAIS CURTO ESPAÇO DE TEMPO POSSÍVEL,  A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE,  EM FRENTE AO ACESSO AO LOTEAMENTO CIDADE JARDIM, NA BR-16, LOCALIZADO NO MUNICÍPIO DE PILAR/AL.</t>
   </si>
   <si>
     <t>7767</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7767/protocolo_20211103_122642.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7767/protocolo_20211103_122642.pdf</t>
   </si>
   <si>
     <t>APELO AO  EXMO. SR. GOVERNADOR RENAN FILHO, AO SECRETÁRIO DE ESTADO DA INFRAESTRUTURA, SR. MAURÍCIO QUINTELLA LESSA E AO DIRETOR-PRESIDENTE DO DEPARTAMENTO DE ESTRADAS DE RODAGEM DE ALAGOAS- DER, SR. HELDER GAZZENEO GOMES, PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE PROMOVER A IMPLANTAÇÃO DE UM REDUTOR DE VELOCIDADE (ONDULAÇÃO TRANSVERSAL), EM FRENTE AO ACESSO  AO CONDOMÌNIO LAGUNA, LOCALIZADO NA AL 101 SUL, MUNICÍPIO DE MARECHAL DEODORO/AL.</t>
   </si>
   <si>
     <t>7768</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7768/protocolo_20211103_122903.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7768/protocolo_20211103_122903.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR RENAN FILHO, E AO SECRETÁRIO DE ESTADO DE TRANSPOTE E DESENVOLVIMENTO URBANO, SR. MOSART DA SILVA AMARAL, PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE REALIZAR A IMPLANTAÇÃO E PAVIMENTAÇÃO ASFÁLTICA POR MEIO DO PROGRAMA "ALAGOAS DE PONTA A PONTA", DO TRECHO DE APROXIMADAMENTE 6 KM, QUE INTERLIGA A BR-316 AO COMPLEXO DE CONDOMÌNIOS NOVA SATUBA NO MUNICÍPIO DE SATUBA/AL.</t>
   </si>
   <si>
     <t>7797</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7797/protocolo_20211110_092346.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7797/protocolo_20211110_092346.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, PARA QUE EMPREENDA ESFORÇOS NO SENTIDO DE APRESENTAR PROJETO DE LEI, CONFORME MINUTA SUGERIDA, QUE INSTITUI O CRIA E REGULAMENTA AS CASAS DE ABRIGO NO ESTADO DE ALAGOAS PARA AS MULHERES VÍTIMAS DE VIOLÊNCIA DOMÉSTICA E FAMILIAR.</t>
   </si>
   <si>
     <t>7799</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7799/protocolo_20211110_092502.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7799/protocolo_20211110_092502.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO DE SEGURANÇA PÚBLICA DE ALAGOAS, SR. ALFREDO GASPAR DE MENDONÇA NETO, PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE PROMOVER A CRIAÇÃO DE FERRAMENTAS QUE BUSQUEM O MONITORAMENTO E ADOÇÃO DE MEDIDAS QUE COMBATAM A IMPORTUNAÇÃO SEXUAL NO TRANSPORTE RODOVIÁRIO COLETIVO NO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7804</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7804/protocolo_20211111_112122.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7804/protocolo_20211111_112122.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS E AO DIRETOR E AO DIRETOR PRESIDENTE DO DEPARTAMENTO DE ESTRADAS DE RODAGEM DE ALAGOAS, PARA QUE PROMOVA A PAVIMENTAÇÃO ASFÁLTICA ATÉ SERRA DO CRUZEIRO, NO MUNICÍPIO DE IGACI.</t>
   </si>
   <si>
     <t>7806</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7806/protocolo_20211111_112410.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7806/protocolo_20211111_112410.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO SECRETÁRIO DO ESTADO DA SAÚDE PARA QUE LIBEREM RECURSOS,A FIM DE DESTINÁ-LOS A CONSTRUÇÃO DE UMA UNIDADE DE PRONTO ATENDIMENTO (UPA) LOCALIZADA ENTRE OS MUNICÍPIOS DE PARIPUEIRA E BARRA DE SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>7807</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7807/protocolo_20211111_112534.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7807/protocolo_20211111_112534.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO GOVERNO DO ESTADO O RECAPEAMENTO ASFÁLTICO DE TODA ÁREA INTERNA DA CENTRAL DE ABASTECIMENTO DE ALAGOAS - CEASA.</t>
   </si>
   <si>
     <t>7808</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7808/protocolo_20211111_112644.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7808/protocolo_20211111_112644.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO GOVERNO DO ESTADO , POR MEIO DO PROGRAMA COMPETENTE, A DOAÇÃO DE UMA MÁQUINA PATROL E DE UMA RETROESCAVADEIRA PARA O MUNICÍPIO DE NOVO LINO.</t>
   </si>
   <si>
     <t>7820</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7820/protocolo_20211117_102839.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7820/protocolo_20211117_102839.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, COM  A FINALIDADE DE QUE A ESCOLA ESTADUAL QUE ESTÁ SENDO CONSTRUÍDA NO BAIRRO RETIRO NO MUNICÍPIO DE JUNQUEIRO, SEJA DENOMIADA DE "ESCOLA ESTADUAL MARIA LIÉGE DE ALBUQUERQUE TAVARES".</t>
   </si>
   <si>
     <t>7826</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7826/protocolo_20211117_121611.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7826/protocolo_20211117_121611.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR RENAN FILHO, QUE EMPREENDA ESFORÇOS NO SENTIDO DE ARTICULAR JUNTO AO MINISTÉRIO DA ECONOMIA, E AO SUPERINTENDENTE REGIONAL DA CAIXA ECONÔMICA FEDERAL NO ESTADO DE ALAGOAS, PARA QUE SEJA IMPLANTADA UMA AGÊNCIA BANCÁRIA DA CAIXA ECONÔMICA FEDERAL NO MUNICÍPIO DE SÃO MIGUEL DOS MILAGRES/AL.</t>
   </si>
   <si>
     <t>7828</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7828/protocolo_20211117_124811.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7828/protocolo_20211117_124811.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO, ATRAVÉS DO ÓRGÃO COMPETENTE, A DOAÇÃO DE UMA MÁQUINA PATROL E UMA RETROESCAVADEIRA AO MUNICÍPIO DE GIRAU DO PONCIANO.</t>
   </si>
   <si>
     <t>7829</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7829/protocolo_20211117_125020.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7829/protocolo_20211117_125020.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO, ATRAVÉS DO ÓRGÃO COMPETENTE, A DOAÇÃO DE UMA MÁQUINA PATROL E UMA RETROESCAVADEIRA AO MUNICÍPIO DE COITÉ DO NÓIA.</t>
   </si>
   <si>
     <t>7831</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7831/protocolo_20211118_092456.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7831/protocolo_20211118_092456.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO , COM A FINALIDADE DE QUE EMPREENDA ESFORÇOS NO SENTIDO DE ASSEGURAR O ABASTECIMENTO DE ÁGUA EM ALGUNS BAIRROS DA CAPITAL ALAGOANA, EM ESPECIAL O BAIRRO DO EUSTÁQUIO GOMES DE MELO.</t>
   </si>
   <si>
     <t>7834</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7834/protocolo_20211118_095831.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7834/protocolo_20211118_095831.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE ALAGOAS, COM CÓPIAS AO SECRETÁRIO DA EDUCAÇÃO E AO SECRETÁRIO DA AGRICULTURA, PECUÁRIA, PESCA E AQUICULTURA SEAGRI, COM A FINALIDADE DE QUE SEJA CUMPRIDO O DISPOSTO NA LEI FEDERAL 11.947, DE 16 DE JUNHO DE 2009, A FIM DE QUE O ESTADO UTILIZE O PERCENTUAL MÍNIMO DE 30% TRINTA POR CENTO DO TOTAL DOS RECURSOS FINANCEIROS REPASSADOS AO ESTADO DE ALAGOAS, PELO FUNDO NACIONAL DE ALIMENTAÇÃO ESCOLAR - FNDE, NO ÂMBITO DO PROGRAMA NACIONAL DE ALIMENTAÇÃO ESCOLAR - PNAE, NA AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS DIRETAMENTE DA AGRICULTURA FAMILIAR E DO EMPREENDEDOR FAMILIAR RURAL OU DE SUAS APLICABILIDADE DO DISPOSTO NA MENCIONADA LEI, CONFORME A JUSTIFICATIVA ABAIXO.</t>
   </si>
   <si>
     <t>7835</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7835/protocolo_20211118_104130.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7835/protocolo_20211118_104130.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE ALAGOAS QUE SEJAM MOBILIZADOS TODOS OS MEIO DE COMUNICAÇÃO PRÓPRIOS, CONVENIADOS E CONTRATADOS COM O GOVERNO DO ESTADO DE ALAGOAS, PARA INTENSIFICAR CAMPANHAS DE MOBILIZAÇÃO DA POPULAÇÃO PARA A IMUNIZAÇÃO CONTRA A COVID 19, PELAS RAZÕES EXPOSTAS NO TEXTO.</t>
   </si>
   <si>
     <t>7844</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7844/protocolo_20211119_095855.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7844/protocolo_20211119_095855.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA PARA O SECRETÁRIO DE ESTADO DE INFRAESTRUTURA,  COM A FINALIDADE DE SUGERIR O RECAPEAMENTO PAVIMENTAÇÃO ASFÁLTICA DA AL-110, DO TRECHO DO POVOADO VILA APARECIDA DE TANQUE D'ARCA/AL ATÉ O MUNICÍPIO DE TAQUARANA/AL.</t>
   </si>
   <si>
     <t>7845</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7845/protocolo_20211122_115541.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7845/protocolo_20211122_115541.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, RENAN FILHO, AO SECRETÁRIO DE MEIO AMBIENTE E RECURSOS HÍDRICOS, SR. FERNANDO PEREIRA, PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE VIABILIZAREM A EXECUÇÃO DE UM SISTEMA EFICAZ DE ABASTECIMENTO DE ÁGUA POR MEIO DA PERFURAÇÃO DE POÇOS ARTESIANOS E INSTALAÇÃO DE CISTERNAS NO MUNICÍPIO DE TANQUE D'ARCA.</t>
   </si>
   <si>
     <t>7846</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7846/protocolo_20211122_115719.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7846/protocolo_20211122_115719.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, RENAN FILHO, AO SECRETÁRIO DE TRANSPORTE E DESENVOLVIMENTO URBANO, SR. MOSART AMARAL, PARA QUE DETERMINEM A IMEDIATA CRIAÇÃO DE ACOSTAMENTO E SINALIZAÇÃO DO TRECHO DA RODOVIA AL 110, QUE DÁ ACESSO AO MUNICÍPIO DE TANQUE D'ARCA.</t>
   </si>
   <si>
     <t>7848</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7848/protocolo_20211123_085400.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7848/protocolo_20211123_085400.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADO DO ESTADO, PARA QUE CASO HAJA RATEIO DAS SOBRAS DO FUNDEB, EM 2021, AO ENVIAR PROJETO DE LEI A ESTA CASA COM ESSA FINALIDADE, JÁ O FAÇA INCLUINDO COMO BENEFICIÁRIOS OS SERVIDORES DA EDUCAÇÃO QUE EXERCEM ATIVIDADE TÉCNICO-ADMINISTRATIVA OU DE APOIO, NAS ESCOLAS OU NOS ORGÃOS DE EDUCAÇÃO, ALÉM DE INCLUIR A PREVISÃO DE NÃO INCIDÊNCIA DE DESCONTO PREVIDENCIÁRIO SOBRE O VALOR DA PARCELA ORIUNDA DO REFERIDO RATEIO.</t>
   </si>
   <si>
     <t>7851</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7851/protocolo_20211123_120841.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7851/protocolo_20211123_120841.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, EXMO. SR. SECRETÁRIO ESTADUAL DE INFRAESTRUTURA E AO EXMO. SR. PRESIDENTE DO DER, PARA QUE SEJA FEITO O RECAPEAMENTO ASFÁLTICO DO TRECHO DA AL 115 QUE LIGA O TREVO DO RESIDENCIAL BRISA DO LAGO AO CRUZAMENTO (COCA-COLA) DE ACESSO A CIDADE DE FEIRA GRANDE.</t>
   </si>
   <si>
     <t>7856</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7856/protocolo_20211123_125007.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7856/protocolo_20211123_125007.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO RENAN FILHO A INCLUSÃO DO MUNICÍPIO DE DELMIRO GOUVEIA NO PROGRAMA ALAGOAS DE PONTA A PONTA.</t>
   </si>
   <si>
     <t>7857</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7857/protocolo_20211123_125207.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7857/protocolo_20211123_125207.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO RENAN FILHO A RECUPERAÇÃO ASFÁLTICA E REVITALIZAÇÃO DA PISTA QUE LIGA O DISTRITO DE JARDIM CORDEIRO AO DISTRITO DE BARRAGEM LESTE.</t>
   </si>
   <si>
     <t>7858</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7858/protocolo_20211123_125813.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7858/protocolo_20211123_125813.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR RENAN FILHO A REVITALIZAÇÃO DA SEDE DE ESPORTES E DA QUADRA POLIESPORTIVA DO DISTRITO DE JARDIM EM DELMIRO GOUVEIA.</t>
   </si>
   <si>
     <t>7860</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7860/protocolo_20211124_090245.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7860/protocolo_20211124_090245.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE ALAGOAS, COM CÓPIAS AO SECRETÁRIO DE ESTADO DA EDUCAÇÃO, PARA QUE PROMOVAM A CONSTRUÇÃO DE UMA CRECHE NO BAIRRO DO FEITOSA, LOCALIZADO NO MUNICÍPIO DE MACEIÓ, ATRAVÉS DO PROGRAMA ESTADUAL CRIANÇA ALAGOANA- CRIA, CONFORME JUSTIFICATIVA ABAIXO.</t>
   </si>
   <si>
     <t>7863</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7863/protocolo_20211124_111428.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7863/protocolo_20211124_111428.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR GOVERNADOR DO ESTADO, E AO SECRETÁRIO DE SEGURANÇA PÚBLICA, ALFREDO GASPAR , QUE REALIZEM OS DEVIDOS ESTUDOS E ENCAMINHEM A ESTA CASA LEGISLATIVA, PROJETO DE LEI, NO SENTIDO DE QUE SEJA INSTITUIDA GRATIFICAÇÃO POR QUALIFICAÇÃO, ACADÊMICA OU PROFISSIONAL, EM NÍVEL DE PÓS-GRADUAÇÃO, PARA OS AGENTES DE SEGURANÇA PÚBLICA DE ALAGOAS, NA ORDEM DE 20% PARA ESPCIALIZAÇÃO, 25% PARA MESTRADO E 30% PARA DOUTORADO.</t>
   </si>
   <si>
     <t>7870</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7870/protocolo_20211125_103121.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7870/protocolo_20211125_103121.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR RENAN FILHO E AO SECRETÁRIO DE SEGURANÇA PÚBLICA DO ESTADO DE ALAGOAS, SR. ALFREDO GASPAR DE MENDONÇA NETO, PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE QUE SEJA LEVADA AO POVOADO SANTA EFIGÊNIA, NO MUNICÍPIO DE CAPELA, A CARAVANA MEU RG NA MÃO.</t>
   </si>
   <si>
     <t>7871</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7871/protocolo_20211125_103333.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7871/protocolo_20211125_103333.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR RENAN FILHO E AO SECRETÁRIO DE SEGURANÇA PÚBLICA DO ESTADO DE ALAGOAS, SR. ALFREDO GASPAR DE MENDONÇA NETO, PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE QUE SEJA LEVADA AO POVOADO BOQUEIRÃO, NO MUNICÍPIO DE JAPARATINGA MEU RG NA MÃO.</t>
   </si>
   <si>
     <t>7887</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7887/protocolo_20211201_122032.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7887/protocolo_20211201_122032.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR RENAN FILHO  E AO SECRETÁRIO DO TRANSPORTE E DESENVOLVIMENTO UBANO SR. MOSART DA SILVA AMARAL, PARA QUE EMPREEMDAM ESFORÇOS NO SENTIDO IMPLEMENTAR NOS POVOADOS DA BARRA NOVA, CABREIRAS, MALHADAS, MASSAGUEIRA, PEDRAS E FRANÇÊS, NO MUNICÍPIO DE MARECHAL DEODORO, OS PROGRAMAS DE GOVERNO " MINHA CIDADE LINDA" E "ALAGOAS DE PONTA A PONTA'.</t>
   </si>
   <si>
     <t>7888</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7888/protocolo_20211201_122159.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7888/protocolo_20211201_122159.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR RENAN FILHO E AO SECRETÁRIO DO TRANSPORTE E DESENVOLVIMENTO URBANO SR. MOSART DA SILVA AMARAL, PARA QUE EMPREEMDAM ESFORÇOS NO SENTIDO IMPLEMENTAR NO POVOADO OURICURI, MUNICÍPIO DE ATALAIA,  OS PROGRAMAS DE  GOVERNO  "MINHA CIDADE LINDA" E "ALAGOAS DE PONTA A PONTA".</t>
   </si>
   <si>
     <t>7901</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7901/protocolo_20211209_105257.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7901/protocolo_20211209_105257.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, CUJA FINALIDADE É A CONSTRUÇÃO DE UMA UPA -UNIDADE DE PRONTO ATENDIMENTO, NO SIISTEMA PRISIONAL DE ALAGOAS.</t>
   </si>
   <si>
     <t>7905</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7905/protocolo_20211209_120149.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7905/protocolo_20211209_120149.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO QUE SEJA FEITA A PAVIMENTAÇÃO ASFÁLTICA DA ESTRADA QUE LIGA DELMIRO GOUVEIA AO DISTRITO LAGOINHA PASSANDO PELO VILA 25.</t>
   </si>
   <si>
     <t>7911</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7911/protocolo_20211215_082224.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7911/protocolo_20211215_082224.pdf</t>
   </si>
   <si>
     <t>APELO AO SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO DE ESTADO DA SAÚDE, PARA QUE SEJA CONSTRUÍDA UMA UPA NA CIDADE  DE MARIBONDO</t>
   </si>
   <si>
     <t>7912</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7912/protocolo_20211215_082511.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7912/protocolo_20211215_082511.pdf</t>
   </si>
   <si>
     <t>APELO  AO SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO DE ESTADO DO TRANSPORTE E DESENVOLVIMENTO URBANO PARA QUE, ATRAVÉS DO PROGRAMA "ALAGOAS DE PONTA A PONTA", SEJA FEITO O ASFALTAMENTO DA RODOVIA QUE LIGA A CIDADE DE MAR VERMELHO À CIDADE DE MARIBONDO, NUM TRECHO DE APROXIMADAMENTE 18 KM.</t>
   </si>
   <si>
     <t>7917</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7917/protocolo_20211215_112450.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7917/protocolo_20211215_112450.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, COM CÓPIA PARA O SECRETÁRIO DE ESTADO DA SEGURANÇA  PÚBLICA - SSP, EM CARÁTER DE URGÊNCIA, COM A FINALIDADE DE CONSTRUÇÃO DE UM MUSEU DA POLÍCIA MILITAR DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7927</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7927/protocolo_20211216_121143.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7927/protocolo_20211216_121143.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR RENAN FILHO E AO SECRETÁRIO DE ESTADO DO TRANSPORTE E DESENVOLVIMENTO URBANO, SR. MOSART DA SILVA AMARAL, PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO IMPLEMENTAR O PROGRAMA DE GOVERNO "MINHA CIDADE LINDA" NO MUNICÍPIO DE CAPELA /AL, INCLUINDO NA PRIMEIRA ETAPA O BAIRRO DA "TELHA" PROLONGAMENTO DA RUA JOSÉ CARLOS DA SILVA , SENTIDO DA FAZENDA BOA VISTA .</t>
   </si>
   <si>
     <t>7928</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7928/protocolo_20211216_121208.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7928/protocolo_20211216_121208.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR RENAN FILHO E AO SECRETÁRIO DO PLANEJAMENTO, GESTÃO E PATRIMÔNIO , SR.FABRÍCIO MARQUES , PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE VIABILIZAR Á CESSÃO DE UM IMÓVEL PÚBLICO DESOCUPADO PARA IMPLANTAÇÃO DE UMA AGÊNCIA DA CAIXA ECONÔMICA FEDERAL NO MUNICÍPIO DE SÃO MIGUEL DOS MILAGRES OU EM UM DOS MUNICÍPIOS CIRCUNVIZINHOS.</t>
   </si>
   <si>
     <t>7929</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7929/protocolo_20211217_121034.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7929/protocolo_20211217_121034.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE ALAGOAS, COM CÓPIA AO SENHOR SECRETÁRIO DE ESTADO DE EDUCAÇÃO DE ALAGOAS, SOLICITANDO A CONSTRUÇÃO DE QUADRA POLIESPORTIVA ANEXA A ESCOLA ESTADUAL DO CABOCLO, LOCALIZADA NO POVOADO CABOCLO EM SÃO JOSÉ DA TAPERA.</t>
   </si>
   <si>
     <t>7935</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7935/protocolo_20211220_095526.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7935/protocolo_20211220_095526.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSIMO SENHOR GOVERNADOR DO ESTADO RENAN CALHEIROS FILHO, EM CARÁTER DE URGÊNCIA , COM O INTUITO DE O PODER EXECUTIVO EMPREENDER ESFORÇOS COM A FINALIDADE DE APRESENTAR PROJETO DE LEI NO SENTIDO DE CRIAR O CARGO DE PSICÓLOGO NA PERÍCIA CIENTIFICA DE ALAGOAS.</t>
   </si>
   <si>
     <t>7937</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7937/protocolo_20211221_084947.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7937/protocolo_20211221_084947.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR RENAN FILHO E AO SECRETÁRIO DE ESTADO DO TRANSPORTE E DESENVOLVIMENTO URBANO, DR. MOSART DA SILVA AMARAL, PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO IMPLEMENTAR O PROGRAMA DE GOVERNO "MINHA CIDADE LINDA" NO BAIRRO CRUZEIRO DO MUNICÍPIO DE PILAR/AL.</t>
   </si>
   <si>
     <t>7938</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7938/protocolo_20211221_085206.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7938/protocolo_20211221_085206.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADRO RENAN FILHO E AO SECRETÁRIO DO PLANEJAMENTO, GESTÃO E PATRIMÔNIO, SR. FABRÍCIO MARQUES, PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE VIABILIZAR À CESSÃO DE UM IMÓVEL PÚBLICO DESOCUPADO PARA IMPLANTAÇÃO DE UMA AGÊNCIA DA CAIXA ECONÔMICA FEDERAL NO MUNICÍPIO DE MATA GRANDE/AL.</t>
   </si>
   <si>
     <t>7939</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7939/protocolo_20211221_085336.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7939/protocolo_20211221_085336.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR RENAN FILHO, E AO SECRETÁRIO DE ESTADO DO TRANSPORTE E DESENVOLVIMENTO URBANO, SR. MOSART DA SILVA AMARAL, PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE REALIZAR A IMPLANTAÇÃO E PAVIMENTAÇAO ASFÁLTICA POR MEIO DO PROGRAMA "ALAGOAS DE PONTA A PONTA" INTERLIGANDO O BAIRRO TANGIL A BR-101 NO MUNICÍPIO DE PILAR/AL.</t>
   </si>
   <si>
     <t>6837</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>MSGOV</t>
   </si>
   <si>
     <t>MENSAGEM GOVERNAMENTAL</t>
   </si>
   <si>
     <t>PODER EXECUTIVO ESTADUAL</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6837/protocolo_20210219_101031.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6837/protocolo_20210219_101031.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 4/2021.  PLANO DE GOVERNO.</t>
   </si>
   <si>
     <t>6878</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>OFI</t>
   </si>
   <si>
     <t>OFICIO</t>
   </si>
   <si>
     <t>TRIBUNAL DE CONTAS</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6878/protocolo_20210304_082057.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6878/protocolo_20210304_082057.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 33/2021 -GP. ENCAMINHA RELATÓRIO DE ATIVIDADES DESTA CORTE DE CONTAS RELATIVO AO 4º TRIMESTRE DE 2020.</t>
   </si>
   <si>
     <t>6952</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>PODER JUDICIÁRIO</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6952/protocolo_20210324_082353.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6952/protocolo_20210324_082353.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 201/2021/GP. CORREÇÃO DO PROJETO DE LEI ENCAMINHADO COM A MENSAGEM Nº 01/2020._x000D_
 REF. AO PROJETO DE LEI Nº 273/2020 QUE "DISPÕE SOBRE OS EMOLUMENTOS DOS SERVIÇOS EXTRAJUDICIAIS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>7014</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7014/protocolo_20210412_092312.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7014/protocolo_20210412_092312.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, COMUNICAR A VOSSA EXCELÊNCIA A SUBSTITUIÇÃO DO SENHOR DEPUTADO JAIRZINHO LIRA , PELO SENHOR DEPUTADO INÁCIO LOIOLA , COMO MEMBRO TITULAR DA 13º COMISSÃO DE CIÊNCIA E TECNOLOGIA DA INFORMAÇÃO .</t>
   </si>
   <si>
     <t>7019</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7019/protocolo_20210413_111935.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7019/protocolo_20210413_111935.pdf</t>
   </si>
   <si>
     <t>COMUNICAÇÃO DE PUBLICAÇÃO DE DECRETOS DE CRÉDITOS EXTRAORDINÁRIOS.</t>
   </si>
   <si>
     <t>7039</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7039/protocolo_20210419_101020.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7039/protocolo_20210419_101020.pdf</t>
   </si>
   <si>
     <t>BALANÇO GERAL DE ESTADO REFERENTE AO EXERCÍCIO 2020.</t>
   </si>
   <si>
     <t>7083</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7083/protocolo_20210504_113428.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7083/protocolo_20210504_113428.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO DE ATIVIDADES, RELATIVO AO 1º TRIMESTRE DE 2021.</t>
   </si>
   <si>
     <t>7316</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7316/protocolo_20210622_082121.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7316/protocolo_20210622_082121.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DO DIRETOR PRESIDENTE E DO DIRETOR EXECUTIVO DA ARSAL.</t>
   </si>
   <si>
     <t>7415</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7415/protocolo_20210810_100626.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7415/protocolo_20210810_100626.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 37/21.01.1_x000D_
 COMUNICAÇÃO DE PUBLICAÇÃO DE DECRETOS DE CRÉDITOS EXTRAORDINÁRIOS,</t>
   </si>
   <si>
     <t>7882</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7882/protocolo_20211201_104611.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7882/protocolo_20211201_104611.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 117/2021-GP. ENCAMINHA RELATÓRIO DE ATIVIDADES DESTA CORTE DE CONTAS RELATIVO AO 3º TRIMESTRE DE 2021.</t>
   </si>
   <si>
     <t>7893</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7893/protocolo_20211203_103546.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7893/protocolo_20211203_103546.pdf</t>
   </si>
   <si>
     <t>OF. GC-SC Nº 68/21.10.1_x000D_
 COMUNICADO DE VIAGEM.</t>
   </si>
   <si>
     <t>6933</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6933/protocolo_20210318_112358.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6933/protocolo_20210318_112358.pdf</t>
   </si>
   <si>
     <t>PROPÕE A SUSTAÇÃO PARCIAL DA PORTARIA  4962679/2020, NOS TERMOS DO ART. 79, XV, DA CONSTITUIÇÃO DO ESTADO DE ALAGOAS, EM FACE DA NORMA DO ART. 24, § 1º E 24-A, AMBOS DA LEI ESTADUAL 6.544, DE 21 DEZEMBRO DE 2004.</t>
   </si>
   <si>
     <t>6951</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6951/protocolo_20210324_084437.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6951/protocolo_20210324_084437.pdf</t>
   </si>
   <si>
     <t>PROPÕE A SUSTENTAÇÃO PARCIAL DO DECRETO GOVERNAMENTAL Nº 73.650, DE 15 DE MARÇO DE 2021, NOS TERMOS DO ART.79, XV, DA CONSTITUIÇÃO DO ESTADO DE ALAGOAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7449</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>02ª Comissão - Constituição, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7449/protocolo_20210817_123931.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7449/protocolo_20210817_123931.pdf</t>
   </si>
   <si>
     <t>APROVA O NOME DA SRA. CAMILLA DA SILVA FERRAZ, PARA OCUPAR O CARGO DE DIRETORA PRESIDENTE DA AGÊNCIA REGULADORA DE SERVIÇOS PÚBLICOS DO ESTADO DE ALAGOAS-ARSAL.</t>
   </si>
   <si>
     <t>7671</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7671/protocolo_20211006_114347.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7671/protocolo_20211006_114347.pdf</t>
   </si>
   <si>
     <t>SUSTA OS EFEITOS DO INCISO IV DO ART. 7º DO DECRETO ESTADUAL Nº 75.953, DE 30 DE SETEMBRO DE 2021, EXPEDIDO PELO GOVERNADOR DE ALAGOAS, ESPECIFICAMENTE NO QUE CONCERNE A AUTORIZAÇÃO DE COMERCIALIZAÇÃO APEMAS DE BEBIDAS "NÃO ALCÓOLICAS" NO ESTÁDIO DE FUTEBOL DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6818</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6818/protocolo_20210208_121548.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6818/protocolo_20210208_121548.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 8.293/2020 QUE DISPÕE SOBRE A INCLUSÃO DAS PESSOAS COM FIBROMIALGIA NAS PREFERENCIAIS EM ESTABELECIMENTOS PÚBLICAS E PRIVADOS E NAS VAGAS DE ESTACIONAENTO ESPECIAS.</t>
   </si>
   <si>
     <t>6882</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>DEFENSORIA PÚBLICA</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6882/protocolo_20210309_082853.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6882/protocolo_20210309_082853.pdf</t>
   </si>
   <si>
     <t>ALTERA  E ACRESCENTA DISPOSITIVOS DA LC Nº 29/2011 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6923</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6923/protocolo_20210318_081157.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6923/protocolo_20210318_081157.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE TRANSFORMAÇÃO DE CARGOS E APROVEITAMENTO DE SERVIDORES NA POLÍCIA PENAL DO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7284</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7284/protocolo_20210614_104627.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7284/protocolo_20210614_104627.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 32 , REFERENTE  AO PROJETO DE LEI COMPLEMENTAR QUE ALTERA AS LEIS COMPLEMENTARES ESTADUAIS Nº 44 , DE 13 DE JUNHO DE 2017 , E 52, DE 30 DE DEZEMBRO DE 2019, PARA INSTITUIR O BENEFÍCIO ESPECIAL PARA OS SERVIDORES ANTERIORES Á CRIAÇÃO DO REGIME DE PREVIDÊNCIA COMPLEMENTAR E AUTORIZA A ALAGOAS PRVIDÊNCIA AOS FINS QUE MENCIONA , E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7726</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7726/protocolo_20211111_095339.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7726/protocolo_20211111_095339.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O ACESSO DE DEPUTADOS ESTADUAIS DO ESTADO DE ALAGOAS, SOZINHOS OU ACOMPANHADOS DE SEUS ASSESSORES, ÁS REPARTIÇÕES E A TODOS OS ORGÃOS  DA ADMINISTRAÇÃO DIRETA OU INDIRETA DO PODER EXECUTIVO DO ESTADO DE ALAGOAS, BEM COMO A REQUISIÇÃO DE QUAISQUER INFORMAÇÕES E DOCUMENTOS NO EXERCÍCIO DE SUA FUNÇÃO DE FISCALIZAR E CONTROLAR, PREVISTA NO ARTIGO 81 DA CONSTITUIÇÃO DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6802</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6802/protocolo_20210107_102959.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6802/protocolo_20210107_102959.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 01/2021 - RELATIVO AO ANTEPROJETO DE LEI QUE DISPÕE SOBRE A CRIAÇÃO DE CARGOS EM COMISSÃO DO QUADRO DE PESSOAL DO CENTRO CULTURAL E DE MEMÓRIA DO PODER JUDICIÁRIO DO ESTADO DE ALAGOAS, ADOTANDO PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>6804</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>LEO LOUREIRO</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6804/protocolo_20210122_100757.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6804/protocolo_20210122_100757.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PRIORIDADE PARA  A VACINAÇÃO CONTRA A COVID-19, DAS PESSOAS COM DEFICIÊNCIA NO ÂMBITO DO ESTADO DE ALAGOAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6808</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6808/protocolo_20210126_125232.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6808/protocolo_20210126_125232.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DO PAGAMENTO DE TAXAS DE INSCRIÇÃO  EM CONCURSOS PÚBLICOS NO ÂMBITO DO ESTADO DE ALAGOAS AS PESSOAS CONVOCADAS E NOMEADAS PARA SERVIREM À JUSTIÇA ELEITORAL POR OCASIÃO DOS PLEITOS ELEITORAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6816</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6816/protocolo_20210205_124059.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6816/protocolo_20210205_124059.pdf</t>
   </si>
   <si>
     <t>DISPÕE ACERCA DE REGRAS ATINENTES AOS ATIRADORES DESPORTIVOS NO ÂMBITO DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6821</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6821/protocolo_20210208_130853.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6821/protocolo_20210208_130853.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE TORNA OBRIGATÓRIO Á EXIBIÇÃO DE INFORMAÇÕES SOBRE O TURISMO ALAGOANO NAS TELAS DE CINEMAS DO ESTADO DE ALAGOAS .</t>
   </si>
   <si>
     <t>6822</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6822/protocolo_20210209_112807.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6822/protocolo_20210209_112807.pdf</t>
   </si>
   <si>
     <t>DENOMINA CEL BM JOSÉ MARCIO GARCIA DE ALENCAR, O PRÉDIO DO QUARTEL DO CORPO DE BOMBEIROS EM PIRANHAS.</t>
   </si>
   <si>
     <t>6823</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6823/protocolo_20210210_081623.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6823/protocolo_20210210_081623.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REGIME JURÍDICO EMERGENCIAL E TRANSITÓRIO DE PAGAMENTO DE BENEFÍCIOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6831</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6831/protocolo_20210218_111839.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6831/protocolo_20210218_111839.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A FEDERAÇÃO ALAGOANA DE TRIATHLON - FALTRI-AL, LOCALIZADA NO MUNICÍPIO DE MACEIÓ-AL.</t>
   </si>
   <si>
     <t>6833</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6833/protocolo_20210218_121213.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6833/protocolo_20210218_121213.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA ESTADUAL DE CUIDADOS PARA PESSOAS COM FIBROMIALGIA - PCPF NO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6834</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6834/protocolo_20210223_115046.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6834/protocolo_20210223_115046.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA ESTADUAL QUE OBRIGA O ESTADO A FORNECER MEDICAMENTOS E EXAMES DE ALTO CUSTO AOS LÚPICOS.</t>
   </si>
   <si>
     <t>6836</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6836/protocolo_20210219_101552.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6836/protocolo_20210219_101552.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 5/2021, REFEERENTE AO PROJETO DE LEI QUE  ALTERA A LEI ESTADUAL Nº 5.346, DE 26 DE MAIO DE 1992, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6844</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6844/protocolo_20210223_093748.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6844/protocolo_20210223_093748.pdf</t>
   </si>
   <si>
     <t>ESTABELECE  QUE AS IGREJAS E OS TEMPLOS DE QUALQUER CULTO, COMO ATIVIDADE ESSENCIAL, EM PERÍODO DE CALAMIDADE PÚBLICA NO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6851</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6851/protocolo_20210224_114044.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6851/protocolo_20210224_114044.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 06/2021, RELATIVO AO PROJETO DE LEI  QUE AUTORIZA O ESTADO DE ALAGOAS A PROMOVER A DOAÇÃO DA ÁREA QUE MENCIONA, PARA A PREFEITURA DE BATALHA/AL, COM A FINALIDADE DE CONSTRUÇÃO DE UMA CRECHE, DO CENTRO ADMINISTRATIVO E DO COMPLEXO ESPORTIVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6852</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6852/protocolo_20210224_123351.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6852/protocolo_20210224_123351.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DIRETRIZES VOLTADAS AO INCENTIVO À PRÁTICA DE ATIVIDADE FÍSICAS, NO ÂMBITO DO ESTADO DE ALAGOAS. E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6859</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6859/protocolo_20210301_111235.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6859/protocolo_20210301_111235.pdf</t>
   </si>
   <si>
     <t>DECLARA  DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS FIBROMIÁLGICOS DE ALAGOAS - AFIBAL.</t>
   </si>
   <si>
     <t>6861</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6861/protocolo_20210301_122802.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6861/protocolo_20210301_122802.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI ORDINÁRIA Nº 7.858, DE 28 DE DEZEMBRO DE 2016, QUE ESTABELECE  AS NORMAS GERAIS PARA REALIZAÇÃO DE CONCURSO PÚBLICO NO ESTADO DE ALAGOAS, ACRESCENTANDO O ART. 5º-A E OS SEUS PARÁGRAFOS.</t>
   </si>
   <si>
     <t>6871</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6871/protocolo_20210303_090628.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6871/protocolo_20210303_090628.pdf</t>
   </si>
   <si>
     <t>DENOMINA COMO "HOSPITAL REGIONAL DO MÉDIO SERTÃO MARIA DA GUIA QUEIROZ DE BARROS" O HOSPITAL REGIONAL DO MÉDIO SERTÃO, QUE TERÁ SUAS INSTALAÇÕES NO MUNICÍPIO DE PALMEIRA DOS ÍNDIOS.</t>
   </si>
   <si>
     <t>6872</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6872/protocolo_20210303_095404.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6872/protocolo_20210303_095404.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 6.410, DE 24 DE OUTUBRO DE 2003, QUE DISPÕE SOBRE A UTILIZAÇÃO DE CRÉDITOS REPRESENTADOS POR PRECATÓRIOS PENDENTES, PARA FINS DE LIQUIDAÇÃO DE OBRIGAÇÕES TRIBUTÁRIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6881</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6881/protocolo_20210309_081403.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6881/protocolo_20210309_081403.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A CONVERSÃO DAS FÉRIAS EM ABONO PECUNIÁRIO E O PAGAMENTO DE INDENIZAÇÃO DE FÉRIAS NÃO USUFRUÍDAS POR DEFENSORES PÚBLICOS POR IMPERIOSA NECESSIDADE DE SERVIÇO.</t>
   </si>
   <si>
     <t>6885</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6885/protocolo_20210309_091854.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6885/protocolo_20210309_091854.pdf</t>
   </si>
   <si>
     <t>DETERMINA REDUÇÃO TEMPORÁRIA DE ALÍQUOTA DE ICMS NAS OPERAÇÕES INTERNAS ENVOLVENDO PRODUTOS ESSENCIAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6888</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6888/protocolo_20210310_113513.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6888/protocolo_20210310_113513.pdf</t>
   </si>
   <si>
     <t>RECONHECE COMO ESSENCIAL A PRÁTICA DE ATIVIDADES FÍSICA E DE EXERCÍCIOS FISÍCOS PARA A POPULAÇÃO DO ESTADO DE ALAGOAS EM ESPAÇOS PRIVADOS OU PÚBLICOS  EM CIRCUNSTÂNCIA QUE JUSTIFIQUE A DECRETAÇÃO DE ESTADO DE EMERGÊNCIA OU CALAMIDADE.</t>
   </si>
   <si>
     <t>6893</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6893/protocolo_20210310_105625.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6893/protocolo_20210310_105625.pdf</t>
   </si>
   <si>
     <t>INSTITUI E DEFINE DIRETRIZES PARA A POLÍTICA PÚBLICA LIBERDADE PARA MENSTRUAR, NO ÂMBITO DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6898</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6898/protocolo_20210311_112512.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6898/protocolo_20210311_112512.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE DESENVOLVIMENTO COMUNITÁRIO DO POVOADO DE MEIRUS</t>
   </si>
   <si>
     <t>6899</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6899/protocolo_20210311_120544.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6899/protocolo_20210311_120544.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO ATLÉTICA CORURIPE.</t>
   </si>
   <si>
     <t>6901</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6901/protocolo_20210311_130755.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6901/protocolo_20210311_130755.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A INSTITUIR O PROGRAMA DE AUXÍLIO EMERGENCIAL FINANCEIRO PARA BARES, RESTAURANTES E LANCHONETES DURANTE O PERÍODO DE LIMITAÇÕES DE FUNCIONAMENTO EM DECORRÊNCIA DA PANDEMIA DO COVID-19 NO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6902</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6902/protocolo_20210311_131042.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6902/protocolo_20210311_131042.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO  DO ESTADO DE ALAGOAS AO SENHOR JOSÉ GILTON PEREIRA LIMA.</t>
   </si>
   <si>
     <t>6905</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6905/protocolo_20210312_121457.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6905/protocolo_20210312_121457.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA ASSOCIAÇÃO BENEFICIENTE CULTURAL ESPORTIVA POXIM</t>
   </si>
   <si>
     <t>6907</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6907/protocolo_20210315_124158.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6907/protocolo_20210315_124158.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 7/2021 REFERENTE AO PROJETO DE LEI QUE ALTERA A LEI ESTADUAL Nº 8.377 , DE 18 DE JANEIRO DE 2021 , QUE ESTIMA  RECEITA E FIXA A DESPESA DO ESTADO DE ALAGOAS PARA O EXERCÍCIO FINANCEIRO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS .</t>
   </si>
   <si>
     <t>6913</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6913/protocolo_20210316_112029.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6913/protocolo_20210316_112029.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DIRETRIZES PARA DISTRIBUIÇÃO DE VACINAS CONTRA O NOVO CORONAVÍRUS (COVID-19) E PREVENÇÃO  DE DESVIOS, NO ÂMBITO DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6916</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6916/protocolo_20210317_083652.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6916/protocolo_20210317_083652.pdf</t>
   </si>
   <si>
     <t>IMPEDE NO ESTADO DE ALAGOAS A DECRETAÇÃO DO FECHAMENTO DE ESTABELECIMENTOS COMERCIAIS POR DECORRÊNCIA DA PANDEMIA DO COVID-19, SEM REUNIÃO PREVIA COM REPRESENTANTES DOS EMPREGADOS E EMPREGADORES.</t>
   </si>
   <si>
     <t>6918</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6918/protocolo_20210317_085317.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6918/protocolo_20210317_085317.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CLASSIFICAÇÃO DA SURDES UNILATERAL COMO DEFICIÊNCIA AUDITIVA NO ÂMBITO DO ESTADO DE ALAGOAS E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6919</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6919/protocolo_20210317_085832.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6919/protocolo_20210317_085832.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA COMUNICAÇÃO DOS CARTÓRIOS DE REGISTROS CIVIL, HOSPITAIS E MATERNIDADES AO MINISTÉRIO PÚBLICO, DA REALIZAÇÃO DE REGISTRO DE NASCIMENTO REALIZADO POR MÃES E/OU PAIS MENORES DE 14 ANOS.</t>
   </si>
   <si>
     <t>6921</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6921/protocolo_20210317_113125.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6921/protocolo_20210317_113125.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA ESTADUAL A ONG PEDRO CAVALCANTI NETTO, DO MUNICÍPIO DE ARAPIRACA/AL.</t>
   </si>
   <si>
     <t>6924</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6924/protocolo_20210318_084812.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6924/protocolo_20210318_084812.pdf</t>
   </si>
   <si>
     <t>DISPÕE  SOBRE A REGULAMENTAÇÃO DA PROFISSÃO DE MICROPIGMENTADOR NO ÂMBITO DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6925</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6925/protocolo_20210318_085057.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6925/protocolo_20210318_085057.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A COLOCAÇÃO DE PLACAS INFORMATIVAS EM TODAS AS OBRAS PÚBLICAS REALIZADAS NO ESTADO E ALAGOAS.</t>
   </si>
   <si>
     <t>6926</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6926/protocolo_20210318_085328.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6926/protocolo_20210318_085328.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O ESTADO DE ALAGOAS A DIVULGAR A LISTA DE TODOS OS DETENTOS BENEFICIADOS PELO INDULTO NATALNO E SAÍDA TEMPORÁRIA ESPECIAL.</t>
   </si>
   <si>
     <t>6927</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6927/protocolo_20210318_085601.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6927/protocolo_20210318_085601.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE PASSE LIVRE ÀS PESSOAS  COM DEFICIÊNCIA, E ACOMPANHANTE, NO SISTEMA DE TRANSPORTE COLETIVO RODOVIÁRIO INTERMUNICIPAL DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6928</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6928/protocolo_20210318_085752.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6928/protocolo_20210318_085752.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CRIAR O PROGRAMA "HORTA ESCOLAR", COM O OBJETIVO DE DESENVOLVER AÇÕES PARA INSTITUCIONALIZAR A INSTALAÇÃO E MANUTENÇÃO DE HORTAS NAS DEPENDÊNCIAS DAS ESCOLAS ESTAUDAIS.</t>
   </si>
   <si>
     <t>6931</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6931/protocolo_20210413_115323.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6931/protocolo_20210413_115323.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA O CENTRO DE DEFESA DOS DIREITOS  DA MULHER - CDDM.</t>
   </si>
   <si>
     <t>6932</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6932/protocolo_20210318_103251.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6932/protocolo_20210318_103251.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA ESTADUAL O INSTITUTO NOVA VIDA - INOVI.</t>
   </si>
   <si>
     <t>6939</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6939/protocolo_20210319_105011.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6939/protocolo_20210319_105011.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 8/2012.  REFERENTE AO PROJETO DE LEI QUE AUTORIZA O ESTADO DE ALAGOAS A CELEBRAR OPERAÇÃO CONTRATUAL PARA O FORNECIMENTO DE VACINAS AO COMBATE DA COVID-19, DE ACORDO COM  A LEI Nº 14.125, DE 10 DE MARÇO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6945</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6945/protocolo_20210323_090241.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6945/protocolo_20210323_090241.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA DO PROCURADOR MUNICIPAL NO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6950</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6950/protocolo_20210323_105640.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6950/protocolo_20210323_105640.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA ESTADUAL DO VOLUNTARIADO A SER CELEBRADA ANUALMENTE ENTRE OS DIAS 22 A 28 DE AGOSTO.</t>
   </si>
   <si>
     <t>6961</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6961/protocolo_20210325_101855.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6961/protocolo_20210325_101855.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 6º DA LEI 6558 DE 30 DE DEZEMBRO DE 2004 , PARA INSTITUIR PRIORIDADE DE ACESSO AOS RECURSOS DO FECOEP AS AÇÕES QUE TENHAM POR OBJETIVO ATENDER Á POPULAÇÃO RESIDENTE EM TERRITÓRIO SOB ESTADO DE EMERGÊNCIA OU CALAMIDADE PÚBLICA.</t>
   </si>
   <si>
     <t>6963</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6963/protocolo_20210329_095324.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6963/protocolo_20210329_095324.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA DE ATENÇÃO INTEGRAL  Á SAÚDE DA MULHER NO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6964</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6964/protocolo_20210330_091733.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6964/protocolo_20210330_091733.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO ESTADUAL DE DEFESA E PROTEÇÃO ANIMAL DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6970</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6970/protocolo_20210330_104033.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6970/protocolo_20210330_104033.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CODIGO DE BEM-ESTAR E SANIDADE DE CÃES E GATOS NO ESTADO DE ALAGOAS, QUE DISPOE SOBRE A PROTEÇÃO E DEFESA DOS CÃES E GATOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6972</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6972/protocolo_20210330_125432.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6972/protocolo_20210330_125432.pdf</t>
   </si>
   <si>
     <t>RECONHECE A PRÁTICA DA ATIVIDADE FISICA E O DO EXERCÍCIO FÍSICO COMO ESSENCIAIS  PARA A POPULAÇAO  DE ALAGOAS, EM ESTABELECIMENTOS PRESTADORES DE SERVIÇOS DESTINADOS A ESSA FINALIDADE, BEM COMO EM ESPAÇOS PÚBLICOS EM TEMPOS DE CRISES OCASIONADAS POR MOLÉSTIAS CONTAGIOSA OU CATASTROFES NATURAIS.</t>
   </si>
   <si>
     <t>6979</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6979/protocolo_20210331_091221.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6979/protocolo_20210331_091221.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PAGAMENTO DE APARELHOS DE MONITORAMENTO ELETRÔNICO PELOS PRESOS APENADOS E/OU SENTENCIADOS.</t>
   </si>
   <si>
     <t>6981</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6981/protocolo_20210331_092140.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6981/protocolo_20210331_092140.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DA SUSPENSÃO DE SERVIÇOS BÁSICOS E ESSENCIAIS DE FORNECIMENTO DE ÁGUA TRATADA E ENERGIA ELÉTRICA POR INADIMPLEMENTO DURANTE CRISES SANITÁRIAS NACIONAIS, INCLUSIVE A DO CORONAVÍRUS, COVID-19 NO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6982</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6982/protocolo_20210331_092249.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6982/protocolo_20210331_092249.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A CRIAÇÃO DE UM CADASTRO ESTADUAL JUNTO AO PROCON/AL PARA O BLOQUEIO DE LIGAÇÕES E MENSAGENS DE TELEMARKETING EM TELEFONE FIXOS E MÓVEIS.</t>
   </si>
   <si>
     <t>6984</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6984/protocolo_20210331_111721.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6984/protocolo_20210331_111721.pdf</t>
   </si>
   <si>
     <t>ALTERA A  LEI Nº 8.293/2020 QUE DISPÕE SOBRE  A INCLUSÃO DAS PESSOAS COM FIBROMIALGIA NAS FILAS PREFERENCIAIS EM ESTABELECIMENTOS PÚBLICOS E PRIVADOS E NAS VAGAS DE ESTABELECIMENTOS ESPECIAIS.</t>
   </si>
   <si>
     <t>6986</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6986/protocolo_20210331_110808.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6986/protocolo_20210331_110808.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS DEFICIENTES FÍSICO DE UNIÃO DOS PALMARES - ADEFUP, LOCALIZADA NA CIDADE DE UNIÃO DOS PALMARES/AL.</t>
   </si>
   <si>
     <t>6987</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6987/protocolo_20210331_114603.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6987/protocolo_20210331_114603.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI ESTADUAL Nº 6.771, DE 16 DE NOVEMBRO DE 2006, QUE DISPÕE SOBRE O PROCESSO ADMINISTRATIVO TRIBUTÁRIO - PAT, CONFORME PRECEITUA A EMENDA CONSTITUCIONAL ESTADUAL Nº 45/2019.</t>
   </si>
   <si>
     <t>6988</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6988/protocolo_20210331_120800.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6988/protocolo_20210331_120800.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE DESENVOLVIMENTO SUSTENTÁVEL FILHO DE DAVI.</t>
   </si>
   <si>
     <t>6991</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6991/protocolo_20210406_103526.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6991/protocolo_20210406_103526.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO IPIRANGA DELMIRENSE ESPORTE CLUBE-IDEC, LOCALIZADA NO MUNICÍPIO DE DELMIRO GOUVEIA.</t>
   </si>
   <si>
     <t>7002</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7002/protocolo_20210407_110715.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7002/protocolo_20210407_110715.pdf</t>
   </si>
   <si>
     <t>OBRIGA AS INSTITUIÇÕES PÚBLICAS E PRIVADAS DE ENSINO, NO ÂMBITO DO ESTADO DE ALAGOAS, A ASSEGURAREM AO ALUNO COM DEFICIIÊNCIA VISUAL O ACESSO À ALFABETIZAÇÃO E AO LETRAMENTO POR MEIO DO SISTEMA BRAILE DE LEITURA E ESCRITA.</t>
   </si>
   <si>
     <t>7003</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7003/protocolo_20210407_110830.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7003/protocolo_20210407_110830.pdf</t>
   </si>
   <si>
     <t>ESTABELECE QUE AS BIBLIOTECAS PÚBLICAS, NO ÂMBITO DO ESTADO DE ALAGOAS, DISPONIBILIZEM A CONSTITUIÇÃO FEDERAL E A CONSTITUIÇÃO DO ESTADO DE ALAGOAS EM FORMATOS ACESSÍVEIS.</t>
   </si>
   <si>
     <t>7004</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7004/protocolo_20210407_115644.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7004/protocolo_20210407_115644.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA ESTADUAL DE APOIO AO COOPERATIVISMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7009</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7009/protocolo_20210408_111809.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7009/protocolo_20210408_111809.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA CASTRA ALAGOAS, QUE ESTABELECE AS DIRETRIZES PARA O CONTROLE POPULACIONAL DE CANINOS E FELINOS DOMÉSTICOS, ATRAVÉS DE UNIDADES FIXAS E MÓVEIS DE CASTRAÇÃO DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7025</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7025/protocolo_20210413_120815.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7025/protocolo_20210413_120815.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ESTABELECIMENTO DE PRIORIDADE PARA A VACINAÇÃO CONTRA A COVID-19 PARA OS GARIS, MARGARIDAS, CATADORES DE MATERIAIS RECICLÁVEIS E DEMAIS FUNCIONÁRIOS DA LIMPEZA URBANA.</t>
   </si>
   <si>
     <t>7030</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7030/protocolo_20210414_115113.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7030/protocolo_20210414_115113.pdf</t>
   </si>
   <si>
     <t>GARANTE PRIORIDADE DE VACINAÇÃO DA COVID-19 AOS GENITORES, TUTORES, CUIDADORES, TÉCNICOS DE ENFERMAGEM E ENFERMEIROS QUE AUXILIAM NOS CUIDADOS E BEM-ESTAR DE PESSOAS COM DEFICIÊNCIA INTELECTUAL, NA FORMA QUE MENCIONA, NO ÂMBITO DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7013</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7013/protocolo_20210420_101916.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7013/protocolo_20210420_101916.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO TÍTULO DE CIDADÃO HONORÁRIO DO ESTADO DE ALAGOAS AO SENHOR JOSÉ NILTON LIMA DE OLIVEIRA PASTOR OLIVEIRA.</t>
   </si>
   <si>
     <t>6864</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6864/protocolo_20210302_092209.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6864/protocolo_20210302_092209.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITÚLO DE CIDADÃ HONORARIA DO ESTADO DE ALAGOAS A SENHORA DOUTORA RENATA GIL DE ALCANTARA VIDEIRA.</t>
   </si>
   <si>
     <t>7062</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7062/protocolo_20210423_085839.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7062/protocolo_20210423_085839.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI ESTADUAL Nº 7.397, DE 3 DE AGOSTO DE 2012 QUE DISCIPLINA O DIÁRIO OFICIAL DO ESTADO DE ALAGOAS, INCLUSIVE EM MEIO ELETRÔNICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7081</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7081/protocolo_20210525_092757.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7081/protocolo_20210525_092757.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 17-A, DA LEI Nº 5.900, DE 17 DE DEZEMBRO DE 1996, ACRESCIDO PELA LEI 8.355, DE 02 DE DEZEMBRO DE 2020, PARA ACRESCENTAR OUTRAS CATEGORIAS PROFISSIONAIS AO ROL DE BENEFICIÁRIOS DA REDUÇÃO DE ALÍQUOTA DE ICMS NOS CASOS QUE ESPECIFICA,  E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7071</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7071/protocolo_20210427_115103.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7071/protocolo_20210427_115103.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PRAZO DE VALIDADE DO LAUDO MÉDICO PERICIAL QUE ATESTA O TRANSTORNO DO ESPECTRO AUTISTA (TEA), PARA OS FINS QUE ESPECIFICA, NO ÂMBITO DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7074</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7074/protocolo_20210427_122952.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7074/protocolo_20210427_122952.pdf</t>
   </si>
   <si>
     <t>PROIBE A UTILIZAÇÃO DE ANIMAIS PARA DESENVOLVIMENTO, EXPERIMENTOS E TESTES DE PRODUTOS COSMÉTICOS, HIGIENE PESSOAL, PERFUMES, LIMPEZA E SEUS COMPONENTES NO ÂMBITO DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7076</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7076/protocolo_20210428_114119.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7076/protocolo_20210428_114119.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A INSTITUIÇÃO OURO PRETO DANDO AS MÃOS NO MUNICÍPIO DE MACEIÓ.</t>
   </si>
   <si>
     <t>7078</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7078/protocolo_20210429_101618.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7078/protocolo_20210429_101618.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE PARA A LIBERAÇÃO DE PAGAMENTO OS PRESTADORES DE SERVIÇOS PELOS ORGÃOS DA ADMINISTRAÇÃO PÚBLICA DO ESTADO DE ALAGOAS A COMPROVAÇÃO DE RECOLHIMENTO DE TRIBUTOS MUNICIPAIS EM CUJO TERRITÓRIO OCORREU O FATO GERADOR DO TRIBUTO.</t>
   </si>
   <si>
     <t>7079</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7079/protocolo_20210505_104408.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7079/protocolo_20210505_104408.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 16/2021,  PROJETO DE LEI QUE ALTERA A LEI ESTADUAL Nº 7.751, DE 9 DE NOVEMBRO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7084</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7084/protocolo_20210504_113517.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7084/protocolo_20210504_113517.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA DR. ALBERTO SABIN DE CONSCIENTIZAÇÃO SOBRE A IMPORTÂNCIA DA VACINAÇÃO.</t>
   </si>
   <si>
     <t>7088</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>MINISTÉRIO PÚBLICO</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7088/protocolo_20210505_085700.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7088/protocolo_20210505_085700.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 01/2021, RELATIVO AO PROJETO DE LEI QUE TRANSFORMA, NO ÂMBITO DO MINISTÉRIO PÚBLICO DO ESTADO DE ALAGOAS, A DIRETORIA DE PESSOAL EM DIRETORIA DE RECURSOS HUMANOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7089</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7089/protocolo_20210505_085021.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7089/protocolo_20210505_085021.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 02/2021, RELATIVO AO PROJETO DE LEI, ONDE EXTINGUE 5 CINCO CARGOS DE PROMOTOR DE JUSTIÇA SUNSTITUTO DA 1ª ENTRÂNCIA E CRIA 1 (UM) CARGO DE PROMOTOR DE JUSTIÇA DE 2ª ENTRÂNCIA, NO ÂMBITO DO MINISTÉRIO PÚBLICO DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7092</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7092/protocolo_20210505_091304.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7092/protocolo_20210505_091304.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DO ESTADO DE ALAGOAS AO SENHOR JOÃO BATISTA DA SILVA NETO, PRESIDENTE DO SINDICATO DOS CENTROS DE FORMAÇÃO DE CONDUTORES DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7097</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7097/protocolo_20210505_094938.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7097/protocolo_20210505_094938.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DA RODOVIA QUE LIGA A AL 220 NO POVOADO CADOZ EM LIMOEIRO DE ANADIA, A AL 110 NA CIDADE DE TAQUARANA EM RODOVIA PREF. NIVALDO FERREIRA DE ALBUQUERQUE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7119</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7119/protocolo_20210506_130218.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7119/protocolo_20210506_130218.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 8.046 DE 26 DE NOVEMBRO DE 2018.</t>
   </si>
   <si>
     <t>7121</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7121/protocolo_20210510_123202.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7121/protocolo_20210510_123202.pdf</t>
   </si>
   <si>
     <t>MENAGEM Nº 19/2021 REFERENTE AO PROJETO DE LEI QUE DISPENSA O PAGEEMENTO DO IMPOSTO SOBRE A PROPRIEDADE DE VEÍCULOS AUTOMOTORES - IPVA CORRESPONDENTE AO EXERCÍCIO DE 2021, DOS VEÍCULOS DE PESSOA JURÍDICA COM ATIVIDADE PRINCIPAL RELACIONADA NESTA LEI , E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7122</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7122/protocolo_20210510_124307.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7122/protocolo_20210510_124307.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº20/2021 REFERENTE AO PROJETO LEI QUE DISPÕE SOBRE A REMISSÃO DE DÉBITO DE IMPOSTO SOBRE A PROPRIEDADE DE VEÍCULOS AUTOMOTORES -IPVA E DA DISPENSA DO PAGAMENTO DE TAXA DE LICENCIAMENTO DE VEÍCULOS AUTOMOTOR QUE ESPECIFICA , E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7123</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7123/protocolo_20210510_125015.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7123/protocolo_20210510_125015.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº21 REFERENTE AO PROJETO DE LEI QUE DISPÕE SOBRE O TRATAMENTO TRIBUTÁRIO FAVORECIDO Á PESSOA JURÍDICA QUE EXERÇA ATIVIDADE DE BAR, RESTAURANTE , BUFÊ , PREPARAÇÃO DE REFEIÇÕES COLETIVAS E SIMILARES E DÁ OUTRAS PROVIDÊNCIAS .</t>
   </si>
   <si>
     <t>7125</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7125/protocolo_20210511_091534.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7125/protocolo_20210511_091534.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO PILARENSE PARA PROTEÇÃO DO PEQUENO CIDADÃO-PILARES DA SOLIDARIEDADE.</t>
   </si>
   <si>
     <t>7126</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7126/protocolo_20210511_092522.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7126/protocolo_20210511_092522.pdf</t>
   </si>
   <si>
     <t>OBRIGA AS EMPRESAS DE BENEFICIAMENTO E COMÉRCIO DE LATICÍNIOS  A FIXAREM CARTAZ INFORMATIVO DO VALOR MÉDIO SEMANAL PAGO PELO LITRO DO LEITE.</t>
   </si>
   <si>
     <t>7131</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7131/protocolo_20210511_112718.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7131/protocolo_20210511_112718.pdf</t>
   </si>
   <si>
     <t>REVOGAM-SE DISPOSITIVOS DA LEI Nº 7.808, DE 21 DE JULHO DE 2016., QUE ESTABELECE CRITÉRIOS PARA A INDICAÇÃO E CONCESSÃO DE TÍTULOS DE CIDADÃO HONORÁRIO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7132</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7132/protocolo_20210511_112331.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7132/protocolo_20210511_112331.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DO ESTADO DE ALAGOAS AO EXCELENTÍSSIMO SENHOR JAIR MESSIAS BOLSONARO, ATUAL PRESIDENTE DA REPÚBLICA FEDERATIVA DO BRASIL.</t>
   </si>
   <si>
     <t>7135</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7135/protocolo_20210513_123356.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7135/protocolo_20210513_123356.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 22/2021, REFERENTE AO PROJETO DE LEI QUE DISPÕE SOBRE A REVISÃO DOS SUBSÍDIOS E VENCIMENTOS DOS SERVIDORES PÚBLICOS DA ADMINISTRAÇÃO DIRETA, DAS AUTARQUIAS E FUNDAÇÕES PÚBLICAS, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7136</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS SUBSÍDIOS DO GOVERNADOR E DO VICE- GOVERNADOR DO ESTADO, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7143</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7143/protocolo_20210513_083920.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7143/protocolo_20210513_083920.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS SUBSÍDIOS E REMUNERAÇÕES DOS SERVIDORES EFETIVOS , COMISSIONADOS , APOSENTADOS E PENSIONISTA DO TRIBUNAL DE CONTAS DO ESATDO DE ALAGOAS .</t>
   </si>
   <si>
     <t>7145</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7145/protocolo_20210514_100804.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7145/protocolo_20210514_100804.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DO REGIMENTO INTERNO DO CONSELHO ESTADUAL DE TRÂNSITO - CETRAN/AL PARA INCLUIR REPRESENTAÇÃO DOS TRABALHADORES EM TRANSPORTES INTERMUNICIPAIS EM SUA COMPOSIÇÃO.</t>
   </si>
   <si>
     <t>7146</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7146/protocolo_20210514_101044.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7146/protocolo_20210514_101044.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO A UPA JARAGUÁ EM MACEIÓ COMO UNIDADE DE PRONTO ATENDIMENTO DÉLIO JOSÉ DE SOUZA ALMEIDA.</t>
   </si>
   <si>
     <t>7147</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7147/protocolo_20210514_101308.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7147/protocolo_20210514_101308.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VEDAÇÃO AO OFERECIMENTO E CELEBRAÇÃO DE CONTRATOS DE EMPRÉSTIMO COM APOSENTADOS E PENSIONISTAS POR MEIO DE LIGAÇÃO TELEFÔNICA NO ÂMBITO DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7149</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7149/protocolo_20210517_095930.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7149/protocolo_20210517_095930.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 23 REFERENTE AO PROJETO DE LEI QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E A EXECUÇÃO DA LEI ORÇAMENTÁRIA DE 2022 , NOS TERMOS DO § 2º DO ART .176 DA CONSTITUIÇÃO ESTADUAL , E DÁ OUTRAS PROVIDÊNCIAS .</t>
   </si>
   <si>
     <t>7151</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7151/protocolo_20210518_120447.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7151/protocolo_20210518_120447.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A SOCIEDADE CIVIL DO DESENVOLVIMENTO CULTURAL E SOCIAL DO MUNICÍPIO DE CHÃ PRETA.</t>
   </si>
   <si>
     <t>7157</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7157/protocolo_20210518_110641.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7157/protocolo_20210518_110641.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A A CRIAÇÃO DO CARTÃO DIGITAL DE VACINAÇÃO DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7158</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7158/protocolo_20210518_110925.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7158/protocolo_20210518_110925.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE OBRIGA OS CONDOMÍNIOS RESIDENCIAIS DO ESTADO DE ALAGOAS A COMUNICAR AOS ÓRGÃOS DE SEGURANÇA EVENTUAL OCORRÊNCIA OU INDÍCIOO DE VIOLÊNCIA DOMÉSTICA E FAMILIAR CONTRA MULHERES, CRIANÇAS, ADOLESCENTES OU IDOSOS.</t>
   </si>
   <si>
     <t>7160</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7160/protocolo_20210518_110428.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7160/protocolo_20210518_110428.pdf</t>
   </si>
   <si>
     <t>DISPÕE  SOBRE CRITÉRIOS DE SOBRE OS CRITÉRIOS DE SELEÇÃO E ADMISSÃO DE ESTUDANTES DA UNIVERSIDADE ESTADUAL DE ALAGOAS - UNEAL E DA UNIVERSIDADE ESTADUAL DE CIÊNCIAS DA SAÚDE DE ALAGOAS - UNCISAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7159</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7159/protocolo_20210518_111011.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7159/protocolo_20210518_111011.pdf</t>
   </si>
   <si>
     <t>PROJETO DE  LEI QUE DETERMINA QUE AS INSTITUIÇÕES PÚBLICAS E PRIVADAS DE ENSINO, NO ÂMBITO DO ESTADO DE ALAGAOS, FORNEÇAM DIPLOMA EM BRAILLE PARA OS ALUNOS COM DEFICIÊNCIA VISUAL.</t>
   </si>
   <si>
     <t>7164</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7164/protocolo_20210518_114154.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7164/protocolo_20210518_114154.pdf</t>
   </si>
   <si>
     <t>ALTERA A ALÍNEA "G" DO INCISO I DO ARTIGO 17 DA LEI 5.900 DE 27 DE DEZEMBRO DE 1996.</t>
   </si>
   <si>
     <t>7166</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7166/protocolo_20210518_120929.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7166/protocolo_20210518_120929.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA ESTADUAL A ASSOCIAÇÃO JESUS MISERICORDIOSO - AJM, DO BAIRRO CAITITUS EM ARAPIRACA, ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7171</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7171/protocolo_20210520_121108.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7171/protocolo_20210520_121108.pdf</t>
   </si>
   <si>
     <t>ESTABELECE METODOLOGIA PARA CÁLCULO DO PREÇO MÉDIO PONDERADO A COMSUMIR FINAL (PMPF) DE COMBUSTÍVEIS AUTOMOTIVOS PARA FINS DE COBRANÇA DE ICMS NO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7176</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7176/protocolo_20210520_122652.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7176/protocolo_20210520_122652.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ESTABELECIMENTO DE PRIORIDADE PARA A VACINAÇÃO CONTRA O COVID-19 PARA FUNCIONÁRIOS DAS CASAS LOTÉRIAS DE ALAGOAS.</t>
   </si>
   <si>
     <t>7182</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7182/protocolo_20210524_120218.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7182/protocolo_20210524_120218.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 26/2021 , REFERENTE AO PROJETO DE LEI QUE ALTERA A LEI ESTADUAL Nº 8.231, DE 8 DE JANEIRO DE 2020, PLANO PLURIANUAL DE ALAGOAS -PPA 2020-2023O ESTADO DE ALAGOAS , E DÁ OUTRAS PROVIDÊNCIAS .</t>
   </si>
   <si>
     <t>7183</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7183/protocolo_20210524_122345.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7183/protocolo_20210524_122345.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 27/2021 REFERENTE AO PROJETO DE LEI QUE ALTERA OS ANEXOS VI E VII DA LEI ESTADUAL Nº 8.377, DE 18 DE JANEIRO DE 2021 , AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL , E DÁ OUTRAS PROVIDÊNCIAS .</t>
   </si>
   <si>
     <t>7184</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7184/protocolo_20210524_122832.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7184/protocolo_20210524_122832.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 28/2021 REFERENTE AO PROJETO DE LEI  QUE ALTERA AS LEIS ESTADUAIS Nº S 8.296 , DE 20 DE AGOSTO DE 2020 E 8.377 , DE 18 DE JANEIRO DE 2021 , E DÁ OUTRAS PROVIDÊNCIAS .</t>
   </si>
   <si>
     <t>7190</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7190/protocolo_20210525_090937.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7190/protocolo_20210525_090937.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIA A INDICAÇÃO, POR MEIO DE PLACA FIXADA EM LUGAR VISÍVEL PARA OS PASSAGEIROS, DA IDADE DE TODO VEÍCULO EMPREGADO NO TRANSPORTE PÚBLICO INTERMUNICIPAL E MUNICIPAL.</t>
   </si>
   <si>
     <t>7198</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7198/protocolo_20210525_114807.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7198/protocolo_20210525_114807.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRANSFERÊNCIA DE TITULARIDADE E OUTORGA DE PERMISSÃO DOS CONTRATOS FIRMADOS ENTRE A AGÊNCIA REGULADORA DE SERVIÇOS PÚBLICOS DO ESTADO DE ALAGOAS - ARSAL E SEUS PERMISSIONÁRIOS NA HIPÓTESE DE FALECIMENTO DESTES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7214</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7214/protocolo_20210526_105038.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7214/protocolo_20210526_105038.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DE ICMS PARA INSUMOS E EQUIPAMENTOS DA ÁREA DA SAÚDE ADQUIRIDOS POR HOSPITAIS PÚBLICOS, ENTIDADES BENEFICENTES E FUNDAÇÕES PRIVADAS NO ÂMBITO DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7215</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7215/protocolo_20210526_110117.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7215/protocolo_20210526_110117.pdf</t>
   </si>
   <si>
     <t>OBRIGA SUPERMERCADOS E ESTABELECIMENTOS SIMILARES A DIVULGAREM EM DESTQUE A DATA DE VENCIMENTO DOS PRODUTOS INCLUÍDOS EM TODAS AS PROMOÇÕES LANÇADAS POR ESSES ESTABELECIMENTOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7216</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7216/protocolo_20210526_110455.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7216/protocolo_20210526_110455.pdf</t>
   </si>
   <si>
     <t>DETERMINA A OBRIGATORIEDADE  DE QUE OS MERCADOS E SUPERMERCADOS DISPONHAM OS PRODUTOS DIETS E LIGHTS EM LOCAIS TOTALMENTE SEPARADOS E COM INDICAÇÕES TOTALMENTE VISÍVEIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7226</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7226/protocolo_20210527_095339.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7226/protocolo_20210527_095339.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DAS REMUNERAÇÕES DOS CARGO EM COMISSÃO E FUNÇÕES GRATIFICADAS DO QUADRO DE PESSOAL DE PESSSOAL DOS SERVIÇOS AUXILIARES DA DEFENSORIA PÚBLICA DO ESTADO DE ALAGOAS .</t>
   </si>
   <si>
     <t>7227</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7227/protocolo_20210527_105032.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7227/protocolo_20210527_105032.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO SÔNIA SURUAGY.</t>
   </si>
   <si>
     <t>7234</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7234/protocolo_20210608_084813.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7234/protocolo_20210608_084813.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VEDAÇÃO À EXIGÊNCIA DE EXPERIÊNCIA PRÉVIA POR PARTE DAS EMPRESAS NA SELEÇÃO DE ESTAGIÁRIOS NO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7235</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7235/protocolo_20210601_110801.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7235/protocolo_20210601_110801.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA ESTADUAL DE ATENÇÃO ESPECÍFICA PARA A POPULAÇÃO EM SITUAÇÃO DE RUA E O COMITÊ GESTOR ESTADUAL INTERSETORIAL DA POLÍTICA NACIONAL PARA A POPULAÇÃO EM SITUAÇÃO DE RUA - COMITÊ POP RUA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7236</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7236/protocolo_20210601_110954.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7236/protocolo_20210601_110954.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESTINAÇÃO DE PRODUTOS APREENDIDOS PELAS AUTORIDADES DO GOVERNO DE ALAGOAS (PRODUTOS E MERCADORIAS FRUTOS DE ROUBO OU FURTO) ÀS INSTITUIÇÕES FILANTRÓPICAS SEM FINS LUCRATIVOS DO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7237</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7237/protocolo_20210601_111715.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7237/protocolo_20210601_111715.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O DESCARTE DE REMÉDIOS VENCIDOS E A OBRIGATORIEDADE DA MANUTENÇÃO NAS FARMÁCIAS, DROGARIAS E CONGÊNERES DE UMA LIXEIRA ESPECIAL PARA COLETA DESSE MATERIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7238</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7238/protocolo_20210601_114930.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7238/protocolo_20210601_114930.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE, NO ÂMBITO DO ESTADO DE ALAGOAS, DA INCLUSÃO NAS ESCRITURAS PÚBLICAS DE COMPRA E VENDA, DE PROMESSA DE COMPRA E VENDA, E DE PERMUTA IMOBILIÁRIA, O NOME, O NÚMERO DE INSCRIÇÃO NO CONSELHO REGIONAL DE CORRETORES DE IMÓVEIS-CRECI E DO NÚMERO DE INSCRIÇÃO DO SINDICATO DOS CORRETORES DE IMÓVEIS DO ESTADO DE ALAGOAS SINDIMÓVEIS QUE INTERMEDIOU A NEGOCIAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7247</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA ESPECIFICAÇÃO E DIVULGAÇÃO DA PRESENÇA DE GLÚTEN E LACTOSE NOS CARDÁPIOS DE BARES, RESTAURANTES E SIMILARES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7250</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7250/protocolo_20210607_095538.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7250/protocolo_20210607_095538.pdf</t>
   </si>
   <si>
     <t>INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS DO ESTADO DE ALAGOAS O DIA DO ESPERANTO.</t>
   </si>
   <si>
     <t>7251</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7251/protocolo_20210607_101441.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7251/protocolo_20210607_101441.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO TITULO DE UTILIDADE PÚBLICA Á ASSOCIAÇÃO BENEFICENTE PARA INCLUSÃO SOCIAL ATRÁVES DO ESPORTE -ABRAÇO.</t>
   </si>
   <si>
     <t>7254</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7254/protocolo_20210608_091810.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7254/protocolo_20210608_091810.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 02/2021, REFERENTE AO ANTEPROJETO DE LEI QUE ALTERA A COMPETÊNCIA MATERIAL DA 30ª VARA CÍVEL DA CAPITAL PASSANDO DE FAZENDA PÚBLICA E JUIZADO ESPECIAL DA FAZENDA PÚBLICA ADJUNTO - SAÚDE PÚBLICA PARA CÍVEL RESIDUAL E ADOTA PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>7255</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7255/protocolo_20210608_093221.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7255/protocolo_20210608_093221.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PRIORIDADE PRA VACINAÇÃO CONTRA A COVID-19 PARA GESTANTES, PUÉRPERAS E LACTANTES NO ÂMBITO DO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7261</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7261/protocolo_20210608_120915.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7261/protocolo_20210608_120915.pdf</t>
   </si>
   <si>
     <t>DECLARA  DE UTILIDADE PÚBLICA A ASSOCIAÇÃO COMUNITÁRIA TANQUE DARCA, ENTIDADE SEM FINS LUCRATIVOS SITUADA NO MUNICÍPIO DE TANQUE DARCA-AL</t>
   </si>
   <si>
     <t>7270</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7270/protocolo_20210609_103529.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7270/protocolo_20210609_103529.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REALIZAÇÃO DE TESTES VOCACIONAIS PARA ESTUDANTES DAS ESCOLAS PÚBLICAS ESTADUAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7271</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7271/protocolo_20210609_103916.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7271/protocolo_20210609_103916.pdf</t>
   </si>
   <si>
     <t>TORNA GRATUITO O TRANSPORTE COLETIVO URBANO NOS DIAS E HORÁRIOS DE REALIZAÇÃO DOS PLEITOS ELEITORAIS NO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7272</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>MENSAGEM Nº 03/2021, REFERENTE AO ANTEPROJETO DE LEI QUE TRANSFORMA CARGOS DE JUIZ DE DIREITO COM ATRIBUIÇÕES DE AUXILIAR DE 2ª E 3ª ENTRÃNCIAS EM CARGOS DE DESEMBARGADOR, AMPLIA A COMPOSIÇÃO DE MEMBROS DO TRIBUNAL DE JUSTIÇA DE ALAGOAS, ESTABELECE A ESTRUTURA DE PESSOAL DESSES RESPECTIVOS GABINETES DE DESEMBARGADORES E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7273</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7273/protocolo_20210609_115602.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7273/protocolo_20210609_115602.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA AO ARTIGO 3° DA LEI 5.900/1996 O INCISO XX PARA A NÃO INCIDÊNCIA DO ICMS NAS OPERAÇÕES RESULTANTES DA AQUISIÇÃO PELAS PREFEITURAS MUNICIPAIS DO ESTADO DE ALAGOAS DE COMPRA DE AMBULÂNCIAS, EQUIPAMENTOS MÉDICOS/HOSPITALAR, ÔNIBUS ESCOLAR, MÁQUINAS AGRÍCOLAS, MÁQUINAS E VEÍCULOS DE TERRAPLANAGEM, VEÍCULOS E MÁQUINAS ESSENCIAIS PARA O SANEAMENTO E ABASTECIMENTO DE ÁGUA, CAMINHÕES BASCULANTES, MÁQUINAS E VEÍCULOS UTILIZADOS NA LIMPEZA URBANA.</t>
   </si>
   <si>
     <t>7274</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7274/protocolo_20210616_121916.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7274/protocolo_20210616_121916.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 29/2021, REFERENTE AO PROJETO DE LEI QUE DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA CONECTA PROFESSOR PARA A AQUISIÇÃO DE NOVOS EQUIPAMENTOS DE INFORMÁTICA, INOVAÇÃO, TECNOLOGIA E APOIO PARA O CUSTEIO DE PLANO DE ACESSO À INTERNET, NO ÂMBITO DA SECRETARIA DE ESTADO DA EDUCAÇÃO-SEDUC, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7275</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7275/protocolo_20210616_122222.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7275/protocolo_20210616_122222.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 30/2021, REFERENTE AO PROJETO DE LEI QUE INSTITUI O PROGRAMA ESCOLA 10 - VEM QUE DÁ TEMPO, NO ÂMBITO DA EDUCAÇÃO DE JOVENS E ADULTOS - EJA DO ESTADO DE ALAGOAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7277</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7277/protocolo_20210611_113626.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7277/protocolo_20210611_113626.pdf</t>
   </si>
   <si>
     <t>CONCEDE O NOME DE ANTÔNIO HOLANDA CAVALCANTE O TRECHO DA RODOVIA AL-470, QUE LIGA O MUNICÍPIO DE CHÃ PRETA -AL A CORRENTES -PE.</t>
   </si>
   <si>
     <t>7282</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7282/protocolo_20210611_095205.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7282/protocolo_20210611_095205.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A AGÊNCIA ADVENTISTA DE DESENVOLVIMENTO E RECURSOS ASSISTENCIAIS DO NORDESTE - ADRA NORDESTE.</t>
   </si>
   <si>
     <t>7293</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7293/protocolo_20210616_084043.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7293/protocolo_20210616_084043.pdf</t>
   </si>
   <si>
     <t>CONSIDERA A IGREJA BATISTA DO PINHEIRO NO MUNICÍPIO DE MACEIÓ COMO PATRIMÔNIO MATERIAL E IMATERIAL DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7294</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7294/protocolo_20210616_084202.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7294/protocolo_20210616_084202.pdf</t>
   </si>
   <si>
     <t>CONSIDERA A IGREJA BATISTA DO PINHEIRO NO MUNICÍPIO DE MACEIÓ COMO PATRIMÔNIO MATERIAL DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7297</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>MENSAGEM Nº 11/2021, ONDE AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO JUNTO AO BANCO DO BRASIL, COM GARANTIA DA UNIÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7303</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7303/protocolo_20210802_094656.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7303/protocolo_20210802_094656.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A A CRIAÇÃO, AS ATRIBUIÇÕES E A REMUNERAÇÃO DOS CARGOS DE ASSESSORIA NO ÂMBITO DO MINISTÉRIO PÚBLICO DE CONTAS DO ESTADO E ALAGOAS E DÁ OUTRAS PROVIDÊNCICIAS.</t>
   </si>
   <si>
     <t>7304</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7304/protocolo_20210727_100958.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7304/protocolo_20210727_100958.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CARREIRA DE AUDITOR DE CONTOLE EXTERNO NO ÂMBITO DO TRIBUNAL DE CONTAS DO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7313</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7313/protocolo_20210621_084638.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7313/protocolo_20210621_084638.pdf</t>
   </si>
   <si>
     <t>INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS DO ESTADO DE ALAGOAS O DIA ESTADUAL DA CULTURA ALAGOANA.</t>
   </si>
   <si>
     <t>7314</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7314/protocolo_20210621_085422.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7314/protocolo_20210621_085422.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO NACIONAL DE GERONTOLOGIA - SECÇÃO ALAGOAS.</t>
   </si>
   <si>
     <t>7320</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7320/protocolo_20210622_123056.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7320/protocolo_20210622_123056.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TELE-VISITA HOSPITALAR, ATRAVÉS DE VÍDEO-CHAMADA, DE FAMILIARES AOS PACIENTES QUE ESTEJAM INTERNADOS EM HOSPITAIS PÚBLICOS E PRIVADOS NO ESTADO DE ALAGOAS, COM DIAGNÓSTICO DO NOVO CORONAVÍRUS-COVID-19, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7321</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REGISTRO PELA INTERNET DE BOLETIM DE OCORRÊNCIA DE CRIME PRATICADO CONTRA MULHER POR VIOLÊNCIA DOMÉSTICA E FAMILIAR, CRIANÇA, ADOLESCENTE, PESSOA IDOSA E PESSOA COM DEFICIÊNCIA, NOS TERMOS QUE INDICA.</t>
   </si>
   <si>
     <t>7322</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DOS PAIS OU RESPONSÁVEIS SEREM INFORMADOS SOBRE A AUSÊNCIA DO ALUNO NA ESCOLA.</t>
   </si>
   <si>
     <t>7323</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7323/protocolo_20210622_125228.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7323/protocolo_20210622_125228.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 04/2021, REFERENTE AO PROJETO DE LEI QUE ALTERA A COMPETÊNCIA MATERIAL E A DENOMINAÇÃO DOS JUIZADOS ESPECIAIS CIVEIS E CRIMINAIS DAS COMARCAS DE DELMIRO GOUVEIA, PALMEIRA DOS ÍNDIOS, PENEDO, RIO LARGO, SANTANA DO IPANEMA, SÃO MIGUEL DOS CAMPOS E UNIÃO DOS PALMARES, E ADOTA PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>7342</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7342/protocolo_20210701_111220.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7342/protocolo_20210701_111220.pdf</t>
   </si>
   <si>
     <t>DENOMINA COMO RODOVIA PREFEITO ISNALDO BULHÕES, O TRECHO DA AL-130QUE LIGA OS MUNICÍPIOS DE CARNEIROS E SANTANA DO IPANEMA E DÁ OUTRAS PROVIODÊNCIAS.</t>
   </si>
   <si>
     <t>7343</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7343/protocolo_20210702_093145.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7343/protocolo_20210702_093145.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A ONG PROJETO SOCIAL CRIANÇA FELIZ.</t>
   </si>
   <si>
     <t>7344</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7344/protocolo_20210706_082027.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7344/protocolo_20210706_082027.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA RODOVIA AL 125.</t>
   </si>
   <si>
     <t>7345</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7345/protocolo_20210706_095010.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7345/protocolo_20210706_095010.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA O ESPORTE CLUBE CRUZEIRO ARAPIRACA.</t>
   </si>
   <si>
     <t>7346</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7346/protocolo_20210706_094442.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7346/protocolo_20210706_094442.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO HUMANITÁRIA DE PROTEÇÃO DE ANIMAIS DE RUA -AHPAR.</t>
   </si>
   <si>
     <t>7347</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7347/protocolo_20210706_103613.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7347/protocolo_20210706_103613.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO BENEMÉRITO PONTES DE MIRANDA, AO ILUSTRÍSSIMO SENHOR DOUTOR ANTÔNIO NABOR AREIAS BULHÕES.</t>
   </si>
   <si>
     <t>7350</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7350/protocolo_20210707_101500.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7350/protocolo_20210707_101500.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAÇÃO DE EVENTOS-TESTE TÉCNICOCIENTÍFICOS, ESPORTIVOS, CORPORATIVOS, CULTURAIS, SOCIAIS E DE ENTRETENIMENTO NO ÂMBITO DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7352</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7352/protocolo_20210708_122210.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7352/protocolo_20210708_122210.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O §3º DO ART. 104 DA CONSTITUIÇÃO DO ESTADO DE ALAGOAS QUE DISPÕE SOBRE A NECESSIDADE DE ELEIÇÃO, PELA ASSEMBLEIA LEGISLATIVA, PARA PREENCHIMENTO DOS CARGOS DE GOVERANDOR E VICE-GOVERNADOR DO ESTADO DE ALAGOAS EM RAZÃO DE VACÂNCIA.</t>
   </si>
   <si>
     <t>7353</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7353/protocolo_20210714_094129.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7353/protocolo_20210714_094129.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O PISO MÍNIMO SALARIAL DO ENFERMEIRO, DO TÉCNICO DE ENFERMAGEM, DO AUXILIAR DE ENFERMAGEM E DA PARTEIRA NO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7356</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7356/protocolo_20210715_100756.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7356/protocolo_20210715_100756.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA AVENIDA ENGENHEIRO JOSÉ VALTER BEZERRA BRANDÃO.</t>
   </si>
   <si>
     <t>7357</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7357/protocolo_20210715_101036.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7357/protocolo_20210715_101036.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA AVENIDA SILVÂNIO BARBOSA</t>
   </si>
   <si>
     <t>7358</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7358/protocolo_20210716_123654.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7358/protocolo_20210716_123654.pdf</t>
   </si>
   <si>
     <t>CONCEDE  O NOME DE PREFEITO CARLOS EURICO LEÃO E LIMA - "KAIKÁ", Á RODOVIA AL-460, QUE INTERLIGA  OS MUNICÍPIOS DE PORTO CALVO E PORTO DE PEDRAS.</t>
   </si>
   <si>
     <t>7363</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7363/protocolo_20210726_114729.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7363/protocolo_20210726_114729.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 33/2021, REFERENTE AO PROJETO DE LEI QUE AUTORIZA O PODER EXECUTIVO A ABRIR, AO ORÇAMENTO VIGENTE, CRÉDITO SUPLEMENTAR EM FAVOR DO TRIBUNAL DE CONTAS DO ESTADO DE ALAGOAS - TCE/AL, NO VALOR QUE MENCIONA , E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7364</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7364/protocolo_20210726_115400.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7364/protocolo_20210726_115400.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 34/2021, REFERENTE AO PROJETO DE LEI QUE AUTORIZA O PODER EXECUTIVO A PROMOVER A ALIENAÇÃO DE BENS PÚBLICOS DOMINIAIS A PARTICULAR, EM DECORRÊNCIA DA CONCESSÃO DE INCETIVOS LOCACIONAIS DO PROGRAMA DE DESENVOLVIMENTO INTEGRADO DO ESTADO DE ALAGOAS - PRODESIN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7365</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7365/protocolo_20210726_115711.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7365/protocolo_20210726_115711.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 35/2021, REFERENTE AO PROJETO DE LEI QUE AUTORIZA O PODER EXECUTIVO A PROMOVER A ALIENAÇÃO DE BENS PÚBLICOS DOMINIAIS A PARTICULAR, EM DECORRÊNCIA DA CONCESSÃO DE INCENTIVOS LOCACIONAIS DO PROGRAMA DE DESENVOLVIMENTO INTEGRADO DO ESTADO DE ALAGOAS - PRODESIN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7366</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7366/protocolo_20210726_115853.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7366/protocolo_20210726_115853.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 36/2021, REFERENTE AO PROJETO DE LEI QUE AUTORIZA O ESTADO DE ALAGOAS A PROMOVER A PERMUTA DA ÁREA QUE MENCIONA, NO MUNICÍPIO DE JOAQUIM GOMES, PARA FINS DE REGULARIZAÇÃO DA POSSE DO IMÓVEL PERTENCENTE AO TRIBUNAL DE JUSTIÇA DE ALAGOAS-TJ/AL.</t>
   </si>
   <si>
     <t>7382</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7382/protocolo_20210729_092840.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7382/protocolo_20210729_092840.pdf</t>
   </si>
   <si>
     <t>INSTITUI A MEIA-ENTRADA EM ESTABELECIMENTOS QUE PROMOVAM LAZER E CULTURA NO ESTADO DE ALAGOAS PARA OS ADVOGADOS, DEVIDAMENTE INSCRITOS NA ORDEM DOS ADVOGADOS DO BRASIL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7385</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7385/protocolo_20210802_121722.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7385/protocolo_20210802_121722.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 06/2021 REFERENTE AO ANTEPROJETO DE LEI QUE ALTERA A COMPETÊNCIA TERRITORIAL DAS COMARCAS DE MARAVILHA E SANTANA DO IPANEMA E ADOTA PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>7389</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7389/protocolo_20210805_103647.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7389/protocolo_20210805_103647.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE RESERVA DE VAGAS PARA NEGROS, ÍNDIOS E QUILOMBOLAS NOS CONCURSOS PÚBLICOS PARA PROVIMENTO DE CARGOS EFETIVOS  E EMPREGOS PÚBLICOS INTEGRANTES DOS QUADROS PERMANENTES DE PESSOAL DO PODER LEGISLATIVO, JUDICIÁRIO, MINISTÉRIO PÚBLICO, TRIBUNAL DE CONTAS DO ESTADO DE ALAGOAS E EXECUTIVO DO ESTADO DE ALAGOAS E DAS ENTIDADES DE SUA ADMINISTRAÇÃO INDIRETA.</t>
   </si>
   <si>
     <t>7395</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7395/protocolo_20210804_085701.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7395/protocolo_20210804_085701.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGAÇÃO AOS ESTABELECIMENTOS DE ENSINO PÚBLICOS E PRIVADOS EM MANTER PROGRAMAS DE EDUCAÇÃO FÍSICA ADAPTADA, BEM COMO SUA EXECUÇÃO, VOLTADOS PARA O ATENDIMENTO DE ALUNOS COM DEFICIÊNCIA OU COM MOBILIDADE REDUZIDA</t>
   </si>
   <si>
     <t>7396</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7396/protocolo_20210804_093825.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7396/protocolo_20210804_093825.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA ESTADUAL A ASSOCIAÇÃO PARA O DESENVOLVIMENTO DO POVOADP JACAREZINHO - ADEPOJAC.</t>
   </si>
   <si>
     <t>7405</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7405/protocolo_20210805_100005.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7405/protocolo_20210805_100005.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE INSTITUI A CRIAÇÃO DA DISCIPLINA EDUCAÇÃO DIGITAL NAS ESCOLAS PÚBLICAS E PRIVADAS DE ENSINO FUNDAMENTAL E MÉDIO DO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7410</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7410/protocolo_20210809_113140.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7410/protocolo_20210809_113140.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DE APARELHOS ELETRÔNICOS APREENDIDOS PELAS FORÇAS DE SEGURANÇA PÚBLICA DO ESTADO DE ALAGOAS AOS ALUNOS DA REDE PÚBLICA DE ENSINO MÉDIO E DÁ OUTRAS PROVIDÊNCIAS,</t>
   </si>
   <si>
     <t>7416</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7416/protocolo_20210810_100122.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7416/protocolo_20210810_100122.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 39/2021, REFERENTE AO PROJETO DE LEI QUE DISPÕE SOBRE A CRIAÇÃO DE ESCOLA ESTADUAL PARA ACOLHIMENTO DE ESTUDANTES DA ETAPA FUNDAMENTAL I, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7417</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7417/protocolo_20210810_101047.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7417/protocolo_20210810_101047.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE CAMPANHAS PÚBLICAS DE ESCLARECIMENTO, VALORIZAÇÃO E ESTÍMULO AO INGRESSO NA EDUCAÇÃO INFANTIL EM TODO O ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7422</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7422/protocolo_20210811_082136.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7422/protocolo_20210811_082136.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA ESCOLA ESTADUAL DE ENSINO MÉDIO DE TAQUARANA DE DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7430</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7430/protocolo_20210811_124836.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7430/protocolo_20210811_124836.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI ESTADUAL Nº 6.904, DE 3 DE JANEIRO DE 2008.</t>
   </si>
   <si>
     <t>7431</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7431/protocolo_20210811_125002.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7431/protocolo_20210811_125002.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COCESSÃO DE ANISTIA , REMISSÃO E RENEGOCIAÇÃO DE DÍVIDAS DE OPERAÇÕES DE CRÉDITO REALIZADAS PELA AGÊNCIA DE DESENVOLVIMENTO DE ALAGOAS - DESENVOLVE , NO ÂMBITO DE RECURSOS DO FUNDO DE COMBATE A POBREZA - FECOEP- AOS PRODUTORES RURAIS, AOS AGRICULTORES FAMILIARES , AS COOPERATIVAS NOS SEUS DIVERSOS RAMOS DE ATUAÇÃO E AS ASSOCIAÇÕES.</t>
   </si>
   <si>
     <t>7433</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7433/protocolo_20210812_090744.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7433/protocolo_20210812_090744.pdf</t>
   </si>
   <si>
     <t>VEDA A CONFERÊNCIA DE PRODUTOS SEM A ANUÊNCIA DO CONSUMIDOR EM ESTABELECIMENTOS COMERCIAS APÓS O PAGAMENTO NO CAIXA .</t>
   </si>
   <si>
     <t>7437</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7437/protocolo_20210812_115413.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7437/protocolo_20210812_115413.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ACESSIBILIDADE NAS PRAIAS LOCALIZADAS NO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7438</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7438/protocolo_20210816_105349.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7438/protocolo_20210816_105349.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 40/2021 REFERENTE AO PROJETO DE LEI QUE AUTORIZA O PODER EXECUTIVO A ABRIR, AO ORÇAMENTO VIGENTE, CRÉDITO SUPLEMENTAR EM FAVOR DO MINISTÉRIO PÚBLICO DO ESTADO DE ALAGOAS-MPE/ALN NO VALOR QUE MENCIONA , E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7439</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7439/protocolo_20210816_105814.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7439/protocolo_20210816_105814.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 41/2021 REFERENTE AO PROJETO DE LEI QUE AUTORIZA O PODER EXECUTIVO A ABRIR, AO ORÇAMENTO VIGENTE , CRÉDITO SUPLEMENTAR EM FAVOR DO MINISTÉRIO PÚBLICO DO ESTADO DE ALAGOAS-MPE/AL, NO VALOR QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7440</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7440/protocolo_20210817_082949.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7440/protocolo_20210817_082949.pdf</t>
   </si>
   <si>
     <t>FICA ESTABELECIDO O ABASTECIMENTO COM ETANOL DOS VEÍCULOS FLEX DE ÓRGÃOS  PÚBLICOS ESTADUAIS VINCULADOS A ADMINISTRAÇÃO DIRETA E INDIRETA, NO ÂMBITO DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7444</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7444/protocolo_20210817_104859.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7444/protocolo_20210817_104859.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE PLACAS EM BRAILLE COM A RELAÇÃO DAS LINHAS DE ÔNIBUS E SEU ROTEIRO DE VIAGEM NAS ESTAÇÕES RODOVIÁRIAS NO ÂMBITO DO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7447</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7447/protocolo_20210817_124959.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7447/protocolo_20210817_124959.pdf</t>
   </si>
   <si>
     <t>TORNA NOSSA SENHORA DOS PRAZERES PADROEIRA DO ESTADO DE ALAGOAS  E DÁ OUTRAS PROVIDÊNCIAS,</t>
   </si>
   <si>
     <t>7448</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7448/protocolo_20210817_124812.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7448/protocolo_20210817_124812.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO E CRIAÇÃO DE MECANISMOS COMPLEMENTARES A LEI Nº 3.437 DE 25 DE JUNHO DE 1975 - ESTATUTO DA POLÍCIA CIVIL DO ESTADO DE ALAGOAS, COM RELAÇÃO A INCLUSÃO DA POSSIBILIDADE DE REMOÇÃO TEMPORÁRIA DE SERVIDOR PÚBLICO ESTADUAL PARA OUTRO PODER.</t>
   </si>
   <si>
     <t>7450</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7450/protocolo_20210818_081250.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7450/protocolo_20210818_081250.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA RODOVIA QUE LIGA O POVOADO PAI MANÉ À BR 316  EM DOIS RIACHOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7454</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7454/protocolo_20210818_084455.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7454/protocolo_20210818_084455.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A INSTITUIR O "AUXILIO CUIDAR" DESTINADO ÁS CRIANÇAS E ADOLESCENTES EM SITUAÇÃO DE ORFANDADE BILATERAL NO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7455</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7455/protocolo_20210818_084734.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7455/protocolo_20210818_084734.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CRIAÇÃO DO PROGRMA ALUGUEL SOCIAL PARA MULHERES EM SITUAÇÃO DE VIOLÊNCIA DOMÉSTICA OU FAMILIAR.</t>
   </si>
   <si>
     <t>7456</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7456/protocolo_20210818_084936.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7456/protocolo_20210818_084936.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DA PULVERIZAÇÃO AÉREA DE AGROTÓXICOS NO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7457</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7457/protocolo_20210818_085112.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7457/protocolo_20210818_085112.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 8.171, DE 8 DE OUTUBRO DE 2019, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7462</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7462/protocolo_20210818_110441.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7462/protocolo_20210818_110441.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA PERMANÊNCIA DE FISIOTERAPEUTAS NAS MATERNIDADES E ESTABELECIMENTOS HOSPITALARES E CONGÊNERES DA REDE PÚBLICA ESTADUAL PRÓPRIA E CONVENIADA NO ÂMBITO DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7468</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7468/protocolo_20210819_084143.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7468/protocolo_20210819_084143.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA ESCOLA 10 - NA HORA CERTA NA REDE DE ENSINO DO ESTADO DE ALAGOAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7475</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7475/protocolo_20210819_110534.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7475/protocolo_20210819_110534.pdf</t>
   </si>
   <si>
     <t>INSTITUI NORMAS PROTETIVAS E DIREITO Á INFORMAÇÃO AOS CONSUMIDORES FILIADOS ÁS ASSOCIAÇÕES DE SOCORRO MÚTUO NO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>7483</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7483/protocolo_20210824_124126.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7483/protocolo_20210824_124126.pdf</t>
   </si>
   <si>
     <t>DETERNINA QUE OS AGRESSORES QUE COMETEM CRIME DE MAUS-TRATOS CONTRA ANIMAIS ARQUEM COM AS DESPESAS DECORRENTES DO TRATAMENTO VETERINÁRIO, NA FORMA QUE MENCIONA.</t>
   </si>
   <si>
     <t>7484</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7484/protocolo_20210824_125513.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7484/protocolo_20210824_125513.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 44/2021 REFERENTE AO PROJETO DE LEI QUE AUTORIZA  O PODER EXECUTIVO A ABRIR AO ORÇAMENTO VIGENTE, CRÉDITO SUPLEMNTAR EM FAVOR DA DEFENSORIA PÚBLICA GERAL DO ESTADO DE LAGOAS - DPE/AL, NO VALOR QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7485</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7485/protocolo_20210824_124214.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7485/protocolo_20210824_124214.pdf</t>
   </si>
   <si>
     <t>PERMITE A REMIÇÃO DE INFRAÇÃO ADMINISTRATIVA DE TRÂNSITO DE NATUREZA LEVE OU MÉDIA POR MEIO DA DOAÇÃO DE SANGUE POR PARTE DO INFRATOR.</t>
   </si>
   <si>
     <t>7486</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7486/protocolo_20210824_125053.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7486/protocolo_20210824_125053.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 43/2021, REFERENTE AO PROJETO DE LEI QUE AUTORIZA O PODER EXECUTIVO A ABRIR, AO ORÇAMENTO VIGENTE, CRÉDITO SUPLEMENTAR EM FAVOR DO TRIBUNAL DE JUSTIÇA DO ESTADO DE ALAGOAS - TJ/AL, NO VALOR QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7487</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7487/protocolo_20210824_130934.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7487/protocolo_20210824_130934.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A INSTITUIR O "PROGRAMA VIVER" NO ESTADO DE ALAGOAS  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7488</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7488/protocolo_20210824_124950.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7488/protocolo_20210824_124950.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 42/2021, REFERENTE AO PROJETO DE LEI QUE ALTERA A LEI ESTADUAL Nº 8.377, DE 18 DE JANEIRO DE 2021, QUE ESTIMA A RECEITA E FIXA A DESPESA DO ESTADO DE ALAGOAS PARA O EXERCÍCIO FINANCEIRO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7489</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7489/protocolo_20210824_131148.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7489/protocolo_20210824_131148.pdf</t>
   </si>
   <si>
     <t>INSTITUI O "ALERTA RHANIEL PARA RESGATE DE PESSOAS" NO ESTADO DE ALAGOAS , ESTABELECENDO A POLÍTICA ESTADUAL DE CONTINGÊNCIA NAS HIPÓTESES DE DESAPARECIMENTO E SEQUESTRO DE CRIANÇA E/OU DE ADOLESCENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7495</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7495/protocolo_20210825_100804.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7495/protocolo_20210825_100804.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NECESSIDADE DE ALTERAÇÃO DO ART. 5º DA LEI Nº 7.602, DE 03 DE ABRIL DE 2014, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7502</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7502/protocolo_20210825_121920.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7502/protocolo_20210825_121920.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 45/2021 REFERENTE AO PROJETO DE LEI QUE AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO EXTERNO JUNTO AO BANCO INTERAMERICANO DE DESENVOLVIMENTO - BID, COM GARANTIA DA UNIÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7503</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7503/protocolo_20210825_122335.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7503/protocolo_20210825_122335.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº46/2021 REFERENTE AO PROJETO DE LEI QUE DISPÕE SOBRE A INTITUIÇÃO DO PROGRAMA ESCOLA 10 - CRIANÇA ALFABETIZADA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7518</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7518/protocolo_20210831_091032.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7518/protocolo_20210831_091032.pdf</t>
   </si>
   <si>
     <t>DENOMINA "PRAÇA JOSÉ CÍCERO NOGUEIRA" A PRAÇA SITUADA NO PARQUE LINEAR DA GROTA DO CIGANO NO BAIRRO DE MANGABEIRAS".</t>
   </si>
   <si>
     <t>7519</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7519/protocolo_20210831_093134.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7519/protocolo_20210831_093134.pdf</t>
   </si>
   <si>
     <t>ISENTA DA OBRIGATORIEDADE DA OUTORGA DO DIREITO DE USO DOS RECURSOS HÍDRICOS VOLTADOS AO CONSUMO HUMANO, À DESSEDENTAÇÃO ANIMAL E À PRODUÇÃO AGRÍCOLA EM IMÓVEIS RURAIS DE PEQUENO PORTE NO ESTADO DE ALAGOAS, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>7521</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7521/protocolo_20210831_095217.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7521/protocolo_20210831_095217.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLEMENTAÇÃO DE DISCIPLINA SOBRE EDUCAÇÃO PARA O TRÂNSITO NO CURRÍCULO DAS UNIDADES ESCOLARES NO ÂMBITO DO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7526</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7526/protocolo_20210831_113121.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7526/protocolo_20210831_113121.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA RODOVIA QUE LIGA MATA GRANDE À BR 316 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7527</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7527/protocolo_20210831_113215.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7527/protocolo_20210831_113215.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DA EXPO BACIA LEITEIRA DA CIDADE DE BATALHA, NO CALENDÁRIO TURÍSTICO E DE EVENTOS OFICIAIS DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7530</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7530/protocolo_20210901_100344.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7530/protocolo_20210901_100344.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DIRETRIZES PARA A SOLICITAÇÃO DE EXAMES LABORATORIAS PARA ACOMPANHAMENTO DIETOTERÁPICO PELO NUTRICIONISTA NO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7531</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7531/protocolo_20210901_100237.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7531/protocolo_20210901_100237.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INSTITUIR PROGRAMA PRÓ-AUXÍLIO BENEFICIANDO OS PAIS E CURADORES DE PORTADORES DE NECESSIDADES ESPECIAS.</t>
   </si>
   <si>
     <t>7534</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7534/protocolo_20210901_113613.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7534/protocolo_20210901_113613.pdf</t>
   </si>
   <si>
     <t>DENOMINA RODOVIA CACILDA DAMASCENO FREITAS, A RODOVIA AL 499 DE 6,7 KM DE EXTENSÃO, QUE INTERLIGA PALESTINA Á PÃO DE AÇÚCAR, NESTE ESTADO.</t>
   </si>
   <si>
     <t>7535</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7535/protocolo_20210902_090031.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7535/protocolo_20210902_090031.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE CÂMERA DE VÍDEO NOS UNIFORMES DOS POLICIAIS CIVIS E MILITARES DO ESTADO DE ALAGOAS, A FIM DE MONITORAR  O USO LEGAL E PROGRESSIVO DA FORÇA, GARANTINDO A SEGURANÇA DOS OPERADORES DE SEGURANÇA E O DIREITO À INCOLUMIDADE DAS PESSOAS PREVISTO NA CONSTITUIÇÃO DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7548</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7548/protocolo_20210908_082533.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7548/protocolo_20210908_082533.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº51/2021 REFERENTE AO PROJETO DE LEI QUE DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA ' O MUNDO É NOSSO ', QUE VISA OFERTAR PROGRAMAS DE INTERCÂMBIO AOS ALUNOS DO ENSINO MÉDIO DA REDE PÚBLICA ESTADUAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7550</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7550/protocolo_20210908_093914.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7550/protocolo_20210908_093914.pdf</t>
   </si>
   <si>
     <t>INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS DO ESTADO DE ALAGOAS O DIA ESTADUAL DO REGGAE.</t>
   </si>
   <si>
     <t>7561</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7561/protocolo_20210909_115428.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7561/protocolo_20210909_115428.pdf</t>
   </si>
   <si>
     <t>VEDA O ASSÉDIO MORAL POR PARTE DOS SERVIDORES PÚBLICOS NAS DEPENDÊNCIAS DA ADMINISTRAÇÃO PÚBLICA ESTADUAL DIRETA, INDIRETA, AUTÁRQUICA E FUNDACIONAL ESTADO DE ALAGOAS E DO PODER LEGISLATIVO ESTADUAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7562</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7562/protocolo_20210909_120228.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7562/protocolo_20210909_120228.pdf</t>
   </si>
   <si>
     <t>DETERMINA A INSTALAÇÃO DE SALAS DE APOIO AO ALEITAMENTO MATERNO EM ÓRGÃOS E ENTIDADES PÚBLICAS NO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7563</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7563/protocolo_20210909_121045.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7563/protocolo_20210909_121045.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A NOTIFICAÇÃO COMPULSÓRIA DOS CASOS DE VIOLÊNCIA CONTRA AS MULHERES E MENINAS ATENDIDAS EM SERVIÇOES DE SAÚDE DA REDE PÚBLICA OU PRIVADA E CRIA O COMITÊ TÉCNICO INTERSETORIAL DE ACOMPANHAMENTO DE NOTIFICAÇÕES DE VIOLÊNCIA CONTRA AS MULHERES E MENINAS NO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7564</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7564/protocolo_20210909_121717.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7564/protocolo_20210909_121717.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CAMPANHA PERMANENTE DE CONSCIENTIZAÇÃO E ENFRENTAMENTO AO ASSÉDIO E À VIOLÊNCIA CONTRA AS MULHERES E MENINAS NO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7565</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7565/protocolo_20210909_123145.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7565/protocolo_20210909_123145.pdf</t>
   </si>
   <si>
     <t>CONSIDERADA DE UTILIDADE PÚBLICA ESTADUAL O MOVIMENTO JESUS O BOM PASTOR - MOVIJESUS, NO MUNICÍPIO DE ARAPIRACA, ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7568</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7568/protocolo_20210910_110118.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7568/protocolo_20210910_110118.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PARA FINS FISCAIS E TRIBUTÁRIO O GÁS LIQUEFEITO DE PETRÓLEO (GLP) COMO BEM ESSENCIAL E CONCEDE ISENÇÃO TRIBUTÁRIA TOTAL DO IMPOSTO SOBRE CIRCULAÇÃO DE MERCADORIAS E SERVIÇOS (ICMS) COM AUTORIZAÇÃO DO CONSELHO NACIOANAL DE POLÍTICA FAZENDÁRIA - CONFAZ.</t>
   </si>
   <si>
     <t>7572</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7572/protocolo_20210914_101740.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7572/protocolo_20210914_101740.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A INSTALAR CEMITÉRIO VERTICAL NO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7573</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7573/protocolo_20210914_101955.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7573/protocolo_20210914_101955.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO ESTADUAL O DIA DO TERÇO DOS HOMENS MÂE RAINHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7574</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7574/protocolo_20210914_102208.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7574/protocolo_20210914_102208.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA ESTADUAL DE PREVENÇÃO AO ABONDONO E À EVASÃO ESCOLAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7575</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7575/protocolo_20210914_102346.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7575/protocolo_20210914_102346.pdf</t>
   </si>
   <si>
     <t>INSTITUI O "PROGRAMA ESCOLHI ESPERAR"  NO ÂMBITO DO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7576</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7576/protocolo_20210914_102602.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7576/protocolo_20210914_102602.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A INSTALAR O CEMITÉRIO E O CREMATÓRIO DE ANIMAIS DOMÉSTICOS NO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7577</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7577/protocolo_20210914_102832.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7577/protocolo_20210914_102832.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A INSTALAR CREMATÓRIO NO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7586</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7586/protocolo_20210915_092559.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7586/protocolo_20210915_092559.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 52/2021, REFERENTE AO PROJETO DE LEI QUE "INSTITUI O PROGRAMA BOLSA ESCOLA 10, NO ÂMBITO DO ESTADO DE ALAGOAS, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>7592</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7592/protocolo_20210917_111234.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7592/protocolo_20210917_111234.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 53/2021, REFERENTE AO PROJETO DE LEI QUE ESTIMA A RECEITA E FIXA A DESPESA DO ESTADO DE ALAGOAS PARA O EXERCÍCIO FINANCEIRO DE 2022.</t>
   </si>
   <si>
     <t>7595</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7595/protocolo_20210921_090946.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7595/protocolo_20210921_090946.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE  O ACESSO DOS JOVENS NA AUTOESCOLA TRÊS MESES ANTES DE COMPLETAR A MAIOR IDADE</t>
   </si>
   <si>
     <t>7602</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7602/protocolo_20210921_125733.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7602/protocolo_20210921_125733.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA ESTADUAL A ASSOCIAÇÃO DOS MORADORES DA ILHA DE SANTA RITA - AMISR.</t>
   </si>
   <si>
     <t>7608</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7608/protocolo_20210922_103139.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7608/protocolo_20210922_103139.pdf</t>
   </si>
   <si>
     <t>DENOMINA RODOVIA PREFEITO LINDUVAL CÍCERO O TRECHO DE ACESSO QUE LIGA O MUNICÍPIO DE TAQUARANA A BELEM, NESTE DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7616</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7616/protocolo_20210923_111330.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7616/protocolo_20210923_111330.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO ESTADO DE ALAGOAS O CADASTRO-INCLUSÃO PARA A IDENTIFICAÇÃO DO PERFIL SOCIOECONÔMICO DAS PESSSOAS COM DEFICIÊNCIA OU COM MOBILIDADE REDUZIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7617</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7617/protocolo_20210923_111921.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7617/protocolo_20210923_111921.pdf</t>
   </si>
   <si>
     <t>FICA INSTITUÍDO , NO ESTADO DE ALAGOAS , O CENTRO ESTADUAL PARA IDOSOS - CEI E DÁ OUTRS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7618</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7618/protocolo_20210923_112715.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7618/protocolo_20210923_112715.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ESTADO DE ALAGOAS O PROGRAMA ATIVA MELHOR IDADE , DESTINADO A ESTIMULAR A INSERÇÃO DOS IDOSOS NO MERCADO DE TRABALHO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7619</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7619/protocolo_20210923_114609.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7619/protocolo_20210923_114609.pdf</t>
   </si>
   <si>
     <t>DENOMINA RODOVIA CORONEL JOSÉ OCTÁVIO MOREIRA , A RODOVIA QUE INTERLIGA O MUNICÍPIO DE MURICI AO MUNICÍPIO DE CAPELA.</t>
   </si>
   <si>
     <t>7620</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7620/protocolo_20210923_115515.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7620/protocolo_20210923_115515.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O COMBATE AO DESPERDÍCIO DE ALIMENTOS E A DOAÇÃO DE EXCEDENTES DE REFEIÇÕES PRONTAS PARA O CONSUMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7621</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7621/protocolo_20210923_130811.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7621/protocolo_20210923_130811.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ESTADO DE ALAGOAS O PROJETO GESTOS QUE FALAM , PARA ASSEGURAR EM TODOS OS ÓRGÃOS DA ADMINISTRAÇÃO PÚBLICA DIRETA, INDIRETA E FUDACIONAL DO PODER EXECUTIVO E DO PODER LEGISLATIVO O ATENDIMENTO POR TRADUTORES E INTÉRPRETES DA LÍNGUA BRASILEIRA DE SINAIS- LIBRAS ,BEM COMO POR OUTROS PROFISSIONAIS CAPACITADOS PARA O ATENDIMENTO DE PESSOAS SURDAS.</t>
   </si>
   <si>
     <t>7623</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7623/protocolo_20210924_121741.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7623/protocolo_20210924_121741.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A COOPERATIVA DOS PRODUTORES DE LARANJA LIMA DE SANTANA DO MUNDAÚ- AL LTDA.</t>
   </si>
   <si>
     <t>7627</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7627/protocolo_20210928_103650.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7627/protocolo_20210928_103650.pdf</t>
   </si>
   <si>
     <t>DENOMINA "FLÁVIO ALMEIDA DA SILVA" A ESCOLA DE ENSINO FUNDAMENTAL E MÉDIO,  COM ESCOLA TEMPO INTEGRAL, UNEX II EM PIRANHAS.</t>
   </si>
   <si>
     <t>7628</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7628/protocolo_20210928_103918.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7628/protocolo_20210928_103918.pdf</t>
   </si>
   <si>
     <t>DENOMINA "CELSO RODRIGUES RÊGO", A ESCOLA DE ENSINO FUNDAMENTAL E MÉDIO UNEX I EM PIRANHAS.</t>
   </si>
   <si>
     <t>7632</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7632/protocolo_20210928_114156.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7632/protocolo_20210928_114156.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE ISENTA DO PAGAMENTO DE TAXA DE INSCRIÇÃO EM CONCURSO PÚBLICO O CIDADÃO QUE COMPUSER MESA RECEPTORA DE VOTOS EM SEÇÃO ELEITORAL PELA JUSTIÇA ELEITORAL.</t>
   </si>
   <si>
     <t>7633</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7633/protocolo_20210928_122240.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7633/protocolo_20210928_122240.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA O INSTITUTO FEMINISTA JAREDE VIANA</t>
   </si>
   <si>
     <t>7636</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7636/protocolo_20210929_080350.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7636/protocolo_20210929_080350.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS FINALIDADES E AS DIRETRIZES DA POLÍTICA ESTADUAL DA PESSOA IDOSA, NA FORMA QUE MENCIONA.</t>
   </si>
   <si>
     <t>7637</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7637/protocolo_20210929_084947.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7637/protocolo_20210929_084947.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DO COPROVANTE DE VACINAÇÃO DE CONTRA A COVID-19 NOS ESTABELECIMENTOS PÚBLICOS E PRIVADOS QUE PRESTAM SERVIÇOS À COLETIVIDADE NO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7638</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7638/protocolo_20210929_085739.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7638/protocolo_20210929_085739.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A COOPERATIVA AGROPECUÁRIA DOS PRODUTORES RURAIS DO VALE DO MUNDAÚ LTDA-UNIVALE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7652</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7652/protocolo_20211103_105326.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7652/protocolo_20211103_105326.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO FUNDO DE ASSISTÊNCIA  JUDICIÁRIA GRATUITA E VALORIZAÇÃO DA ADVOCACIA ALAGOANA,  DO CADASTRO DE VALORIZAÇÃO DA ADVOCACIA E ADOTA PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>7654</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7654/protocolo_20211005_090431.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7654/protocolo_20211005_090431.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DO ESTADO DE ALAGOAS AO SENHOR SEVERINO CANDIDO TELES.</t>
   </si>
   <si>
     <t>7655</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7655/protocolo_20211005_091703.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7655/protocolo_20211005_091703.pdf</t>
   </si>
   <si>
     <t>MINUTA SUBSTITUTIVA AO PROJETO DE LEI QUE EXTINGUE E CRIA CARGOS DE PROVIMENTO EFETIVO E DE PROVIMENTO EM COMISSÃO DO TRIBUNAL DE CONTAS DO ESTADO DE ALAGOAS, REORGANIZA A ESTRUTURA DE SEU QUADRO DE PESSOAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7702</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7702/protocolo_20211013_113053.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7702/protocolo_20211013_113053.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EDUCAÇÃO BILÍNGUE PARA PESSOAS SURDAS NAS INSTITUIÇÕES DE ENSINO NO ÂMBITO DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7649</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7649/protocolo_20210930_111628.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7649/protocolo_20210930_111628.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA ESTADUAL, A ASSOCIAÇÃO DOS PRODUTORES RURAIS DE ANADIA-APRA.</t>
   </si>
   <si>
     <t>7650</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7650/protocolo_20211004_123453.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7650/protocolo_20211004_123453.pdf</t>
   </si>
   <si>
     <t>ESTABELECE DIRETRIZES SOBRE A REGULAMENTAÇÃO DE ATIVIDADES OFF-ROAD, RECONHECENDO-O COMO ESPORTE DE AVENTURA E RADICAL, E DE IMPORTANTE VALOR CULTURAL E TURÍSTICO PARA O ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7651</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7651/protocolo_20211004_123757.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7651/protocolo_20211004_123757.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RESERVA DE VAGAS DE EMPREGO, OU ESTÁGIO PARA MULHERES TRANSEXUAIS, TRAVESTIS E HOMENS TRANSEXUAIS NAS EMPRESAS PRIVADAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7659</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7659/protocolo_20211005_105409.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7659/protocolo_20211005_105409.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A GRATUIDADE DA TAXA DE EMISSÃO PARA CONFECÇÃO DE SEGUNDA VIA DE DOCUMENTOS PESSOAIS DE PESSOAS IDOSAS QUE TENHAM SIDO PERDIDOS, EXTRAVIADOS, FURTADOS OU ROUBADOS.</t>
   </si>
   <si>
     <t>7660</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7660/protocolo_20211005_110040.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7660/protocolo_20211005_110040.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DO ESTADO DE ALAGOAS AO EXCELENTÍSSIMO SENHOR CAPITÃO DE FRAGATA WENDELL PETROCELLI DE LIMA, ATUAL CAPITÃO DOS PORTOS DE ALAGOAS.</t>
   </si>
   <si>
     <t>7662</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7662/protocolo_20211005_110228.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7662/protocolo_20211005_110228.pdf</t>
   </si>
   <si>
     <t>ISENTA DO PAGAMENTO DE TAXA DE INSCRIÇÃO EM CONCURSO PÚBLICO O CIDADÃO QUE COMPUSER MESA RECEPTORA DE VOTOS EM SEÇÃO ELEITORAL PELA JUSTIÇA ELEITORAL OU FOR JURADO EM TRIBUNAL ELEITORAL DO JÚRI.</t>
   </si>
   <si>
     <t>7663</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7663/protocolo_20211005_114531.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7663/protocolo_20211005_114531.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DA EXIGÊNCIA DE APRESENTAÇÃO DO CARTÃO DE VACINAÇÃO CONTRA A COVID-19 PARA ACESSO A LOCAIS PÚBLICOS OU PRIVADOS NO ESTADO DE ALAGOAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7664</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7664/protocolo_20211005_121050.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7664/protocolo_20211005_121050.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO ESTADO DE ALAGOAS AO SENHOR RENATO LIMA DE OLIVEIRA</t>
   </si>
   <si>
     <t>7667</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7667/protocolo_20211006_113622.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7667/protocolo_20211006_113622.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CAMPANHA PERMANENTE PREVENÇÃO E ATENDIMENTO  À GRAVIDEZ NA INFÂNCIA, ADOLESCÊNCIA E JUVENTUDE.</t>
   </si>
   <si>
     <t>7670</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7670/protocolo_20211006_112411.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7670/protocolo_20211006_112411.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE PREVENÇÃO AO DIABETES INFANTOJUVENIL PARA OS ESTUDANTES DO ENSINO MÉDIO DA REDE ESTADUAL DE ENSINO.</t>
   </si>
   <si>
     <t>7673</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7673/protocolo_20211006_124300.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7673/protocolo_20211006_124300.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ESTADO DE ALAGOAS "O DIA ESTADUAL DE PROTETOR DOS ANIMAIS" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7688</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7688/protocolo_20211007_084232.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7688/protocolo_20211007_084232.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 60/2021, REFERENTE AO PROJETO DE LEI QUE ALTERA A LEI ESTADUAL Nº 8.377, DE 18 DE JANEIRO DE 2021, QUE ESTIMA A RECEITA E FIXA A DESPESA DO ESTADO DE ALAGOAS PARA O EXERCÍCIO FINANCEIRO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7701</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7701/protocolo_20211008_093335.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7701/protocolo_20211008_093335.pdf</t>
   </si>
   <si>
     <t>INSTITUI E DEFINE AS DIRETRIZES PARA A POLÍTICA ESTADUAL DE PREVENÇÃO AO ABANDONO E EVASÃO ESCOLAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7707</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7707/protocolo_20211014_093229.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7707/protocolo_20211014_093229.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA ESTADUAL DA FISIOTERAPIA E DA TERAPIA OCUPACIONAL.</t>
   </si>
   <si>
     <t>7710</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7710/protocolo_20211014_121007.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7710/protocolo_20211014_121007.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA PATRULHA PET NO ÂMBITO DO ESTA DO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7712</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7712/protocolo_20211015_092413.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7712/protocolo_20211015_092413.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA CRECHE DO PROGRAMA CRIA EM JARARÉ DOS HOMENS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7716</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7716/protocolo_20211019_083311.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7716/protocolo_20211019_083311.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 61, REFERENTE AO PROJETO DE LEI QUE ALTERA AS LEIS ESTADUAIS Nº 6.197 DE 26 DE SETEMBRO DE 2000, QUE ESTABELECE O PLANO DE CARGO E CARREIRA DO MAGISTÉRIO PÚBLICO ESTADUAL, E 6.907, DE 3 DE JANEIRO DE 2008, QUE DISPÕE SOBRE A CARREIRA DOS PROFISSIONAIS DA EDUCAÇÃO DE NÍVEL FUNDAMENTAL E MÉDIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7720</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7720/protocolo_20211019_102217.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7720/protocolo_20211019_102217.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE BARES, RESTAURANTES, CASAS NOTURNAS, DE EVENTOS E SIMILARES A ADOTAREM MEDIDAS DE AUXÍLIO ÀS MULHERES QUE SE SINTAM EM SITUAÇÃO DE PERIGO.</t>
   </si>
   <si>
     <t>7722</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7722/protocolo_20211019_121745.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7722/protocolo_20211019_121745.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA PÚBLICA PERMANENTE DE BUSCA ATIVA ESCOLAR NO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7724</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7724/protocolo_20211019_130331.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7724/protocolo_20211019_130331.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTIUIÇÃO DO CADASTRO ESTADUAL DE PESSOAS COM DEFICIÊNCIA COMO MEDIDA PARA FACILITAR A ADOÇÃO DE MEDIDAS DE APOIO POR PARTE DO PODER PÚBLICO E PROVIDÊNCIAS QUE BUSQUEM MELHORAR SUAS CONDIÇÕES, POSSIBILITANDO AINDA, UM ATENDIMENTO OTIMIZADO  A ESSES CIDADÃOS NO ÂMBITO DO ESTADO DE ALAGOAS</t>
   </si>
   <si>
     <t>7725</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7725/protocolo_20211020_085652.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7725/protocolo_20211020_085652.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO EDUCACIONAL E RECREATIVA ZUMBI DOS PALMARES.</t>
   </si>
   <si>
     <t>7796</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7796/protocolo_20211110_093528.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7796/protocolo_20211110_093528.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO DO ESTADO DE ALAGOAS A CRIAR CURSO PRÉ-VESTIBULAR GRATUITO PARA OS ALUNOS DA REDE PÚBLICA DE ENSINO NO ÂMBITO ESTADUAL E DÁ OUTRAS PROVIDÊNCIAS;</t>
   </si>
   <si>
     <t>7727</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7727/protocolo_20211020_110551.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7727/protocolo_20211020_110551.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS HEMOFÍLICOS DE ALAGOAS, LOCALIZADA NO MUNICÍPIO DE MACEIÓ-AL.</t>
   </si>
   <si>
     <t>7729</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7729/protocolo_20211020_110325.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7729/protocolo_20211020_110325.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO CATÓLICA DOS EMISSÁRIOS DE JESUS (ACEJ), LOCALIZADA NO MUNICÍPIO DE QUEBRANGULO-AL.</t>
   </si>
   <si>
     <t>7737</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7737/protocolo_20211021_121535.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7737/protocolo_20211021_121535.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI ORDINÁRIA Nº 7.858, DE 28 DE DEZEMBRO DE 2016, QUE ESTABELECE AS NORMAS GERAIS PARA REALIZAÇÃO DE CONCURSO PÚBLICO MO ESTADO DE ALAGOAS , ACRESCENTANDO O PARÁGRAFO § 3º AO ART.10 DA LEI ORDINÁRIA Nº 7.858/2016.</t>
   </si>
   <si>
     <t>7739</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7739/protocolo_20211022_100448.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7739/protocolo_20211022_100448.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N° 62, REFERENTE AO PROJETO DE LEI QUE AUTORIZA O PODER EXECUTIVO A ABRIR, AO ORÇAMENTO VIGENTE, CRÉDITO SUPLEMENTAR EM FAVOR DO MINISTÉRIO PÚBLICO DO ESTADO DE ALAGOAS - MPE/AL NO VALOR QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS .</t>
   </si>
   <si>
     <t>7740</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7740/protocolo_20211026_093619.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7740/protocolo_20211026_093619.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA ESTADUAL "ADOTE UM ANIMAL" NO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7743</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7743/protocolo_20211026_114508.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7743/protocolo_20211026_114508.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO VIVER E CRESCER COM A CIDADANIA NA PINDORAMA.</t>
   </si>
   <si>
     <t>7744</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7744/protocolo_20211026_113655.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7744/protocolo_20211026_113655.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO CORURIPENSE DE ESPORTES.</t>
   </si>
   <si>
     <t>7745</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7745/protocolo_20211027_112417.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7745/protocolo_20211027_112417.pdf</t>
   </si>
   <si>
     <t>ESTABELECE DIRETRIZES SOBRE A REGULAMENTAÇÃO DE ATIVIDADES OFF-ROAD, RECONHECENDO-O COMO ESPORTE DE AVENTURA RADICAL, E DE IMPORTANTE VALOR CULTURAL E TURÍSTICO PARA O ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7747</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7747/protocolo_20211027_102952.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7747/protocolo_20211027_102952.pdf</t>
   </si>
   <si>
     <t>TORNA  OBRIGATÓRIO O FORNECIMENTO DE MEDICAMENTOS  A BASE DE SUBSTÂNCIA ATIVA CANABIDIOL (CBD) PARA CONDIÇÕES MÉDICAS DEBILITANTES NO ÂMBITO DO SISTEMA PÚBLICO DE SAÚDE NO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7748</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7748/protocolo_20211027_122227.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7748/protocolo_20211027_122227.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E ESTABELECE DIRETRIZES PARA A IMPLANTAÇÃO DA PATRULHA RURAL NO ÂMBITO DO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7754</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7754/protocolo_20211029_104553.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7754/protocolo_20211029_104553.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃO HONORÁRIO DO ESTADO DE ALAGOAS AO SENHOR FELIPE SARMENTO CORDEIRO.</t>
   </si>
   <si>
     <t>7755</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7755/protocolo_20211103_105554.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7755/protocolo_20211103_105554.pdf</t>
   </si>
   <si>
     <t>PROPÕE USO FACULTATIVO DE MÁSCARA EM AMBIENTES PÚBLICOS NÃO CONFINADOS NO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7759</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7759/protocolo_20211103_092148.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7759/protocolo_20211103_092148.pdf</t>
   </si>
   <si>
     <t>CONSIDERA  A LIGA DE QUADRILHAS JUNINAS DE ALAGOAS - LIQAL, COMO PATIMÔNIO CULTURAL IMATERIAL DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7760</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7760/protocolo_20211103_092948.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7760/protocolo_20211103_092948.pdf</t>
   </si>
   <si>
     <t>INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS DO ESTADO DE ALAGOAS O DIA ESTADUAL DO QUADRILHEIRO.</t>
   </si>
   <si>
     <t>7761</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7761/protocolo_20211103_093612.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7761/protocolo_20211103_093612.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA ESTADUAL A LIGA DE QUADRILHAS JUNINAS DE ALAGOAS-LIQAL.</t>
   </si>
   <si>
     <t>7762</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7762/protocolo_20211103_094310.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7762/protocolo_20211103_094310.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA CRECHE DO PROGRAMA CRIA NA CIDADE DE BELO MONTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7769</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7769/protocolo_20211103_123732.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7769/protocolo_20211103_123732.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA CIRURGIA REPARADORA DE FISSURA LÁBIO-PALATINA NA REDE  PÚBLICA DE SAÚDE DO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7770</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7770/protocolo_20211103_123920.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7770/protocolo_20211103_123920.pdf</t>
   </si>
   <si>
     <t>INSTITUI A "SEMANA ESTADUAL DE EDUCAÇÃO, CONSCIENTIZAÇÃO E ORIENTAÇÃO SOBRE A FISSURA LÁBIO-PALATINA", E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7772</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7772/protocolo_20211104_091212.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7772/protocolo_20211104_091212.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA ESTADUAL A ASSOCIAÇÃO ATLETICA PONTE PRETA.</t>
   </si>
   <si>
     <t>7773</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7773/protocolo_20211104_091654.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7773/protocolo_20211104_091654.pdf</t>
   </si>
   <si>
     <t>DENOMINA RODOVIA JOSÉ GILVAN RIBEIRO DE ALMEIDA, A RODOVIA AL - 401 ATÉ A CIDADE DE COQUEIRO SECO COM EXTENSÃO DE 8,2 KM.</t>
   </si>
   <si>
     <t>7778</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7778/protocolo_20211109_093002.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7778/protocolo_20211109_093002.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI ESTADUAL Nº 8.396, DE 19 DE MARÇO DE 2021.</t>
   </si>
   <si>
     <t>7779</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7779/protocolo_20211109_093104.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7779/protocolo_20211109_093104.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DIVULGAÇÃO DE INFORMAÇÕES ACERCA DA POSSIBILIDADE DE ENTREGA VOLUNTÁRIA DE CRIANÇAS PARA ADOÇÃO, NO ÂMBITO DO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7781</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7781/protocolo_20211109_091700.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7781/protocolo_20211109_091700.pdf</t>
   </si>
   <si>
     <t>POSSIBILITA A UTILIZAÇÃO, POR GRUPOS DE ESCOTISMO, DOS ESPAÇOS FÍSICOS DAS ESCOLAS DA REDE PÚBLICA ESTADUAL DE ENSINO AOS FINAIS DE SEMANA E NOS DIAS EM QUE NÃO HAJA ATIVIDADE ESCOLARES, BEM COMO INSTITUI O DIA ESTADUAL DO ESCOTISMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7782</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7782/protocolo_20211109_091846.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7782/protocolo_20211109_091846.pdf</t>
   </si>
   <si>
     <t>ESTABELECE CONDIÇÕES PARA A APRECIAÇÃO, PELO PODER LEGISLATIVO, DOS PEDIDOS DE EMPRESTIMOS EXTERNOS, A QUALQUER TÍTULO, EFETUADOS PELO PODER EXECUTIVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7785</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7785/protocolo_20211109_095952.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7785/protocolo_20211109_095952.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 03/2021, REFERENTE AO PROJETO DE LEI QUE DISPÕE SOBRE A REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS SERVIDORES ATIVOS, INATIVOS E DOS PENSIONISTAS DO MINISTÉRIO PÚBLICO DO ESTADO DE ALAGOAS, ANO BASE 2020.</t>
   </si>
   <si>
     <t>7790</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7790/protocolo_20211109_124010.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7790/protocolo_20211109_124010.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O USO DE SÍMBOLOS DESPROVIDOS DE CARÁTER PREJORATIVO NA IDENTIFICAÇÃO DAS PESSOAS IDOSAS,</t>
   </si>
   <si>
     <t>7794</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7794/protocolo_20211109_130613.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7794/protocolo_20211109_130613.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CAMPANHA DE CONSCIENTIZAÇÃO SOBRE A CASTRAÇÃO E COMBATE AO CÂNCER EM ANIMAIS.</t>
   </si>
   <si>
     <t>7798</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7798/protocolo_20211110_095129.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7798/protocolo_20211110_095129.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS PEQUENOS PRODUTORES RURAIS E MORADORES DA FAZENDA OURICURI,</t>
   </si>
   <si>
     <t>7802</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7802/protocolo_20211110_113503.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7802/protocolo_20211110_113503.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA UPA CHÃ DA JAQUEIRA COMO "UNIDADE DE PRONTO ATENDIMENTO DOUTOR CLÁUDIO ROBERTO DA COSTA SANTOS".</t>
   </si>
   <si>
     <t>7803</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7803/protocolo_20211110_113417.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7803/protocolo_20211110_113417.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI ESTADUAL Nº 8.511, DE 30 DE SETEMBRO DE 2021, QUE ALTEROU A LEI ESTADUAL Nº 6.137, DE 30 DE DEZEMBRO DE 1999, NO QUE TANGE À ALÍQUOTA DO ICMS NO FORNECIMENTO DE ENERGIA ELÉTRICA, CONCEDE ISENÇÃO PARA A REFERIDA MERCADORIA NA HIPÓTESE QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>7805</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7805/protocolo_20211111_112254.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7805/protocolo_20211111_112254.pdf</t>
   </si>
   <si>
     <t>DENOMINA O CENTRO DE DIAGNOSTICO DE IMAGENS COMO DR. GUMERCINDO TENÓRIO CAVALCANTE NETO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>7816</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7816/protocolo_20211117_083359.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7816/protocolo_20211117_083359.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 64/2021, REFERENTE AO PROJETO DE LEI QUE AUTORIZA O PODER EXECUTIVO A ABRIR, AO ORÇAMENTO VIGENTE, CRÉDITO SUPLEMENTAR EM FAVOR DO TRIBUNAL DE JUSTIÇA DO ESTADO DE ALAGOAS - TJ/AL, NO VALOR QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7817</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7817/protocolo_20211118_082820.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7817/protocolo_20211118_082820.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 65/2021 REFERENTE AO PROJETO DE LEI "QUE INSTITUI A POLÍTICA ESTADUAL DE SAÚDE PARA OS POVOS E COMUNIDADES TRADICIONAIS DO ESTADO DE ALAGOAS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>7818</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7818/protocolo_20211117_083045.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7818/protocolo_20211117_083045.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 63/2021, REFERENTE AO PROJETO DE LEI QUE DISPÕE SOBRE A REVISÃO DO PLANO PLURIANUAL PARA O PERÍODO DE 2020-2023, INSTITUÍDO PELA LEI ESTADUAL Nº 8.231, DE 8 DE JANEIRO DE 2020, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7819</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7819/protocolo_20211117_102611.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7819/protocolo_20211117_102611.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA ESCOLA ESTADUAL EM CONSTRUÇÃO NO BAIRRO RETIRO, NO MUNICÍPIO DE JUNQUEIRO/AL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7821</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7821/protocolo_20211117_104237.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7821/protocolo_20211117_104237.pdf</t>
   </si>
   <si>
     <t>RELATIVIZA O REQUISITO DO TEMPO MÍNIMO DE SERVIÇO MILITAR PARA FINS DE INATIVIDADE REMUNERADA SEGUNDO O SISTEMA DE PROTEÇÃO SOCIAL DOS MILITARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7827</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7827/protocolo_20211117_123635.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7827/protocolo_20211117_123635.pdf</t>
   </si>
   <si>
     <t>ESTABELECE DIRETRIZES  PARA O INCENTIVO E FOMENTO DAS FEIRAS LIVRES DE PRODUTOS ORGÂNICOS, NO ÂMBITO DO ESTADO DE ALAGOAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7830</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7830/protocolo_20211118_082600.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7830/protocolo_20211118_082600.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 66/2021 ,REFERENTE AO PROJETO DE LEI QUE AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ESPECIAL, NO VALOR QUE MENCIONA, PARA ATENDIMENTO AO PROGRAMA CRIANÇA ALAGOANA- PROGRAMA CRIA, INSTITUÍDO PELA LEI ESTADUAL Nº 7965, DE 9 DE JANEIRO DE 2018, NO ÂMBITO DA SECRETARIA DE ESTADO DA EDUCAÇÃO -SEDUC, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7836</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7836/protocolo_20211118_120607.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7836/protocolo_20211118_120607.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA ESTADUAL DE DIAGNÓSTICO PRECOCE DO CÂNCER INFANTOJUVENIL.</t>
   </si>
   <si>
     <t>7838</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7838/protocolo_20211118_120936.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7838/protocolo_20211118_120936.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VEDAÇÃO AO EMPREGO DO FOGO NAS PROXIMIDADES DO AEROPORTO INTERNACIONAL DE MACEIÓ - ZUMBI DOS PALMARES E CAMPOS DE POUSO E DÁ PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>7852</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7852/protocolo_20211123_122453.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7852/protocolo_20211123_122453.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FOLGA ANUAL PARA TODOS OS SERVIDORES PÚBLICOS ESTADUAIS DO ESTADO DE ALAGOAS, NO DIA  DE SEU ANIVERSÁRIO, NA FORMA QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7855</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7855/protocolo_20211123_124642.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7855/protocolo_20211123_124642.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO ESTADO DE ALAGOAS AO SENHOR DR. EDUARDO DE QUEIROZ MONTEIRO.</t>
   </si>
   <si>
     <t>7859</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7859/protocolo_20211124_084726.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7859/protocolo_20211124_084726.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 67/2021, REFERENTE AO PROJETO DE LEI QUE RESERVA A PESSOAS NEGRAS 30% (TRINTA POR CENTO) DAS VAGAS OFERECIDAS NOS CONCURSOS PÚBLICOS PARA PROVIMENTO DE CARGOS EFETIVOS E EMPREGOS PÚBLICOS NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA ESTADUAL, EXECUTIVA E LEGISLATIVA, DAS AUTARQUIAS, DAS FUNDAÇÕES PÚBLICAS, DAS EMPRESA PÚBLICAS E DAS SOCIEDADES DE ECONOMIA MISTA CONTROLADAS PELO GOVERNO DO ESTADOD DE ALAGOAS.</t>
   </si>
   <si>
     <t>7861</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7861/protocolo_20211124_091434.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7861/protocolo_20211124_091434.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA DE INCENTIVO AO MELHORAMENTO GENÉTICO DO REBANHO BOVINO NO ESTADO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7864</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7864/protocolo_20211124_120223.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7864/protocolo_20211124_120223.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A COOPERATIVA MISTA DE PRODUÇÃO E COMERCIALIZAÇÃO CAMPONESA DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7865</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7865/protocolo_20211124_121312.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7865/protocolo_20211124_121312.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA, CENTRAL DE MOVIMENTOS POPULARES DE ALAGOAS.</t>
   </si>
   <si>
     <t>7872</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7872/protocolo_20211126_090230.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7872/protocolo_20211126_090230.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE AUTORIZA A CRIAÇÃO DE UMA CENTRAL DE EMPREGOS PARA PESSOAS PORTADORAS DE DEFICIÊNCIA - CEPPDE.</t>
   </si>
   <si>
     <t>7873</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7873/protocolo_20211126_112048.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7873/protocolo_20211126_112048.pdf</t>
   </si>
   <si>
     <t>CRIA A COMENDA DELMIRO GOUVEIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7876</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7876/protocolo_20211129_100614.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7876/protocolo_20211129_100614.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA CRECHE DO PROGRAMA CRIA NA CIDADE DE SÃO BRÁS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7878</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7878/protocolo_20211129_101703.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7878/protocolo_20211129_101703.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO ESTADO DE ALAGOAS, A POLÍTICA ESTADUAL DE INCENTIVO AO VOLUNTARIADO E DÁ OUTRAS PROVIDÊNCIAS,</t>
   </si>
   <si>
     <t>7884</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7884/protocolo_20211201_105012.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7884/protocolo_20211201_105012.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 69/2021, REFERENTE AO PROJETO DE LEI QUE AUTORIZA O PODER EXECUTIVO A ABRIR, AO ORÇAMENTO VIGENTE, CRÉDITO SUPLEMENTAR EM FAVOR DO TRIBUNAL DE CONTAS DO ESTADO DE ALAGOAS, TCE/AL, NO VALOR QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7895</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7895/protocolo_20211207_094720.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7895/protocolo_20211207_094720.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA ESTADUAL O INSTITUTO DE DESENVOLVIMENTO SOCIAL E CLTURAL GENTE QUE ENTENDE VOCÊ.</t>
   </si>
   <si>
     <t>7896</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7896/protocolo_20211207_111429.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7896/protocolo_20211207_111429.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE UTILIDADE PÚBLICA À ASSOCIAÇÃO DOS PEQUENOS PRODUTORES DE FLEXEIRAS - APROFEX</t>
   </si>
   <si>
     <t>7898</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7898/protocolo_20211207_113910.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7898/protocolo_20211207_113910.pdf</t>
   </si>
   <si>
     <t>DECRETA O ESTADO DE EMERGÊNCIA CLIMÁTICA NO ESTADO DE ALAGOAS, ESTABELECE DIRETRIZES E AÇÕES PARA ENFRENTAMENTO DA SITUAÇÃO DE EMERGÊNCIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7899</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7899/protocolo_20211207_122340.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7899/protocolo_20211207_122340.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA DO TRANSPORTADOR INTERMUNICIPAL NO ÂMBITO DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7900</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7900/protocolo_20211209_093202.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7900/protocolo_20211209_093202.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA ESTADUAL O INSTITUTO FEITOSA.</t>
   </si>
   <si>
     <t>7902</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7902/protocolo_20211209_120235.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7902/protocolo_20211209_120235.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI ORDINÁRIA Nº 5.355, DE 23 DE JUNHO DE 1992, QUE DISPÕE SOBRE A DECLARAÇÃO DE UTILIDADE PÚBLICA DE ENTIDADES QUE MENCIONA E ADOTA PROVIDÊNCIAS CORRELATAS, MODIFICANDO O ART. 1º, ART.2º, III E ART.4º, III DA LEI Nº 5.355/1992.</t>
   </si>
   <si>
     <t>7904</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7904/protocolo_20211209_121449.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7904/protocolo_20211209_121449.pdf</t>
   </si>
   <si>
     <t>INSTITUI INCENTIVO FISCAL PARA EMPRESAS MEDIANTE PATROCÍNIO A PARATLETAS, ATLETAS OU ASSOCIAÇÕES DESPORTIVAS DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7908</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7908/protocolo_20211210_121627.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7908/protocolo_20211210_121627.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 70/2021, REFERENTE AO PROJETO DE LEI QUE ALTERA A LEI ESTADUAL Nº 8.377, DE 18 DE JANEIRO DE 2021, QUE ESTIMA A RECEITA E FIXA A DESPESA DO ESTADO DE ALAGOAS PARA O EXERCÍCIO FINANCEIRO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7918</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7918/protocolo_20211215_110548.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7918/protocolo_20211215_110548.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA, A FUNDAÇÃO JOÃO PAULO II - CASA DOM BOSCO.</t>
   </si>
   <si>
     <t>7919</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7919/protocolo_20211215_112326.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7919/protocolo_20211215_112326.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA, O INSTITUTO FEITOSA -IF.</t>
   </si>
   <si>
     <t>7920</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7920/protocolo_20211215_111434.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7920/protocolo_20211215_111434.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA O INSTITUTO ANIMAL ESPERANÇA.</t>
   </si>
   <si>
     <t>7923</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA CARTÃO GÁS COMO MEDIDA DE ENFRENTAMENTO DAS CONSEQUÊNCIAS SOCIAIS E ECONÔMICAS DECORRENTES DA PANDEMIA DA COVID-19 E SEUS EFEITOS.</t>
   </si>
   <si>
     <t>7925</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7925/protocolo_20211216_102404.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7925/protocolo_20211216_102404.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 74/2021 REFERENTE AO PROJETO DE LEI QUE DISPÕE SOBRE O RATEIO DAS SOBRAS DE RECURSOS DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO - FUNDEB COM OS SERVIDORES EM EFETIVO EXERCÍCIO NO MAGISTÉRIO DA EDUCAÇÃO BÁSICA , E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7930</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7930/protocolo_20211220_084755.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7930/protocolo_20211220_084755.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 76/2021, ENVIA UMA EMENDA MODIFICATIVA AO PROJETO DE LEI QUE ESTIMA A RECEITA E FIXA A DESPESA DO ESTADO DE ALAGOAS PARA O EXERCÍCIO FINANCEIRO DE 20222, ENVIADO ATRAVÉS DA MENSAGEM Nº 53, DE 14 DE SETEMBRO DE 2021.</t>
   </si>
   <si>
     <t>7961</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7961/protocolo_20211227_102108.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7961/protocolo_20211227_102108.pdf</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA DIVALDO SURUAGY Á SENHORA MARIA AMÉLIA CALHEIROS SANTOS.</t>
   </si>
   <si>
     <t>6809</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6809/protocolo_20210126_125659.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6809/protocolo_20210126_125659.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA COMISSÃO PARLAMENTAR DE CIÊNCIA, TECNOLOGIA E INOVAÇÃO, ALTERANDO O REGIMENTO INTERNO-RESOLUÇÃO Nº 526/2012 - NA FORMA ESTABELECIDA NESTA RESOLUÇÃO, BEM COMO OS ARTIGOS 123 E 125 DO REGIMENTO PASSAM A VIGORAR ACRESCIDOS DAS SEGUINTES DISPOSIÇÕES.</t>
   </si>
   <si>
     <t>6908</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE MÉRITO LAGISLATIVO TAVARES BASTOS  AO MÉDICO VETERINÁRIO GILMAR SIQUEIRA DE MIRANDA.</t>
   </si>
   <si>
     <t>6936</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6936/protocolo_20210318_120012.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6936/protocolo_20210318_120012.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS INCISOS IV E XV DO ARTIGO 123 DO REGIMENTO INTERNO DA ASSEMBLEIA LEGISLATIVA DE ALAGOAS  (RESOLUÇÃO 369/93).</t>
   </si>
   <si>
     <t>7310</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7310/projeto.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7310/projeto.pdf</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA SARGENTO ADEILDO AO AGENTE DE POLÍCIA CIVIL LAÉRCIO CASADO DOS SANTOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7311</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7311/scan_20210802_101445.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7311/scan_20210802_101445.pdf</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA SARGENTO ADEILDO AO 1º SGT PM LOURIVAL COSTA ROMEIRO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7312</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7312/projeto.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7312/projeto.pdf</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA SARGENTO ADEILDO AO DELEGADO DE POLÍCIA CIVIL JOSÉ LAURENTINO DOS SANTOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7319</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7319/protocolo_20210622_121654.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7319/protocolo_20210622_121654.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DO MÉRITO LEGISLATIVO TAVARES BASTOS AO HEXACAMPEÃO DE VAQUEJADA, O ALAGOANO CELSO VITÓRIO DOS SANTOS.</t>
   </si>
   <si>
     <t>7337</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7337/protocolo_20210630_113729.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7337/protocolo_20210630_113729.pdf</t>
   </si>
   <si>
     <t>CONCEDE À COMENDA DE MÉRITO TAVARES AO SENHOR EDUARDO SILVEIRA MUFAREJ.</t>
   </si>
   <si>
     <t>7341</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7341/protocolo_20210701_103403.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7341/protocolo_20210701_103403.pdf</t>
   </si>
   <si>
     <t>CRIA A COMENDA DR. HÉLVIO AUTO.</t>
   </si>
   <si>
     <t>7442</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7442/protocolo_20210817_100459.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7442/protocolo_20210817_100459.pdf</t>
   </si>
   <si>
     <t>CONCESSÃO DE COMENDA DO MÉRITO LEGISLATIVO TAVARES BASTOS, POST MORTEN, AO MATEMÁTICO MIGUEL MAURÍCIO DA ROCHA, COM FULCRO NA RESOLUÇÃO Nº 249, DE 14 DE DEZEMBRO DE 1972.</t>
   </si>
   <si>
     <t>7582</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7582/protocolo_20210914_115023.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7582/protocolo_20210914_115023.pdf</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA NISE DA SILVEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7639</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7639/protocolo_20210929_090329.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7639/protocolo_20210929_090329.pdf</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA DO MÉRITO LEGISLATIVO TAVARES BASTOS AO MAJOR OTHON CORREIA NETO.</t>
   </si>
   <si>
     <t>7687</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7687/protocolo_20211006_124117.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7687/protocolo_20211006_124117.pdf</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA DR. HELVIO AUTO A EQUIPE MULTIDISCIPLINAR DE ENFRENTAMENTO A COVID-19 DO HOSPITAL DA MULHER.</t>
   </si>
   <si>
     <t>7705</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7705/protocolo_20211013_114403.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7705/protocolo_20211013_114403.pdf</t>
   </si>
   <si>
     <t>APROVA A APRESENTAÇÃO DE PROPOSTA DE EMENDA A CONSTITUIÇÃO FEDERAL A FIM DE QUE SEJAM ACRESCENTADOS OS PARÁGRAFOS 1, 2, 3 E 4 AO INCISO IV DO ARTIGO 142, COM OOBJETIVO DE GARANTIR A CORREÇÃO SALARIAL E CRIAR A DATA BASE NACIONAL PARA AS POLÍCIAS MILITARES E INTEGRANTES DO CORPO DE BOMBEIROS MILITAR.</t>
   </si>
   <si>
     <t>7731</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7731/protocolo_20211020_123441.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7731/protocolo_20211020_123441.pdf</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA DIVALDO SURUAGY AO BISPO SAMUEL CÁSSIO FERREIRA</t>
   </si>
   <si>
     <t>7735</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7735/protocolo_20211021_081029.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7735/protocolo_20211021_081029.pdf</t>
   </si>
   <si>
     <t>7837</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7837/protocolo_20211118_121004.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7837/protocolo_20211118_121004.pdf</t>
   </si>
   <si>
     <t>CONCEDE  COMENDA TAVARES BASTOS Á SENHORA JOSEFA ELIANA SOUZA.</t>
   </si>
   <si>
     <t>7847</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>ALTERA  A REDAÇÃO DO ART. 12 DO REGIMENTO INTERNO DA ASSEMBLEIA LEGISLATIVA DE ALAGOAS (RESOLUÇÃO Nº 369 DE 11 DE JANEIRO DE 1993).</t>
   </si>
   <si>
     <t>7874</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7874/protocolo_20211126_112428.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7874/protocolo_20211126_112428.pdf</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA DO MÉRITO EDUCACIONAL PADRE TEÓFANES AUGUSTO DE BARROS AO PROFESSOR JOSÉ VIEIRA DA CRUZ.</t>
   </si>
   <si>
     <t>7880</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7880/protocolo_20211201_095403.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7880/protocolo_20211201_095403.pdf</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA DO MÉRITO LEGISLATIVO TAVARES BASTOS AO EMPRESÁRIO PAULO TENÓRIO FUNDADOR E CEO DA TRAKTO.IO</t>
   </si>
   <si>
     <t>6875</t>
   </si>
   <si>
     <t>PEC</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA À CONSTITUIÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6875/protocolo_20210303_113226.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6875/protocolo_20210303_113226.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 245 DA CONSTITUIÇÃO DO ESTADO DE ALAGOAS, PARA ACRESCENTAR O § 3º, DISCIPLINANDO O EXERCÍCIO DA FUNÇÃO DE PILOTO DE AERONAVES NO ÂMBITO DA SEGURANÇA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6876</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6876/protocolo_20210303_113943.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6876/protocolo_20210303_113943.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O ART. 266-A À CONSTITUIÇÃO DO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6971</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6971/protocolo_20210330_104638.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6971/protocolo_20210330_104638.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO  AO § DO ART. 88 DO TEXTO DA CONSTIUIÇÃO DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7194</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7194/protocolo_20210525_101654.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7194/protocolo_20210525_101654.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA A CONSTITUIÇÃO DO ESTADO DE ALAGOAS, O ART. 63-A, PARA INSTITUIR A PROMOÇÃO EXTRAORDINÁRIA NO ÂMBITO DO SERVIÇO MILITAR ESTADUAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7283</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7283/protocolo_20210614_103918.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7283/protocolo_20210614_103918.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 31 REFERENTE A PROPOSTA DE EMENDA CONSTITUCIONAL QUE ALTERA A CONSTITUIÇÃO ESTADUAL PARA ATENDER AS DISPOSIÇÕES DA EMENDA CONSTITUCIONAL FEDERAL Nº 103, DE 12 DE NOVEMBRO DE 2019, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6812</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6812/protocolo_20210201_114336.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6812/protocolo_20210201_114336.pdf</t>
   </si>
   <si>
     <t>REQUER Á MESA NA FORMA REGIMENTAL A SOLICITAÇÃO DE INFORMACÕES PARA A SECRETARIA DO ESTADO DA FAZENDA NA FORMA QUE MENCIONA.</t>
   </si>
   <si>
     <t>6832</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6832/protocolo_20210218_114401.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6832/protocolo_20210218_114401.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO PLENÁRIA ORDINÁRIA DO DIA 18 DE FEVEREIRO DE 2021.</t>
   </si>
   <si>
     <t>6835</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6835/protocolo_20210218_121818.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6835/protocolo_20210218_121818.pdf</t>
   </si>
   <si>
     <t>REQUER A INDICAÇÃO DE MEU NOME COMO LIDER DO PTC - PARTIDO TRABALHISTA CRISTÃO.</t>
   </si>
   <si>
     <t>6841</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6841/protocolo_20210222_105122.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6841/protocolo_20210222_105122.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO ORDINÁRIA QUE REALIZAR-SE-Á NOS DIAS 23 E 24/02/2021</t>
   </si>
   <si>
     <t>6845</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6845/protocolo_20210223_101929.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6845/protocolo_20210223_101929.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, OBSEQUIOSA ATENÇÃO, NO SENTIDO DE QUE SEJA INDICADO  O NOME DE DEPUTADO ESTADUAL INÁCIO LOIOLA, LIDER DO PTB NESTA CASA LEGISLATIVA PARA A COMPOSIÇÃO DAS  SEGUINTES COMISSÕES  PARLAMENTARES DESTE PODER, DE ACORDO COM O REGIMENTO INTERNO, ART. 27, § 1º</t>
   </si>
   <si>
     <t>6847</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6847/protocolo_20210223_114420.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6847/protocolo_20210223_114420.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, INDICAÇÃO DE MEU NOME COMO LÍDER DO DEMOCRATAS -DEM.</t>
   </si>
   <si>
     <t>6849</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6849/protocolo_20210224_102207.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6849/protocolo_20210224_102207.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSENCIA NAS SESSÕES ORDINÁRIAS DOS DIAS 23 E 24 DE FEVEREIRO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>6858</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6858/protocolo_20210301_110242.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6858/protocolo_20210301_110242.pdf</t>
   </si>
   <si>
     <t>REQUER  A MESA NA FORMA REGIMENTAL, INDICAR SEU NOME PARA A LIDERANÇA DO MDB NESSA CASA LEGISLATIVA.</t>
   </si>
   <si>
     <t>6860</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6860/protocolo_20210301_112517.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6860/protocolo_20210301_112517.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL,  QUE SOLICITE  A SECRETARIA DE ESTADO DA SAÚDE POR INTERMÉDIO DO SR. SECRETÁRIO CLÁUDIO ALEXANDRE AYRES DA COSTA, INFORMAÇÕES SOBRE OS INDICADORES DE GESTÃO HOSPITALAR DOS HOSPITAIS DA MULHER E METROPOLITANO.</t>
   </si>
   <si>
     <t>6870</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6870/protocolo_20210302_124525.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6870/protocolo_20210302_124525.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO ORDINÁRIA QUE SERÁ REALIZADA NO DIA 03 DE MARÇO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>6873</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6873/protocolo_20210303_102941.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6873/protocolo_20210303_102941.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, VOTO DE PESAR PELO FALECIMENTO NO DIA 03/03/2021, DO SENHOR SEVERINO DE ALBUQUERQUE BENTO, EX - SECRETÁRIO ADJUNTO DE DESENVOLVIMENTO RURAL DE ARAPIRACA, DENTRE OUTROS VALOROSOS CARGOS PÚBLICOS QUE OCUPOU.</t>
   </si>
   <si>
     <t>6874</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6874/protocolo_20210303_112602.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6874/protocolo_20210303_112602.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSENCIA NA SESSÃO ORDINÁRIA DO DIA 25/02/2021.</t>
   </si>
   <si>
     <t>6883</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6883/protocolo_20210309_081743.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6883/protocolo_20210309_081743.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, A INDICAÇÃO DE MEU NOME COMO LÍDER DO PARTIDO VERDE-PV.</t>
   </si>
   <si>
     <t>6884</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6884/protocolo_20210309_091525.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6884/protocolo_20210309_091525.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 09 DE MARÇO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>6889</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6889/protocolo_20210309_112644.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6889/protocolo_20210309_112644.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, MOÇÃO DE PESAR EM VIRTUDE DO FALECIMENTO DO SR. JOSÉ REINALDO PEDROSA CHAGAS, OCORRIDO EM 06 DE MARÇO DE 2021, VÍTIMA DA COVID-19.</t>
   </si>
   <si>
     <t>6891</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6891/protocolo_20210310_082829.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6891/protocolo_20210310_082829.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAR A VOSSA EXCELÊNCIA A CONSTITUIÇÃO DE BLOCO PARLAMENTAR.</t>
   </si>
   <si>
     <t>6892</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6892/protocolo_20210310_085447.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6892/protocolo_20210310_085447.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, A FORMAÇÃO DE COMISSÃO DE DEPUTADOS, SUGERINDO O NÚMERO DE CINCO, COM A FINALIDADE DE ACOMPANHAR AS AÇOES DO GOVERNO DO ESTADO NO COMBATE AO COVID-19.</t>
   </si>
   <si>
     <t>6894</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6894/protocolo_20210310_111426.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6894/protocolo_20210310_111426.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA DA SESSÃO NOS DIAS 10 E 11 DE MARÇO DE 2021.</t>
   </si>
   <si>
     <t>6896</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6896/protocolo_20210310_123549.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6896/protocolo_20210310_123549.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, PARA COMPOR AS SEGUINTES COMISSÕES PERMANENTES: 2º E 3º COMISSÃO.</t>
   </si>
   <si>
     <t>6903</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6903/protocolo_20210311_131227.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6903/protocolo_20210311_131227.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, QUE ENCAMINHE EXPEDIENTE AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, RENAN FILHO, PARA QUE HAJA  A INCLUSÃO DOS TRABALHADORES: AUXILIAR DE SERVIÇOS DIVERSOS, AGENTE ADMINISTRATIVO, FOTOGRÁFO, MERENDEIRA, MOTORISTAS, MULTIMEIOS E VIGIA, NOS QUADROS DA REDE ESTADUAL DE EDUCAÇÃO, POR MEIO DE CONCURSO PÚBLICO.</t>
   </si>
   <si>
     <t>6904</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6904/protocolo_20210312_120804.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6904/protocolo_20210312_120804.pdf</t>
   </si>
   <si>
     <t>REQUER  A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NAS SESSÕES ORDINÁRIAS DOS DIAS 09, 10, E 11 DE MARÇO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>6906</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6906/protocolo_20210315_103914.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6906/protocolo_20210315_103914.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL , SOLICITAR A TRAMITAÇÃO EM REGIME DE URGÊNCIA DO PLO 454/2020 , EM DECORRÊNCIA DE SUA MATÉRIA TER A LIGAÇÃO COM A PANDEMIA DA COVID -19 QUE ESTAMOS ENFRENTANDO.</t>
   </si>
   <si>
     <t>6909</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6909/protocolo_20210316_084350.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6909/protocolo_20210316_084350.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, ENVIAR CONGRATULAÇÕES A COMUNIDADE ACADÊMICA, DO CAMPUS SERTÃO DA UNIVERSIDADE FEDERAL DE ALAGOAS, PELA PASSAGEM DOS ONZE ANOS DE SUA INSTALAÇÃO EM DELMIRO GOUVEIA E SANTANA DO IPANEMA.</t>
   </si>
   <si>
     <t>6946</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6946/protocolo_20210323_090408.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6946/protocolo_20210323_090408.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA  NAS SESSÕES PLENÁRIAS DOS DIAS 23, 24, 25 E 30. 03. 2021</t>
   </si>
   <si>
     <t>6947</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6947/protocolo_20210323_090639.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6947/protocolo_20210323_090639.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTA, ENVIAR CONGRATULAÇÕES AOS MEMBROS DA IGREJA BATISTA DO PINHEIRO PELOS 51 ANOS DE SUA OFICIALIZAÇÃO (21 DE MARÇO DE 1970)</t>
   </si>
   <si>
     <t>6948</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSENCIA NAS SESSÕES DOS DIA 10, 11 E 16/03/2021.</t>
   </si>
   <si>
     <t>6954</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, MOÇÃO DE CONGRATULAÇÕES AOS FILIADOS, SIMPATIZANTES, DIRIGENTES E MILITANTES DO PARTIDO COMUNISTA DO BRASIL - PC DO B, PELA PASSAGEM DOS 99 ANOS DE FUNDAÇÃO (25 DE MARÇO DE 2021).</t>
   </si>
   <si>
     <t>6955</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6955/protocolo_20210324_084859.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6955/protocolo_20210324_084859.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, MOÇÃO DE PESAR AOS FAMILIARES E AMIGOS DO VEREADOR JOSÉ IVANILDO LISBOA GOMES, FALECIDO NA ÚLTIMA SEXTA-FEIRA, DIA 19 DE MARÇO DE 2021.</t>
   </si>
   <si>
     <t>6956</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6956/protocolo_20210324_091058.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6956/protocolo_20210324_091058.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, A INSTALAÇÃO DE UMA COMISSÃO PARLAMENTAR ESPECÍFICA, PARA APURAR A ADMINISTRAÇÃO DE SANEAMENTO E DE DISTRIBUIÇÃO DE AGUA FEITA PELA CASAL, O MAU USO DO CANAL DO SERTÃO E A PARALIZAÇÃO DA OPERAÇÃO CARRO-PIPA, DESENVOLVIDA PELO GOVERNO FEDERAL EM ACORDO COM O GOVERNO DO ESTADO.</t>
   </si>
   <si>
     <t>6957</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6957/protocolo_20210324_091503.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6957/protocolo_20210324_091503.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, A DISTRIBUIÇÃO DO PLO Nº 675/2018, DATADO DE 05 DE DEZEMBRO DE 2018, QUE "CONSIDERA DE UTILIDADE PÚBLICA  A LIGA DOS GRUPOS DE BOMBA-MEU-BOI DE MACEIÓ".</t>
   </si>
   <si>
     <t>6960</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6960/protocolo_20210325_094812.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6960/protocolo_20210325_094812.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR A AUSÊNCIA DA SESSÃO DO DIA 18/03/2021.</t>
   </si>
   <si>
     <t>6965</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6965/protocolo_20210330_091956.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6965/protocolo_20210330_091956.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, VOTO DE PESAR PELO FALECIMENTO NO DIA 24/03/2021, DO EMPRESÁRIO DO MUNICÍPIO DE ARAPIRACA-AL, SR. JOSE ALDONISIO NUNES VIEIRA.</t>
   </si>
   <si>
     <t>6966</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6966/protocolo_20210330_100137.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6966/protocolo_20210330_100137.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, MOÇÃO DE PESAR PELO PASSAMENTO DO SR.  DEMOR WANDERLEY, CHEFE DA GUARDA MUNICIPAL DA CIDADE DE CACIMBINHAS.</t>
   </si>
   <si>
     <t>6967</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6967/protocolo_20210330_095503.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6967/protocolo_20210330_095503.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, VOTO DE PESAR EM VIRTUDE DO FALECIMENTO DA SRA. ELITA TEIXEIRA VASCONCELOS, EX-PRIMEIRA DAMA DE TANQUE D'ARCA.</t>
   </si>
   <si>
     <t>6977</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6977/protocolo_20210331_090501.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6977/protocolo_20210331_090501.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR PELO FALECIMENTO NO DIA 25/03/2021, DO SR. JORGE EMANOEL FERREIRA, ERA PRESIDENTE DO NÚCLEO DE ATENÇÃO AS PESSOAS COM DEFICIÊNCIA DE PENEDO - NUDEPE.</t>
   </si>
   <si>
     <t>6985</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6985/protocolo_20210331_111810.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6985/protocolo_20210331_111810.pdf</t>
   </si>
   <si>
     <t>REQUER A  MESA NA FORMA REGIMENTAL,  A RETIRADA DO  PROJETO DE LEI COMPLEMENTAR DE Nº 82 DE 2021 DE MINHA AUTORIA.</t>
   </si>
   <si>
     <t>7006</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7006/protocolo_20210407_122840.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7006/protocolo_20210407_122840.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, A CRIAÇÃO DA FRENTE PARLAMENTAR EM DEFESA DA ADVOCACIA.</t>
   </si>
   <si>
     <t>7007</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7007/protocolo_20210408_090847.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7007/protocolo_20210408_090847.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, QUE SEJA CONSIGNADA NA ATA DOS TRABALHOS DA PRESENTE SESSÃO, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO DELEGADO JORGE BARBOSA DE ALMEIDA E DO SEU FILHO JORGE BARBOSA DE ALMEIDA JUNIOR.</t>
   </si>
   <si>
     <t>7015</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7015/protocolo_20210413_082636.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7015/protocolo_20210413_082636.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL,  MOÇÃO DE PESAR PELO PASSAMENTO DO SR. ALBERTO JOSÉ MENDONÇA CAVALCANTE CONHECIDO COMO "ALBERTO SEXTAFEIRA", OCORRIDO NO SÁBADO DIA 10/04/2021.</t>
   </si>
   <si>
     <t>7016</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7016/protocolo_20210413_083441.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7016/protocolo_20210413_083441.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL  A RETIRADA DO PROJETO DE LEI Nº 409/2020, DE MINHA AUTORIA.</t>
   </si>
   <si>
     <t>7029</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7029/protocolo_20210414_091902.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7029/protocolo_20210414_091902.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, A RETIRADA DA TRAMITAÇÃO O PROJETO DE DECRETO LEGISLATIVO Nº 07/2021.</t>
   </si>
   <si>
     <t>7038</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7038/protocolo_20210415_125241.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7038/protocolo_20210415_125241.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, O ENVIO DE OFÍCIO AO ILUSTRÍSSIMO SENHOR SUPERINTENDENTE REGIONAL - NORDESTE DO INSTITUTO NACIONAL DO SEGURO SOCIAL - INSS, SOLICITANDO INFORMAÇÕES A CERCA DA EXISTÊNCIA DE ESTUDO PARA IMPLEMENTAÇÃO DE UNIDADE FÍSICA DE CALL CENTER DO INSTITUTO NACIONAL DO SEGURO SOCIAL - INSS, NA CIDADE DE ARAPIRACA/AL.</t>
   </si>
   <si>
     <t>7043</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7043/protocolo_20210420_084900.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7043/protocolo_20210420_084900.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NA SESSÃO PLENÁRIA ORDINÁRIA DO DIA 13 DE ABRIL DE 2021</t>
   </si>
   <si>
     <t>7044</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7044/protocolo_20210420_085432.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7044/protocolo_20210420_085432.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NA SESSÃO PLENÁRIA ORDINÁRIA DO DIA 15 DE ABRIL DE 2021.</t>
   </si>
   <si>
     <t>7047</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7047/protocolo_20210420_095249.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7047/protocolo_20210420_095249.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA MA FORMA REGIMENTAL  A REALIZAÇAO DE UMA SESSÃO PÚBLICA PARA DISCUTIR O TRANPORTE PÚBLICO EM ALAGOAS.</t>
   </si>
   <si>
     <t>7048</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7048/protocolo_20210420_100051.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7048/protocolo_20210420_100051.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL,  A REALIZAÇÃO DE UMA SESSÃO PÚBLICA PARA DISCUTIR A CAUSA ANIMAL</t>
   </si>
   <si>
     <t>7066</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSENCIA NAS SESSÕES DOS DIAS 14 E 15/04/2021.</t>
   </si>
   <si>
     <t>7067</t>
   </si>
   <si>
     <t>REQUER A MESA FORMA REGIMENTAL, JUSTIFICAR AUSENCIA NAS SESSÕES DOS DIAS 14 E 15/04/2021</t>
   </si>
   <si>
     <t>7068</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSENCIA NAS SESSÕES DOS DIAS 20 E 22/04/2021.</t>
   </si>
   <si>
     <t>7069</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7069/protocolo_20210427_110714.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7069/protocolo_20210427_110714.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSENCIA NAS SESSÕES DOS DIAS 27, 28 E 29 DE ABRIL DE 2021.</t>
   </si>
   <si>
     <t>7080</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7080/protocolo_20210504_085645.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7080/protocolo_20210504_085645.pdf</t>
   </si>
   <si>
     <t>REQUER A  MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSENCIA NA SESSÃO DO DIA 29 DE ABRIL DE 2021.</t>
   </si>
   <si>
     <t>7082</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7082/protocolo_20210504_102913.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7082/protocolo_20210504_102913.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO DELEGADO MANOEL WANDERLEY, EM DECORRÊNCIA DE COMPLICAÇÕES CAUSADAS PELA COVID-19.</t>
   </si>
   <si>
     <t>7085</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7085/protocolo_20210504_114840.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7085/protocolo_20210504_114840.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NAS SESSÕES PLENÁRIAS DOS DIAS 04, 05 E 06 DE MAIO DO FLUENTE ANO.</t>
   </si>
   <si>
     <t>7095</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7095/protocolo_20210505_090608.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7095/protocolo_20210505_090608.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, MOÇÃO DE CONGRATULAÇÕES PELO ANIVERSÁRIO DOS 159 ANOS DA LOJA MAÇONICA VIRTUDE E BONDADE, OCORRIDA NO ÚLTIMO SÁBADO, DIA 01 DE MAIO DE 2021.</t>
   </si>
   <si>
     <t>7096</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7096/protocolo_20210505_091620.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7096/protocolo_20210505_091620.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 27/04/2021.</t>
   </si>
   <si>
     <t>7098</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7098/protocolo_20210505_102826.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7098/protocolo_20210505_102826.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 06 DE MAIO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>7101</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7101/protocolo_20210505_123139.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7101/protocolo_20210505_123139.pdf</t>
   </si>
   <si>
     <t>JUSTIFICATIVA DE AUSÊNCIA.</t>
   </si>
   <si>
     <t>7127</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7127/protocolo_20210511_101548.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7127/protocolo_20210511_101548.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA  NAS SESSÕES PLENÁRIAS DOS DIA 11, 12,  E 13 DE MAIO DO FLUENTE ANO.</t>
   </si>
   <si>
     <t>7128</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7128/protocolo_20210511_111919.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7128/protocolo_20210511_111919.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NAS SESSÕES ORDINÁRIAS DOS DIAS 05.05.2021 E 06.05.2021</t>
   </si>
   <si>
     <t>7141</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, VOTO DE PESAR PELO FALECIMENTO NO DIA 11/05/2021, DO SENHOR JOSÉ JACINTO FILHO, HOMEM QUE TEVE UM TRABALHO SOCIAL VOLTADO A ABRIGAR PESSOAS QUE VIVIAM EM VULNERABILIDADE SOCIAL NA CIDADE DE ARAPIRACA.</t>
   </si>
   <si>
     <t>7144</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7144/protocolo_20210513_100020.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7144/protocolo_20210513_100020.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA DAS SESSÕES DOS DIAS 04, 05 E 06/05/2021.</t>
   </si>
   <si>
     <t>7154</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7154/protocolo_20210518_102425.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7154/protocolo_20210518_102425.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NA SESSÃO PLENÁRIA DO DIA 13 DE MAIO DE 2021</t>
   </si>
   <si>
     <t>7155</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7155/protocolo_20210518_103249.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7155/protocolo_20210518_103249.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 06 DE MAIO DO CORRENTE ANO</t>
   </si>
   <si>
     <t>7161</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7161/protocolo_20210518_112220.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7161/protocolo_20210518_112220.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NAFORMA REGIMENTAL, JUSTIFICAR AUSENCIA BAS SESSÕES ORDINÁRIAS DOS DIAS 13 E 18 DE MAIO DE 2021.</t>
   </si>
   <si>
     <t>7165</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7165/protocolo_20210518_114524.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7165/protocolo_20210518_114524.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, VOTO DE PESAR PELO DESAPARECIMENTO PREMATURO DE UMA DAS GRANDES PERSONALIDADES DO SEIO DA SOCIEDADE ARAPIRAQUENSE E DE TODA REGIÃO DO AGRESTE, SR. JOSÉ ALBINO DE FARIAS, POPULAR "BERINO".</t>
   </si>
   <si>
     <t>7170</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7170/protocolo_20210519_120155.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7170/protocolo_20210519_120155.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMETAL, A TRAMITAÇÃO EM REGIME DE URGÊNCIA DA INDICAÇÃO Nº 916/2021, EM DECORRÊNCIA DE SUA MATÉRIA TER LIGAÇÃO COM A PANDEMIA DA COVID-19.</t>
   </si>
   <si>
     <t>7177</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7177/protocolo_20210520_122740.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7177/protocolo_20210520_122740.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR A AUSÊNCIA.</t>
   </si>
   <si>
     <t>7188</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7188/protocolo_20210525_090221.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7188/protocolo_20210525_090221.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, MOÇÃO DE APOIO AO PROJETO DE LEI Nº 2564/2020, QUE TRAMITA NA CÂMARA DOS DEPUTADOS FEDERAIS, INSTITUINDO O PISO SALARIAL NACIONALDOS ENFERMEIROS, TÉCNICO DE ENFERMAGEM, AUXILIAR DE ENFERMAGEM E DA PARTEIRA.</t>
   </si>
   <si>
     <t>7193</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7193/protocolo_20210525_100500.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7193/protocolo_20210525_100500.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, A REALIZAÇÃO DE UMA CONVOCAÇÃO AO SECRETÁRIO DE ESTADO DA AGRICULTURA, O SR. MAYCON BELTRÃO LIMA SIQUEIRA, COM A FINALIDADE DE QUE SEJA ESCLARECIDO O DESCUMPRIMENTO DA LEI ESTADUAL Nº 8.302/2020, EM RELAÇÃO A DATA LIMITE PARA A DISTRIBUIÇÃO DE SEMENTES E O PERCENTUAL MÍNIMO DE AQUISIÇÃO DE SEMENTES CRIOULAS ATRAVÉS DE RECURSOS DO FECOEP.</t>
   </si>
   <si>
     <t>7205</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7205/protocolo_20210526_090449.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7205/protocolo_20210526_090449.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSENCIA NA SESSÃO DO DIA 27 DE MAIO DE 2021.</t>
   </si>
   <si>
     <t>7213</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7213/protocolo_20210526_092336.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7213/protocolo_20210526_092336.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NA SESSÃO PLENÁRIA ORDINÁRIA DO DIA 18 DE MAIO DE 2021.</t>
   </si>
   <si>
     <t>7220</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7220/protocolo_20210526_115923.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7220/protocolo_20210526_115923.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL,  QUE SEJA ENCAMINHADO AO DR. MILTON HÊNIO NETTO DE GOUVEIA, EM NOME DA ASSEMBLEIA LEGISLATIVA DO ESTADO DE ALAGOAS, VOTO DE LOUVOR POR TODA SUA TRAGETÓRIA MÉDICA E LITERÁRIA EM FAVOR DOS ALAGOANOS.</t>
   </si>
   <si>
     <t>7231</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7231/protocolo_20210531_092925.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7231/protocolo_20210531_092925.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 19 DE MAIO DE 2021.</t>
   </si>
   <si>
     <t>7233</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7233/protocolo_20210601_103803.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7233/protocolo_20210601_103803.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO PLENÁRIA ORDINÁRIA DO DIA 20 DE MAIO DE 2021.</t>
   </si>
   <si>
     <t>7241</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7241/protocolo_20210602_093207.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7241/protocolo_20210602_093207.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NA SESSÃO PLENÁRIA ORDINÁRIA DO DIA 25 DE MAIO DE 2021.</t>
   </si>
   <si>
     <t>7242</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7242/protocolo_20210602_104823.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7242/protocolo_20210602_104823.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR  AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 02/06/2021</t>
   </si>
   <si>
     <t>7246</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 26/05/2021.</t>
   </si>
   <si>
     <t>7266</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7266/protocolo_20210608_123800.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7266/protocolo_20210608_123800.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSENCIA NAS SESSÕES DOS DIAS 01 E 02 DE JUNHO DE 2021.</t>
   </si>
   <si>
     <t>7267</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7267/protocolo_20210609_093919.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7267/protocolo_20210609_093919.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSENCIA NA SESSÃO ORDINÁRIA DO DIA 09 DE JUNHO DE 2021.</t>
   </si>
   <si>
     <t>7268</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7268/protocolo_20210609_102629.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7268/protocolo_20210609_102629.pdf</t>
   </si>
   <si>
     <t>7269</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7269/protocolo_20210609_102728.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7269/protocolo_20210609_102728.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NAS SESSÕES DO DIA 01 E 02/06/2021.</t>
   </si>
   <si>
     <t>7279</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7279/protocolo_20210610_105923.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7279/protocolo_20210610_105923.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL , JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 08 DE JUNHO DE 2021.</t>
   </si>
   <si>
     <t>7286</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7286/protocolo_20210615_105538.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7286/protocolo_20210615_105538.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NAS SESSÕES PLENÁRIAS DOS DIAS 15, 16 E 17 DO MÊS E ANO EM CURSO.</t>
   </si>
   <si>
     <t>7301</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7301/protocolo_20210616_111943.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7301/protocolo_20210616_111943.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, A REALIZAÇÃO DE CONVOCAÇÃO DO SR. JOSÉ CARLOS GOMES, SUPERINTENDENTE DE PLANEJAMENTO, ORÇAMENTO, FINANÇAS E CONTABILIDADE DO GABINETE DO VICE-GOVERNADOR, COM A FINALIDADE DE PRESTAÇÃO DE ESCLARECIMENTOS SOBRE AS ATUAIS ATIVIDADES DO ÓRGÃO.</t>
   </si>
   <si>
     <t>7309</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7309/protocolo_20210617_102424.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7309/protocolo_20210617_102424.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, A RETIRADA DA EMENDA DE NÚMERO 205 PROTOCOLADA SOB NÚMERO 936/2021 RESPACTIVA DEVOLUÇÃO DO PROCESSO AO GABINETE DO REQUERENTE .</t>
   </si>
   <si>
     <t>7315</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7315/protocolo_20210621_091011.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7315/protocolo_20210621_091011.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, A RESERVA DO PLENÁRIO E A MARCAÇÃO DE UMA AUDIÊNCIA PÚBLICA SOBRE AS CAUSAS E CONSEQUÊNCIAS DO AFUNDAMENTO E DAS RACHADURAS PROVOCADAS PELA EXPLORAÇÃO DE SAL-GEMA NO BAIRRO DO PINHEIRO E ADJACÊNCIAS.</t>
   </si>
   <si>
     <t>7317</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7317/protocolo_20210622_091136.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7317/protocolo_20210622_091136.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 17 DE JUNHO DE 2021</t>
   </si>
   <si>
     <t>7318</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7318/protocolo_20210622_092154.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7318/protocolo_20210622_092154.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SR. MANOEL MESSIAS DE FREITAS BRANDÃO, EX-VEREADOR DE MATA GRANDE E PAI DA TUAL VEREADORA JULIANA BRANDÃO, OCORRIDO NA DATA DE HOJE.</t>
   </si>
   <si>
     <t>7327</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, INFORMAÇÕES A SECRETARIA DE ESTADO DA SAÚDE DE ALAGOAS.</t>
   </si>
   <si>
     <t>7328</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7328/protocolo_20210623_092915.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7328/protocolo_20210623_092915.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, MOÇÃO DE PESAR, EM VIRTUDE DE FALECIMENTO DO SR. RONALDO SILVA DOS  SANTOS, PADRE, PÁROCO DA IGREJA DE NOSSA SENHORA MÃE DO POVO, NA CIDADE DE SÃO MIGUEL DOS MILAGRES, OCORRIDO EM 22 DE JUNHO DE 2021, EM VIRTUDE DA COVID-19.</t>
   </si>
   <si>
     <t>7329</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7329/protocolo_20210623_115039.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7329/protocolo_20210623_115039.pdf</t>
   </si>
   <si>
     <t>REQUER  A MESA NA FORMA REGIMENTAL  JUSTIFICAR AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 29 DE JUNHO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>7334</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7334/protocolo_20210623_131347.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7334/protocolo_20210623_131347.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, SOLICITAR A ARSAL RELAÇÃO NOMINAL COM OS OCUPANTES DE CARGOS CAMISSIONADOS E PESSOAL CONTRATAOS DA ARSAL, ALÉM DO RELATÓRIO COM TODAS AS INFORMAÇÕES DOS PARÂMETROS UTILIZADOS PARA COBRANÇA DOS SERVIÇOS QUE ENVOLVAM GUINCHO DE VEÍCULOS APREENDIDOS, ALÉM DO ENVIO DE PRESTAÇÕES DE CONTAS E BALANCETES FINANCEIROS DAS RECEITAS E DESPESAS RELACIONADAS A TAXA DE FISCALIZAÇÃO COBRADAS AOS TRANSPORTADORES COMPLEMENTARES E DAS TAXAS ARRECADADAS COM SERVIÇOS DE GUINCHO PELA ARSAL.</t>
   </si>
   <si>
     <t>7336</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7336/protocolo_20210629_122632.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7336/protocolo_20210629_122632.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 30 DE JUNHO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>7338</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7338/protocolo_20210630_114435.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7338/protocolo_20210630_114435.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL,  A CONVOCAÇÃO DO SR. CARLOS EDUARDO GABAS, SECRETÁRIO EXECUTIVO DO CONSÓRCIO NORDESTE, COM A FINALIDADE DE QUE ESTA AUTORIDADE PRESTE ESCLARECIMENTOS AOS PARLAMENTARES ALAGOANOS SOBRE DENÚNCIAS DE FRAUDES NA AQUISIÇÃO DOS RESPIRADORES PELO ESTADO DE ALAGOAS ATRAVÉS DE CONTRATO DE RATEIO COM O CONSÓRCIO NORDESTE.</t>
   </si>
   <si>
     <t>7349</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7349/protocolo_20210707_101144.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7349/protocolo_20210707_101144.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, A SOLICITAÇÃO DE INFORMAÇÕES PARA O GABINETE CIVIL DO ESTADO DE ALAGOAS, NA FORMA QUE MENCIONA.</t>
   </si>
   <si>
     <t>7384</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7384/protocolo_20210802_083534.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7384/protocolo_20210802_083534.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 06 DE JULHO DE 2021.</t>
   </si>
   <si>
     <t>7386</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7386/protocolo_20210802_124100.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7386/protocolo_20210802_124100.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL , A APROVAÇÃO DE VOTO DE APLAUSO AO POVO CUBANO .</t>
   </si>
   <si>
     <t>7387</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7387/protocolo_20210802_124503.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7387/protocolo_20210802_124503.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL , A APROVAÇÃO DE MOÇÃO DE REPÚDIO Á AUSÊNCIA DE ELEIÇÕES DEMOCRÁTICAS PARA A DIRETORIA DA UNIÃO NACIONAL DOS ESTUDANTES- UNE.</t>
   </si>
   <si>
     <t>7390</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7390/protocolo_20210803_094349.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7390/protocolo_20210803_094349.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, VOTO DE PESAR PELO FALECIMENTO NO DIA 28/07/2021, DA SR. ELIEGE DOS SANTOS, MÃE DO CANTOR ARAPIRAQUENSE WILLY VAQUEIRO.</t>
   </si>
   <si>
     <t>7393</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7393/protocolo_20210803_113349.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7393/protocolo_20210803_113349.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, MOÇÃO DE PESAR PELO FALECIMENTO DO JOVEM JAMYL JOSÉ CRISPIM BARBOSA, OCORRIDO NO DIA 02 DE AGOSTO DE 2021.</t>
   </si>
   <si>
     <t>7397</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7397/protocolo_20210804_094046.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7397/protocolo_20210804_094046.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA  NAS SESSÕES PLENÁRIAS NOS DIAS 03, 04 E 05 DO MÊS DE AGOSTO DO FLUENTE ANO.</t>
   </si>
   <si>
     <t>7398</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7398/protocolo_20210804_102930.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7398/protocolo_20210804_102930.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NAS SESSÕES ORDINÁRIAS NOS  DIAS 03, 04 E 05 DO CORRENTE MÊS E ANO.</t>
   </si>
   <si>
     <t>7404</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7404/protocolo_20210805_091640.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7404/protocolo_20210805_091640.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 05 DE AGOSTO DE 2021.</t>
   </si>
   <si>
     <t>7406</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7406/protocolo_20210805_100705.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7406/protocolo_20210805_100705.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA DA SESSÃO DO DIA 05 DE AGOSTO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>7412</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7412/protocolo_20210810_093059.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7412/protocolo_20210810_093059.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO PLENÁRIA DO DIA 05 DE AGOSTO DE 2021.</t>
   </si>
   <si>
     <t>7414</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7414/protocolo_20210810_094821.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7414/protocolo_20210810_094821.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SEFAZ INFORMAÇÃO ATRAVÉS DE PLANILHA DO PERCENTUAL DE INCIDÊNCIA DO ICMS SOBRE MEDICAMENTOS E INSUMOS MÉDICO/HOSPITALAR.</t>
   </si>
   <si>
     <t>7418</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7418/protocolo_20210810_101726.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7418/protocolo_20210810_101726.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, QUE SEJA ENCAMINHADA AO EXMO. SR. GOVERNADOR DO ESTADO E A SECRETARIA DE ESTADO DA ASSITÊNCIA E DESENVOLVIMENTO SOCIAL, A SOLICITAÇÃO PARA QUE OS MUNICÍPIOS DE IGACI, MATA GRANDE, JOAQUIM GOMES, JUNQUEIRO, PASSO DE CAMARAGIBE, MARAVILHA, JACUÍPE, JAPARATINGA, BARRA DE SANTO ANTÔNIO, BELO MONTE, PINDOBA, SÃO BRÁS, SÃO MIGUEL DOS MILAGRES E MESSIAS, SEJAM CONTEMPLADOS COM O PROGRAMA DE DISTRIBUIÇÃO DE CESTAS BÁSICAS, OBJETIVANDO COM ISSO CONTRIBUIR PARA A SEGURANÇA ALIMENTAR DAS FAMÍLIAS EM SITUAÇÃO DE VULNERABILIDADE EXISTENTES NESTE S MUNICÍPIOS.</t>
   </si>
   <si>
     <t>7421</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7421/protocolo_20210811_082049.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7421/protocolo_20210811_082049.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NAS SESSÕES DOS DIAS 03,04 E 05 DE AGOSTO DE 2021.</t>
   </si>
   <si>
     <t>7423</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7423/protocolo_20210811_092435.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7423/protocolo_20210811_092435.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENATL , JUSTIFICAR AUSÊNCIA NAS SESSÕES DOS DIAS 03 , 04 E 05 DE AGOSTO DE 2021.</t>
   </si>
   <si>
     <t>7426</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7426/protocolo_20210811_104935.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7426/protocolo_20210811_104935.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 10 DE AGOSTO DE 2021.</t>
   </si>
   <si>
     <t>7428</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7428/protocolo_20210812_090903.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7428/protocolo_20210812_090903.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 05/08/21.</t>
   </si>
   <si>
     <t>7432</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7432/protocolo_20210812_090704.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7432/protocolo_20210812_090704.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 12 DE AGOSTO DE 2021.</t>
   </si>
   <si>
     <t>7434</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7434/protocolo_20210812_091149.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7434/protocolo_20210812_091149.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA RGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 12/08/2021.</t>
   </si>
   <si>
     <t>7436</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7436/protocolo_20210812_104120.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7436/protocolo_20210812_104120.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL , JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 12 DE AGOSTO DE 2021.</t>
   </si>
   <si>
     <t>7441</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL,  JUSTIFICAR AUSÊNCIA NAS SESSÕES PLENÁRIAS DOS DIAS 11 E 12 DE AGOSTO DE 2021.</t>
   </si>
   <si>
     <t>7446</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7446/protocolo_20210817_115809.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7446/protocolo_20210817_115809.pdf</t>
   </si>
   <si>
     <t>REQUER  A MESA NA FORMA REGIMENTAL, QUE ENCAMINHE AO EXMO. SR. GOVERNADOR DE ALAGOAS,  PLEITEANDO PROVIDÊNCIAS PARA QUE SEJAM CONSTRUÍDAS DE 04 (QUATRO) LOMBADAS ELEVADAS NA RODOVIA AL 115, NO TRECHO COMPREENDIDO ENTRE OS MUNICÍPIOS DE PORTO REAL DO COLÉGIO E SÃO BRÁS, NO SEGUIMENTO DOS POVOADOS SAMPAIO E TIBIRI, A SER PROMOVIDO PELO PROGRAMA PRÓ-ESTRADA, QUE VEM SENDO IMPLEMENTADO EM DIVERSOS MUNICÍPIOS DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7460</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7460/protocolo_20210818_105449.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7460/protocolo_20210818_105449.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL,  QUE SEJA CONSIGNADO NA  ATA DOS TRABALHOS DA PRESENTE SESSÃO, UM VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO SR. REGINALDO DUARTE, CONHECIIDO COMO NALDO DE CABOCLO, EX-VEREADOR DO MUNICÍPIO DE SANTANA DO IPANEMA OCORRIDO ONTEM, DIA 17 DE AGOSTO.</t>
   </si>
   <si>
     <t>7461</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7461/protocolo_20210818_105803.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7461/protocolo_20210818_105803.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 18/08/2021.</t>
   </si>
   <si>
     <t>7466</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7466/protocolo_20210818_122741.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7466/protocolo_20210818_122741.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, VOTOS DE APLAUSOS AO EXM. SR. RODRIGO SANTOS CUNHA, SENADOR DA REPÚBLICA FEDERATIVA DO BRASIL, PELO PARTIDO DA SOCIAL DEMOCRACIA BRASILEIRA, PELA SUA REALIZAÇÃO DO FEIRÃO DO NOME LIMPO, QUE TEM COMO OBJETIVO OFERTAR OPORTUNIDADED DE QUITAÇÃO DE DÍVIDAS JUNTO BANCOS, FINANCEIRAS, LOJAS DE VAREJO, OPERADORA DE CARTÃO DE CRÉDITO E DE TELEFONIA, ALÉM DE CONCESSIONÁRIAS DE SERVIÇOS PÚBLICOS COMO DE ENERGIA ELÉTRICA, COM DESCONTOS E CONDIÇÕES FACILITADAS DE NEGOCIAÇÃO.</t>
   </si>
   <si>
     <t>7467</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7467/protocolo_20210819_084056.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7467/protocolo_20210819_084056.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL , JUSTIFICAR AUSÊNCIA NAS SESSÕES DO DIA 18 E 19 DE AGOSTO DE 2021.</t>
   </si>
   <si>
     <t>7473</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7473/protocolo_20210819_102231.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7473/protocolo_20210819_102231.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL , JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 19/08/2021.</t>
   </si>
   <si>
     <t>7479</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7479/protocolo_20210823_103441.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7479/protocolo_20210823_103441.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, SOLICITAR AO GOVERNO DO ESTADO DE ALAGOAS, ATRAVÉS DA SECRETARIA ESTADUAL DE SAÚDE - SESAU, QUE SEJAM DISPONIBILIZADAS INFORMAÇÕES A RESPEITO DOS CONTRATOS, CONVÊNIOS, QUAIS OS SERVIÇOS PRESTADOS E VALORES FIRMADOS ENTRE O GOVERNO DO ESTADO DE ALAGOAS, POR MEIO DA SESAU, JUNTO AOS HOSPITAIS PARTICULARES E ENTIDADES FILANTRÓPICAS, VISANDO O ATENDIMENTO GERAL E TRATAMENTO DA PANDEMIA DE COVID-19.</t>
   </si>
   <si>
     <t>7480</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7480/protocolo_20210823_104254.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7480/protocolo_20210823_104254.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, SOLICITAR AO GOVERNO DO ESTADO DE ALAGOAS, ATRAVÉS DA SECRETARIA ESTADUAL DE SAÚDE - SESAU, QUE SEJAM DISPONIBILIZADOS PARA ATENDIMENTO E TRATAMENTO DAS DEMAIS ENFERMIDADES E COMORBIDADES OS LEITOS UTI'S E CLÍNICOS OCIOSOS DESTINADOS EXCLUSIVOS PARA O TRATAMENTO DO COVID-19, NOS HOSPITAIS DE ADMINISTRAÇÃO DO ESTADO, BEM COMO OS HOSPITAIS CONVENIADOS.</t>
   </si>
   <si>
     <t>7481</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7481/protocolo_20210824_081150.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7481/protocolo_20210824_081150.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA  REGIMENTAL, JUSTIFICAR AUSÊNCIA  NAS SESSÕES ORDINÁRIAS  DOS DIAS 24, 25 E  26/08/2021.</t>
   </si>
   <si>
     <t>7482</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7482/protocolo_20210824_114138.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7482/protocolo_20210824_114138.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSENCIA NAS SESSOES DOS DIAS 12 A 19/08/2021.</t>
   </si>
   <si>
     <t>7494</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7494/protocolo_20210825_094029.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7494/protocolo_20210825_094029.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, O DESARQUIVAMENTO DO PROJETO DE LEI ORDINÁRIA Nº 680/2018.</t>
   </si>
   <si>
     <t>7496</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7496/protocolo_20210825_111038.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7496/protocolo_20210825_111038.pdf</t>
   </si>
   <si>
     <t>REQUER  A MESA NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NAS SESSÕES DO DIAS 17 E 19/08/2021.</t>
   </si>
   <si>
     <t>7497</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7497/protocolo_20210825_111509.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7497/protocolo_20210825_111509.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NA SESSÃO ORDINÁRIA QUE SERÁ REALIZADA NO DIA 26 DE AGOSTO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>7505</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7505/protocolo_20210826_083629.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7505/protocolo_20210826_083629.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 24/08/2021.</t>
   </si>
   <si>
     <t>7506</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7506/protocolo_20210826_083920.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7506/protocolo_20210826_083920.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, REQUERER UMA AUDIÊNCIA PÚBLICA, TEMA: CANAL DO SERTÃO.</t>
   </si>
   <si>
     <t>7507</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7507/protocolo_20210826_084133.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7507/protocolo_20210826_084133.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, REQUERER UMA AUDIÊNCIA PÚBLICA, TEMA: CADEIAS PRODUTIVAS: TERRITÓRIO, ALIMENTO E TURISMO.</t>
   </si>
   <si>
     <t>7508</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7508/protocolo_20210826_084340.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7508/protocolo_20210826_084340.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, REQUERER UMA AUDIÊNCIA PÚBLICA, TEMA: SETEMBRO AMARELO - VALORIZAÇÃO DA VIDA E PREVENCÃO AO SUICÍDIO.</t>
   </si>
   <si>
     <t>7509</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7509/protocolo_20210826_102059.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7509/protocolo_20210826_102059.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, REQUERER A INSTAURAÇÃO DE INVESTIGAÇÃO SOBRE DENÚNCIAS RECEBIDAS POR ESTE PARLAMENTAR EM RELAÇÃO A SUPOSTAS IRREGULARIDADES E POSSÍVEIS PRÁTICAS DE ATOS DE IMPROBILIDADE ADMINISTRATIVA PELO SECRETÁRIO EXECUTIVO DE AÇÕES DE SAÚDE DA SESAU/AL, O SR. MARCOS ANDRÉ RAMALHO MARTINS.</t>
   </si>
   <si>
     <t>7510</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7510/protocolo_20210826_104736.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7510/protocolo_20210826_104736.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR A AUSÊNCIA DA SESSÃO DO DIA 25/08/2021.</t>
   </si>
   <si>
     <t>7511</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7511/protocolo_20210826_105029.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7511/protocolo_20210826_105029.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR A AUSÊNCIA DAS SESSÕES DOS DIAS 10, 11 E 12/08/2021.</t>
   </si>
   <si>
     <t>7516</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7516/protocolo_20210830_091514.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7516/protocolo_20210830_091514.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NAS SESSÕES PLENÁRIAS DOS DIAS 19, 24, 25 E 26 DO MÊS DE AGOSTO DO FLUENTE ANO.</t>
   </si>
   <si>
     <t>7517</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7517/protocolo_20210831_084019.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7517/protocolo_20210831_084019.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL  UMA SESSÃO PÚBLICA , COM O OBJETIVO DE DISCUTIRMOS OS AVANÇOS  DURANTE OS 30 ANOS  DO PROGRAMA AGENTES COMUNITÁRIO DE SAÚDE - PACS EM ALAGOAS (SUS), SE POSSÍVEL NO DIA 01 DE OUTUBRO DE 2021 AS 09:00HS NO PLENÁRIO DESTA AUGUSTA CASA.</t>
   </si>
   <si>
     <t>7520</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7520/protocolo_20210831_095819.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7520/protocolo_20210831_095819.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL A MARCAÇÃO DE SESSÃO PÚBLICA SOBRE O PISO SALARIAL DOS AGENTES COMUNITÁRIOS E AGENTES DE COMBATE ÀS ENDEMIAS NO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7523</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7523/protocolo_20210831_111413.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7523/protocolo_20210831_111413.pdf</t>
   </si>
   <si>
     <t>REQUER A  MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA  NA SESSÃO ORDINÁRIA DO DIA 31 DE AGOSTO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>7524</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7524/protocolo_20210831_111525.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7524/protocolo_20210831_111525.pdf</t>
   </si>
   <si>
     <t>REQUER A  MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA  NA SESSÃO ORDINÁRIA DO DIA 01 DE SETEMBRO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>7525</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7525/protocolo_20210831_110117.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7525/protocolo_20210831_110117.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA DRA. NANCY BRITO BORGES VASCONCELOS, OCORRIDO NESTE DOMINGO DIA 29 DE AGOSTO.</t>
   </si>
   <si>
     <t>7532</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7532/protocolo_20210901_100038.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7532/protocolo_20210901_100038.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL , MOÇÃO DE APLAUSOS EM HOMENAGEM AOS NUTRICIONISTAS ALAGOANOS, EM RAZÃO DA PASSAGEM DO SEU DIA, EM 31 DE AGOSTO.</t>
   </si>
   <si>
     <t>7533</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7533/protocolo_20210901_112614.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7533/protocolo_20210901_112614.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, MOÇÃO DE APOIO OBJETIVANDO A REGULAMENTAÇÃO DO EXERCÍCIO DA ATIVIDADE PROFISSIONAL DO PODÓLOGO.</t>
   </si>
   <si>
     <t>7542</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7542/protocolo_20210902_091851.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7542/protocolo_20210902_091851.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA DA SESSÃO DO DIA 02/09/2021.</t>
   </si>
   <si>
     <t>7546</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7546/protocolo_20210903_093320.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7546/protocolo_20210903_093320.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, SOLICITAR A REALIZAÇÃO DE SESSÃO ESPECIAL DESTINADA À DISCUSSÃO SOBRE AUSÊNCIA DE TRANSPARÊNCIA NOS PROCESSOS DAS INDENIZAÇÕES AOS MORADORES DO BAIRRO PINHEIRO DO MUNICÍPIO DE MACEIÓ-AL.</t>
   </si>
   <si>
     <t>7547</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7547/protocolo_20210903_094614.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7547/protocolo_20210903_094614.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NAS SESSÕES DOS DIAS 31 DE AGOSTO DE 2021, 01 E 02 DE SETEMBRO DE 2021.</t>
   </si>
   <si>
     <t>7551</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7551/protocolo_20210908_094112.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7551/protocolo_20210908_094112.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, A MARCAÇÃO DE SESSÃO PÚBLICA SOBRE A EDUCAÇÃO PARA O TRÂNSITO NAS ESCOLAS NO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7552</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7552/protocolo_20210908_102351.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7552/protocolo_20210908_102351.pdf</t>
   </si>
   <si>
     <t>REQUER  MESA NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 02/09/2021.</t>
   </si>
   <si>
     <t>7555</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7555/protocolo_20210909_090346.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7555/protocolo_20210909_090346.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NAS SESSÕES DOS DIAS 26 E 31 DE AGOSTO E 02 E 08 DE SETEMBRO DE 2021.</t>
   </si>
   <si>
     <t>7556</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7556/protocolo_20210909_093600.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7556/protocolo_20210909_093600.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA DA SESSÃO DO DIA 09/09/2021.</t>
   </si>
   <si>
     <t>7557</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7557/protocolo_20210909_104120.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7557/protocolo_20210909_104120.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 08 DE SETEMBRO DE 2021.</t>
   </si>
   <si>
     <t>7558</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7558/protocolo_20210909_104827.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7558/protocolo_20210909_104827.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, COM FULCRO NO ART. 1º E SEGUINTES DA RESOLUÇÃO Nº 595/2019 DESTA CASA LEGISLATIVA, A CRIAÇÃO DA FRENTE PARLAMENTAR EM DEFESA DOS AGENTES COMUNITÁRIOS DE SAÚDE E DE COMBATE ÀS ENDEMIAS, COM O OBJETIVO DE PROMOVER A DISCUSSÃO E O APRIMORAMENTO DA LEGISLAÇÃO E RESPECTIVAS POLÍTICAS PÚBLICAS ACERCA DE SUA ATUAÇÃO.</t>
   </si>
   <si>
     <t>7559</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7559/protocolo_20210909_114229.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7559/protocolo_20210909_114229.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA A SESSÃO DO DIA 01 DE SETEMBRO DE 2021.</t>
   </si>
   <si>
     <t>7560</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7560/protocolo_20210909_114657.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7560/protocolo_20210909_114657.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA A SESSÃO DO DIA 02 DE SETEMBRO DE 2021.</t>
   </si>
   <si>
     <t>7567</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7567/protocolo_20210910_090031.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7567/protocolo_20210910_090031.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL , A ALTERAÇÃO DE DATAS DE DUAS AUDIÊNCIAS PÚBLICAS, NOS TERMOS DO ART.299 E SEGUINTES DO REGIMENTO INTERNO.</t>
   </si>
   <si>
     <t>7570</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7570/protocolo_20210914_080813.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7570/protocolo_20210914_080813.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA  REGIMENTAL JUSTIFICAR AUSÊNCIA NA SESSÃO DOS DIAS  14 E 15 DO CORRENTE MÊS.</t>
   </si>
   <si>
     <t>7578</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7578/protocolo_20210914_103218.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7578/protocolo_20210914_103218.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA  NA SESSÃO ORDINÁRIA DO DIA 14/09/2021</t>
   </si>
   <si>
     <t>7579</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7579/protocolo_20210914_113654.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7579/protocolo_20210914_113654.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL  VOTO DE PESAR PELO FALECIMENTO DO DESEMBARGADOR ORLANDO CAVALCANTE MANSO.</t>
   </si>
   <si>
     <t>7587</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7587/protocolo_20210915_093221.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7587/protocolo_20210915_093221.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 15 DE SETEMBRO DE 2021</t>
   </si>
   <si>
     <t>7588</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7588/protocolo_20210915_093815.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7588/protocolo_20210915_093815.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 15/09/2021</t>
   </si>
   <si>
     <t>7589</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7589/protocolo_20210915_095115.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7589/protocolo_20210915_095115.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL,  A REALIZAÇÃO  DE SESSÃO SOLENE NO DIA 29 DE OUTUBRO DO CORRENTE ANO, AS 09:00H, PARA ENTREGA DA COMENDA LÊDO IVO A SENHORA TÂNIA DE MAYA PEDROSA, CONCEDIDA POR MEIO DA RESOLUÇÃO 636/2020, E AO MESTRE EDVAR VICENTE FEITOSA, CONCEDIDA POR MEIO DA RESOLUÇÃO 655/2021.</t>
   </si>
   <si>
     <t>7590</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7590/protocolo_20210915_095826.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7590/protocolo_20210915_095826.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL,  A REALIZAÇÃO DE SESSÃO ESPECIAL PARA DEBATER O TEMA "OUTUBRO ROSA", NO DIA 08 DE OUTUBRO DO CORRENTE ANO, ÀS 09:00H, ONDE NA OPORTUNIDADE ESTAREMOS FAZENDO A ENTREGA DA COMENDA IRMÃ DULCE À REDE FEMININA DE COMBATE AO CÂNCER DE ALAGOAS, CONCEDIDA POR MEIO DA RESOLUÇÃO 657/2021.</t>
   </si>
   <si>
     <t>7591</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7591/protocolo_20210915_105059.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7591/protocolo_20210915_105059.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, QUE ENCAMINHE EXPEDIENTE AO SR. GOVERNADOR DO ESTADO DE ALAGOAS E AO SECRETÁRIO DE ESTADO DO TRANSPORTE E DESENVOLVIMENTO  URBANO  PARA QUE, ATRAVÉS DO PROGRAMA "ALAGOAS PONTA A PONTA", SEJA FEITA  A PAVIMENTAÇÃO DA RODOVIA QUE LIGA A CIDADE DE SÃO SÃO JOSÉ DA LAJE AO POVOADO CARURU.</t>
   </si>
   <si>
     <t>7593</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7593/protocolo_20210920_125811.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7593/protocolo_20210920_125811.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, REQUERER A INSTAURAÇÃO DE INVESTIGAÇÃO PELA COMISSÃO DE DIREITOS HUMANOS E SEGURANÇA PÚBLICA - CDH SOBRE DENÚNCIAS RECEBIDAS POR ESTE PARLAMENTAR EM RELAÇÃO A 1 - PROBLEMAS DE ESTRUTURA FÍSICA E ADMINISTRATIVA NO SAMU/AL E DE 2 - POSSÍVEIS DE ASSÉDIO MORAL REALIZADAS PELO SECRETÁRIO EXECUTIVO DE AÇÕES DE SAÚDE DA SESAU/AL. O SR. MARCOS ANDRÉ MARTINS RAMALHO.</t>
   </si>
   <si>
     <t>7594</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7594/protocolo_20210921_090727.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7594/protocolo_20210921_090727.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO PLENÁRIA DO DIA 15 DE SETEMBRO DE 2021.</t>
   </si>
   <si>
     <t>7598</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7598/protocolo_20210921_112249.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7598/protocolo_20210921_112249.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, AUTORIZAÇÃO PARA A REALIZAÇÃO DE SESSÃO ESPECIAL PARA DEBATER A ATUAÇÃO DE FISIOTERAPEUTAS ESPECIALIZADOS EM FISIOTERAPIA DA SAÚDE DA MULHER NAS MATERNIDADES DA REDE PÚBLICA E CONVENIADOS DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7601</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7601/protocolo_20210921_114329.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7601/protocolo_20210921_114329.pdf</t>
   </si>
   <si>
     <t>REQUER A  MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NAS SESSÕES ORDINÁRIAS DOS DIAS 22 E 23 DE SETEMBRO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>7605</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7605/protocolo_20210922_085433.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7605/protocolo_20210922_085433.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL  JUSTIFICAR AUSÊNCIA NA SESSÃO PLENÁRIA ORDINÁRIA DO DIA 21 DE SETEMBRODE 2021</t>
   </si>
   <si>
     <t>7606</t>
   </si>
   <si>
     <t>REQUER  A MESA NA FORMA REGIMENTAL,  A REALIZAÇÃO DE SESSÃO ESPECIAL NO DIA 04 DE OUTUBRO DE 2021 ÀS 15HS, COM O ESCOPO DE DEBATER O TEMA RELATIVO À AGRICULTURA FAMILIAR, O COOPERATIVISMO E OS 10(DEZ) ANOS DE CRIAÇÃO DA UNIÃO DAS COOPERATIVAS DA AGRICULTURA FAMILIAR E ECONOMIA SOLIDÁRIA DE ALAGOAS - UNICAFES-AL.</t>
   </si>
   <si>
     <t>7607</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7607/protocolo_20210922_091124.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7607/protocolo_20210922_091124.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 22 DE SETEMBRO DE 2021</t>
   </si>
   <si>
     <t>7609</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7609/protocolo_20210922_115154.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7609/protocolo_20210922_115154.pdf</t>
   </si>
   <si>
     <t>REQUER PEDIDO DE INFORMAÇÃO POR MEIO DO QUAL SOLICITO QUE A COMISSÃO DE SAÚDE E SEGURIDADE SOCIAL - CSS, ENCAMINHE OS QUESTIONAMENTOS DISPOSTOS A SEGUIR AO SECRETÁRIO DE ESTADO DA SAÚDE DE ALAGOAS, O SR. CLAUDIO ALEXANDRE AYRES DA COSTA, VISTO QUE SE TRATA DE MATÉRIA SUJEITA A FISCALIZAÇÃO DA ALE/AL POR SE REFERIR A GESTÃO DA SAÚDE, RAZÃO PELA QUAL SUBMETO A APRECIAÇÃO DESSA DOUTA COMISSÃO TEMÁTICA.</t>
   </si>
   <si>
     <t>7614</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7614/protocolo_20210923_102902.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7614/protocolo_20210923_102902.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NAS SESSÕES DOS DIAS 22 E 23/09/2021 .</t>
   </si>
   <si>
     <t>7615</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7615/protocolo_20210923_105551.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7615/protocolo_20210923_105551.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 22/09/21.</t>
   </si>
   <si>
     <t>7622</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7622/protocolo_20210923_131355.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7622/protocolo_20210923_131355.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL , A SOLICITAÇÃO DE INFORMAÇÕES PARA O SECRETÁRIO DE ESTADO DA SAÚDE DO ESTADO DE ALAGOAS , NA FORMA QUE MENCIONA .</t>
   </si>
   <si>
     <t>7624</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7624/protocolo_20210929_082149.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7624/protocolo_20210929_082149.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL,  VOTO DE PROFUNDO PESAR PELO FALECIMENTO OCORRIDO NESTE SÁBADO 25 DE SETEMBRO DO COMUNICADOR PÃO-DE-AÇUCARENSE FLÁVIO ALMEIDA DA SILVA.</t>
   </si>
   <si>
     <t>7625</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7625/protocolo_20210929_082351.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7625/protocolo_20210929_082351.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, VOTO DE PROFUNDO PESAR PELO FALECIMENTO OCORRIDO NESTE DOMINGO 26 DE SETEMBRO, DO EX-PREFEITO DE PIRANHAS CELSO RODRIGUES RÊGO.</t>
   </si>
   <si>
     <t>7635</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7635/protocolo_20210928_125546.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7635/protocolo_20210928_125546.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES A SECRETARIA DE ESTADO DA SAÚDE.</t>
   </si>
   <si>
     <t>7640</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7640/protocolo_20210929_102419.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7640/protocolo_20210929_102419.pdf</t>
   </si>
   <si>
     <t>REQUER A  MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA DAS SESSÕES DOS DIAS 21, 22 E  23/09/2021.</t>
   </si>
   <si>
     <t>7645</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7645/protocolo_20210930_102454.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7645/protocolo_20210930_102454.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, AO GOVERNADOR DE ALAGOAS ISENÇÃO DE ICMS RELATIVAMENTE ÀS SAÍDAS INTERNAS DE ÓLEO DISEL DESTINADO AO CONSUMO NA PRESTAÇÃO DO SERVIÇO PÚBLICO COMPLEMENTAR E TRANSPORTE RODOVIÁRIO INTERMUNICIPAL DE PASSAGEIROS DO ESTADO DE ALAGOAS E ISENÇÃO DO ICMS NA COMPRA DE VEÍCULOS NOVOS PARA O SISTEMA DE TRANSPORTE COMPLEMENTAR.</t>
   </si>
   <si>
     <t>7646</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7646/protocolo_20210930_103912.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7646/protocolo_20210930_103912.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, A SOLICITAÇÃO DE INFORMAÇÕES PARA A SECRETARIA DO ESTADO DA FAZENDA NA FORMA QUE MENCIONA.</t>
   </si>
   <si>
     <t>7647</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7647/protocolo_20210930_104531.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7647/protocolo_20210930_104531.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA DA SESSÃO DO DIA 29/09/2021.</t>
   </si>
   <si>
     <t>7661</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7661/protocolo_20211005_105632.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7661/protocolo_20211005_105632.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL,  A REALIZAÇÃO DE SESSÃO ESPECIAL NO DIA 25 DE OUTUBRO DE 2021 PARA DISCUTIR ASSUNTOS RELATIVOS AO SERVIÇO DE ATENDIMENTO MÓVEL DE URGÊNCIA - SAMU, NO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7666</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7666/protocolo_20211006_110413.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7666/protocolo_20211006_110413.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSRTIFICAR AUSENCIA NA SESSÃO ORDINÁRIA DO DIA 06/09/2021.</t>
   </si>
   <si>
     <t>7668</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7668/protocolo_20211006_113450.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7668/protocolo_20211006_113450.pdf</t>
   </si>
   <si>
     <t>REQUER A AMESA NA FORMA REGIMENTAL, A RESERVA DO PLENÁRIO E A MARCAÇÃO DE SESSÃO PÚBLICA PARA O DIA 1º DE DEZEMBRO COM O ESCOPO DE DISCUTIR O DIA MUNDIAL DE COMBATE À AIDS</t>
   </si>
   <si>
     <t>7669</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7669/protocolo_20211006_112441.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7669/protocolo_20211006_112441.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, MARCAR SESSÃO PÚBLICA PARA DISCUTIR OS IMPACTOS DA REFORMA ADMINISTRATIVA-PEC 32/2020.</t>
   </si>
   <si>
     <t>7689</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7689/protocolo_20211007_090523.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7689/protocolo_20211007_090523.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NAS SESSÕES NOS DIAS 07, 13 E 14 DO MÊS DE AGOSTO FLUENTE ANO.</t>
   </si>
   <si>
     <t>7704</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7704/protocolo_20211013_113217.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7704/protocolo_20211013_113217.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, MOÇÃO DE APLAUSO PELOS 90 ANOS D0 MONUMENTO DO CRISTO REDENTOR.</t>
   </si>
   <si>
     <t>7708</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7708/protocolo_20211014_101406.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7708/protocolo_20211014_101406.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA DA SESSÃO DO DIA 13/10/2021.</t>
   </si>
   <si>
     <t>7711</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7711/protocolo_20211015_090518.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7711/protocolo_20211015_090518.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, RESERVA DO PLENÁRIO E A MARCAÇÃO DE SESSÃO ESPECIAL PARA A ENTREGA DO TÍTULO DE CIDADÃO HONORÁRIO DO ESTADO DE ALAGOAS AO SR. JOÃO BATISTA DA SILVA NETO, CONSIDERANDO A LEI ESTADUAL Nº 8.505 DE 26 DE SETEMBRO DE 2021.</t>
   </si>
   <si>
     <t>7713</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7713/protocolo_20211015_094651.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7713/protocolo_20211015_094651.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NAS SESSÕES DOS DIAS 05, 06, 07, 13 E 14 DE OUTUBRO DE 2021.</t>
   </si>
   <si>
     <t>7715</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7715/protocolo_20211018_095852.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7715/protocolo_20211018_095852.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NAS SESSÕES NOS DIAS 19, 20 E 21 DO MÊS DE OUTUBRO FLUENTE ANO.</t>
   </si>
   <si>
     <t>7717</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL REQUERIMENTO DE URGÊNCIA REFERENTE AO PROJETO DE LEI ORDINÁRIA N° 711, DE 2021.</t>
   </si>
   <si>
     <t>7719</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7719/protocolo_20211019_083628.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7719/protocolo_20211019_083628.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NAS SESSÕES ORDINÁRIAS  DOS DIAS 07 E 14/10/2021.</t>
   </si>
   <si>
     <t>7730</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7730/protocolo_20211020_112523.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7730/protocolo_20211020_112523.pdf</t>
   </si>
   <si>
     <t>REQUER A  MESA NA FORMA REGIMENTAL,  A MARCAÇÃO DE UMA AUDIÊNCIA PÚBLICA COM O TEMA: "PLANO DE CARGOS, CARREIRA E SALÁRIOS - PCCS, DOS SERVIDORES DA EDUCAÇÃO NO ESTADO DE ALAGOAS" QUE SERÁ REALIZADA NO DIA 25 DE OUTUBRO DE 2021 NA ASSEMBLÉIA LEGISLATIVA  DO ESTADO E ALAGOAS, AS 15HORAS.</t>
   </si>
   <si>
     <t>7741</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7741/protocolo_20211026_101445.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7741/protocolo_20211026_101445.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSENCIA NA SESSÃO DO DIA 21/10/2021.</t>
   </si>
   <si>
     <t>7756</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7756/protocolo_20211103_090914.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7756/protocolo_20211103_090914.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 03 DE NOVEMBRO DE 2021.</t>
   </si>
   <si>
     <t>7757</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7757/protocolo_20211103_091243.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7757/protocolo_20211103_091243.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 04 DE NOVEMBRO DE 2021.</t>
   </si>
   <si>
     <t>7758</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7758/protocolo_20211103_091747.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7758/protocolo_20211103_091747.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, A RESERVA DO PLENÁRIO E A MARCAÇÃO DE SESSÃO PÚBLICA PARA DISCUTIR A IMPLEMENTAÇÃO DA EDUCAÇÃO BILÍNGUE PARA SURDOS NO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7764</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7764/protocolo_20211103_111943.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7764/protocolo_20211103_111943.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA  FORMA REGIMENTAL,  ARQUIVAMENTO DO PROCESSO Nº 1824/2021, REFERENTE AO PROJETO DE LEI ORDINÁRIA Nº 724/2021.</t>
   </si>
   <si>
     <t>7765</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7765/protocolo_20211103_114821.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7765/protocolo_20211103_114821.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL,  QUE SEJA FEITO ENCAMINHAMENTO DE CONVITE AO SECRETÁRIO DE ESTADO DE PLANEJAMENTO, GESTÃO E PATRIMÔNIO - SEPLAG, O SR. FABRÍCIO MARQUES SANTOS, COM A FINALIDADE DE QUE SEJAM ESCLARECIDAS QUAIS PROVIDÊNCIAS  SERÃO ADOTADAS PELO GOVERNO DE ALAGOAS PARA EVITAR FRAUDES NA REALIZAÇÃO DA NOVAS PROVAS  DE CONCURSO PÚBLICO DA POLÍCIA MILITAR, POLÍCIA CIVIL E BOMBEIRO MILITAR DO ESTADO DE ALAGOAS</t>
   </si>
   <si>
     <t>7771</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7771/protocolo_20211103_130358.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7771/protocolo_20211103_130358.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NA SESSÃO ORDINÁRIA REALIZADA NO DIA 04 DE NOVEMBRO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>7774</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7774/protocolo_20211104_093059.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7774/protocolo_20211104_093059.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, SOLICITAR A VOSSA EXCELÊNCIA O ENCAMINHAMENTO DE PEDIDO DE INFORMAÇÕES AO SECRETÁRIO DE TRANSPORTE E DESENVOLVIMENTO URBANO - SETRAND, POR MEIO DO QUAL REQUISITO AS SEGUINTES INFORMAÇÕES RELATIVAS ÀS OBRAS E SERVIÇOS DE ENGENHARIA REALIZADAS NA DUPLICAÇÃO DA AL-220 ENTRE O MUNICÍPIO DE MACEIÓ-AL E ARAPIRACA-AL, MATÉRIA SUJEITA Á FISCALIZAÇÃO DA ALE/AL.</t>
   </si>
   <si>
     <t>7775</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7775/protocolo_20211104_093546.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7775/protocolo_20211104_093546.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 03 DE NOVEMBRO DE 2021.</t>
   </si>
   <si>
     <t>7776</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7776/protocolo_20211104_102055.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7776/protocolo_20211104_102055.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA DA SESSÃO DO DIA 03/11/2021.</t>
   </si>
   <si>
     <t>7777</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7777/protocolo_20211104_113759.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7777/protocolo_20211104_113759.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, QUE ENCAMINHE EXPEDIENTE A SOCIEDADE DOS AMIGOS DA MARINHA DE ALAGOAS - SOAMAR/AL, NO SENTIDO DE PARABENIZAR A NOVA DIRETORIA EXECUTIVA, CONSELHO DELIBERATIVO E CONSELHO FISCAL - BIÊNIO 21/23.</t>
   </si>
   <si>
     <t>7780</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7780/protocolo_20211109_093134.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7780/protocolo_20211109_093134.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, A RETIRADA DE PAUTA DO PROJETO DE LEI Nº 634/2021, EM SEGUIDA A MATÉRIA SEJA REMETIDA AO ARQUIVO.</t>
   </si>
   <si>
     <t>7783</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7783/protocolo_20211109_095354.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7783/protocolo_20211109_095354.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR AUSENCIA NA SESSÃO DO DIA 04/11/2021.</t>
   </si>
   <si>
     <t>7784</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7784/protocolo_20211109_095311.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7784/protocolo_20211109_095311.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 03/11/2021.</t>
   </si>
   <si>
     <t>7786</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7786/protocolo_20211109_101657.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7786/protocolo_20211109_101657.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 04/11/2021</t>
   </si>
   <si>
     <t>7787</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7787/protocolo_20211109_112829.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7787/protocolo_20211109_112829.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NAS SESSÕES ORDINÁRIAS DOS DIAS 10 E 11 DE NOVEMBRO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>7788</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7788/protocolo_20211109_114548.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7788/protocolo_20211109_114548.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA  DA SESSÃO ORDINÁRIA DO DIA 04/11/2021</t>
   </si>
   <si>
     <t>7789</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7789/protocolo_20211109_114227.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7789/protocolo_20211109_114227.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSENCIA NAS SESSÕES DOS DIAS 20, 21, 26 E 27/10/2021.</t>
   </si>
   <si>
     <t>7791</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7791/protocolo_20211109_123006.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7791/protocolo_20211109_123006.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA  NA SESSÃO DO DIA 11 DE NOVEMBRO DE 2021.</t>
   </si>
   <si>
     <t>7792</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7792/protocolo_20211109_123044.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7792/protocolo_20211109_123044.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSENCIA NA SESSÃO DO DIA 10 DE NOVEMBRO DE 2021.</t>
   </si>
   <si>
     <t>7795</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7795/protocolo_20211109_130119.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7795/protocolo_20211109_130119.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, A SOLICITAÇÃO DE INFORMAÇÕES A SECRETARIA DE ESTADO DE TRABALHO E EMPREGO DE ALAGOAS, SOBRE O QUANTITATIVO DE DESEMPREGADOS NAS MAIORES CIDADES DO ESTADO DE ALAGOAS, EM ESPECIAL A CAPITAL DO ESTADO E A CHAMADA CAPITAL DO AGRESTE ARAPIRACA-AL.</t>
   </si>
   <si>
     <t>7800</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7800/protocolo_20211110_095129.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7800/protocolo_20211110_095129.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSENCIA NA SESSÃO DO DIA 09 DE NOVEMBRO DE 2021.</t>
   </si>
   <si>
     <t>7801</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7801/protocolo_20211110_101300.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7801/protocolo_20211110_101300.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, QUE SEJA REALIZADO CONVITE AOS DIRETORES DA EMPRESA BRK AMBIENTAL, COM A FINALIDADE DE QUE SEJAM PRESTADAS INFORMAÇÕES SOBRE DIVERSAS FALHAS RELATADAS PELA POPULAÇÃO NO TOCANTE À PRESTAÇAO DO SERVIÇO E AO AUMENTO DO VALOR DA COBRANÇA DAS CONTAS DE ÁGUA, BEM COMO PARA APRESENTAR  JUSTIFICATIVAS PARA AS RECORENTES INTERRUPÇÕES DO FORNECIMENTO DE ÁGUA NO ESTADO.</t>
   </si>
   <si>
     <t>7809</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7809/protocolo_20211111_120004.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7809/protocolo_20211111_120004.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, VOTO DE CONGRATULAÇÕES AO SENHOR JASSON GONÇALVES, POR SEU TRABALHO COMO ARTESÃO.</t>
   </si>
   <si>
     <t>7810</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7810/protocolo_20211112_090340.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7810/protocolo_20211112_090340.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 11 DE NOVEMBRO DE 2021.</t>
   </si>
   <si>
     <t>7812</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7812/protocolo_20211116_093507.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7812/protocolo_20211116_093507.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, VOTO DE PESAR A UMA DAS MAIORES EXPRESSÕES POLÍTICAS DO MUNICÍPIO DE SÃO MIGUEL DO CAMPOS E DE TODA REGIÃO AO VEREADOR JORGE DA FARMÁCIA, FALECIDO EM 13/11/2021.</t>
   </si>
   <si>
     <t>7813</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7813/protocolo_20211116_105226.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7813/protocolo_20211116_105226.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA  NAS SESSÕES ORDINÁRIAS DOS DIAS 10 E 11/11/2021</t>
   </si>
   <si>
     <t>7814</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7814/protocolo_20211116_104711.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7814/protocolo_20211116_104711.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NAS SESSÕES DOS DIAS 11 E 16/11/2021.</t>
   </si>
   <si>
     <t>7815</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7815/protocolo_20211116_121408.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7815/protocolo_20211116_121408.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL A MARCAÇÃO DE UMA AUDIÊNCIA PÚBLICA COM O TEMA "FECOPE - FUNDO ESTADUAL DE COMBATE E ERRADICAÇÃO DA POBREZA E A LEI ORÇAMENTÁRIA ANUAL", QUE SERÁ REALIZADA NO DIA 29 DE NOVEMBRO DE 2021 NO PLENÁRIO DA ASSEMBLEIA LEGISLATIVA DE ALAGOAS, ÀS 15H.</t>
   </si>
   <si>
     <t>7833</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7833/protocolo_20211118_094453.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7833/protocolo_20211118_094453.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NAS SESSÕES DOS DIAS 10 E 17/11/2021.</t>
   </si>
   <si>
     <t>7832</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7832/protocolo_20211118_092427.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7832/protocolo_20211118_092427.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, REQUERER A CONVOCAÇÃO DO DIRETOR PRESIDENTE DA AGÊNCIA REGULADORA DE SERVIÇOS PÚBLICOS DO ESTADO DE ALAGOAS- ASSAL, BEM COMO O PRESIDENTE DA COMPANHIA DE SANEAMENTO DE ALAGOAS- CASAL E O REPRESENTANTE LEGAL DA EMPRESA BRK AMBIENTAL PARA PRESTAR ESCLARECIMENTOS SOBRE A FALTA DE ÁGUA EM ALGUNS BAIRROS DE MACEIÓ, BEM COMO QUE SEJAM APRESENTADAS AS SOLUÇÕES PARA O PROBLEMA.</t>
   </si>
   <si>
     <t>7839</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7839/protocolo_20211118_123400.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7839/protocolo_20211118_123400.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, REQUERER A CONVOCAÇÃO DOS SECRETÁRIOS DE ESTADO DAS SEGUINTES SECRETARIAS: SECRETARIA DE ESTADO DO PLANEJAMENTO, GESTÃO E PATRIMÔNIO - SEPLAG, SECRETARIA DE ESTADO DA INFRAESTRUTURA - SEINFRA E SECRETARIA DE ESTADO DA FAZENDA DE ALAGOAS - SEFAZ PARA PRESTAR ESCLARECIMENTOS SOBRE A FALTA DE ÁGUA EM ALGUNS BAIRROS DE MACEIÓ, BEM COMO, APRESENTAR TODOS OS ESTUDOS TÉCNICOS QUE PRECEDERAM O EDITAL DE CONCESSÃO DO SERVIÇO DE ÁGUA E ESGOTO DOS BLOCOS A,B E C.</t>
   </si>
   <si>
     <t>7840</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7840/protocolo_20211118_123553.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7840/protocolo_20211118_123553.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 17 DE NOVEMBRO DE 2021.</t>
   </si>
   <si>
     <t>7841</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7841/protocolo_20211118_123818.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7841/protocolo_20211118_123818.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, REQUERER A MARCAÇÃO DE UMA AUDIÊNCIA PÚBLICA, NOS TERMOS DOS ART.299 E SEGUINTES DO REGIMENTO INTERNO.</t>
   </si>
   <si>
     <t>7842</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7842/protocolo_20211118_124505.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7842/protocolo_20211118_124505.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, REQUER A DESIGNAÇÃO DE RELATOR ESPECIAL PARA OS PLOS LISTADOS ABAIXO EM ANEXO.</t>
   </si>
   <si>
     <t>7843</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7843/protocolo_20211119_095500.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7843/protocolo_20211119_095500.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, A SOLICITAÇÃO DE INFORMAÇÕES PARA A EMPRESA BRK AMBIENTAL, NA FORMA QUE MENCIONA.</t>
   </si>
   <si>
     <t>7849</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7849/protocolo_20211123_113033.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7849/protocolo_20211123_113033.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR AUSENCIA NA SESSÃO DO DIA 18/11/2021.</t>
   </si>
   <si>
     <t>7850</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, A CONVOCAÇÃO DO SR. GENTIL FERREIRA DE SOUZA NETO, PROCURADOR DE ESTADO DE ALAGOAS, COM A FINALIDADE DE QUE A AUTORIDADE ESCLAREÇA A ATUAÇÃO DA PROCURADORIA-GERAL DO ESTADO DE ALAGOAS - PGE/AL  NOS AUTOS DA AÇÃO DO DESCUMPRIMENTO DE PRECEITO FUNDAMENTAL Nº 863/2021 COM TRAMITAÇÃO NO SUPREMO TRIBUNAL FEDERAL - STF.</t>
   </si>
   <si>
     <t>7853</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7853/protocolo_20211123_122605.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7853/protocolo_20211123_122605.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, AO EXMO. SR. PRESIDENTE DA ASSEMBLEIA LEGISLATIVA DO ESTADO DE ALAGOAS, CONTANDO COM A AQUIESCÊNCIA DE PARTE DOS MEUS PARES, A TRAMITAÇÃO EM REGIME DE URGÊNCIA DO REQUERIMENTO SOB Nº 1982/2021.</t>
   </si>
   <si>
     <t>7854</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7854/protocolo_20211123_122823.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7854/protocolo_20211123_122823.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, AO EXMO. SR. PRESIDENTE DA ASSEMBLEIA LEGISLATIVA DO ESTADO DE ALAGOAS, CONTANDO COM A AQUIESCÊNCIA DE PARTE DOS MEUS PARES, A TRAMITAÇÃO EM REGIME DE URGÊNCIA DO REQUERIMENTO SOB Nº 1972/2021</t>
   </si>
   <si>
     <t>7862</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7862/protocolo_20211124_105102.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7862/protocolo_20211124_105102.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSENCIA NA SESSÃO DO DIA 25 DE NOVEMBRO DE 2021.</t>
   </si>
   <si>
     <t>7866</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7866/protocolo_20211124_125102.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7866/protocolo_20211124_125102.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL,  UMA ALTERAÇÃO NO REQUERIMENTO Nº 917/2021 PROTOCOLADO NO DIA 18/11/2021, PARA QUE ONDE COSTA CONVOCAÇÃO DO REPRESENTANTE LEGAL DA EMPRESA BRK AMBIENTAL, LEIA-SE CONVITE PARA QUE ESTE PRESTE ESCLARECIMENTOS SOBRE A FALTA DE ÁGUA EM ALGUNS BAIRROS DE MACEIÓ , PERMANECENDO SEM ALTERAÇÕES AS DEMAIS CONVOCAÇÕES .</t>
   </si>
   <si>
     <t>7867</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7867/protocolo_20211125_091647.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7867/protocolo_20211125_091647.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NAS SESSÕES NOS DIAS 18, 23, 24 E 25 DE NOVEMBRO DE 2021.</t>
   </si>
   <si>
     <t>7868</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7868/protocolo_20211125_094420.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7868/protocolo_20211125_094420.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, REQUERER QUE SEJA REALIZADO CONVITE AOS DIRETORES DA ARSAL E DA EMPRESA VELEIRO, COM A FINALIDADE DE QUE SEJAM PRESTADAS INFORMAÇÕES SOBRE A QUALIDADE E SEGURANÇA DO TRANSPORTE INTERMUNICIPAL PRESTADO POR ESTA EMPRESA, DIANTE DAS DIVERSAS RECLAMAÇÕES E DENÚNCIAS RECEBIDAS.</t>
   </si>
   <si>
     <t>7869</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7869/protocolo_20211125_102905.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7869/protocolo_20211125_102905.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIAS NAS SESSÕES DOS DIAS 24 E 25 DE NOVEMBRO DE 2021.</t>
   </si>
   <si>
     <t>7875</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7875/protocolo_20211129_100413.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7875/protocolo_20211129_100413.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 25/11/2021</t>
   </si>
   <si>
     <t>7877</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7877/protocolo_20211129_100805.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7877/protocolo_20211129_100805.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NA SESSÃO PLENÁRIA DO DIA 25 DE NOVEMBRO DE 2021.</t>
   </si>
   <si>
     <t>7879</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7879/protocolo_20211129_113543.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7879/protocolo_20211129_113543.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, O DESARQUIVAMENTO DOS PROJETOS DE LEI Nºs:   675/2018,   600/2018  e   667/2018.</t>
   </si>
   <si>
     <t>7881</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7881/protocolo_20211201_102152.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7881/protocolo_20211201_102152.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, VOTOS DE APLAUSOS AO EXMO. SR. ARTHUR CÉSAR PEREIRA DE LIRA, DEPUTADO FEDERAL PELO PROGRESSISTAS - PRESIDENTE DA CÂMARA DOS DEPUTADOS, PELOS INVESTIMENTOS INSERIDOS NA CIDADE DE ARAPIRACA -AL, QUE GIRAM TORNO DE 100 MILHÕES PARA O CUSTEIO DE OBRAS</t>
   </si>
   <si>
     <t>7885</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7885/protocolo_20211201_115314.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7885/protocolo_20211201_115314.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA DAS SESSÕES DOS DIAS 17 E 18/11/2021</t>
   </si>
   <si>
     <t>7886</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7886/protocolo_20211201_114949.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7886/protocolo_20211201_114949.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSENCIA NAS SESSÕES DOS DIAS 23, 24 E 25/11/2021.</t>
   </si>
   <si>
     <t>7889</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7889/protocolo_20211202_100817.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7889/protocolo_20211202_100817.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL , JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 02/12/2021.</t>
   </si>
   <si>
     <t>7890</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7890/protocolo_20211202_100853.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7890/protocolo_20211202_100853.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL , JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 01/12/2021.</t>
   </si>
   <si>
     <t>7891</t>
   </si>
   <si>
     <t>DEPUTADO MARCELO VICTOR</t>
   </si>
   <si>
     <t>7892</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7892/protocolo_20211203_102740.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7892/protocolo_20211203_102740.pdf</t>
   </si>
   <si>
     <t>REQUER A  MESA NA FORMA REGIMENTAL, VOTO DE PROFUNDO PESAR PELO FALECIMENTO NO ÚLTIMO DIA 02 DE DEZEMBRO DO CORRENTE ANO, DO EX-DIRETOR DO SINDICATO DOS BANCÁRIOS E EX-PRESIDENTE DA CUT EM ALAGOAS, O SR. IZAAC JACSON FERREIRA CAVALCANTE.</t>
   </si>
   <si>
     <t>7894</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7894/protocolo_20211207_085014.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7894/protocolo_20211207_085014.pdf</t>
   </si>
   <si>
     <t>REQUER  A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO PLENÁRIA DO DIA 02 DE DEZEMBRO DE 2021</t>
   </si>
   <si>
     <t>7903</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7903/protocolo_20211209_121417.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7903/protocolo_20211209_121417.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 07 DE DEZEMBRO DE 2021.</t>
   </si>
   <si>
     <t>7906</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7906/protocolo_20211209_122747.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7906/protocolo_20211209_122747.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, VOTO DE PESAR A UMA DAS GRANDES PERSONALIDADES DA REGIÃO DO BICO DO PAPAGAIO, EM TOCANTINS , PATRIARCA DE UMA FAMÍLIA TRADICIONAL NA PECUÁRIA , O ALAGOANO JOSÉ MARIA GOMES , POPULARMENTE CONHECIDO COMO SR.ZECA LUÍZ.</t>
   </si>
   <si>
     <t>7907</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7907/protocolo_20211210_100357.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7907/protocolo_20211210_100357.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 09/12/2021.</t>
   </si>
   <si>
     <t>7909</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7909/protocolo_20211210_124144.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7909/protocolo_20211210_124144.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL ,AUSÊNCIA NO PERÍODO DE 15 DIAS POR MOTIVO DE SAÚDE.</t>
   </si>
   <si>
     <t>7910</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7910/protocolo_20211214_110144.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7910/protocolo_20211214_110144.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL,  QUE SEJA ENVIADO CONVITE AO COMANDANTE GERAL DO CORPO DE BOMBEIROS MILITAR DE ALAGOAS, COM A FINALIDADE DE QUE SEJA APRESENTADO O RELATÓRIO DE VISTORIA REALIZADA AO HGE PELA DIRETORIA DE ATIVIDADES TÉCNICAS, APÓS PROVOCAÇÃO DA COMISSÃO DE DIREITOS HUMANOS DESTA CASA.</t>
   </si>
   <si>
     <t>7913</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7913/protocolo_20211215_082759.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7913/protocolo_20211215_082759.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR  AUSÊNCIA NAS SESSÕES ORDINÁRIAS DOS DIAS 07 E 09/12/2021</t>
   </si>
   <si>
     <t>7921</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7921/protocolo_20211216_083408.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7921/protocolo_20211216_083408.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, COM FULCRO NOS PRECEITOS FESTA CASA, O CONVITE AO DIRETOR-PRESIDENTE DA BRK AMBIENTAL, O SR. FERNANDO ARIANI MANGABEIRA ALBERNAZ, O PRESIDENTE DA COMPANHIA DE SANEAMENTO DE ALAGOAS(CASAL), O SR. WILDE CLÉCIO FALCÃO DE ALENCAR , A DIRETORA-PRESIDENTE DA AGÊNCIA REGULADORA DE SERVIÇOS PÚBLICOS DO ESTADO DE ALAGOAS(ARSAL), A SR.CAMILLA DA SILVA FERRAZ , O SECRETÁRIO DE PLANEJAMENTO , GESTÃO E PATRIMÔNIO DO ESTADO DE ALAGOAS , O SR. MAURÍCIO QUINTELA MALTA LESSA, PARA QUE ESTA CASA POSSA ACOMPANHAR O PLANEJAMENTO DE PROJETO E DE INVESTIMENTOS REALIZADOS, ALÉM DO CRONOGRAMA DE SOLUÇÕES PARA A REGIÃO METROPOLITANA DE MACEIÓ.</t>
   </si>
   <si>
     <t>7922</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7922/protocolo_20211216_083458.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7922/protocolo_20211216_083458.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, A CONVOCAÇÃO DOS REPRESENTANTES DA BRASKEM EM ALAGAOS , NAS PESSOAS DO DIRETOR INDUSTRIAL , O SR. HELCIO DENI COLODETE, E DO GERENTE DE RELAÇÕES INSTITUCIONAIS , O SR. MILTON PRADINES , PARA QUE PRESTEM ESCLARECIMENTOS A ESTA CASA SOBE OS BAIRROS AFETADOS PELA EXTRAÇÃO DE SAL-GEMA NA CIDADE DE MACEIÓ.</t>
   </si>
   <si>
     <t>7924</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7924/protocolo_20211216_095642.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7924/protocolo_20211216_095642.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 15 DE DEZEMBRO DE 2021.</t>
   </si>
   <si>
     <t>7926</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7926/protocolo_20211216_112622.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7926/protocolo_20211216_112622.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL , JUSTIFICAR AUSÊNCIAS NAS SESSÕES OCORRIDAS NO ANO DE 2021.</t>
   </si>
   <si>
     <t>7932</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7932/protocolo_20211220_093851.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7932/protocolo_20211220_093851.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 09 DE DEZEMBRO DE 2021.</t>
   </si>
   <si>
     <t>7933</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7933/protocolo_20211220_094354.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7933/protocolo_20211220_094354.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL , JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 01 DE DEZEMBRO DE 2021.</t>
   </si>
   <si>
     <t>7934</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7934/protocolo_20211220_094800.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7934/protocolo_20211220_094800.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL , JUSTIFICAR AUSÊNCIA NA SESSÃO DOA DIA 02 DE DEZEMBRO DE 2021.</t>
   </si>
   <si>
     <t>7936</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7936/protocolo_20211220_111416.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7936/protocolo_20211220_111416.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, QUE ENCAMINHE AO SENHOR GOVERNADOR DO ESTADO PARA QYE INSTITUA NO ÂMBITO ESTADUAL , A EXEMPLO DO OCORRIDO NO ÂMBITO DA UNIÃO FEDERAL , O PROGRAMA AUXÍLIO ALAGOAS, CUJA FINALIDADE É CRIAR UMA BOLSA ESTADUAL DE MODO A ASSISTIR AS FAMÍLIAS CARENTES , UTILIZADO PARA ISSO OS RECURSOS DO FUNDO ESTADUAL DE COMBATE E ERRADICAÇÃO DA POBREZA- FECOEP OU OUTROS.</t>
   </si>
   <si>
     <t>7960</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7960/protocolo_20211222_082145.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7960/protocolo_20211222_082145.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NAS SESSÕES PLENÁRIAS ORDINÁRIAS E EXTRAORDINÁRIAS DOS DIAS 16 E 20 DE DEZEMBRO DE 2021.</t>
   </si>
   <si>
     <t>6806</t>
   </si>
   <si>
     <t>VP</t>
   </si>
   <si>
     <t>VETO PARCIAL</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6806/protocolo_20210126_121703.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6806/protocolo_20210126_121703.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 2/2021, REFERENTE AO VETO PARCIAL AO PROJETO DE LEI Nº 102/2015, QUE DISPÕE SOBRE A ADEQUAÇÃO DE PROVAS AOS PORTADORES DE DEFICIÊNCIA VISUAL NAS SITUAÇÕES QUE MENCIONA.</t>
   </si>
   <si>
     <t>6807</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6807/protocolo_20210126_122112.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6807/protocolo_20210126_122112.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 3/2021, REFERENTE AO VETO PARCIAL AO PROJETO DE LEI Nº 402/2020, QUE ESTIMA A RECEITA E FIXA DESPESA DO ESTADO DE ALAGOAS PARA O EXERCÍCIO FINANCEIRO DE 2021.</t>
   </si>
   <si>
     <t>6953</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6953/protocolo_20210324_082850.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6953/protocolo_20210324_082850.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 9/2021 REFERENTE AO VETO PARCIAL O PROJETO DE LEI Nº 241/2019 QUE CRIA O FUNDO ESTADUAL DE COMBATE AO CÂNCER.</t>
   </si>
   <si>
     <t>7026</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7026/protocolo_20210414_082957.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7026/protocolo_20210414_082957.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 13/2021, RELATIVO AO VETO PARCIAL AO PROJETO DE LEI Nº 350/2020, QUE REESTRUTURA E AMPLIA O FUNDO ESPECIAL DO REGISTRO CIVIL - FERC, PASSANDO A DENOMINA-LOS FUNDO ESPECIAL NOTARIAL E REGISTRAL - FUNOREG, DESTINADO A FINANCIAR A GRATUIDADE DE ATOS NOTARIAIS E REGISTRAIS, E ADOTA PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>7075</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7075/protocolo_20210428_083618.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7075/protocolo_20210428_083618.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 10/2021 QUE DECIDI VETAR PARCIALMENTE O PROJETO DE LEI Nº 495/2021 QUE 495/2021 QUE AUTORIZA O ESTADO DE ALAGOAS  CELEBRAR OPERAÇÃO CONTRATAL PARA O FORNECIMENTO DE VACINAS AO COMBATE DA COVID-19 , DE ACORDO COM A LEI FEDERAL Nº 14.125 , DE 10 DE MARÇO DE 2021 , E DÁ OUTRAS PROVIDÊNCIAS .</t>
   </si>
   <si>
     <t>7087</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7087/protocolo_20210505_084616.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7087/protocolo_20210505_084616.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 18 /2021, REFERENTE AO VETO PARCIAL AO PROJETO DE LEI COMPLEMENTAR   Nº 83/2021, QUE ALTERA  E ACRESCENTA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 29, DE 1º DE DEZEMBRO DE 2011, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7380</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7380/protocolo_20210729_090307.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7380/protocolo_20210729_090307.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 37/2021, REFERENTE AO VETO PARCIAL AO PROJETO DE LEI Nº 398/2020, QUE INSTITUI A POLÍTICA ESTADUAL DE INVESTIMENTOS E NEGÓCIOS DE IMPACTO SOCIOAMBIENTAL NO ESTADO DE ALAGOAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7381</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7381/protocolo_20210729_090413.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7381/protocolo_20210729_090413.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 38/2021, REFERENTE AO VETO PARCIAL AO PROJETO DE LEI Nº 432/2020, QUE AUTORIZA O PODER EXECUTIVO A CELEBRAR TERMO ADITIVO AO CONTRATO FIRMADO COM A UNIÃO AO AMPARO DA LEI FEDERAL Nº 9.496, DE 11 DE SETEMBRO DE 1997, PARA ESTABELECIMENTO DAS ALTERAÇÕES AUTORIZADAS PELA LEI COMPLEMENTAR FEDERAL Nº 173, DE 27 DE MAIO DE 2020, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7613</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7613/protocolo_20210923_082217.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7613/protocolo_20210923_082217.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 54/2021 REFERENTE AO VETO PARCIAL O PROJETO DE LEI Nº 8.906, QUE DISPÕE SOBRE A DEFINIÇÃO DE SALA DE ESTADO MAIOR , CONFORME DISPOSTO NA LEI FEDERAL Nº 8.906, DE 4 DE JULHO DE 1994, NO ÂMBITO DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7641</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7641/protocolo_20210930_093423.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7641/protocolo_20210930_093423.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 57/2021, REFERENTE AO VETO PARCIAL AO PROJETO DE LEI Nº 330/2020 QUE DISPÕE SOBRE O PLANO EMERGENCIAL PARA A PROTEÇÃO DAS PESSOAS EM SITUAÇÃO DE RUA NO ESTADO DE ALAGOAS, QUE ESTABELECE MEDIDAS PREVENTIVAS À PROPAGAÇÃO DA INFECÇÃO PELO NOVO CORONAVÍRUS - COVID-19, PELAS RAZÕES ADIANTE ADUZIDAS.</t>
   </si>
   <si>
     <t>7643</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7643/protocolo_20210930_095310.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7643/protocolo_20210930_095310.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 59/2021, REFERENTE AO VETO PARCIAL AO PROJETO DE LEI Nº 545/2021, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E A EXECUÇÃO DA LEI ORÇAMENTÁRIA DE 2022, NOS TERMOS § 2º DO ART. 176 DA CONSTITUIÇAO ESTADUAL, E DÁ OUTRAS PROVIDÊNCIAS, PELAS RAZÕES ADIANTE ADUZIDAS.</t>
   </si>
   <si>
     <t>7644</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7644/protocolo_20210930_100319.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7644/protocolo_20210930_100319.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 56/2021, REFERENTE AO VETO PARCIAL AO PROJETO DE LEI Nº 483/2021, QUE DISPÕE SOBRE DIRETRIZES DE DISTRIBUIÇÃO DE VACINAS CONTRA O NOVO CORONAVÍRUS COVID-19 E PREVENÇÃO DE DESVIOS, NO ÂMBITO DO ESTADO DE ALAGOAS, PELAS RAZÕES ADIANTE ADUZIDAS.</t>
   </si>
   <si>
     <t>6805</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>VETO TOTAL</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6805/protocolo_20210126_121231.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6805/protocolo_20210126_121231.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 1/2021, REFERENTE AO VETO TOTAL AO PROJETO DE LEI Nº 435/2020, QUE DISPÕE SOBRE A POSSIBILIDADE DE OS ÓRGÃOS DE SEGURANÇA PÚBLICA ALIENAREM, POR VENDA DIRETA A SEUS INTEGRANTES, AS ARMAS DE FOGO PERTENCENTES AO PATRIMÔNIO DESSES ÓRGAÕS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6989</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6989/protocolo_20210406_082007.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6989/protocolo_20210406_082007.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 12/2021 REFERENTE AO VETO TOTAL AO PROJETO DE LEI Nº 264/2020 QUE "DISPÕE SOBRE A EMISSÃO DE CARTEIRA DE IDENTIFICAÇÃO ESTUDANTIL - CIE, PREVISTA NO ART. 1º, § 2º DA LEI FEDERAL Nº 12.933, DE 26 DE DEZEMBRO 2013, PELO PODER EXECUTIVO DO ESTADO DE ALAGOAS,  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7045</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7045/protocolo_20210420_084434.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7045/protocolo_20210420_084434.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 14/2021, REFERENTE AO VETO TOTAL AO PROJETO DE LEI Nº 332/2020 QUE AUTORIZA O PODER EXECUTIVO A UTILIZAR RECURSOS PARA ATENUAR OS EFEITOS DA SITUAÇÃO DE CALAMIDADE DECORRENTE DA COVID-19 PARA OS GUIAS DE TURISMO E EQUIPARADOS QUE EXERCEM SUAS ATIVIDADES NO ESTADO DE ALAGOAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7063</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7063/protocolo_20210423_125042.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7063/protocolo_20210423_125042.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 15/2021, REFERENTE AO VETO TOTAL AO PROJETO DE LEI Nº 307/2020 QUE DISPÕE SOBRE A CRIAÇÃO DE ESTÍMULO PARA DESENVOLVIMENTO DA LINGUAGEM BRASILEIRA DE SINAIS - LIBRAS NO ESTADO DE ALAGOAS, PELAS RAZÕES ADIANTE ADUZIDAS.</t>
   </si>
   <si>
     <t>7086</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7086/protocolo_20210505_083434.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7086/protocolo_20210505_083434.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 17/2021, REFERENTE AO VETO TOTAL AO PROJETO DE LEI Nº 369/2020 QUE ALTERA A REDAÇÃO DO ART. 5º DA LEI DELEGADA Nº 21, DE 4 DE ABRIL DE 2003, QUE DISPÕE SOBRE A COMPOSIÇÃO DO CONSELHO ESTADUAL DE PROTEÇÃO AMBIENTAL - CEPRAM.</t>
   </si>
   <si>
     <t>7180</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7180/protocolo_20210524_114133.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7180/protocolo_20210524_114133.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 24/2021 , REFERENTE AO VETO TOTAL DO PORJETO DE LEI Nº 331/2021 , QUE DISPÕE SOBRE O FUNCIONAMENTO DE ESTABELECIMENTOS LIGADOS AO FORNECIMENTO DE ALIMENTOS NO ENTORNO DOS HOSPITAIS UPA´S E POSTOS DE SAÚDE , EM TODO O ESTADO DE ALAGOAS .</t>
   </si>
   <si>
     <t>7181</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7181/protocolo_20210524_115646.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7181/protocolo_20210524_115646.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 25/2021 REFERENTE AO VETO TOTAL DO PROJETO LEI Nº254/2019 QUE DISPÕE SOBRE A PRIORIDADE DE PESSOAS COM ACROMATOSE (ALBINISMO) NA MARCAÇÃO DE CONSULTAS DERMATOLÓGICAS E OFATMOLÓGICAS NO ÂMBITO DO ESTADO DE ALAGOAS .</t>
   </si>
   <si>
     <t>7252</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7252/protocolo_20210608_083545.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7252/protocolo_20210608_083545.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 29/2021, REFERENTE AO VETO TOTAL AO PROJETO DE LEI Nº 460/2021, QUE DENOMINA 'CEL. BM JOSÉ MARCIO GARCIA DE ALENCAR', O PRÉDIO DO QUARTEL DO CORPO DE BOMBEIROS EM PIRANHAS/AL</t>
   </si>
   <si>
     <t>7253</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7253/protocolo_20210608_084043.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7253/protocolo_20210608_084043.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 30/2021, REFERENTE AO VETO TOTAL AO PROJETO DE LEI Nº 416/2020 QUE DENOMINA 'BATALHÃO ASPIRANTE FRNCISCO FERREIRA DE MELO', O 9º BATALHÃO DA POLICIA MILITAR DE ALAGOAS.</t>
   </si>
   <si>
     <t>7512</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7512/protocolo_20210826_131253.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7512/protocolo_20210826_131253.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº47/2021 REFERENTE AO VETO TOTAL DO PROJETO DE LEI Nº 457/2021 QUE DISPÕE SOBRE A ISENÇÃO DO PAGAMENTO DE TAXAS DE INSCRIÇÃO EM CONCURSOS PÚBLICOS NO ÂMBITO DO ESTADO DE ALAGOAS, AS PESSOAS CONVOCADAS E NOMEADAS PARA SERVIREM Á JUSTIÇA ELEITORAL POR OCASIÃO DOS PLEITOS ELEITORAIS,E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7513</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7513/protocolo_20210826_131922.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7513/protocolo_20210826_131922.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº48/2021, REFERENTE AO VETO TOTAL DO PROJETO DE LEI Nº370/2020 QUE ALTERA A LEI ESTADUAL Nº 6.035, DE 2 DE JULHO DE 1998, QUE ASSEGURA O PAGAMENTO DE COMPENSAÇÃO PECUNIÁRIA A MILITARES E POLICIAIS LESIONADOS, ENFERMOS OU VITIMADOS NO CUMPRIMENTO DO DEVER, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7514</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7514/protocolo_20210826_132902.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7514/protocolo_20210826_132902.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº49/2021 REFERENTE AO VETO TOTAL DO PROJETO DE LEI Nº394/2020 QUE FICA ACRESCIDO ARTIGOS AO PROJETO DE LEI DE Nº394/2020 QUE ALTERA DISPOSITIVO DA LEI ESTADUAL Nº 6.137, DE 30 DE DEZEMBRO DE 1999, NO QUE TANGE A ALÍQUOTA DO ICMS NO FORNECIMENTO D ENERGIA ELÉTRICA, CONCEDE ISENÇÃO PARA A REFERIDA MERCADORIA NA HIPÓTESE QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7515</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7515/protocolo_20210826_134009.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7515/protocolo_20210826_134009.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº50/2021 REFERENTE AO VETO TOTAL AO PROJETO DE LEI Nº 411/2020 QUE DÁ NOVA REDAÇÃO AOS ARTS. 2º E 3º DA LEI ESTADUAL Nº 6.943, DE 12 DE JUNHO DE 2008, QUE DISPÕE SOBRE A REGULAMENTAÇÃO DO EXERCÍCIO DA PROFISSÃO DE GUIAS DE TURISMO NO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7642</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7642/protocolo_20210930_094425.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7642/protocolo_20210930_094425.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 58/2021, REFERENTE AO VETO TOTAL AO PROJETO DE LEI Nº 353/2020 QUE DISPÕE SOBRE A OBRIGATORIEDADE DE FUNCIONAMENTO DO HEMOCENTRO DE ALAGOAS - HEMOAL EM DIAS NÃO ÚTEIS, PELAS RAZÕES ADIANTE ADUZIDAS.</t>
   </si>
   <si>
     <t>7883</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7883/protocolo_20211201_105453.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7883/protocolo_20211201_105453.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 68/2021. REFERENTE AO VETO TOTAL AO PROJETO DE LEI Nº 503/2021 QUE DISPÕE SOBRE O PAGAMENTO DE APARELHOS DE MONITORAMENTO ELETRÔNICO PELOS PRESOS, APENADOS  E/OU SENTENCIADOS.</t>
   </si>
   <si>
     <t>7914</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7914/protocolo_20211215_095713.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7914/protocolo_20211215_095713.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 71/2021, REFERENTE AO VETO TOTAL AO PROJETO DE LEI Nº 485/2021 QUE "DISPÕE SOBRE A CLASSIFICAÇÃO DA SURDEZ UNILATERAL COMO DEFICIÊNCIA AUDITIVA NO ÂMBITO DO ESTADO DE ALAGOAS, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>7915</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7915/protocolo_20211215_095840.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7915/protocolo_20211215_095840.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 72/2021,  REFERENTE AO VETO TOTAL AO PROJETO DE LEI Nº 490/2021 QUE "AUTORIZA O ESTADO DE ALAGAOS A DIVULGAR A LISTA DE TODOS OS DETENTOS BENEFICIADOS PELO INDUTO NATALINO E SAÍDA TEMPORÁRIA ESPECIAL".</t>
   </si>
   <si>
     <t>7916</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7916/protocolo_20211215_095305.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7916/protocolo_20211215_095305.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 73/2021, REFERENTE AO VETO TOTAL AO PROJETO DE LEI Nº 368/2020, QUE DISPÕE SOBRE A OBRIGATORIEDADE DE AUTORIZAÇÃO PARA INTERVENÇÃO DE QUALQUER CONCESSIONÁRIA DE SERVIÇOS NO ESTADO DE ALAGOAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7897</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMI</t>
   </si>
   <si>
     <t>EMENDAS MODIFICATIVAS IMPOSITIVAS</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7897/protocolo_20211207_113016.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7897/protocolo_20211207_113016.pdf</t>
   </si>
   <si>
     <t>EMENDAS MODIFICATIVAS IMPOSITIVAS AO PROJETO DE LEI ORDINÁRIA Nº 673 DE 2021-LOA, ONDE DESTINA O MONTANTE PARA A ORGANIZAÇÃO DA SOCIEDADE CÍVIL.</t>
   </si>
   <si>
     <t>7962</t>
   </si>
   <si>
     <t>EA</t>
   </si>
   <si>
     <t>EMENDAS ADITIVAS</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7962/protocolo_20211228_111003.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7962/protocolo_20211228_111003.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO PROJETO DE Nº 673/2021 ONDE DESTINA O MONTANTE PARA  O MOVIMENTO POPULAR EM ALAGOAS.</t>
   </si>
   <si>
     <t>7931</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>EMENDAS SUBSTITUTIVAS</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7931/protocolo_20211220_085830.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7931/protocolo_20211220_085830.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 75/2021 REFERENTE , A EMENDA SUBSTITUTIVA AO PLOA 2022 ESTIMA A RECEITA E FIXA A DESPESA DO ESTADO DE ALAGOAS PARA O EXERCÍCIO FINANCEIRO DE 2022</t>
   </si>
   <si>
     <t>7940</t>
   </si>
   <si>
     <t>EMA</t>
   </si>
   <si>
     <t>EMENDAS MODIFICATIVAS ADITIVAS</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7940/protocolo_20211221_111701.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7940/protocolo_20211221_111701.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA ADITIVA AO PROJETO DE LEI Nº 673/2021, ONDE DESTINA O MONTANTE PARA O APARELHAMENTO E REFORMA DAS UNIDADES DA DELEGACIA ESPECIALIZADA DE DEFESA DOS DIREITOS DAS MULHERES.</t>
   </si>
   <si>
     <t>7941</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7941/protocolo_20211221_111757.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7941/protocolo_20211221_111757.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA ADITIVA  AO PROJETO DE LEI 673/2021, ONDE DESTINA  O MONTANTE PARA  A SECRETARIA DE ESTADO DA SEGURANÇA PÚBLICA. PARA CONSTRUÇÃO E APARELHAMENTO DOS CENTROS INTEGRADOS DE SEGURANÇA PÚBLICA.</t>
   </si>
   <si>
     <t>7942</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7942/protocolo_20211221_111828.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7942/protocolo_20211221_111828.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA ADITIVA AO PROJETO DE LEI Nº 673/2021, ONDE DESTINA O MONTANTE PARA O APOIO AOS JOVENS PESQUISADORES DA FUNDAÇÃO DE AMPARO A PESQUISA DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>7943</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7943/protocolo_20211221_111856.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7943/protocolo_20211221_111856.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA ADITIVA AO PROJETO DE LEI Nº 673/2021, ONDE DESTINA O MONTANTE PARA O PAGAMENTO DO AUXÍLIO MERENDA DA SECERTARIA DE ESTADO DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>7944</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7944/protocolo_20211221_111923.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7944/protocolo_20211221_111923.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA ADITIVA  AO PROJETO DE LEI 673/2021, ONDE DESTINA  O MONTANTE PARA  A  SECRETARIA DE ESTADO DE ALAGOAS  DE TRANSPORTE E DESENVOLVIMENTO URBANO, DESTINADOS A IMPLANTAÇÃO DA INFRAESTRUTURA URBANA E PAVIMENTAÇÃO DOS MUNICÍPIO DO LITORAL NORTE  DE ALAGOAS.</t>
   </si>
   <si>
     <t>7945</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7945/protocolo_20211221_111947.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7945/protocolo_20211221_111947.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA ADITIVA AO PROJETO DE LEI Nº 673/2021, ONDE DESTINA O MONTANTE PARA SECRETARIA DE ESTADO DA EDUCAÇÃO, PARA IMPLEMENTAÇÃO DA POLÍTICA LIBERDADE PARA MENSTRUAR NAS ESCOLAS PÚBLICAS ESTADUAIS</t>
   </si>
   <si>
     <t>7946</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7946/protocolo_20211221_112016.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7946/protocolo_20211221_112016.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA ADITIVA AO PROJETO DE LEI 673/2021, ONDE DESTINA  O MONTANTE PARA  A  SECRETARIA DE  ESTADO DA EDUCAÇÃO, DESTNADOS A AÇÕES DE FOMENTO AO INGRESSO E PERMANÊNCIA DO ESNSINO SUPERIOR.</t>
   </si>
   <si>
     <t>7947</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7947/protocolo_20211221_112043.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7947/protocolo_20211221_112043.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA ADITIVA AO PROJETO DE LEI Nº 673/2021, ONDE DESTINA O MONTANTE PARA SECRETARIA DE ESTADO DA EDUCAÇÃO, DESTINADO A REALIZAÇÃO DE CURSOS PREPARATÓRIOS PARA O ENEM, JUNTO A UNIVERSIDADE FEDERAL DE ALAGOAS.</t>
   </si>
   <si>
     <t>7948</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7948/protocolo_20211221_112112.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7948/protocolo_20211221_112112.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA ADITIVA AO PROJETO DE LEI 673/2021, ONDE DESTINA  O MONTANTE PARA  A SECRETARIA DE ESTADO DA EDUCAÇÃO, DESTINADOS À CONSTRUÇÃO DE NOVAS UNIDADES DE ENSINO DE EDUCAÇÃO BÁSICA.</t>
   </si>
   <si>
     <t>7949</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7949/protocolo_20211221_112151.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7949/protocolo_20211221_112151.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA ADITIVA AO PROJETO DE LEI Nº 673/2021, ONDE REALOCA O MONTANTE PARA SECRETARIA DE ESTADO DA MULHER E DOS DIREITOS HUMANOS, DESTINADOS AS AÇÕES DE FORTALECIMENTO DA REDE DA MULHER EM SITUAÇÃO DE VIOLÊNCIA.</t>
   </si>
   <si>
     <t>7950</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7950/protocolo_20211221_112216.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7950/protocolo_20211221_112216.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA ADITIVA AO PROJETO DE LEI 673/2021, ONDE DESTINA  O MONTANTE PARA  A  SECRETARIA DE ESTADO DE DESENVOLVIMENTO E ASSISTÊNCIA SOCIAL, DESTINADOS AO APOIO A POPULAÇÃO EM SITUAÇÃO  DE INSEGURANÇA ALIMENTAR E VULNERABILIDADE SOCIAL.</t>
   </si>
   <si>
     <t>7951</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7951/protocolo_20211221_112242.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7951/protocolo_20211221_112242.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA ADITIVA AO PROJETO DE LEI Nº 673/2021, ONDE REALOCA O MONTANTE PARA SECRETARIA DE ESPORTES, LAZER E JUVENTUDE, QUE SERÁ DESTINADOS A AMPLIAÇÃO DO PROGRAMA BOLSA ATLETA.</t>
   </si>
   <si>
     <t>7952</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7952/protocolo_20211221_112311.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7952/protocolo_20211221_112311.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA ADITIVA AO PROJETO DE LEI 673/2021, ONDE DESTINA  O MONTANTE PARA  A  SECRETARIA DE ESTADO DA SAÚDE, DESTINADOS À PROMOÇÃO DO DESENVOLVIMENTO INTEGRAL À SAÚDE DA CRIANÇA.</t>
   </si>
   <si>
     <t>7953</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7953/protocolo_20211221_112419.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7953/protocolo_20211221_112419.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA ADITIVA AO PROJETO DE LEI Nº 673/2021, ONDE REALOCA O MONTANTE PARA SECRETARIA DE ESTADO DA CULTURA, ONDE SERA DESTINADOS AOS EVENTOS CULTURAIS.</t>
   </si>
   <si>
     <t>7954</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7954/protocolo_20211221_112503.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7954/protocolo_20211221_112503.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA ADITIVA AO PROJETO DE LEI 673/2021, ONDE DESTINA  O MONTANTE PARA  A SECRETARIA  DE ESTADO DA SEGURANÇA PÚBLICA, DESTINADOS AO FORTALECIMENTO DA PATRULHA MARIA DA PENHA.</t>
   </si>
   <si>
     <t>7955</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7955/protocolo_20211221_112608.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7955/protocolo_20211221_112608.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA ADITIVA AO PROJETO DE LEI Nº 673/2021, ONDE REALOCA O MONTANTE PARA SECRETARIA DE ESTADO DA SEGURANÇA PÚBLICA, DESTINADOS A AMPLIAÇÃO DO PROGRAMA FORÇA TAREFA NOS MUNICÍPIOS DO LITORAL NORTE DE ALAGOAS.</t>
   </si>
   <si>
     <t>7956</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7956/protocolo_20211221_112747.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7956/protocolo_20211221_112747.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA ADITIVA AO PROJETO DE LEI Nº 673/2021, ONDE REALOCA O MONTANTE PARA SECRETARIA DE ESTADO DA CIÊNCIA, TECNOLOGIA E INFORMAÇÃO, DESTINADOS AO FOMENTO AO EMPREENDEDORISMO E INOVAÇÃO.</t>
   </si>
   <si>
     <t>7957</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7957/protocolo_20211221_112820.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7957/protocolo_20211221_112820.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA ADITIVA AO PROJETO DE LEI Nº 673/2021, ONDE REALOCA O MONTANTE PARA SECRETARIA DE ESTADO DO TRABALHO E EMPREGO, DESTINADOS A QUALIFICAÇÃO DOS JOVENS EM EMPREENDEDORISMO.</t>
   </si>
   <si>
     <t>7958</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7958/protocolo_20211221_112858.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7958/protocolo_20211221_112858.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA ADITIVA AO PROJETO DE LEI Nº 673/2021, ONDE REALOCA O MONTANTE PARA POLÍCIA CIVIL DE ALAGOAS, DESTINADOS A CONSTRUÇÃO DE MAIS UMA DELEGACIA DE PROTEÇÃO A CRIANÇA E AO ADOLESCENTE.</t>
   </si>
   <si>
     <t>7959</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7959/protocolo_20211221_113450.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7959/protocolo_20211221_113450.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA ADITIVA AO PROJETO DE LEI 673/2021, ONDE DESTINA  O MONTANTE PARA  A  SECRETARIA DE ESTADO DE DESENVOLVIMENTO ECONÔMICO E TURISMO, AMPLIAÇÃO E MELHORIA DA INFRAESTRUTRA TURÍSTICA DOS MUNICÍPIOS DO LITORAL NORTE DE ALAGOAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -13381,67 +13381,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6855/protocolo_20210226_094106.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6856/protocolo_20210226_094528.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6857/protocolo_20210226_094740.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7287/protocolo_20210615_122222.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7295/protocolo_20210616_091402.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7296/protocolo_20210621_110248.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7305/protocolo_20210617_092501.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7584/protocolo_20210914_122208.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7656/protocolo_20211005_095248.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7657/protocolo_20211005_095111.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7658/protocolo_20211005_105027.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7811/protocolo_20211116_092227.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7822/protocolo_20211117_105005.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7823/protocolo_20211117_105407.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7824/protocolo_20211117_105757.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7825/protocolo_20211117_110130.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6803/protocolo_20210119_100607.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6810/protocolo_20210201_110348.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6811/protocolo_20210201_110416.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6813/protocolo_20210201_130712.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6814/protocolo_20210202_115327.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6819/protocolo_20210208_121707.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6820/protocolo_20210208_130618.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6824/protocolo_20210218_085356.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6825/protocolo_20210218_085854.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6826/protocolo_20210218_085424.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6827/protocolo_20210218_085820.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6828/protocolo_20210218_085743.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6829/protocolo_20210218_085802.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6830/protocolo_20210218_091603.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6838/protocolo_20210219_103046.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6839/protocolo_20210219_111942.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6840/protocolo_20210222_100408.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6842/protocolo_20210223_081237.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6843/protocolo_20210223_085108.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6848/protocolo_20210223_121015.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6815/protocolo_20210205_123448.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6850/protocolo_20210224_101421.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6853/protocolo_20210225_101804.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6854/protocolo_20210225_123743.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6862/protocolo_20210302_090542.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6863/protocolo_20210302_091601.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6865/protocolo_20210302_092725.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6866/protocolo_20210302_112407.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6867/protocolo_20210302_112346.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6877/protocolo_20210304_082144.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6880/protocolo_20210305_082507.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6879/protocolo_20210305_082204.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6887/protocolo_20210309_090546.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6886/protocolo_20210309_092100.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6890/protocolo_20210309_120353.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6895/protocolo_20210310_105422.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6897/protocolo_20210311_085705.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6900/protocolo_20210311_130642.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6910/protocolo_20210316_090903.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6911/protocolo_20210316_090941.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6912/protocolo_20210316_091553.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6914/protocolo_20210317_082756.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6915/protocolo_20210317_083728.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6917/protocolo_20210317_085122.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6920/protocolo_20210317_112444.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6922/protocolo_20210317_114353.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6929/protocolo_20210318_085951.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6930/protocolo_20210318_090134.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6934/protocolo_20210318_115221.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6935/protocolo_20210318_115600.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6937/protocolo_20210318_120214.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6938/protocolo_20210318_120422.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6940/protocolo_20210319_112937.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6941/protocolo_20210319_113118.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6942/protocolo_20210319_113357.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6943/protocolo_20210319_113551.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6944/protocolo_20210323_085239.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6958/protocolo_20210324_105621.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6959/protocolo_20210325_085309.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6962/protocolo_20210325_104248.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6968/protocolo_20210330_104525.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6969/protocolo_20210330_104553.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6973/protocolo_20210331_090932.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6974/protocolo_20210331_090719.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6975/protocolo_20210331_090651.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6976/protocolo_20210331_090606.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6978/protocolo_20210331_090258.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6980/protocolo_20210331_091832.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6983/protocolo_20210331_111630.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6993/protocolo_20210406_122017.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6994/protocolo_20210406_122252.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6995/protocolo_20210406_122515.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6996/protocolo_20210406_125856.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6997/protocolo_20210406_130139.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6998/protocolo_20210407_085558.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6999/protocolo_20210407_095917.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7000/protocolo_20210407_102652.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7001/protocolo_20210407_103513.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7005/protocolo_20210407_121324.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7008/protocolo_20210408_111419.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7010/protocolo_20210408_111524.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7011/protocolo_20210408_111613.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7012/protocolo_20210408_111720.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7017/protocolo_20210413_083602.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7018/protocolo_20210413_083724.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7020/protocolo_20210413_113644.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7021/protocolo_20210413_113340.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7023/protocolo_20210413_114607.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7024/protocolo_20210413_114854.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7027/protocolo_20210414_091502.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7028/protocolo_20210414_091106.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7031/protocolo_20210415_093722.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7032/protocolo_20210415_113028.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7033/protocolo_20210415_113136.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7034/protocolo_20210415_115327.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7035/protocolo_20210415_115352.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7036/protocolo_20210415_122839.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7037/protocolo_20210415_122919.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7040/protocolo_20210419_122731.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7041/protocolo_20210419_123919.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7042/protocolo_20210419_123919.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7046/protocolo_20210420_100159.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7049/protocolo_20210420_114131.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7050/protocolo_20210420_114052.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7051/protocolo_20210422_081914.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7052/protocolo_20210422_082020.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7053/protocolo_20210422_081945.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7054/protocolo_20210422_082305.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7055/protocolo_20210422_082045.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7056/protocolo_20210422_100406.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7057/protocolo_20210422_100730.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7058/protocolo_20210422_100951.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7059/protocolo_20210422_101155.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7060/protocolo_20210422_101334.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7061/protocolo_20210422_101712.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7064/protocolo_20210426_085902.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7065/protocolo_20210427_102602.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7070/protocolo_20210427_111456.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7072/protocolo_20210427_120152.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7073/protocolo_20210427_123421.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7077/protocolo_20210428_122413.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7090/protocolo_20210505_090720.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7091/protocolo_20210505_090800.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7093/protocolo_20210505_090253.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7094/protocolo_20210505_090518.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7099/protocolo_20210505_115245.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7100/protocolo_20210505_121241.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7102/protocolo_20210505_121519.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7103/protocolo_20210505_122126.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7104/protocolo_20210505_121845.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7105/protocolo_20210505_122201.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7106/protocolo_20210505_122017.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7107/protocolo_20210505_122245.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7108/protocolo_20210505_122052.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7109/protocolo_20210505_122354.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7110/protocolo_20210506_100650.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7111/protocolo_20210506_101822.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7112/protocolo_20210506_102707.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7113/protocolo_20210506_103451.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7114/protocolo_20210506_104203.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7115/protocolo_20210506_104903.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7116/protocolo_20210506_110823.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7117/protocolo_20210506_112631.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7118/protocolo_20210506_113227.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7120/protocolo_20210510_092352.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7124/protocolo_20210511_084357.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7129/protocolo_20210511_112212.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7130/protocolo_20210511_111300.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7133/protocolo_20210511_122617.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7134/protocolo_20210511_122640.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7137/protocolo_20210512_105249.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7142/protocolo_20210512_125653.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7148/protocolo_20210517_094421.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7150/protocolo_20210517_125628.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7152/protocolo_20210518_083253.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7153/protocolo_20210518_083045.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7156/protocolo_20210518_103005.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7162/protocolo_20210518_113537.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7163/protocolo_20210518_113359.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7167/protocolo_20210519_084315.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7168/protocolo_20210519_093105.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7169/protocolo_20210519_113005.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7172/protocolo_20210520_122241.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7173/protocolo_20210520_122414.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7174/protocolo_20210520_122322.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7175/protocolo_20210520_122604.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7178/protocolo_20210520_122835.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7179/protocolo_20210520_122940.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7185/protocolo_20210525_084437.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7187/protocolo_20210525_084748.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7191/protocolo_20210525_093324.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7192/protocolo_20210525_092105.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7195/protocolo_20210525_110910.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7196/protocolo_20210525_112436.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7197/protocolo_20210525_112856.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7199/protocolo_20210525_115012.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7200/protocolo_20210525_112956.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7201/protocolo_20210525_115141.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7202/protocolo_20210525_113027.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7203/protocolo_20210525_115258.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7204/protocolo_20210525_115356.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7217/protocolo_20210526_114838.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7218/protocolo_20210526_115205.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7219/protocolo_20210526_115741.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7221/protocolo_20210526_120059.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7222/protocolo_20210527_082319.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7223/protocolo_20210527_082827.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7224/protocolo_20210527_083324.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7225/protocolo_20210527_083735.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7228/protocolo_20210527_104354.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7229/protocolo_20210527_104532.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7230/protocolo_20210527_122616.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7232/protocolo_20210531_124649.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7239/protocolo_20210602_085230.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7240/protocolo_20210602_085425.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7243/protocolo_20210602_122111.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7244/protocolo_20210602_122314.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7245/protocolo_20210604_123638.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7248/protocolo_20210604_124443.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7249/protocolo_20210607_095435.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7256/protocolo_20210608_101421.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7257/protocolo_20210608_110613.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7258/protocolo_20210608_113527.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7259/protocolo_20210608_113757.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7260/protocolo_20210608_114052.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7262/protocolo_20210608_110749.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7263/protocolo_20210608_111716.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7264/protocolo_20210608_111531.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7265/protocolo_20210608_121557.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7276/protocolo_20210610_082545.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7278/protocolo_20210610_104005.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7280/protocolo_20210610_121900.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7281/protocolo_20210611_090900.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7285/protocolo_20210614_122823.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7288/protocolo_20210615_122053.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7289/protocolo_20210616_085232.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7290/protocolo_20210616_085140.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7291/protocolo_20210616_083351.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7292/protocolo_20210616_083412.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7298/protocolo_20210616_100734.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7299/protocolo_20210616_102513.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7300/protocolo_20210616_102650.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7302/protocolo_20210616_115740.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7308/protocolo_20210617_101222.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7324/protocolo_20210622_131409.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7325/protocolo_20210622_131610.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7326/protocolo_20210622_131747.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7330/protocolo_20210623_114914.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7332/protocolo_20210623_130650.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7333/protocolo_20210623_131218.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7335/protocolo_20210629_113458.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7339/protocolo_20210630_114947.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7340/protocolo_20210630_115446.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7348/protocolo_20210706_105131.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7351/protocolo_20210708_091342.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7354/protocolo_20210714_113936.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7355/protocolo_20210714_114115.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7359/protocolo_20210719_104015.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7360/protocolo_20210720_102849.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7361/protocolo_20210720_103221.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7362/protocolo_20210720_103453.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7367/protocolo_20210728_105739.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7368/protocolo_20210728_110318.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7369/protocolo_20210728_110653.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7370/protocolo_20210728_110922.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7371/protocolo_20210728_111337.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7372/protocolo_20210728_111644.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7373/protocolo_20210728_111931.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7374/protocolo_20210728_112125.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7375/protocolo_20210728_112534.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7376/protocolo_20210728_112816.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7377/protocolo_20210728_113108.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7378/protocolo_20210728_113306.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7379/protocolo_20210728_113412.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7383/protocolo_20210729_093031.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7388/protocolo_20210803_093911.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7391/protocolo_20210803_094434.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7392/protocolo_20210803_094535.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7394/protocolo_20210803_114114.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7399/protocolo_20210804_103349.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7400/protocolo_20210804_102541.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7401/protocolo_20210804_111906.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7402/protocolo_20210804_115630.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7403/protocolo_20210804_115655.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7407/protocolo_20210805_125407.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7408/protocolo_20210805_130149.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7409/protocolo_20210809_112308.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7411/protocolo_20210810_091543.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7413/protocolo_20210810_094800.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7419/protocolo_20210810_122832.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7420/protocolo_20210810_122041.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7424/protocolo_20210811_092404.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7425/protocolo_20210811_102055.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7427/protocolo_20210811_111652.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7429/protocolo_20210811_121155.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7435/protocolo_20210812_095409.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7443/protocolo_20210817_104610.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7445/protocolo_20210817_114928.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7451/protocolo_20210818_082314.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7452/protocolo_20210818_082522.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7453/protocolo_20210818_084256.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7458/protocolo_20210818_090649.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7459/protocolo_20210818_102440.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7463/protocolo_20210818_124615.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7464/protocolo_20210818_124514.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7465/protocolo_20210818_122127.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7469/protocolo_20210819_090329.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7470/protocolo_20210819_101844.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7471/protocolo_20210819_101934.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7472/protocolo_20210819_102010.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7474/protocolo_20210819_102055.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7476/protocolo_20210819_130529.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7477/protocolo_20210823_092722.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7478/protocolo_20210823_095112.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7490/protocolo_20210824_131333.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7491/protocolo_20210824_131511.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7492/protocolo_20210824_131700.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7493/protocolo_20210824_131901.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7498/protocolo_20210825_111338.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7499/protocolo_20210825_111624.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7500/protocolo_20210825_112530.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7501/protocolo_20210825_113158.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7504/protocolo_20210825_124035.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7522/protocolo_20210831_102703.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7528/protocolo_20210901_084526.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7529/protocolo_20210901_084757.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7536/protocolo_20210902_090544.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7537/protocolo_20210902_090805.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7538/protocolo_20210902_091036.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7539/protocolo_20210902_091234.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7540/protocolo_20210902_091436.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7541/protocolo_20210902_091644.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7543/protocolo_20210902_121328.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7544/protocolo_20210902_123329.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7545/protocolo_20210903_092304.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7553/protocolo_20210908_123133.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7554/protocolo_20210908_123806.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7566/protocolo_20210909_124221.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7569/protocolo_20210913_100321.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7571/protocolo_20210914_091256.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7580/protocolo_20210914_113243.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7581/protocolo_20210914_114307.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7583/protocolo_20210914_115730.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7585/protocolo_20210915_083123.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7596/protocolo_20210921_103658.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7597/protocolo_20210921_104013.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7599/protocolo_20210921_112442.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7600/protocolo_20210921_112715.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7603/protocolo_20210922_082252.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7604/protocolo_20210922_082721.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7610/protocolo_20210922_122804.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7611/protocolo_20210922_123019.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7612/protocolo_20210922_123315.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7626/protocolo_20210928_100920.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7629/protocolo_20210928_104200.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7630/protocolo_20210928_104452.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7631/protocolo_20210928_111914.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7634/protocolo_20210928_123222.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7648/protocolo_20210930_105808.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7653/protocolo_20211005_090707.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7672/protocolo_20211006_120648.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7674/protocolo_20211006_124357.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7675/protocolo_20211006_115636.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7676/protocolo_20211006_124437.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7677/protocolo_20211006_115836.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7678/protocolo_20211006_124517.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7679/protocolo_20211006_115904.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7680/protocolo_20211006_124614.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7681/protocolo_20211006_120445.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7682/protocolo_20211006_124716.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7683/protocolo_20211006_120619.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7684/protocolo_20211006_124805.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7685/protocolo_20211006_121008.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7686/protocolo_20211006_121729.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7690/protocolo_20211007_101713.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7691/protocolo_20211007_103051.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7692/protocolo_20211007_104340.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7693/protocolo_20211007_104821.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7694/protocolo_20211007_105440.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7695/protocolo_20211007_110028.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7697/protocolo_20211007_113249.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7698/protocolo_20211007_113509.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7699/protocolo_20211007_113814.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7700/protocolo_20211007_114018.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7703/protocolo_20211013_113140.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7706/protocolo_20211013_115237.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7709/protocolo_20211014_113922.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7714/protocolo_20211015_103320.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7721/protocolo_20211019_121107.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7723/protocolo_20211019_122247.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7728/protocolo_20211020_111323.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7732/protocolo_20211020_124006.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7733/protocolo_20211020_124301.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7734/protocolo_20211020_125534.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7736/protocolo_20211021_111047.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7738/protocolo_20211022_095755.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7742/protocolo_20211026_114326.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7746/protocolo_20211027_095152.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7749/protocolo_20211027_122008.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7750/protocolo_20211027_121238.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7751/protocolo_20211027_122055.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7752/protocolo_20211027_121620.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7753/protocolo_20211029_104701.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7763/protocolo_20211103_104255.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7766/protocolo_20211103_122508.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7767/protocolo_20211103_122642.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7768/protocolo_20211103_122903.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7797/protocolo_20211110_092346.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7799/protocolo_20211110_092502.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7804/protocolo_20211111_112122.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7806/protocolo_20211111_112410.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7807/protocolo_20211111_112534.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7808/protocolo_20211111_112644.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7820/protocolo_20211117_102839.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7826/protocolo_20211117_121611.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7828/protocolo_20211117_124811.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7829/protocolo_20211117_125020.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7831/protocolo_20211118_092456.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7834/protocolo_20211118_095831.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7835/protocolo_20211118_104130.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7844/protocolo_20211119_095855.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7845/protocolo_20211122_115541.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7846/protocolo_20211122_115719.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7848/protocolo_20211123_085400.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7851/protocolo_20211123_120841.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7856/protocolo_20211123_125007.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7857/protocolo_20211123_125207.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7858/protocolo_20211123_125813.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7860/protocolo_20211124_090245.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7863/protocolo_20211124_111428.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7870/protocolo_20211125_103121.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7871/protocolo_20211125_103333.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7887/protocolo_20211201_122032.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7888/protocolo_20211201_122159.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7901/protocolo_20211209_105257.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7905/protocolo_20211209_120149.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7911/protocolo_20211215_082224.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7912/protocolo_20211215_082511.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7917/protocolo_20211215_112450.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7927/protocolo_20211216_121143.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7928/protocolo_20211216_121208.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7929/protocolo_20211217_121034.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7935/protocolo_20211220_095526.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7937/protocolo_20211221_084947.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7938/protocolo_20211221_085206.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7939/protocolo_20211221_085336.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6837/protocolo_20210219_101031.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6878/protocolo_20210304_082057.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6952/protocolo_20210324_082353.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7014/protocolo_20210412_092312.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7019/protocolo_20210413_111935.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7039/protocolo_20210419_101020.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7083/protocolo_20210504_113428.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7316/protocolo_20210622_082121.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7415/protocolo_20210810_100626.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7882/protocolo_20211201_104611.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7893/protocolo_20211203_103546.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6933/protocolo_20210318_112358.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6951/protocolo_20210324_084437.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7449/protocolo_20210817_123931.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7671/protocolo_20211006_114347.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6818/protocolo_20210208_121548.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6882/protocolo_20210309_082853.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6923/protocolo_20210318_081157.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7284/protocolo_20210614_104627.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7726/protocolo_20211111_095339.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6802/protocolo_20210107_102959.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6804/protocolo_20210122_100757.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6808/protocolo_20210126_125232.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6816/protocolo_20210205_124059.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6821/protocolo_20210208_130853.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6822/protocolo_20210209_112807.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6823/protocolo_20210210_081623.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6831/protocolo_20210218_111839.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6833/protocolo_20210218_121213.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6834/protocolo_20210223_115046.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6836/protocolo_20210219_101552.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6844/protocolo_20210223_093748.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6851/protocolo_20210224_114044.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6852/protocolo_20210224_123351.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6859/protocolo_20210301_111235.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6861/protocolo_20210301_122802.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6871/protocolo_20210303_090628.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6872/protocolo_20210303_095404.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6881/protocolo_20210309_081403.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6885/protocolo_20210309_091854.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6888/protocolo_20210310_113513.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6893/protocolo_20210310_105625.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6898/protocolo_20210311_112512.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6899/protocolo_20210311_120544.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6901/protocolo_20210311_130755.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6902/protocolo_20210311_131042.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6905/protocolo_20210312_121457.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6907/protocolo_20210315_124158.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6913/protocolo_20210316_112029.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6916/protocolo_20210317_083652.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6918/protocolo_20210317_085317.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6919/protocolo_20210317_085832.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6921/protocolo_20210317_113125.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6924/protocolo_20210318_084812.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6925/protocolo_20210318_085057.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6926/protocolo_20210318_085328.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6927/protocolo_20210318_085601.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6928/protocolo_20210318_085752.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6931/protocolo_20210413_115323.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6932/protocolo_20210318_103251.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6939/protocolo_20210319_105011.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6945/protocolo_20210323_090241.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6950/protocolo_20210323_105640.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6961/protocolo_20210325_101855.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6963/protocolo_20210329_095324.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6964/protocolo_20210330_091733.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6970/protocolo_20210330_104033.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6972/protocolo_20210330_125432.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6979/protocolo_20210331_091221.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6981/protocolo_20210331_092140.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6982/protocolo_20210331_092249.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6984/protocolo_20210331_111721.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6986/protocolo_20210331_110808.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6987/protocolo_20210331_114603.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6988/protocolo_20210331_120800.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6991/protocolo_20210406_103526.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7002/protocolo_20210407_110715.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7003/protocolo_20210407_110830.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7004/protocolo_20210407_115644.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7009/protocolo_20210408_111809.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7025/protocolo_20210413_120815.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7030/protocolo_20210414_115113.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7013/protocolo_20210420_101916.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6864/protocolo_20210302_092209.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7062/protocolo_20210423_085839.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7081/protocolo_20210525_092757.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7071/protocolo_20210427_115103.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7074/protocolo_20210427_122952.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7076/protocolo_20210428_114119.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7078/protocolo_20210429_101618.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7079/protocolo_20210505_104408.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7084/protocolo_20210504_113517.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7088/protocolo_20210505_085700.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7089/protocolo_20210505_085021.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7092/protocolo_20210505_091304.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7097/protocolo_20210505_094938.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7119/protocolo_20210506_130218.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7121/protocolo_20210510_123202.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7122/protocolo_20210510_124307.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7123/protocolo_20210510_125015.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7125/protocolo_20210511_091534.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7126/protocolo_20210511_092522.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7131/protocolo_20210511_112718.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7132/protocolo_20210511_112331.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7135/protocolo_20210513_123356.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7143/protocolo_20210513_083920.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7145/protocolo_20210514_100804.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7146/protocolo_20210514_101044.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7147/protocolo_20210514_101308.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7149/protocolo_20210517_095930.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7151/protocolo_20210518_120447.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7157/protocolo_20210518_110641.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7158/protocolo_20210518_110925.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7160/protocolo_20210518_110428.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7159/protocolo_20210518_111011.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7164/protocolo_20210518_114154.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7166/protocolo_20210518_120929.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7171/protocolo_20210520_121108.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7176/protocolo_20210520_122652.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7182/protocolo_20210524_120218.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7183/protocolo_20210524_122345.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7184/protocolo_20210524_122832.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7190/protocolo_20210525_090937.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7198/protocolo_20210525_114807.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7214/protocolo_20210526_105038.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7215/protocolo_20210526_110117.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7216/protocolo_20210526_110455.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7226/protocolo_20210527_095339.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7227/protocolo_20210527_105032.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7234/protocolo_20210608_084813.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7235/protocolo_20210601_110801.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7236/protocolo_20210601_110954.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7237/protocolo_20210601_111715.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7238/protocolo_20210601_114930.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7250/protocolo_20210607_095538.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7251/protocolo_20210607_101441.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7254/protocolo_20210608_091810.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7255/protocolo_20210608_093221.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7261/protocolo_20210608_120915.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7270/protocolo_20210609_103529.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7271/protocolo_20210609_103916.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7273/protocolo_20210609_115602.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7274/protocolo_20210616_121916.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7275/protocolo_20210616_122222.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7277/protocolo_20210611_113626.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7282/protocolo_20210611_095205.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7293/protocolo_20210616_084043.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7294/protocolo_20210616_084202.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7303/protocolo_20210802_094656.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7304/protocolo_20210727_100958.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7313/protocolo_20210621_084638.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7314/protocolo_20210621_085422.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7320/protocolo_20210622_123056.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7323/protocolo_20210622_125228.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7342/protocolo_20210701_111220.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7343/protocolo_20210702_093145.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7344/protocolo_20210706_082027.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7345/protocolo_20210706_095010.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7346/protocolo_20210706_094442.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7347/protocolo_20210706_103613.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7350/protocolo_20210707_101500.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7352/protocolo_20210708_122210.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7353/protocolo_20210714_094129.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7356/protocolo_20210715_100756.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7357/protocolo_20210715_101036.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7358/protocolo_20210716_123654.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7363/protocolo_20210726_114729.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7364/protocolo_20210726_115400.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7365/protocolo_20210726_115711.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7366/protocolo_20210726_115853.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7382/protocolo_20210729_092840.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7385/protocolo_20210802_121722.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7389/protocolo_20210805_103647.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7395/protocolo_20210804_085701.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7396/protocolo_20210804_093825.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7405/protocolo_20210805_100005.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7410/protocolo_20210809_113140.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7416/protocolo_20210810_100122.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7417/protocolo_20210810_101047.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7422/protocolo_20210811_082136.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7430/protocolo_20210811_124836.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7431/protocolo_20210811_125002.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7433/protocolo_20210812_090744.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7437/protocolo_20210812_115413.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7438/protocolo_20210816_105349.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7439/protocolo_20210816_105814.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7440/protocolo_20210817_082949.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7444/protocolo_20210817_104859.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7447/protocolo_20210817_124959.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7448/protocolo_20210817_124812.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7450/protocolo_20210818_081250.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7454/protocolo_20210818_084455.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7455/protocolo_20210818_084734.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7456/protocolo_20210818_084936.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7457/protocolo_20210818_085112.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7462/protocolo_20210818_110441.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7468/protocolo_20210819_084143.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7475/protocolo_20210819_110534.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7483/protocolo_20210824_124126.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7484/protocolo_20210824_125513.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7485/protocolo_20210824_124214.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7486/protocolo_20210824_125053.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7487/protocolo_20210824_130934.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7488/protocolo_20210824_124950.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7489/protocolo_20210824_131148.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7495/protocolo_20210825_100804.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7502/protocolo_20210825_121920.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7503/protocolo_20210825_122335.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7518/protocolo_20210831_091032.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7519/protocolo_20210831_093134.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7521/protocolo_20210831_095217.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7526/protocolo_20210831_113121.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7527/protocolo_20210831_113215.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7530/protocolo_20210901_100344.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7531/protocolo_20210901_100237.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7534/protocolo_20210901_113613.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7535/protocolo_20210902_090031.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7548/protocolo_20210908_082533.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7550/protocolo_20210908_093914.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7561/protocolo_20210909_115428.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7562/protocolo_20210909_120228.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7563/protocolo_20210909_121045.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7564/protocolo_20210909_121717.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7565/protocolo_20210909_123145.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7568/protocolo_20210910_110118.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7572/protocolo_20210914_101740.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7573/protocolo_20210914_101955.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7574/protocolo_20210914_102208.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7575/protocolo_20210914_102346.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7576/protocolo_20210914_102602.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7577/protocolo_20210914_102832.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7586/protocolo_20210915_092559.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7592/protocolo_20210917_111234.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7595/protocolo_20210921_090946.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7602/protocolo_20210921_125733.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7608/protocolo_20210922_103139.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7616/protocolo_20210923_111330.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7617/protocolo_20210923_111921.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7618/protocolo_20210923_112715.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7619/protocolo_20210923_114609.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7620/protocolo_20210923_115515.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7621/protocolo_20210923_130811.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7623/protocolo_20210924_121741.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7627/protocolo_20210928_103650.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7628/protocolo_20210928_103918.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7632/protocolo_20210928_114156.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7633/protocolo_20210928_122240.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7636/protocolo_20210929_080350.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7637/protocolo_20210929_084947.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7638/protocolo_20210929_085739.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7652/protocolo_20211103_105326.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7654/protocolo_20211005_090431.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7655/protocolo_20211005_091703.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7702/protocolo_20211013_113053.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7649/protocolo_20210930_111628.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7650/protocolo_20211004_123453.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7651/protocolo_20211004_123757.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7659/protocolo_20211005_105409.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7660/protocolo_20211005_110040.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7662/protocolo_20211005_110228.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7663/protocolo_20211005_114531.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7664/protocolo_20211005_121050.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7667/protocolo_20211006_113622.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7670/protocolo_20211006_112411.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7673/protocolo_20211006_124300.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7688/protocolo_20211007_084232.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7701/protocolo_20211008_093335.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7707/protocolo_20211014_093229.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7710/protocolo_20211014_121007.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7712/protocolo_20211015_092413.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7716/protocolo_20211019_083311.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7720/protocolo_20211019_102217.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7722/protocolo_20211019_121745.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7724/protocolo_20211019_130331.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7725/protocolo_20211020_085652.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7796/protocolo_20211110_093528.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7727/protocolo_20211020_110551.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7729/protocolo_20211020_110325.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7737/protocolo_20211021_121535.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7739/protocolo_20211022_100448.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7740/protocolo_20211026_093619.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7743/protocolo_20211026_114508.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7744/protocolo_20211026_113655.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7745/protocolo_20211027_112417.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7747/protocolo_20211027_102952.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7748/protocolo_20211027_122227.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7754/protocolo_20211029_104553.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7755/protocolo_20211103_105554.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7759/protocolo_20211103_092148.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7760/protocolo_20211103_092948.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7761/protocolo_20211103_093612.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7762/protocolo_20211103_094310.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7769/protocolo_20211103_123732.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7770/protocolo_20211103_123920.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7772/protocolo_20211104_091212.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7773/protocolo_20211104_091654.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7778/protocolo_20211109_093002.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7779/protocolo_20211109_093104.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7781/protocolo_20211109_091700.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7782/protocolo_20211109_091846.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7785/protocolo_20211109_095952.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7790/protocolo_20211109_124010.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7794/protocolo_20211109_130613.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7798/protocolo_20211110_095129.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7802/protocolo_20211110_113503.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7803/protocolo_20211110_113417.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7805/protocolo_20211111_112254.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7816/protocolo_20211117_083359.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7817/protocolo_20211118_082820.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7818/protocolo_20211117_083045.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7819/protocolo_20211117_102611.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7821/protocolo_20211117_104237.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7827/protocolo_20211117_123635.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7830/protocolo_20211118_082600.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7836/protocolo_20211118_120607.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7838/protocolo_20211118_120936.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7852/protocolo_20211123_122453.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7855/protocolo_20211123_124642.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7859/protocolo_20211124_084726.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7861/protocolo_20211124_091434.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7864/protocolo_20211124_120223.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7865/protocolo_20211124_121312.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7872/protocolo_20211126_090230.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7873/protocolo_20211126_112048.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7876/protocolo_20211129_100614.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7878/protocolo_20211129_101703.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7884/protocolo_20211201_105012.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7895/protocolo_20211207_094720.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7896/protocolo_20211207_111429.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7898/protocolo_20211207_113910.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7899/protocolo_20211207_122340.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7900/protocolo_20211209_093202.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7902/protocolo_20211209_120235.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7904/protocolo_20211209_121449.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7908/protocolo_20211210_121627.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7918/protocolo_20211215_110548.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7919/protocolo_20211215_112326.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7920/protocolo_20211215_111434.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7925/protocolo_20211216_102404.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7930/protocolo_20211220_084755.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7961/protocolo_20211227_102108.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6809/protocolo_20210126_125659.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6936/protocolo_20210318_120012.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7310/projeto.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7311/scan_20210802_101445.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7312/projeto.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7319/protocolo_20210622_121654.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7337/protocolo_20210630_113729.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7341/protocolo_20210701_103403.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7442/protocolo_20210817_100459.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7582/protocolo_20210914_115023.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7639/protocolo_20210929_090329.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7687/protocolo_20211006_124117.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7705/protocolo_20211013_114403.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7731/protocolo_20211020_123441.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7735/protocolo_20211021_081029.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7837/protocolo_20211118_121004.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7874/protocolo_20211126_112428.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7880/protocolo_20211201_095403.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6875/protocolo_20210303_113226.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6876/protocolo_20210303_113943.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6971/protocolo_20210330_104638.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7194/protocolo_20210525_101654.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7283/protocolo_20210614_103918.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6812/protocolo_20210201_114336.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6832/protocolo_20210218_114401.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6835/protocolo_20210218_121818.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6841/protocolo_20210222_105122.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6845/protocolo_20210223_101929.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6847/protocolo_20210223_114420.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6849/protocolo_20210224_102207.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6858/protocolo_20210301_110242.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6860/protocolo_20210301_112517.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6870/protocolo_20210302_124525.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6873/protocolo_20210303_102941.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6874/protocolo_20210303_112602.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6883/protocolo_20210309_081743.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6884/protocolo_20210309_091525.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6889/protocolo_20210309_112644.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6891/protocolo_20210310_082829.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6892/protocolo_20210310_085447.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6894/protocolo_20210310_111426.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6896/protocolo_20210310_123549.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6903/protocolo_20210311_131227.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6904/protocolo_20210312_120804.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6906/protocolo_20210315_103914.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6909/protocolo_20210316_084350.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6946/protocolo_20210323_090408.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6947/protocolo_20210323_090639.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6955/protocolo_20210324_084859.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6956/protocolo_20210324_091058.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6957/protocolo_20210324_091503.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6960/protocolo_20210325_094812.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6965/protocolo_20210330_091956.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6966/protocolo_20210330_100137.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6967/protocolo_20210330_095503.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6977/protocolo_20210331_090501.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6985/protocolo_20210331_111810.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7006/protocolo_20210407_122840.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7007/protocolo_20210408_090847.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7015/protocolo_20210413_082636.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7016/protocolo_20210413_083441.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7029/protocolo_20210414_091902.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7038/protocolo_20210415_125241.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7043/protocolo_20210420_084900.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7044/protocolo_20210420_085432.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7047/protocolo_20210420_095249.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7048/protocolo_20210420_100051.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7069/protocolo_20210427_110714.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7080/protocolo_20210504_085645.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7082/protocolo_20210504_102913.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7085/protocolo_20210504_114840.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7095/protocolo_20210505_090608.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7096/protocolo_20210505_091620.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7098/protocolo_20210505_102826.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7101/protocolo_20210505_123139.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7127/protocolo_20210511_101548.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7128/protocolo_20210511_111919.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7144/protocolo_20210513_100020.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7154/protocolo_20210518_102425.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7155/protocolo_20210518_103249.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7161/protocolo_20210518_112220.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7165/protocolo_20210518_114524.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7170/protocolo_20210519_120155.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7177/protocolo_20210520_122740.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7188/protocolo_20210525_090221.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7193/protocolo_20210525_100500.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7205/protocolo_20210526_090449.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7213/protocolo_20210526_092336.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7220/protocolo_20210526_115923.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7231/protocolo_20210531_092925.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7233/protocolo_20210601_103803.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7241/protocolo_20210602_093207.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7242/protocolo_20210602_104823.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7266/protocolo_20210608_123800.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7267/protocolo_20210609_093919.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7268/protocolo_20210609_102629.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7269/protocolo_20210609_102728.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7279/protocolo_20210610_105923.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7286/protocolo_20210615_105538.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7301/protocolo_20210616_111943.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7309/protocolo_20210617_102424.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7315/protocolo_20210621_091011.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7317/protocolo_20210622_091136.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7318/protocolo_20210622_092154.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7328/protocolo_20210623_092915.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7329/protocolo_20210623_115039.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7334/protocolo_20210623_131347.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7336/protocolo_20210629_122632.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7338/protocolo_20210630_114435.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7349/protocolo_20210707_101144.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7384/protocolo_20210802_083534.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7386/protocolo_20210802_124100.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7387/protocolo_20210802_124503.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7390/protocolo_20210803_094349.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7393/protocolo_20210803_113349.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7397/protocolo_20210804_094046.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7398/protocolo_20210804_102930.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7404/protocolo_20210805_091640.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7406/protocolo_20210805_100705.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7412/protocolo_20210810_093059.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7414/protocolo_20210810_094821.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7418/protocolo_20210810_101726.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7421/protocolo_20210811_082049.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7423/protocolo_20210811_092435.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7426/protocolo_20210811_104935.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7428/protocolo_20210812_090903.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7432/protocolo_20210812_090704.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7434/protocolo_20210812_091149.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7436/protocolo_20210812_104120.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7446/protocolo_20210817_115809.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7460/protocolo_20210818_105449.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7461/protocolo_20210818_105803.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7466/protocolo_20210818_122741.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7467/protocolo_20210819_084056.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7473/protocolo_20210819_102231.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7479/protocolo_20210823_103441.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7480/protocolo_20210823_104254.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7481/protocolo_20210824_081150.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7482/protocolo_20210824_114138.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7494/protocolo_20210825_094029.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7496/protocolo_20210825_111038.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7497/protocolo_20210825_111509.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7505/protocolo_20210826_083629.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7506/protocolo_20210826_083920.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7507/protocolo_20210826_084133.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7508/protocolo_20210826_084340.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7509/protocolo_20210826_102059.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7510/protocolo_20210826_104736.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7511/protocolo_20210826_105029.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7516/protocolo_20210830_091514.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7517/protocolo_20210831_084019.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7520/protocolo_20210831_095819.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7523/protocolo_20210831_111413.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7524/protocolo_20210831_111525.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7525/protocolo_20210831_110117.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7532/protocolo_20210901_100038.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7533/protocolo_20210901_112614.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7542/protocolo_20210902_091851.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7546/protocolo_20210903_093320.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7547/protocolo_20210903_094614.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7551/protocolo_20210908_094112.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7552/protocolo_20210908_102351.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7555/protocolo_20210909_090346.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7556/protocolo_20210909_093600.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7557/protocolo_20210909_104120.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7558/protocolo_20210909_104827.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7559/protocolo_20210909_114229.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7560/protocolo_20210909_114657.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7567/protocolo_20210910_090031.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7570/protocolo_20210914_080813.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7578/protocolo_20210914_103218.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7579/protocolo_20210914_113654.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7587/protocolo_20210915_093221.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7588/protocolo_20210915_093815.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7589/protocolo_20210915_095115.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7590/protocolo_20210915_095826.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7591/protocolo_20210915_105059.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7593/protocolo_20210920_125811.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7594/protocolo_20210921_090727.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7598/protocolo_20210921_112249.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7601/protocolo_20210921_114329.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7605/protocolo_20210922_085433.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7607/protocolo_20210922_091124.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7609/protocolo_20210922_115154.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7614/protocolo_20210923_102902.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7615/protocolo_20210923_105551.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7622/protocolo_20210923_131355.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7624/protocolo_20210929_082149.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7625/protocolo_20210929_082351.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7635/protocolo_20210928_125546.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7640/protocolo_20210929_102419.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7645/protocolo_20210930_102454.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7646/protocolo_20210930_103912.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7647/protocolo_20210930_104531.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7661/protocolo_20211005_105632.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7666/protocolo_20211006_110413.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7668/protocolo_20211006_113450.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7669/protocolo_20211006_112441.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7689/protocolo_20211007_090523.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7704/protocolo_20211013_113217.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7708/protocolo_20211014_101406.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7711/protocolo_20211015_090518.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7713/protocolo_20211015_094651.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7715/protocolo_20211018_095852.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7719/protocolo_20211019_083628.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7730/protocolo_20211020_112523.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7741/protocolo_20211026_101445.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7756/protocolo_20211103_090914.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7757/protocolo_20211103_091243.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7758/protocolo_20211103_091747.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7764/protocolo_20211103_111943.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7765/protocolo_20211103_114821.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7771/protocolo_20211103_130358.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7774/protocolo_20211104_093059.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7775/protocolo_20211104_093546.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7776/protocolo_20211104_102055.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7777/protocolo_20211104_113759.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7780/protocolo_20211109_093134.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7783/protocolo_20211109_095354.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7784/protocolo_20211109_095311.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7786/protocolo_20211109_101657.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7787/protocolo_20211109_112829.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7788/protocolo_20211109_114548.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7789/protocolo_20211109_114227.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7791/protocolo_20211109_123006.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7792/protocolo_20211109_123044.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7795/protocolo_20211109_130119.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7800/protocolo_20211110_095129.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7801/protocolo_20211110_101300.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7809/protocolo_20211111_120004.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7810/protocolo_20211112_090340.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7812/protocolo_20211116_093507.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7813/protocolo_20211116_105226.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7814/protocolo_20211116_104711.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7815/protocolo_20211116_121408.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7833/protocolo_20211118_094453.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7832/protocolo_20211118_092427.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7839/protocolo_20211118_123400.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7840/protocolo_20211118_123553.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7841/protocolo_20211118_123818.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7842/protocolo_20211118_124505.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7843/protocolo_20211119_095500.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7849/protocolo_20211123_113033.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7853/protocolo_20211123_122605.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7854/protocolo_20211123_122823.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7862/protocolo_20211124_105102.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7866/protocolo_20211124_125102.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7867/protocolo_20211125_091647.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7868/protocolo_20211125_094420.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7869/protocolo_20211125_102905.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7875/protocolo_20211129_100413.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7877/protocolo_20211129_100805.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7879/protocolo_20211129_113543.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7881/protocolo_20211201_102152.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7885/protocolo_20211201_115314.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7886/protocolo_20211201_114949.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7889/protocolo_20211202_100817.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7890/protocolo_20211202_100853.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7892/protocolo_20211203_102740.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7894/protocolo_20211207_085014.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7903/protocolo_20211209_121417.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7906/protocolo_20211209_122747.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7907/protocolo_20211210_100357.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7909/protocolo_20211210_124144.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7910/protocolo_20211214_110144.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7913/protocolo_20211215_082759.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7921/protocolo_20211216_083408.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7922/protocolo_20211216_083458.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7924/protocolo_20211216_095642.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7926/protocolo_20211216_112622.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7932/protocolo_20211220_093851.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7933/protocolo_20211220_094354.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7934/protocolo_20211220_094800.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7936/protocolo_20211220_111416.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7960/protocolo_20211222_082145.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6806/protocolo_20210126_121703.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6807/protocolo_20210126_122112.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6953/protocolo_20210324_082850.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7026/protocolo_20210414_082957.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7075/protocolo_20210428_083618.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7087/protocolo_20210505_084616.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7380/protocolo_20210729_090307.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7381/protocolo_20210729_090413.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7613/protocolo_20210923_082217.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7641/protocolo_20210930_093423.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7643/protocolo_20210930_095310.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7644/protocolo_20210930_100319.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6805/protocolo_20210126_121231.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6989/protocolo_20210406_082007.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7045/protocolo_20210420_084434.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7063/protocolo_20210423_125042.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7086/protocolo_20210505_083434.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7180/protocolo_20210524_114133.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7181/protocolo_20210524_115646.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7252/protocolo_20210608_083545.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7253/protocolo_20210608_084043.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7512/protocolo_20210826_131253.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7513/protocolo_20210826_131922.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7514/protocolo_20210826_132902.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7515/protocolo_20210826_134009.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7642/protocolo_20210930_094425.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7883/protocolo_20211201_105453.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7914/protocolo_20211215_095713.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7915/protocolo_20211215_095840.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7916/protocolo_20211215_095305.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7897/protocolo_20211207_113016.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7962/protocolo_20211228_111003.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7931/protocolo_20211220_085830.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7940/protocolo_20211221_111701.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7941/protocolo_20211221_111757.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7942/protocolo_20211221_111828.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7943/protocolo_20211221_111856.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7944/protocolo_20211221_111923.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7945/protocolo_20211221_111947.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7946/protocolo_20211221_112016.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7947/protocolo_20211221_112043.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7948/protocolo_20211221_112112.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7949/protocolo_20211221_112151.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7950/protocolo_20211221_112216.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7951/protocolo_20211221_112242.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7952/protocolo_20211221_112311.pdf" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7953/protocolo_20211221_112419.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7954/protocolo_20211221_112503.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7955/protocolo_20211221_112608.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7956/protocolo_20211221_112747.pdf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7957/protocolo_20211221_112820.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7958/protocolo_20211221_112858.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7959/protocolo_20211221_113450.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6855/protocolo_20210226_094106.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6856/protocolo_20210226_094528.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6857/protocolo_20210226_094740.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7287/protocolo_20210615_122222.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7295/protocolo_20210616_091402.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7296/protocolo_20210621_110248.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7305/protocolo_20210617_092501.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7584/protocolo_20210914_122208.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7656/protocolo_20211005_095248.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7657/protocolo_20211005_095111.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7658/protocolo_20211005_105027.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7811/protocolo_20211116_092227.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7822/protocolo_20211117_105005.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7823/protocolo_20211117_105407.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7824/protocolo_20211117_105757.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7825/protocolo_20211117_110130.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6803/protocolo_20210119_100607.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6810/protocolo_20210201_110348.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6811/protocolo_20210201_110416.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6813/protocolo_20210201_130712.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6814/protocolo_20210202_115327.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6819/protocolo_20210208_121707.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6820/protocolo_20210208_130618.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6824/protocolo_20210218_085356.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6825/protocolo_20210218_085854.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6826/protocolo_20210218_085424.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6827/protocolo_20210218_085820.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6828/protocolo_20210218_085743.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6829/protocolo_20210218_085802.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6830/protocolo_20210218_091603.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6838/protocolo_20210219_103046.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6839/protocolo_20210219_111942.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6840/protocolo_20210222_100408.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6842/protocolo_20210223_081237.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6843/protocolo_20210223_085108.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6848/protocolo_20210223_121015.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6815/protocolo_20210205_123448.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6850/protocolo_20210224_101421.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6853/protocolo_20210225_101804.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6854/protocolo_20210225_123743.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6862/protocolo_20210302_090542.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6863/protocolo_20210302_091601.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6865/protocolo_20210302_092725.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6866/protocolo_20210302_112407.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6867/protocolo_20210302_112346.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6877/protocolo_20210304_082144.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6880/protocolo_20210305_082507.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6879/protocolo_20210305_082204.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6887/protocolo_20210309_090546.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6886/protocolo_20210309_092100.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6890/protocolo_20210309_120353.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6895/protocolo_20210310_105422.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6897/protocolo_20210311_085705.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6900/protocolo_20210311_130642.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6910/protocolo_20210316_090903.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6911/protocolo_20210316_090941.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6912/protocolo_20210316_091553.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6914/protocolo_20210317_082756.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6915/protocolo_20210317_083728.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6917/protocolo_20210317_085122.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6920/protocolo_20210317_112444.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6922/protocolo_20210317_114353.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6929/protocolo_20210318_085951.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6930/protocolo_20210318_090134.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6934/protocolo_20210318_115221.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6935/protocolo_20210318_115600.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6937/protocolo_20210318_120214.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6938/protocolo_20210318_120422.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6940/protocolo_20210319_112937.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6941/protocolo_20210319_113118.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6942/protocolo_20210319_113357.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6943/protocolo_20210319_113551.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6944/protocolo_20210323_085239.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6958/protocolo_20210324_105621.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6959/protocolo_20210325_085309.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6962/protocolo_20210325_104248.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6968/protocolo_20210330_104525.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6969/protocolo_20210330_104553.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6973/protocolo_20210331_090932.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6974/protocolo_20210331_090719.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6975/protocolo_20210331_090651.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6976/protocolo_20210331_090606.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6978/protocolo_20210331_090258.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6980/protocolo_20210331_091832.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6983/protocolo_20210331_111630.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6993/protocolo_20210406_122017.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6994/protocolo_20210406_122252.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6995/protocolo_20210406_122515.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6996/protocolo_20210406_125856.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6997/protocolo_20210406_130139.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6998/protocolo_20210407_085558.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6999/protocolo_20210407_095917.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7000/protocolo_20210407_102652.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7001/protocolo_20210407_103513.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7005/protocolo_20210407_121324.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7008/protocolo_20210408_111419.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7010/protocolo_20210408_111524.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7011/protocolo_20210408_111613.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7012/protocolo_20210408_111720.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7017/protocolo_20210413_083602.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7018/protocolo_20210413_083724.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7020/protocolo_20210413_113644.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7021/protocolo_20210413_113340.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7023/protocolo_20210413_114607.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7024/protocolo_20210413_114854.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7027/protocolo_20210414_091502.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7028/protocolo_20210414_091106.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7031/protocolo_20210415_093722.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7032/protocolo_20210415_113028.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7033/protocolo_20210415_113136.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7034/protocolo_20210415_115327.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7035/protocolo_20210415_115352.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7036/protocolo_20210415_122839.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7037/protocolo_20210415_122919.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7040/protocolo_20210419_122731.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7041/protocolo_20210419_123919.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7042/protocolo_20210419_123919.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7046/protocolo_20210420_100159.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7049/protocolo_20210420_114131.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7050/protocolo_20210420_114052.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7051/protocolo_20210422_081914.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7052/protocolo_20210422_082020.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7053/protocolo_20210422_081945.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7054/protocolo_20210422_082305.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7055/protocolo_20210422_082045.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7056/protocolo_20210422_100406.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7057/protocolo_20210422_100730.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7058/protocolo_20210422_100951.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7059/protocolo_20210422_101155.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7060/protocolo_20210422_101334.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7061/protocolo_20210422_101712.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7064/protocolo_20210426_085902.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7065/protocolo_20210427_102602.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7070/protocolo_20210427_111456.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7072/protocolo_20210427_120152.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7073/protocolo_20210427_123421.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7077/protocolo_20210428_122413.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7090/protocolo_20210505_090720.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7091/protocolo_20210505_090800.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7093/protocolo_20210505_090253.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7094/protocolo_20210505_090518.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7099/protocolo_20210505_115245.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7100/protocolo_20210505_121241.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7102/protocolo_20210505_121519.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7103/protocolo_20210505_122126.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7104/protocolo_20210505_121845.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7105/protocolo_20210505_122201.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7106/protocolo_20210505_122017.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7107/protocolo_20210505_122245.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7108/protocolo_20210505_122052.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7109/protocolo_20210505_122354.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7110/protocolo_20210506_100650.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7111/protocolo_20210506_101822.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7112/protocolo_20210506_102707.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7113/protocolo_20210506_103451.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7114/protocolo_20210506_104203.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7115/protocolo_20210506_104903.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7116/protocolo_20210506_110823.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7117/protocolo_20210506_112631.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7118/protocolo_20210506_113227.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7120/protocolo_20210510_092352.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7124/protocolo_20210511_084357.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7129/protocolo_20210511_112212.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7130/protocolo_20210511_111300.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7133/protocolo_20210511_122617.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7134/protocolo_20210511_122640.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7137/protocolo_20210512_105249.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7142/protocolo_20210512_125653.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7148/protocolo_20210517_094421.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7150/protocolo_20210517_125628.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7152/protocolo_20210518_083253.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7153/protocolo_20210518_083045.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7156/protocolo_20210518_103005.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7162/protocolo_20210518_113537.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7163/protocolo_20210518_113359.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7167/protocolo_20210519_084315.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7168/protocolo_20210519_093105.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7169/protocolo_20210519_113005.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7172/protocolo_20210520_122241.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7173/protocolo_20210520_122414.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7174/protocolo_20210520_122322.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7175/protocolo_20210520_122604.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7178/protocolo_20210520_122835.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7179/protocolo_20210520_122940.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7185/protocolo_20210525_084437.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7187/protocolo_20210525_084748.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7191/protocolo_20210525_093324.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7192/protocolo_20210525_092105.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7195/protocolo_20210525_110910.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7196/protocolo_20210525_112436.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7197/protocolo_20210525_112856.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7199/protocolo_20210525_115012.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7200/protocolo_20210525_112956.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7201/protocolo_20210525_115141.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7202/protocolo_20210525_113027.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7203/protocolo_20210525_115258.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7204/protocolo_20210525_115356.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7217/protocolo_20210526_114838.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7218/protocolo_20210526_115205.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7219/protocolo_20210526_115741.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7221/protocolo_20210526_120059.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7222/protocolo_20210527_082319.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7223/protocolo_20210527_082827.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7224/protocolo_20210527_083324.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7225/protocolo_20210527_083735.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7228/protocolo_20210527_104354.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7229/protocolo_20210527_104532.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7230/protocolo_20210527_122616.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7232/protocolo_20210531_124649.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7239/protocolo_20210602_085230.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7240/protocolo_20210602_085425.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7243/protocolo_20210602_122111.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7244/protocolo_20210602_122314.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7245/protocolo_20210604_123638.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7248/protocolo_20210604_124443.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7249/protocolo_20210607_095435.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7256/protocolo_20210608_101421.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7257/protocolo_20210608_110613.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7258/protocolo_20210608_113527.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7259/protocolo_20210608_113757.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7260/protocolo_20210608_114052.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7262/protocolo_20210608_110749.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7263/protocolo_20210608_111716.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7264/protocolo_20210608_111531.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7265/protocolo_20210608_121557.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7276/protocolo_20210610_082545.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7278/protocolo_20210610_104005.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7280/protocolo_20210610_121900.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7281/protocolo_20210611_090900.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7285/protocolo_20210614_122823.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7288/protocolo_20210615_122053.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7289/protocolo_20210616_085232.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7290/protocolo_20210616_085140.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7291/protocolo_20210616_083351.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7292/protocolo_20210616_083412.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7298/protocolo_20210616_100734.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7299/protocolo_20210616_102513.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7300/protocolo_20210616_102650.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7302/protocolo_20210616_115740.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7308/protocolo_20210617_101222.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7324/protocolo_20210622_131409.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7325/protocolo_20210622_131610.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7326/protocolo_20210622_131747.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7330/protocolo_20210623_114914.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7332/protocolo_20210623_130650.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7333/protocolo_20210623_131218.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7335/protocolo_20210629_113458.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7339/protocolo_20210630_114947.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7340/protocolo_20210630_115446.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7348/protocolo_20210706_105131.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7351/protocolo_20210708_091342.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7354/protocolo_20210714_113936.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7355/protocolo_20210714_114115.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7359/protocolo_20210719_104015.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7360/protocolo_20210720_102849.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7361/protocolo_20210720_103221.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7362/protocolo_20210720_103453.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7367/protocolo_20210728_105739.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7368/protocolo_20210728_110318.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7369/protocolo_20210728_110653.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7370/protocolo_20210728_110922.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7371/protocolo_20210728_111337.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7372/protocolo_20210728_111644.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7373/protocolo_20210728_111931.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7374/protocolo_20210728_112125.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7375/protocolo_20210728_112534.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7376/protocolo_20210728_112816.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7377/protocolo_20210728_113108.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7378/protocolo_20210728_113306.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7379/protocolo_20210728_113412.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7383/protocolo_20210729_093031.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7388/protocolo_20210803_093911.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7391/protocolo_20210803_094434.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7392/protocolo_20210803_094535.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7394/protocolo_20210803_114114.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7399/protocolo_20210804_103349.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7400/protocolo_20210804_102541.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7401/protocolo_20210804_111906.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7402/protocolo_20210804_115630.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7403/protocolo_20210804_115655.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7407/protocolo_20210805_125407.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7408/protocolo_20210805_130149.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7409/protocolo_20210809_112308.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7411/protocolo_20210810_091543.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7413/protocolo_20210810_094800.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7419/protocolo_20210810_122832.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7420/protocolo_20210810_122041.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7424/protocolo_20210811_092404.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7425/protocolo_20210811_102055.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7427/protocolo_20210811_111652.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7429/protocolo_20210811_121155.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7435/protocolo_20210812_095409.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7443/protocolo_20210817_104610.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7445/protocolo_20210817_114928.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7451/protocolo_20210818_082314.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7452/protocolo_20210818_082522.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7453/protocolo_20210818_084256.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7458/protocolo_20210818_090649.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7459/protocolo_20210818_102440.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7463/protocolo_20210818_124615.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7464/protocolo_20210818_124514.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7465/protocolo_20210818_122127.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7469/protocolo_20210819_090329.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7470/protocolo_20210819_101844.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7471/protocolo_20210819_101934.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7472/protocolo_20210819_102010.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7474/protocolo_20210819_102055.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7476/protocolo_20210819_130529.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7477/protocolo_20210823_092722.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7478/protocolo_20210823_095112.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7490/protocolo_20210824_131333.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7491/protocolo_20210824_131511.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7492/protocolo_20210824_131700.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7493/protocolo_20210824_131901.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7498/protocolo_20210825_111338.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7499/protocolo_20210825_111624.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7500/protocolo_20210825_112530.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7501/protocolo_20210825_113158.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7504/protocolo_20210825_124035.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7522/protocolo_20210831_102703.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7528/protocolo_20210901_084526.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7529/protocolo_20210901_084757.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7536/protocolo_20210902_090544.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7537/protocolo_20210902_090805.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7538/protocolo_20210902_091036.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7539/protocolo_20210902_091234.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7540/protocolo_20210902_091436.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7541/protocolo_20210902_091644.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7543/protocolo_20210902_121328.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7544/protocolo_20210902_123329.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7545/protocolo_20210903_092304.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7553/protocolo_20210908_123133.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7554/protocolo_20210908_123806.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7566/protocolo_20210909_124221.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7569/protocolo_20210913_100321.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7571/protocolo_20210914_091256.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7580/protocolo_20210914_113243.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7581/protocolo_20210914_114307.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7583/protocolo_20210914_115730.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7585/protocolo_20210915_083123.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7596/protocolo_20210921_103658.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7597/protocolo_20210921_104013.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7599/protocolo_20210921_112442.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7600/protocolo_20210921_112715.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7603/protocolo_20210922_082252.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7604/protocolo_20210922_082721.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7610/protocolo_20210922_122804.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7611/protocolo_20210922_123019.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7612/protocolo_20210922_123315.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7626/protocolo_20210928_100920.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7629/protocolo_20210928_104200.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7630/protocolo_20210928_104452.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7631/protocolo_20210928_111914.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7634/protocolo_20210928_123222.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7648/protocolo_20210930_105808.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7653/protocolo_20211005_090707.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7672/protocolo_20211006_120648.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7674/protocolo_20211006_124357.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7675/protocolo_20211006_115636.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7676/protocolo_20211006_124437.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7677/protocolo_20211006_115836.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7678/protocolo_20211006_124517.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7679/protocolo_20211006_115904.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7680/protocolo_20211006_124614.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7681/protocolo_20211006_120445.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7682/protocolo_20211006_124716.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7683/protocolo_20211006_120619.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7684/protocolo_20211006_124805.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7685/protocolo_20211006_121008.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7686/protocolo_20211006_121729.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7690/protocolo_20211007_101713.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7691/protocolo_20211007_103051.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7692/protocolo_20211007_104340.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7693/protocolo_20211007_104821.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7694/protocolo_20211007_105440.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7695/protocolo_20211007_110028.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7697/protocolo_20211007_113249.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7698/protocolo_20211007_113509.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7699/protocolo_20211007_113814.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7700/protocolo_20211007_114018.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7703/protocolo_20211013_113140.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7706/protocolo_20211013_115237.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7709/protocolo_20211014_113922.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7714/protocolo_20211015_103320.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7721/protocolo_20211019_121107.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7723/protocolo_20211019_122247.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7728/protocolo_20211020_111323.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7732/protocolo_20211020_124006.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7733/protocolo_20211020_124301.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7734/protocolo_20211020_125534.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7736/protocolo_20211021_111047.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7738/protocolo_20211022_095755.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7742/protocolo_20211026_114326.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7746/protocolo_20211027_095152.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7749/protocolo_20211027_122008.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7750/protocolo_20211027_121238.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7751/protocolo_20211027_122055.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7752/protocolo_20211027_121620.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7753/protocolo_20211029_104701.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7763/protocolo_20211103_104255.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7766/protocolo_20211103_122508.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7767/protocolo_20211103_122642.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7768/protocolo_20211103_122903.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7797/protocolo_20211110_092346.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7799/protocolo_20211110_092502.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7804/protocolo_20211111_112122.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7806/protocolo_20211111_112410.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7807/protocolo_20211111_112534.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7808/protocolo_20211111_112644.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7820/protocolo_20211117_102839.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7826/protocolo_20211117_121611.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7828/protocolo_20211117_124811.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7829/protocolo_20211117_125020.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7831/protocolo_20211118_092456.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7834/protocolo_20211118_095831.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7835/protocolo_20211118_104130.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7844/protocolo_20211119_095855.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7845/protocolo_20211122_115541.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7846/protocolo_20211122_115719.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7848/protocolo_20211123_085400.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7851/protocolo_20211123_120841.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7856/protocolo_20211123_125007.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7857/protocolo_20211123_125207.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7858/protocolo_20211123_125813.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7860/protocolo_20211124_090245.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7863/protocolo_20211124_111428.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7870/protocolo_20211125_103121.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7871/protocolo_20211125_103333.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7887/protocolo_20211201_122032.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7888/protocolo_20211201_122159.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7901/protocolo_20211209_105257.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7905/protocolo_20211209_120149.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7911/protocolo_20211215_082224.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7912/protocolo_20211215_082511.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7917/protocolo_20211215_112450.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7927/protocolo_20211216_121143.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7928/protocolo_20211216_121208.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7929/protocolo_20211217_121034.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7935/protocolo_20211220_095526.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7937/protocolo_20211221_084947.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7938/protocolo_20211221_085206.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7939/protocolo_20211221_085336.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6837/protocolo_20210219_101031.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6878/protocolo_20210304_082057.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6952/protocolo_20210324_082353.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7014/protocolo_20210412_092312.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7019/protocolo_20210413_111935.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7039/protocolo_20210419_101020.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7083/protocolo_20210504_113428.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7316/protocolo_20210622_082121.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7415/protocolo_20210810_100626.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7882/protocolo_20211201_104611.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7893/protocolo_20211203_103546.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6933/protocolo_20210318_112358.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6951/protocolo_20210324_084437.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7449/protocolo_20210817_123931.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7671/protocolo_20211006_114347.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6818/protocolo_20210208_121548.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6882/protocolo_20210309_082853.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6923/protocolo_20210318_081157.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7284/protocolo_20210614_104627.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7726/protocolo_20211111_095339.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6802/protocolo_20210107_102959.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6804/protocolo_20210122_100757.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6808/protocolo_20210126_125232.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6816/protocolo_20210205_124059.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6821/protocolo_20210208_130853.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6822/protocolo_20210209_112807.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6823/protocolo_20210210_081623.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6831/protocolo_20210218_111839.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6833/protocolo_20210218_121213.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6834/protocolo_20210223_115046.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6836/protocolo_20210219_101552.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6844/protocolo_20210223_093748.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6851/protocolo_20210224_114044.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6852/protocolo_20210224_123351.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6859/protocolo_20210301_111235.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6861/protocolo_20210301_122802.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6871/protocolo_20210303_090628.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6872/protocolo_20210303_095404.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6881/protocolo_20210309_081403.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6885/protocolo_20210309_091854.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6888/protocolo_20210310_113513.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6893/protocolo_20210310_105625.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6898/protocolo_20210311_112512.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6899/protocolo_20210311_120544.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6901/protocolo_20210311_130755.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6902/protocolo_20210311_131042.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6905/protocolo_20210312_121457.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6907/protocolo_20210315_124158.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6913/protocolo_20210316_112029.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6916/protocolo_20210317_083652.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6918/protocolo_20210317_085317.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6919/protocolo_20210317_085832.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6921/protocolo_20210317_113125.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6924/protocolo_20210318_084812.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6925/protocolo_20210318_085057.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6926/protocolo_20210318_085328.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6927/protocolo_20210318_085601.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6928/protocolo_20210318_085752.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6931/protocolo_20210413_115323.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6932/protocolo_20210318_103251.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6939/protocolo_20210319_105011.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6945/protocolo_20210323_090241.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6950/protocolo_20210323_105640.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6961/protocolo_20210325_101855.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6963/protocolo_20210329_095324.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6964/protocolo_20210330_091733.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6970/protocolo_20210330_104033.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6972/protocolo_20210330_125432.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6979/protocolo_20210331_091221.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6981/protocolo_20210331_092140.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6982/protocolo_20210331_092249.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6984/protocolo_20210331_111721.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6986/protocolo_20210331_110808.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6987/protocolo_20210331_114603.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6988/protocolo_20210331_120800.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6991/protocolo_20210406_103526.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7002/protocolo_20210407_110715.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7003/protocolo_20210407_110830.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7004/protocolo_20210407_115644.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7009/protocolo_20210408_111809.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7025/protocolo_20210413_120815.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7030/protocolo_20210414_115113.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7013/protocolo_20210420_101916.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6864/protocolo_20210302_092209.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7062/protocolo_20210423_085839.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7081/protocolo_20210525_092757.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7071/protocolo_20210427_115103.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7074/protocolo_20210427_122952.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7076/protocolo_20210428_114119.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7078/protocolo_20210429_101618.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7079/protocolo_20210505_104408.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7084/protocolo_20210504_113517.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7088/protocolo_20210505_085700.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7089/protocolo_20210505_085021.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7092/protocolo_20210505_091304.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7097/protocolo_20210505_094938.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7119/protocolo_20210506_130218.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7121/protocolo_20210510_123202.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7122/protocolo_20210510_124307.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7123/protocolo_20210510_125015.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7125/protocolo_20210511_091534.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7126/protocolo_20210511_092522.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7131/protocolo_20210511_112718.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7132/protocolo_20210511_112331.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7135/protocolo_20210513_123356.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7143/protocolo_20210513_083920.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7145/protocolo_20210514_100804.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7146/protocolo_20210514_101044.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7147/protocolo_20210514_101308.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7149/protocolo_20210517_095930.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7151/protocolo_20210518_120447.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7157/protocolo_20210518_110641.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7158/protocolo_20210518_110925.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7160/protocolo_20210518_110428.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7159/protocolo_20210518_111011.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7164/protocolo_20210518_114154.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7166/protocolo_20210518_120929.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7171/protocolo_20210520_121108.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7176/protocolo_20210520_122652.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7182/protocolo_20210524_120218.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7183/protocolo_20210524_122345.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7184/protocolo_20210524_122832.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7190/protocolo_20210525_090937.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7198/protocolo_20210525_114807.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7214/protocolo_20210526_105038.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7215/protocolo_20210526_110117.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7216/protocolo_20210526_110455.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7226/protocolo_20210527_095339.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7227/protocolo_20210527_105032.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7234/protocolo_20210608_084813.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7235/protocolo_20210601_110801.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7236/protocolo_20210601_110954.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7237/protocolo_20210601_111715.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7238/protocolo_20210601_114930.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7250/protocolo_20210607_095538.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7251/protocolo_20210607_101441.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7254/protocolo_20210608_091810.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7255/protocolo_20210608_093221.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7261/protocolo_20210608_120915.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7270/protocolo_20210609_103529.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7271/protocolo_20210609_103916.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7273/protocolo_20210609_115602.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7274/protocolo_20210616_121916.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7275/protocolo_20210616_122222.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7277/protocolo_20210611_113626.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7282/protocolo_20210611_095205.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7293/protocolo_20210616_084043.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7294/protocolo_20210616_084202.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7303/protocolo_20210802_094656.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7304/protocolo_20210727_100958.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7313/protocolo_20210621_084638.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7314/protocolo_20210621_085422.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7320/protocolo_20210622_123056.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7323/protocolo_20210622_125228.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7342/protocolo_20210701_111220.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7343/protocolo_20210702_093145.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7344/protocolo_20210706_082027.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7345/protocolo_20210706_095010.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7346/protocolo_20210706_094442.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7347/protocolo_20210706_103613.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7350/protocolo_20210707_101500.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7352/protocolo_20210708_122210.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7353/protocolo_20210714_094129.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7356/protocolo_20210715_100756.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7357/protocolo_20210715_101036.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7358/protocolo_20210716_123654.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7363/protocolo_20210726_114729.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7364/protocolo_20210726_115400.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7365/protocolo_20210726_115711.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7366/protocolo_20210726_115853.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7382/protocolo_20210729_092840.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7385/protocolo_20210802_121722.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7389/protocolo_20210805_103647.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7395/protocolo_20210804_085701.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7396/protocolo_20210804_093825.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7405/protocolo_20210805_100005.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7410/protocolo_20210809_113140.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7416/protocolo_20210810_100122.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7417/protocolo_20210810_101047.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7422/protocolo_20210811_082136.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7430/protocolo_20210811_124836.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7431/protocolo_20210811_125002.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7433/protocolo_20210812_090744.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7437/protocolo_20210812_115413.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7438/protocolo_20210816_105349.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7439/protocolo_20210816_105814.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7440/protocolo_20210817_082949.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7444/protocolo_20210817_104859.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7447/protocolo_20210817_124959.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7448/protocolo_20210817_124812.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7450/protocolo_20210818_081250.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7454/protocolo_20210818_084455.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7455/protocolo_20210818_084734.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7456/protocolo_20210818_084936.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7457/protocolo_20210818_085112.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7462/protocolo_20210818_110441.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7468/protocolo_20210819_084143.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7475/protocolo_20210819_110534.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7483/protocolo_20210824_124126.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7484/protocolo_20210824_125513.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7485/protocolo_20210824_124214.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7486/protocolo_20210824_125053.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7487/protocolo_20210824_130934.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7488/protocolo_20210824_124950.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7489/protocolo_20210824_131148.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7495/protocolo_20210825_100804.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7502/protocolo_20210825_121920.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7503/protocolo_20210825_122335.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7518/protocolo_20210831_091032.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7519/protocolo_20210831_093134.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7521/protocolo_20210831_095217.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7526/protocolo_20210831_113121.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7527/protocolo_20210831_113215.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7530/protocolo_20210901_100344.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7531/protocolo_20210901_100237.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7534/protocolo_20210901_113613.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7535/protocolo_20210902_090031.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7548/protocolo_20210908_082533.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7550/protocolo_20210908_093914.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7561/protocolo_20210909_115428.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7562/protocolo_20210909_120228.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7563/protocolo_20210909_121045.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7564/protocolo_20210909_121717.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7565/protocolo_20210909_123145.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7568/protocolo_20210910_110118.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7572/protocolo_20210914_101740.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7573/protocolo_20210914_101955.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7574/protocolo_20210914_102208.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7575/protocolo_20210914_102346.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7576/protocolo_20210914_102602.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7577/protocolo_20210914_102832.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7586/protocolo_20210915_092559.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7592/protocolo_20210917_111234.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7595/protocolo_20210921_090946.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7602/protocolo_20210921_125733.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7608/protocolo_20210922_103139.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7616/protocolo_20210923_111330.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7617/protocolo_20210923_111921.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7618/protocolo_20210923_112715.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7619/protocolo_20210923_114609.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7620/protocolo_20210923_115515.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7621/protocolo_20210923_130811.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7623/protocolo_20210924_121741.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7627/protocolo_20210928_103650.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7628/protocolo_20210928_103918.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7632/protocolo_20210928_114156.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7633/protocolo_20210928_122240.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7636/protocolo_20210929_080350.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7637/protocolo_20210929_084947.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7638/protocolo_20210929_085739.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7652/protocolo_20211103_105326.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7654/protocolo_20211005_090431.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7655/protocolo_20211005_091703.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7702/protocolo_20211013_113053.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7649/protocolo_20210930_111628.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7650/protocolo_20211004_123453.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7651/protocolo_20211004_123757.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7659/protocolo_20211005_105409.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7660/protocolo_20211005_110040.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7662/protocolo_20211005_110228.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7663/protocolo_20211005_114531.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7664/protocolo_20211005_121050.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7667/protocolo_20211006_113622.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7670/protocolo_20211006_112411.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7673/protocolo_20211006_124300.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7688/protocolo_20211007_084232.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7701/protocolo_20211008_093335.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7707/protocolo_20211014_093229.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7710/protocolo_20211014_121007.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7712/protocolo_20211015_092413.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7716/protocolo_20211019_083311.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7720/protocolo_20211019_102217.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7722/protocolo_20211019_121745.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7724/protocolo_20211019_130331.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7725/protocolo_20211020_085652.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7796/protocolo_20211110_093528.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7727/protocolo_20211020_110551.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7729/protocolo_20211020_110325.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7737/protocolo_20211021_121535.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7739/protocolo_20211022_100448.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7740/protocolo_20211026_093619.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7743/protocolo_20211026_114508.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7744/protocolo_20211026_113655.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7745/protocolo_20211027_112417.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7747/protocolo_20211027_102952.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7748/protocolo_20211027_122227.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7754/protocolo_20211029_104553.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7755/protocolo_20211103_105554.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7759/protocolo_20211103_092148.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7760/protocolo_20211103_092948.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7761/protocolo_20211103_093612.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7762/protocolo_20211103_094310.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7769/protocolo_20211103_123732.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7770/protocolo_20211103_123920.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7772/protocolo_20211104_091212.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7773/protocolo_20211104_091654.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7778/protocolo_20211109_093002.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7779/protocolo_20211109_093104.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7781/protocolo_20211109_091700.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7782/protocolo_20211109_091846.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7785/protocolo_20211109_095952.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7790/protocolo_20211109_124010.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7794/protocolo_20211109_130613.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7798/protocolo_20211110_095129.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7802/protocolo_20211110_113503.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7803/protocolo_20211110_113417.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7805/protocolo_20211111_112254.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7816/protocolo_20211117_083359.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7817/protocolo_20211118_082820.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7818/protocolo_20211117_083045.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7819/protocolo_20211117_102611.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7821/protocolo_20211117_104237.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7827/protocolo_20211117_123635.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7830/protocolo_20211118_082600.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7836/protocolo_20211118_120607.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7838/protocolo_20211118_120936.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7852/protocolo_20211123_122453.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7855/protocolo_20211123_124642.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7859/protocolo_20211124_084726.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7861/protocolo_20211124_091434.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7864/protocolo_20211124_120223.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7865/protocolo_20211124_121312.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7872/protocolo_20211126_090230.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7873/protocolo_20211126_112048.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7876/protocolo_20211129_100614.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7878/protocolo_20211129_101703.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7884/protocolo_20211201_105012.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7895/protocolo_20211207_094720.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7896/protocolo_20211207_111429.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7898/protocolo_20211207_113910.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7899/protocolo_20211207_122340.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7900/protocolo_20211209_093202.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7902/protocolo_20211209_120235.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7904/protocolo_20211209_121449.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7908/protocolo_20211210_121627.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7918/protocolo_20211215_110548.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7919/protocolo_20211215_112326.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7920/protocolo_20211215_111434.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7925/protocolo_20211216_102404.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7930/protocolo_20211220_084755.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7961/protocolo_20211227_102108.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6809/protocolo_20210126_125659.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6936/protocolo_20210318_120012.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7310/projeto.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7311/scan_20210802_101445.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7312/projeto.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7319/protocolo_20210622_121654.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7337/protocolo_20210630_113729.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7341/protocolo_20210701_103403.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7442/protocolo_20210817_100459.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7582/protocolo_20210914_115023.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7639/protocolo_20210929_090329.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7687/protocolo_20211006_124117.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7705/protocolo_20211013_114403.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7731/protocolo_20211020_123441.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7735/protocolo_20211021_081029.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7837/protocolo_20211118_121004.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7874/protocolo_20211126_112428.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7880/protocolo_20211201_095403.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6875/protocolo_20210303_113226.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6876/protocolo_20210303_113943.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6971/protocolo_20210330_104638.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7194/protocolo_20210525_101654.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7283/protocolo_20210614_103918.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6812/protocolo_20210201_114336.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6832/protocolo_20210218_114401.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6835/protocolo_20210218_121818.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6841/protocolo_20210222_105122.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6845/protocolo_20210223_101929.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6847/protocolo_20210223_114420.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6849/protocolo_20210224_102207.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6858/protocolo_20210301_110242.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6860/protocolo_20210301_112517.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6870/protocolo_20210302_124525.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6873/protocolo_20210303_102941.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6874/protocolo_20210303_112602.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6883/protocolo_20210309_081743.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6884/protocolo_20210309_091525.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6889/protocolo_20210309_112644.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6891/protocolo_20210310_082829.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6892/protocolo_20210310_085447.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6894/protocolo_20210310_111426.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6896/protocolo_20210310_123549.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6903/protocolo_20210311_131227.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6904/protocolo_20210312_120804.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6906/protocolo_20210315_103914.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6909/protocolo_20210316_084350.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6946/protocolo_20210323_090408.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6947/protocolo_20210323_090639.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6955/protocolo_20210324_084859.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6956/protocolo_20210324_091058.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6957/protocolo_20210324_091503.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6960/protocolo_20210325_094812.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6965/protocolo_20210330_091956.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6966/protocolo_20210330_100137.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6967/protocolo_20210330_095503.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6977/protocolo_20210331_090501.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6985/protocolo_20210331_111810.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7006/protocolo_20210407_122840.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7007/protocolo_20210408_090847.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7015/protocolo_20210413_082636.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7016/protocolo_20210413_083441.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7029/protocolo_20210414_091902.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7038/protocolo_20210415_125241.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7043/protocolo_20210420_084900.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7044/protocolo_20210420_085432.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7047/protocolo_20210420_095249.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7048/protocolo_20210420_100051.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7069/protocolo_20210427_110714.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7080/protocolo_20210504_085645.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7082/protocolo_20210504_102913.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7085/protocolo_20210504_114840.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7095/protocolo_20210505_090608.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7096/protocolo_20210505_091620.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7098/protocolo_20210505_102826.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7101/protocolo_20210505_123139.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7127/protocolo_20210511_101548.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7128/protocolo_20210511_111919.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7144/protocolo_20210513_100020.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7154/protocolo_20210518_102425.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7155/protocolo_20210518_103249.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7161/protocolo_20210518_112220.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7165/protocolo_20210518_114524.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7170/protocolo_20210519_120155.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7177/protocolo_20210520_122740.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7188/protocolo_20210525_090221.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7193/protocolo_20210525_100500.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7205/protocolo_20210526_090449.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7213/protocolo_20210526_092336.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7220/protocolo_20210526_115923.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7231/protocolo_20210531_092925.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7233/protocolo_20210601_103803.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7241/protocolo_20210602_093207.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7242/protocolo_20210602_104823.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7266/protocolo_20210608_123800.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7267/protocolo_20210609_093919.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7268/protocolo_20210609_102629.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7269/protocolo_20210609_102728.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7279/protocolo_20210610_105923.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7286/protocolo_20210615_105538.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7301/protocolo_20210616_111943.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7309/protocolo_20210617_102424.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7315/protocolo_20210621_091011.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7317/protocolo_20210622_091136.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7318/protocolo_20210622_092154.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7328/protocolo_20210623_092915.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7329/protocolo_20210623_115039.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7334/protocolo_20210623_131347.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7336/protocolo_20210629_122632.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7338/protocolo_20210630_114435.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7349/protocolo_20210707_101144.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7384/protocolo_20210802_083534.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7386/protocolo_20210802_124100.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7387/protocolo_20210802_124503.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7390/protocolo_20210803_094349.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7393/protocolo_20210803_113349.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7397/protocolo_20210804_094046.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7398/protocolo_20210804_102930.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7404/protocolo_20210805_091640.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7406/protocolo_20210805_100705.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7412/protocolo_20210810_093059.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7414/protocolo_20210810_094821.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7418/protocolo_20210810_101726.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7421/protocolo_20210811_082049.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7423/protocolo_20210811_092435.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7426/protocolo_20210811_104935.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7428/protocolo_20210812_090903.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7432/protocolo_20210812_090704.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7434/protocolo_20210812_091149.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7436/protocolo_20210812_104120.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7446/protocolo_20210817_115809.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7460/protocolo_20210818_105449.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7461/protocolo_20210818_105803.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7466/protocolo_20210818_122741.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7467/protocolo_20210819_084056.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7473/protocolo_20210819_102231.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7479/protocolo_20210823_103441.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7480/protocolo_20210823_104254.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7481/protocolo_20210824_081150.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7482/protocolo_20210824_114138.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7494/protocolo_20210825_094029.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7496/protocolo_20210825_111038.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7497/protocolo_20210825_111509.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7505/protocolo_20210826_083629.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7506/protocolo_20210826_083920.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7507/protocolo_20210826_084133.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7508/protocolo_20210826_084340.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7509/protocolo_20210826_102059.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7510/protocolo_20210826_104736.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7511/protocolo_20210826_105029.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7516/protocolo_20210830_091514.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7517/protocolo_20210831_084019.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7520/protocolo_20210831_095819.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7523/protocolo_20210831_111413.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7524/protocolo_20210831_111525.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7525/protocolo_20210831_110117.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7532/protocolo_20210901_100038.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7533/protocolo_20210901_112614.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7542/protocolo_20210902_091851.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7546/protocolo_20210903_093320.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7547/protocolo_20210903_094614.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7551/protocolo_20210908_094112.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7552/protocolo_20210908_102351.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7555/protocolo_20210909_090346.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7556/protocolo_20210909_093600.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7557/protocolo_20210909_104120.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7558/protocolo_20210909_104827.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7559/protocolo_20210909_114229.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7560/protocolo_20210909_114657.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7567/protocolo_20210910_090031.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7570/protocolo_20210914_080813.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7578/protocolo_20210914_103218.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7579/protocolo_20210914_113654.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7587/protocolo_20210915_093221.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7588/protocolo_20210915_093815.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7589/protocolo_20210915_095115.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7590/protocolo_20210915_095826.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7591/protocolo_20210915_105059.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7593/protocolo_20210920_125811.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7594/protocolo_20210921_090727.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7598/protocolo_20210921_112249.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7601/protocolo_20210921_114329.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7605/protocolo_20210922_085433.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7607/protocolo_20210922_091124.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7609/protocolo_20210922_115154.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7614/protocolo_20210923_102902.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7615/protocolo_20210923_105551.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7622/protocolo_20210923_131355.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7624/protocolo_20210929_082149.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7625/protocolo_20210929_082351.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7635/protocolo_20210928_125546.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7640/protocolo_20210929_102419.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7645/protocolo_20210930_102454.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7646/protocolo_20210930_103912.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7647/protocolo_20210930_104531.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7661/protocolo_20211005_105632.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7666/protocolo_20211006_110413.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7668/protocolo_20211006_113450.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7669/protocolo_20211006_112441.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7689/protocolo_20211007_090523.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7704/protocolo_20211013_113217.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7708/protocolo_20211014_101406.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7711/protocolo_20211015_090518.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7713/protocolo_20211015_094651.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7715/protocolo_20211018_095852.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7719/protocolo_20211019_083628.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7730/protocolo_20211020_112523.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7741/protocolo_20211026_101445.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7756/protocolo_20211103_090914.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7757/protocolo_20211103_091243.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7758/protocolo_20211103_091747.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7764/protocolo_20211103_111943.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7765/protocolo_20211103_114821.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7771/protocolo_20211103_130358.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7774/protocolo_20211104_093059.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7775/protocolo_20211104_093546.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7776/protocolo_20211104_102055.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7777/protocolo_20211104_113759.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7780/protocolo_20211109_093134.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7783/protocolo_20211109_095354.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7784/protocolo_20211109_095311.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7786/protocolo_20211109_101657.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7787/protocolo_20211109_112829.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7788/protocolo_20211109_114548.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7789/protocolo_20211109_114227.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7791/protocolo_20211109_123006.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7792/protocolo_20211109_123044.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7795/protocolo_20211109_130119.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7800/protocolo_20211110_095129.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7801/protocolo_20211110_101300.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7809/protocolo_20211111_120004.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7810/protocolo_20211112_090340.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7812/protocolo_20211116_093507.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7813/protocolo_20211116_105226.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7814/protocolo_20211116_104711.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7815/protocolo_20211116_121408.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7833/protocolo_20211118_094453.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7832/protocolo_20211118_092427.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7839/protocolo_20211118_123400.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7840/protocolo_20211118_123553.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7841/protocolo_20211118_123818.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7842/protocolo_20211118_124505.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7843/protocolo_20211119_095500.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7849/protocolo_20211123_113033.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7853/protocolo_20211123_122605.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7854/protocolo_20211123_122823.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7862/protocolo_20211124_105102.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7866/protocolo_20211124_125102.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7867/protocolo_20211125_091647.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7868/protocolo_20211125_094420.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7869/protocolo_20211125_102905.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7875/protocolo_20211129_100413.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7877/protocolo_20211129_100805.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7879/protocolo_20211129_113543.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7881/protocolo_20211201_102152.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7885/protocolo_20211201_115314.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7886/protocolo_20211201_114949.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7889/protocolo_20211202_100817.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7890/protocolo_20211202_100853.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7892/protocolo_20211203_102740.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7894/protocolo_20211207_085014.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7903/protocolo_20211209_121417.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7906/protocolo_20211209_122747.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7907/protocolo_20211210_100357.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7909/protocolo_20211210_124144.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7910/protocolo_20211214_110144.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7913/protocolo_20211215_082759.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7921/protocolo_20211216_083408.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7922/protocolo_20211216_083458.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7924/protocolo_20211216_095642.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7926/protocolo_20211216_112622.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7932/protocolo_20211220_093851.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7933/protocolo_20211220_094354.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7934/protocolo_20211220_094800.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7936/protocolo_20211220_111416.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7960/protocolo_20211222_082145.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6806/protocolo_20210126_121703.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6807/protocolo_20210126_122112.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6953/protocolo_20210324_082850.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7026/protocolo_20210414_082957.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7075/protocolo_20210428_083618.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7087/protocolo_20210505_084616.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7380/protocolo_20210729_090307.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7381/protocolo_20210729_090413.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7613/protocolo_20210923_082217.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7641/protocolo_20210930_093423.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7643/protocolo_20210930_095310.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7644/protocolo_20210930_100319.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6805/protocolo_20210126_121231.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/6989/protocolo_20210406_082007.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7045/protocolo_20210420_084434.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7063/protocolo_20210423_125042.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7086/protocolo_20210505_083434.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7180/protocolo_20210524_114133.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7181/protocolo_20210524_115646.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7252/protocolo_20210608_083545.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7253/protocolo_20210608_084043.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7512/protocolo_20210826_131253.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7513/protocolo_20210826_131922.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7514/protocolo_20210826_132902.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7515/protocolo_20210826_134009.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7642/protocolo_20210930_094425.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7883/protocolo_20211201_105453.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7914/protocolo_20211215_095713.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7915/protocolo_20211215_095840.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7916/protocolo_20211215_095305.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7897/protocolo_20211207_113016.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7962/protocolo_20211228_111003.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7931/protocolo_20211220_085830.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7940/protocolo_20211221_111701.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7941/protocolo_20211221_111757.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7942/protocolo_20211221_111828.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7943/protocolo_20211221_111856.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7944/protocolo_20211221_111923.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7945/protocolo_20211221_111947.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7946/protocolo_20211221_112016.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7947/protocolo_20211221_112043.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7948/protocolo_20211221_112112.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7949/protocolo_20211221_112151.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7950/protocolo_20211221_112216.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7951/protocolo_20211221_112242.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7952/protocolo_20211221_112311.pdf" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7953/protocolo_20211221_112419.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7954/protocolo_20211221_112503.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7955/protocolo_20211221_112608.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7956/protocolo_20211221_112747.pdf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7957/protocolo_20211221_112820.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7958/protocolo_20211221_112858.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2021/7959/protocolo_20211221_113450.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1150"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="43.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>