--- v0 (2025-12-23)
+++ v1 (2026-05-13)
@@ -54,9053 +54,9053 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6130</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>EMENDAS PARLAMENTARES</t>
   </si>
   <si>
     <t>DEPUTADO SILVIO CAMELO</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6130/protocolo_20200317_123552.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6130/protocolo_20200317_123552.pdf</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA ADITIVA E MODIFICATIVA AO PROJETO DE LEI QUE DISPÕE  SOBRE A  ORGANIZAÇÃO BÁSICA DO CORPO DE BOMBEIROS MILITAR DE LAGOAS - CBM/AL. E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6221</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>DEPUTADO INÁCIO LOIOLA</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6221/protocolo_20200505_101956.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6221/protocolo_20200505_101956.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 315/2020 , QUE DISPÕE SOBRE ALTERAÇÃO DOS ARTS. 1º , 4º E 6º , QUE TRATA  DO PERCENTUAL NA REDUÇÃO PROPORCIONAL DE MENSALIDADES ESCOLARES DA REDE PRIVADA DE ENSINO EM AL E ACRESCENTA DISPOSITIVO ACERCADO PERÍODO DE VIGÊNCIA DO BENEFÍCIO.</t>
   </si>
   <si>
     <t>6229</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6229/protocolo_20200507_091503.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6229/protocolo_20200507_091503.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO PROJETO DE LEI Nº 315/2020, QUE DISPÕE SOBRE ACRÉSCIMO DE DISPOSIÇÃO AO TEXTO DA PROPOSIÇÃO PRINCIPAL, ACERCA DA PRESTAÇÃO DE SERVIÇOS EDUCACIONAIS DURANTE A PANDEMIA, REFERENTES À EDUCAÇÃO INFANTIL, EM QUE NÃO SE TRATA DE CONTEÚDO ACADÊMICO, E SIM DE ACOMPANHAMENTO DA SOCIALIZAÇÃO DA CRIANÇA NA REDE PRIVADA DE ENSINO EM ALAGOAS.</t>
   </si>
   <si>
     <t>6613</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>DEPUTADO CABO BEBETO</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6613/protocolo_20201111_111754.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6613/protocolo_20201111_111754.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº402/2020, ONDE DESTINA O MONTANTE PARA A REFORMA DO HOSPITAL MILITAR DA POLÍCIA MILITAR DE ALAGOAS.</t>
   </si>
   <si>
     <t>6614</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6614/protocolo_20201020_114228.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6614/protocolo_20201020_114228.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 402/2020, ONDE DESTINA O MONTANTE PARA A CONSTRUÇÃO DE UNIDADES DA POLÍCIA CIVIL.</t>
   </si>
   <si>
     <t>6615</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6615/protocolo_20201020_114138.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6615/protocolo_20201020_114138.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATUVA AO PROJETO DE LEI Nº 402/2020, ONDE DESTINA O MONTANTE PARA O APOIO A PROGRAMAS ESPECIAIS DA FUNDAÇÃO DE AMPARO A PESQUISA DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6619</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6619/protocolo_20201111_111432.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6619/protocolo_20201111_111432.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 402/2020 ,ONDE DESTINA O MONTANTE PARA REFORMA E PADRONIZAÇÃO DAS ESTRUTURAS FÍSICAS  - SECRETARIA DE ESTADO DE RESSOCIALIZAÇÃO.</t>
   </si>
   <si>
     <t>6659</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>DAVI DAVINO FILHO, DAVI MAIA</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6659/protocolo_20201119_112745.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6659/protocolo_20201119_112745.pdf</t>
   </si>
   <si>
     <t>ALTERA O PROJETO DE LEI QUE ESTIMA A RECEITA E FIXA A DESPESA DO ESTADO DE ALAGOAS PARA O EXERCÍCIO FINACEIRO DE 2021 SOB O RITO DO §12 DO ARTIGO 177 DA CONSTITUIÇÃO DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6690</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>YVAN BELTRÃO</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6690/protocolo_20201216_103311.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6690/protocolo_20201216_103311.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 402/2020, ONDE DESTINA O MONTANTE PARA: EVENTOS CULTURAIS NO MUNICÍPIO DE PENEDO; AÇÃO DE CUSTEIO DA SAUDE E DAS DEMANDAS NOS MUNICÍPIOS DE OURO BRANCO, CORURIPE, CANAPI, PÃO DE AÇUCAR, JUNDIÁ, PIAÇABUÇU E VIÇOSA; CUSTEIO E MANUTENÇÃO DO INSTITUTO AMOR 21; CUSTEIO E MANUTENÇÃO DAS ATIVIDADES DO CENTRO DE RECUP. PRO AMOR; CUSTEIO E MANUTENÇÃO DAS ATIVIDADES DA APAE - FILIAL, APAE PALMEIRA DOS ÍNDIOS E APAE MATRIZ.</t>
   </si>
   <si>
     <t>6693</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>TARCIZO FREIRE</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6693/protocolo_20201209_101753.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6693/protocolo_20201209_101753.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA IMPOSITIVAAO PROJETO DE LEI Nº 402/2020, ONDE DESTINA O MONTANTE PARA PREFEITURA MUNICIPAL DE CAJUEIRO E PARA O HOSPITAL FUNDAÇÃO DA AGRO INDUSTRIA DO AÇUCAR E DO ALCOL DE ALAGOAS.</t>
   </si>
   <si>
     <t>6694</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>DEPUTADA CIBELE MOURA</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6694/protocolo_20201209_104337.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6694/protocolo_20201209_104337.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA ADITIVA AO PROJETO DE LEI Nº 402/2020, ONDE DESTINA O MONTANTE A POLÍCIA MILITAR DO ESTADO DE ALAGOAS AGENCIA DE FOMENTO DE ALAGOAS; SECRETARIA DA MULHER E DOS DIREITOS HUMANOS; SECRETARIA DE CIENCIAS, TECNOLOGIA E INOVAÇÃO; SECRETARIA DE TRABALHO E EMPREGO; SECRETARIA DE TURISMO; SECRETARIA DE EDUCAÇÃO; UNIVERSIDADE ESTADUAL DE CIENCIAS DA SAUDE DE ALAGOAS; UNIVERSIDADE FEDERAL DE ALAGOAS; SECRETARIA DE ASSISTENCIA SOCIAL E DESENVOLVIMENTO SOCIAL; SECRETARIA DE ESPORTES E JUVENTUDE; SECRETARIA DA SAÚDE E SECRETARIA DE PLANEJAMENTO, GESTÃO E PATRIMONIO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6727</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>DEPUTADO BRENO ALBUQUERQUE</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6727/protocolo_20201215_111933.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6727/protocolo_20201215_111933.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA  IMPOSITIVA AO PROJETO DE LEI Nº 402/2020, ONDE DESTINA O MONTANTE PARA A AÇÃO DE CUSTEIO DA SAÚDE E DEMANDA  AO ATENDIMENTO PARA OS MUNCÍPIOS DE TRAIPÚ, ARAPIRACA, CUSTEIO DA SAÚDE E DEMANDA AO ATENDIMENTO PARA O MUNICIPIO  DE MARIBONDO, E DEMANDA AO ATENDIMENTO PARA O MUNICÍPIO DE SANTANA DO MUNDAÚ, E PARA A DEMANDA AO ATENDIMENTO DO INSTITUTO SERTANEJO DE APOIO AO SER.</t>
   </si>
   <si>
     <t>6740</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6740/protocolo_20201216_111751.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6740/protocolo_20201216_111751.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA IMPOSITIVA AO PROJETO DE LEI Nº 402/2020, ONDE DESTINA O MONTANTE PARA A EXECUÇÃO DE PROGRAMAS DA REDE DE ASSITÊNCIA BÁSICA DE SAÚDE NO MUNICÍPIO DE CAPELA.</t>
   </si>
   <si>
     <t>6741</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6741/protocolo_20201216_111829.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6741/protocolo_20201216_111829.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA IMPOSITIVA AO PROJETO DE LEI Nº 402/2020, ONDE DESTINA O MONTANTE PARA A EXECUÇÃO DE PROGRAMAS DA REDE DE ASSITÊNCIA BÁSICA DE SAÚDE NO MUNICÍPIO DE CHÃ PRETA.</t>
   </si>
   <si>
     <t>6742</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6742/protocolo_20201216_112428.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6742/protocolo_20201216_112428.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA IMPOSITIVA AO PROJETO DE LEI Nº 402/2020, ONDE DESTINA O MONTANTE PARA A EXECUÇÃO DE PROGRAMAS DA REDE DE ASSITÊNCIA BÁSICA DE SAÚDE NO MUNICÍPIO DE PARIPUEIRA.</t>
   </si>
   <si>
     <t>6743</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6743/protocolo_20201216_112527.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6743/protocolo_20201216_112527.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA IMPOSITIVA AO PROJETO DE LEI Nº 402/2020, ONDE DESTINA O MONTANTE PARA A EXECUÇÃO DE PROGRAMAS RELATIVO A INFRAESTRUTURA URBANA E DESENVOLVIMENTO SUSTENTÁVEL NO MUNICÍPIO DE CAPELA.</t>
   </si>
   <si>
     <t>6744</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6744/protocolo_20201216_112755.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6744/protocolo_20201216_112755.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA IMPOSITIVA AO PROJETO DE LEI Nº 402/2020, ONDE DESTINA O MONTANTE PARA A EXECUÇÃO DE PROGRAMAS DE INFRAESTRUTURA URBANA E DESENVOLVIMENTO SUSTENTÁVEL NO MUNICÍPIO DE CHÃ PRETA.</t>
   </si>
   <si>
     <t>6745</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6745/protocolo_20201216_113636.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6745/protocolo_20201216_113636.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA IMPOSITIVA AO PROJETO DE LEI Nº 402/2020, ONDE DESTINA O MONTANTE PARA A EXECUÇÃO DE PROGRAMAS INFRAESTRUTURA URBANA E DESENVOLVIMENTO SUSTENTÁVEL NO MUNICÍPIO DE PARIPUEIRA.</t>
   </si>
   <si>
     <t>6746</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6746/protocolo_20201216_113508.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6746/protocolo_20201216_113508.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA IMPOSITIVA AO PROJETO DE LEI Nº 402/2020, ONDE DESTINA O MONTANTE PARA A EXECUÇÃO DE PROCESSOS DE MODERNIZAÇÃO DA GESTÃO, FORTALECENDO A PARTICIPAÇÃO DO CONTROLE SOCIAL NO SUS NA FUNDAÇÃO UNIVERSITÁRIA DE DESENVOLVIMENTO DE EXTENÇÃO E PESQUISA - FUNDEPES.</t>
   </si>
   <si>
     <t>6747</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6747/protocolo_20201216_114037.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6747/protocolo_20201216_114037.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA IMPOSITIVA AO PROJETO DE LEI Nº 402/2020, ONDE DESTINA O MONTANTE PARA GARANTIR O APOIO AOS PROGRAMAS E PROJETOS DE INCLUSÃO E DESENVOLVIMENTO SOCIAL PARA A ASSOCIAÇÃO BENEFICENTE PEDRO HENRIQUE NO MUNICÍPIO DA BARRA DE SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>6748</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6748/protocolo_20201216_115632.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6748/protocolo_20201216_115632.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA IMPOSITIVA AO PROJETO DE LEI Nº 402/2020, ONDE DESTINA O MONTANTE PARA:  FEDERAÇÃO DE BASKETBALL DE ALAGOAS, PARA GARANTIR A MANUTENÇÃO E O FUNCIONAMENTO DOS PROGRAMAS ESPORTIVOS, NO MUNICÍPIODE MACEIÓ.</t>
   </si>
   <si>
     <t>6751</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6751/protocolo_20201216_120539.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6751/protocolo_20201216_120539.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA IMPOSITIVA AO PROJETO DE LEI Nº 402/2020, ONDE DESTINA O MONTANTE PARA:  FEDERAÇÃO ALAGOANA DE HANDEBOL NO MUNICÍPIODE MACEIÓ, PARA GARANTIR A MANUTENÇÃO E O FUNCIONAMENTO DOS PROGRAMAS ESPORTIVOS.</t>
   </si>
   <si>
     <t>6752</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6752/protocolo_20201216_120726.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6752/protocolo_20201216_120726.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA IMPOSITIVA AO PROJETO DE LEI Nº 402/2020, ONDE DESTINA O MONTANTE PARA:  FEDERAÇÃO ALAGOANA DE CICLISMO NO MUNICÍPIODE MACEIÓ, PARA GARANTIR A MANUTENÇÃO E O FUNCIONAMENTO DOS PROGRAMAS ESPORTIVOS.</t>
   </si>
   <si>
     <t>6753</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6753/protocolo_20201216_120906.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6753/protocolo_20201216_120906.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA IMPOSITIVA AO PROJETO DE LEI Nº 402/2020, ONDE DESTINA O MONTANTE PARA:  FEDERAÇÃO ALAGOANA DO DESPORTO UNIVERSITÁRIO - FADU NO MUNICÍPIO DE MACEIÓ, PARA GARANTIR A MANUTENÇÃO E O FUNCIONAMENTO DOS PROGRAMAS ESPORTIVOS.</t>
   </si>
   <si>
     <t>6754</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6754/protocolo_20201216_122430.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6754/protocolo_20201216_122430.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA IMPOSITIVA AO PROJETO DE LEI Nº 402/2020, ONDE DESTINA O MONTANTE PARA A INCREMENTAÇÃO DE ASSITENCIA HOSPITALAR E DESENVOLVIMENTO DE AÇÕES DE MANUTENÇÃO E CUSTEIO A SAÚDE NO HOSPITAL FUNDAÇÃO DA AGRO INDUSTRIA DO AÇUCAR E DO ALCOOL DE ALAGOAS E PARA PREFEITURA MUNCIPAL DE CAJUEIRO.</t>
   </si>
   <si>
     <t>6755</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6755/protocolo_20201216_122558.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6755/protocolo_20201216_122558.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA IMPOSITIVA AO PROJETO DE LEI Nº 402/2020 , ONDE DESTINA O MONTANTE PARA GARANTIR O APOIO AOS PROGRAMAS E PROJETOS DE INCLUSÃO SOCIAL PARA O INSTITUTO AMIGOS DA SOPA DE ALAGOAS -IASAL , NO MUNICÍPIO DE MACEIÓ.</t>
   </si>
   <si>
     <t>6756</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6756/protocolo_20201216_122701.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6756/protocolo_20201216_122701.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA IMPOSITIVA AO PROJETO LEI Nº 402/2020 , ONDE DESTINA O MONTANTE PARA ACOMPANHAR A REDE DE PONTOS DE CULTURA EXISTENTES NO ESTADO , ARTICULADA ATRAVÉS DO PROJETO PONTÃO GUERREIROS ALAGOANOS PARA A ASSOCIAÇÃO TEATRAL NEGA FULÔ NO MUNICÍPIO DE MACEIÓ.</t>
   </si>
   <si>
     <t>6757</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6757/protocolo_20201216_123204.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6757/protocolo_20201216_123204.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA IMPOSITIVA AO PROJETO DE LEI Nº 402/2020 , ONDE DESTINA O MONTANTE PARA GARANTIR A MANUTENÇÃO E FUNCIONAMENTO DOS PROGRAMAS ESPORTIVOS PARA A FEDERAÇÃO ALAGOANA DE ESPORTES COLEGIAIS -FAEC NO MUNICÍPIO DE MACEIÓ.</t>
   </si>
   <si>
     <t>6759</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6759/protocolo_20201217_094710.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6759/protocolo_20201217_094710.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA ADITIVA AO PROJETO DE LEI Nº 402/2020, ONDE DESTINA OS MONTANTES PARA AMPLIAÇÃO DA INSFRAESTRUTURA TURÍSTICA NOS MUNICÍPIOS DE MARAGOGI, JAPARATINGA, PORTO DE PEDRAS, SAO MIGUEL DOS MILAGRES, PASSO DE CAMARAGIBE; O MONTANTE PARA SECRETÁRIA DE ESPORTES E LAZER, PARA CONSTRUIR UM COMPLEXO POLIESPORTIVO NOS MUNICÍPIOS DE JUNDIÁ, JACUÍPE, PORTO CALVO, MATRIZ DE CAMARAGIBE, SÃO LUIZ DO QUITUNDE E O MONTANTE PARA CONSTRUÇÃO DE ESTRADAS E DA PONTE QUE LIGA O MUNICÍPIO DA BARRA DE SANTO ANTONIO AO POVOADO DE BARRA DE CAMARAGIBE, E INVESTIMENTOS NA PAVIMENTAÇÃO E CALÇAMENTO DAS RUAS NO POVOADO DA ILHA DA CROA, NA BARRA DE SANTO ANTONIO.</t>
   </si>
   <si>
     <t>6762</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>LEO LOUREIRO</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6762/protocolo_20201217_123552.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6762/protocolo_20201217_123552.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA IMPOSITIVA AO PROJETO DE LEI Nº 402/2020, ONDE DESTINA O MONTANTE PARA IMPLEMENTAÇÃO DE ATENÇÃO, SAÚDE A PESSOAS COM DEFICIENCIA DA ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS -APAE, NOS MUNICÍPIOS DE MACEIÓ, ARAPIRACA, MARAGOGI, PALMEIRA DOS ÍNDIOS, DELMIRO GOUVEIA, CAPELA E MARIBONDO; PARA O HOSPITAL FUNDAÇÃO INDÚSTRIA DO AÇUCAR E ALCOOL DE ALAGOAS; PARA LIGA ALAGOANA CONTRA TUBERCULOSE - HOSPITAL SANATÓRIO; PARA IMPLANTAÇÃO, CONSTRUÇÃO DE PRAÇA PÚBLICA EM MARAGOGI; PARA EQUIPAMENTO, REFORMA E AMPLIAÇÃO DA ASSOCIAÇÃO COMUNITÁRIA VOZ DE BEBEDOURO, SINDICATO DOS AGENTES DE SAÚDE; PARA SERVIÇO FILANTRÓPICO DA SOCIEDADE DE ESTUDOS ESPIRITA ALLAN KARDEC; PARA INFRAESTRUTURA, ´PAVIMENTAÇÃO E DRENAGEM NO MUNICÍPIO E PALMENRA DOS ÍNDIOS E PARA O CUSTEIO, REFORMA E AMPLIAÇÃO NO MUNICÍPIO DE SATUBA.</t>
   </si>
   <si>
     <t>6765</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6765/protocolo_20201221_112444.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6765/protocolo_20201221_112444.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA  IMPOSITIVA AO PROJETO DE LEI Nº 402/2020, ONDE DESTINA O MONTANTE PARA AÇÃO/CUSTEIO DA SAÚDE PARA OS MUNICÍPIOS DE: SANTANA DO MUNDAÚ, CAMPO GRANDE, E OLHO D'ÁGUA GRANDE.</t>
   </si>
   <si>
     <t>6772</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>DEPUTADO ANTONIO ALBUQUERQUE</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6772/protocolo_20201222_101036.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6772/protocolo_20201222_101036.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA IMPOSITIVA AO PROJETO DE LEI Nº 402/2020, ONDE DESTINA O MONTANTE PARA DAS CONTINUIDADE AS AÇOES DE SERVIÇOS PÚBLICOS DE SAÚDE, NO FUNDO ESTADUAL DE SAÚDE.</t>
   </si>
   <si>
     <t>6774</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>DEPUTADO BRUNO TOLEDO</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6774/protocolo_20201222_114947.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6774/protocolo_20201222_114947.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA IMPOSITIVA AO PROJETO DE LEI Nº 402/2020 ONDE DESTINA O MONTANTE PARA  A FUNDAÇÃO BRASIL DE APOIO AO IDOSO.</t>
   </si>
   <si>
     <t>6775</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6775/protocolo_20201222_112526.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6775/protocolo_20201222_112526.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 402/2020, ONDE DESTINA O MONTANTE PARA PREFEITURA MUNICIAPAL DE PIAÇABUÇU.</t>
   </si>
   <si>
     <t>6776</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6776/protocolo_20201222_112610.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6776/protocolo_20201222_112610.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 402/2020, ONDE DESTINA O MONTANTE PARA PREFEITURA MUNICIPAL DE CAPELA.</t>
   </si>
   <si>
     <t>6777</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6777/protocolo_20201222_112715.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6777/protocolo_20201222_112715.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 402/2020, ONDE DESTINA O MONTANTE PARA PREFEITUA MUNICIPAL DE MARECHAL DEODORO.</t>
   </si>
   <si>
     <t>6778</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6778/protocolo_20201222_112001.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6778/protocolo_20201222_112001.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 402/2020, ONDE DESTINA O MONTANTE PARA A COOPERATIVA DOS AGRICULTORES E DOS EMPREENDIMENTOS SOLIDÁRIOS COOPAIBA.</t>
   </si>
   <si>
     <t>6779</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6779/protocolo_20201222_112941.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6779/protocolo_20201222_112941.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 402/2020, ONDE DESTINA O MONTANTE PARA PREFEITURA MUNICIPAL DE VIÇOSA.</t>
   </si>
   <si>
     <t>6780</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6780/protocolo_20201222_115710.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6780/protocolo_20201222_115710.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 402/2020, ONDE DESTINA O MONTANTE PARA PREFEITURA MUNICIPAL DE PENEDO.</t>
   </si>
   <si>
     <t>6781</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6781/protocolo_20201222_115010.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6781/protocolo_20201222_115010.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA IMPOSITIVA AO PROJETO DE LEI Nº 402/2020, ONDE DESTINA O MONTANTE PARA O HOSPITAL VEREDAS .</t>
   </si>
   <si>
     <t>6782</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6782/protocolo_20201222_115029.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6782/protocolo_20201222_115029.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA  IMPOSITIVA AO PROJETO DE LEI 402/2020, ONDE DESTINA O MONTANTE PARA: FUNDAÇÃO BRASIL DE APOIO AO IDOSO PARA MANUTEÇÃO DAS ATIVIDADES DO ÓRGÃO.</t>
   </si>
   <si>
     <t>6783</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6783/protocolo_20201222_115050.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6783/protocolo_20201222_115050.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA IMPOSITIVA AO PROJETO DE LEI 402/2020, ONDE DESTINA O MONTANTE PARA PREFEITURA MUNICIPAL DE PÃO DE AÇUCAR.</t>
   </si>
   <si>
     <t>6784</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6784/protocolo_20201222_115111.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6784/protocolo_20201222_115111.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA  IMPOSITIVA AO PROJETO DE LEI 402/2020, ONDE DESTINA O MONTANTE PARA: PREFEITURA MUNICIPAL DE CAJUEIRO.</t>
   </si>
   <si>
     <t>6785</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6785/protocolo_20201222_115129.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6785/protocolo_20201222_115129.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA  IMPOSITIVA AO PROJETO DE LEI 402/2020, ONDE DESTINA O MONTANTE PARA: PREFEITURA MUNCIPAL DE SATUBA.</t>
   </si>
   <si>
     <t>6786</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6786/protocolo_20201222_115146.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6786/protocolo_20201222_115146.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA IMPOSITIVA AO PROJETO DE LEI 402/2020, ONDE DESTINA O MONTANTE PARA:  A PREFEITURA MINICIPAL DE MAJOR ISIDORO</t>
   </si>
   <si>
     <t>6788</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6788/protocolo_20201222_115206.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6788/protocolo_20201222_115206.pdf</t>
   </si>
   <si>
     <t>MENDA MODIFICATIVA IMPOSITIVA AO PROJETO DE LEI 402/2020, ONDE DESTINA O MONTANTE PARA:  APAE, PARA PROMOÇÃO DO DESENVOLVIMENTO INTEGRAL À SAÚDE DA CRIANÇA.</t>
   </si>
   <si>
     <t>6789</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6789/protocolo_20201222_115223.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6789/protocolo_20201222_115223.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA  IMPOSITIVA AO PROJETO DE LEI 402/2020, ONDE DESTINA O MONTANTE PARA: NUTRIR PARA DAR APOIO A GESTANTES , NUTRIZES E CRIANÇAS EM ESTADO DE DESNUTRIÇÃO E VULNERABILIDADE SOCIAL.</t>
   </si>
   <si>
     <t>6790</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6790/protocolo_20201222_115243.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6790/protocolo_20201222_115243.pdf</t>
   </si>
   <si>
     <t>MENDA MODIFICATIVA IMPOSITIVA AO PROJETO DE LEI 402/2020, ONDE DESTINA O MONTANTE PARA: PROJETO PORTA ABERTA, PARA MANUTENÇÃO DAS ATIVIDADES DO ÓRGÃO.</t>
   </si>
   <si>
     <t>6005</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>GALBA NOVAES</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6005/protocolo_20200113_124909.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6005/protocolo_20200113_124909.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR.GOVERNADOR DO ESTADO, ASSIM COMO, AO SECRETÁRIO DE  ESTADO DE SAÚDE, SUGERINDO A REALIZAÇÃO DE UM MUTIRÃO DE CIRURGIAS ELETIVAS DESTINADAS CONSULTAS MÉDICAS, EXAMES CLÍNICOS, DE IMAGEM COM AGENDAMENTO DOS PROCEDIMENTOS  CIRÚRGICOS PARA RETIRADA DE HÉRNIA, VESÍCULA E MIOMA,  E ORIENTAÇÃO PARA OS PACIENTES SOBRE PREPARATIVOS PRÉ-OPERATÓRIOS  E DA DEFINIÇÃO DE DATA PARA CONSULTA DE RETORNO, PARA O BAIRRO DO TABULEIRO DOS MARTINS, NESTA CAPITAL.</t>
   </si>
   <si>
     <t>6033</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6033/protocolo_20200219_085219.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6033/protocolo_20200219_085219.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR  RENAN FILHO, E AO ILUSTRÍSSIMO SR. SECRETÁRIO DE ESTADO DE EDUCAÇÃO, LUCIANO BARBOSA, PARA QUE ESTUDEM A POSSIBILIDADE DE IMPLANTAR UMA ESCOLA-EMPRESA MODELO, DENTRO DO CEAGB.</t>
   </si>
   <si>
     <t>6034</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6034/protocolo_20200219_085317.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6034/protocolo_20200219_085317.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE ALAGOAS, RENAN FILHO, E AO ILUSTRÍSSIMO SENHOR PRESIDENTE DA DESENVOLVE ALAGOAS, JOSÉ HUMBERTO MAURÍCIO DE LIRA, PARA QUE DETERMINE A IMPLANTAÇÃO DE UMA LINHA ESPECIAL DE MICROCRÉDITO DE ATE R$ 1 MIL PARA O FINANCIAMENTO DE ESTOQUES PARA MICROEMPREENDEDORES INDIVIDUAIS.</t>
   </si>
   <si>
     <t>6035</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6035/protocolo_20200219_090706.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6035/protocolo_20200219_090706.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE ALAGOAS, RENAN FILHO, E AO EXCELENTÍSSIMO SENHOR SECRETÁRIO DO ESTADO DA COMUNICAÇÃO, ÊNIO LINS, PARA QUE SEJAM CONTRATADOS PROFISSIONAIS INTÉRPRETES E TRADUTORES DE LIBRAS PARA ACOMPANHAR O GOVERNADOR EM SEUS DISCURSOS E ENTREVISTAS QUE SEJAM TRANSMITIDAS PELAS TV'S E INTERNET.</t>
   </si>
   <si>
     <t>6041</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>DEPUTADA FÁTIMA CANUTO</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6041/protocolo_20200219_095929.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6041/protocolo_20200219_095929.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR RENAN FILHO, AO SECRETÁRIO DE ESTADO DA INFRAESTRUTURA, SR. MAURÍCIO QUINTELLA MALTA LESSA E AO DIRETOR-PRESIDENTE DO DEPARTAMENTO DE ESTRADAS DE RODAGEM DE ALAGOAS - DER, SR HELDER GAZZANEO GOMES, PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE PROMOVER A DEVIDA MELHORIA NA MALHA RODOVIÁRIA, MAIS ESPECIFICAMENTE NO TRECHO  QUE INTERLIGA A CIDADE DE MARECHAL DEODORO PELA AL-215, ATE O CRUZAMENTO COM A BR-101.</t>
   </si>
   <si>
     <t>6043</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>DEPUTADO GILVAN BARROS FILHO</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6043/protocolo_20200219_100509.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6043/protocolo_20200219_100509.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO GOVERNO DO ESTADO, ATRAVÉS DA CASAL, A CONSTRUÇÃO DE UMA ESTAÇÃO DE TRATAMENTO DE ÁGUA EM GIRAU DO PONCIANO.</t>
   </si>
   <si>
     <t>6044</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6044/protocolo_20200219_100645.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6044/protocolo_20200219_100645.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO GOVERNO DO ESTADO ATRAVÉS DA CASAL, A IMPLANTAÇÃO DE ÁGUA ENCANADA E TRATADA NO POPULOSO BAIRRO CRUZEIRO EM GIRAU DO PONCIANO.</t>
   </si>
   <si>
     <t>6047</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>DEPUTADO MARCOS BARBOSA</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6047/protocolo_20200219_111454.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6047/protocolo_20200219_111454.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO GOVERNADOR DO ESTADO RENA FILHO E AO SECRETÁRIO DO MEIO AMBIENTE E SERVIÇOS HÍDRICOS DO ESTADO, FERNANDO PEREIRA, NO SENTIDO DE VIABILIZAR O SERVIÇO DE INSTALAÇÃO DE 02(DOIS) POÇOS ARTESIANOS NO POVOADO MATA VERDE, LOCALIZADO NO MUNICÍPIO DE MARIBONDO, AL.</t>
   </si>
   <si>
     <t>6048</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6048/protocolo_20200219_115017.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6048/protocolo_20200219_115017.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO, RENAN FILHO E AO SECRETÁRIO DE INFRAESTRUTURA DO ESTADO DE ALAGOAS, MAURÍCIO QUINTELA, NO SENTIDO DE VIABILIZAR O SERVIÇO DE IMPLANTAÇÃO ASFÁLTICA ENTRE OS POVOADOS LAGEDO AO POVOADO MATA VERDE, LOCALIZADO NO MUNICÍPIO DE MARIBONDO-AL.</t>
   </si>
   <si>
     <t>6049</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6049/protocolo_20200219_134828.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6049/protocolo_20200219_134828.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE ALAGOAS, JOSÉ RENAN DE VASCONCELOS CALHEIROS FILHO, AO SECRETÁRIO DE ESTADO DE TRANSPORTE E DESENVOLVIMENTO URBANO, MOSART AMARAL NO SENTIDO DE VIABILIZAR O PROGRAMA PRÓ-ESTRADA AO DISTRITO BRANCA, LOCALIZADO NA CIDADE DE ATALAIA/AL.</t>
   </si>
   <si>
     <t>6051</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6051/protocolo_20200219_140439.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6051/protocolo_20200219_140439.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO SECRETÁRIO ESTADUAL DE EDUCAÇÃO PARA QUE EMPREENDAM ESFORÇOS, A FIM DE REGULAMENTAR O SERVIÇO DIGITAL E GRATUITO DE EMISSÃO DE CARTEIRAS ESTUDANTIS PARA ALUNOS DO ENSINO MÉDIO E FUNDAMENTAL DA REDE PÚBLICA E PRIVADA DE ENSINO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6053</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6053/protocolo_20200220_084725.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6053/protocolo_20200220_084725.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR RENAN FILHO E AO SECRETÁRIO DE ESTADO DO MEIO AMBIENTE E DOS RECURSOS HÍDRICOS, SR. FERNANDO SOARES PEREIRA, PARA QUE SEJAM EMPREENDIDOS ESFORÇOS NA CONSTRUÇÃO DE 10(DEZ) POÇOS ARTESIANOS, NO MUNICÍPIO DE MAR VERMELHO  VISANDO BENEFICIAR ALGUMAS LOCALIDADES.</t>
   </si>
   <si>
     <t>6067</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6067/protocolo_20200227_121832.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6067/protocolo_20200227_121832.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, AO EXMO. SR. SECRETÁRIO ESTADUAL DE INFRAESTRUTURA E AO EXMO. SR. PRESIDENTE DO DER/AL QUE SEJA CONSTRUÍDO UMA CICLOVIA  ENTRE AS CIDADES DE ARAPIRACA E PALMEIRA DOS ÍNDIOS.</t>
   </si>
   <si>
     <t>6068</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6068/protocolo_20200227_122249.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6068/protocolo_20200227_122249.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, O EXMO. SR. SECRETÁRIO ESTADUAL DE INFRAESTRUTURA E AO EXMO. SR. PRESIDENTE DO DER/AL QUE SEJA CONSTRUÍDO UMA CICLOVIA  ENTRE AS CIDADES DE ARAPIRACA E DELMIRO GOUVEIA.</t>
   </si>
   <si>
     <t>6069</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>JÓ PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6069/protocolo_20200228_095504.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6069/protocolo_20200228_095504.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE ALAGOAS , COM A FINALIDADE DE QUE SEJAM CONSTRUÍDAS PASSARELAS NA AL - 101 SUL , NAS IMEDIAÇÕES DOS BAIRROS DA  BARRA NOVA E DA MASSAGUEIRA , LOCALIZADOS NO MUNICÍPIO DE MARECHAL DEODORO .</t>
   </si>
   <si>
     <t>6072</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6072/protocolo_20200303_084939.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6072/protocolo_20200303_084939.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO DIRETOR PRESIDENTE DO DER, PARA QUE SEJA REALIZADO O ASFALTAMENTO DO TRECHO DE 6 KM, QUE LIGA O POVOADO MATA VERDE A BR 316 NO MUNICÍPIO DE MARIBONDO.</t>
   </si>
   <si>
     <t>6077</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6077/protocolo_20200303_124425.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6077/protocolo_20200303_124425.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, COM CÓPIA AO SR. SECRETÁRIO DE AGRICULTURA, PECUÁRIA, PESCA E AQUICULTURA DO ESTADO DE ALAGOAS, SOLICITANDO QUE SEJA RETOMADO O PROGRAMA DE DISTRIBUIÇÃO DE SEMENTES AINDA NESTE PERÍODO QUE ANTECEDE AS CHUVAS, HAJA VISTA QUE A DISTRIBUIÇÃO NO PERÍODO CERTO, CONTRIBUIRÁ PARA UMA BOA SAFRA, BENEFICIANDO MILHARES DE FAMÍLIA DO CAMPO EM SITUAÇÃO DE ESTADO DE NECESSIDADE.</t>
   </si>
   <si>
     <t>6078</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6078/protocolo_20200303_135458.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6078/protocolo_20200303_135458.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR RENAN FILHO , AO SECRETÁRIO DE ESTADO DA INFRAESTRUTURA , SR . MAURÍCIO QUINTELA MALTA LESSA , AO SECRETÁRIO DE ESTADO DO MEIO AMBIENTE E DOS RECURSOS HÍDRICOS , SR. FERNANDO SOARES PEREIRA , E AO SECRETÁRIO DE ESTADO DO DESENVOLVIMENTO ECONÔMICO E TURISMO , SR . RAFAEL DE GÓES BRITO , PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE PROMOVER A DEVIDA MELHORIA NA PONTE DE MADEIRA QUE PASSA SOBRE O RIO TATUAMUNHA , LOCALIZADA NA CIDADE DE PORTO DE PEDRAS NO LITORAL NORTE DE ALAGOAS .</t>
   </si>
   <si>
     <t>6088</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6088/protocolo_20200305_100225.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6088/protocolo_20200305_100225.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO DE ESTADO DA SAÚDE, SOLICITANDO A AQUISIÇÃO DE DOIS APARELHOS DE RESSONÂNCIA MAGNÉTICA - RM, A SER DISTRIBUÍDOS PARA O HOSPITAL DA MULHER DRA. NISE DA SILVEIRA, LOCALIZADO EM MACEIÓ E HOSPITAL REGIONAL DR. CLODOLFO RODRIGUES DE MELO - HRCRM, LOCALIZADO EM SANTANA DO IPANEMA.</t>
   </si>
   <si>
     <t>6090</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6090/protocolo_20200305_100202.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6090/protocolo_20200305_100202.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO DE ESTADO DA SAÚDE, QUE SEJA SOLICITADO A AQUISIÇÃO DE EQUIPAMENTOS DE RADIOTERAPIA/QUIMIOTERAPIA, PARA O SETOR DE ONCOLOGIA DO HOSPITAL CHAMA, LOCALIZADO NO MUNICÍPIO DE ARAPIRACA, REGIÃO DO AGRESTE.</t>
   </si>
   <si>
     <t>6091</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6091/protocolo_20200305_091911.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6091/protocolo_20200305_091911.pdf</t>
   </si>
   <si>
     <t>APELO AO SR. GOVERNADOR RENAN FILHO E AO SECRETÁRIO DE ESTADO DA SAÚDE SR. CLAÚDIO ALEXANDRE AYRES DA COSTA PARA  QUE EMPREENDAM ESFORÇOS NA IMPLEMENTAÇÃO DE UMA CENTRAL DE REGULAÇÃO HOSPITALAR DE LEITOS E AMBULATORIAL.</t>
   </si>
   <si>
     <t>6092</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6092/protocolo_20200305_091935.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6092/protocolo_20200305_091935.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO RENAN FILHO E AO SECRETÁRIO DE ESTADO DE SAÚDE, SR. CLAÚDIO ALEXANDRE AYRES DA COSTA, PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE PRIORIZAR AS AÇÕES VOLTADAS PARA A ATENÇÃO BÁSICA DE SAÚDE NO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6097</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>DEPUTADO FRANCISCO TENÓRIO</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6097/protocolo_20200309_152256.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6097/protocolo_20200309_152256.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO COM CÓPIA PARA O SENHOR DIRETOR DO DEPARTAMENTO ESTRADA E RODAGEM DE ALAGOAS -DER , SOLICITANDO A IMPLANTAÇÃO DE LOMBADAS OU SINALIZAÇÃO ELETRÔNICA , NA RODOVIA AL 110 , NA CIDADE DE SÃO SEBASTIÃO , NA AVENIDA ADALBERTO DE ARAÚJO LESSA , NO CONDOMÍNIO VALE DO SILÍCIO AO LADO DO MOMENTU'S MOTEL.</t>
   </si>
   <si>
     <t>6098</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6098/protocolo_20200310_103425.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6098/protocolo_20200310_103425.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, RENAN FILHO, AO SECRETÁRIO ESTADUAL DE TRANSPORTE E DESENVOLVIMENTO URBANO, MOZART AMARAL, E AO DIRETOR PRESIDENTE DO DEPARTAMENTO DE ESTRADAS E RODAGEM -DER/AL. HELDER GAZZANEO, NO SENTIDO DE QUE SEJA PROVIDENCIADA A PAVIMENTAÇÃO DAS RUAS DO POVOADO ESTREMONTES, POR MEIO  DO PROGRAMA PRÓ ESTRADA NO MUNICÍPIO DE PIRANHAS, O QUAL FAZ PARTE DA ROTA TURÍSTICA DO CANGAÇO.</t>
   </si>
   <si>
     <t>6100</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6100/protocolo_20200310_110812.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6100/protocolo_20200310_110812.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO  DE ALAGOAS, RENAN FILHO, PARA QUE DETERMINE A ELABORAÇÃO E O ENVIO DE UM PROJETO DE LEI CRIANDO A DELEGACIA DE COMBATE À CORRUPÇÃO, NA CAPITAL E NAS CIDADES COM MAIS DE 60 MIL HABITANTES,</t>
   </si>
   <si>
     <t>6101</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6101/protocolo_20200310_111021.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6101/protocolo_20200310_111021.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS RENAN FILHO,  E AO SECRETÁRIO DE ESTADO DE ASSISTÊNCIA SOCIAL, SILVIO BULHÕES, PARA QUE DETERMINEM A CRIAÇÃO DE UM PROGRAMA DE RESTAURANTES POPULARES, ESTADUAL E GRATUITO, A SER IMPLANTADO NAS CIDADES COM MAIS  DE 30 MIL HABITANTES.</t>
   </si>
   <si>
     <t>6102</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6102/protocolo_20200310_111246.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6102/protocolo_20200310_111246.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, RENAN FILHO  E AO SECRETÁRIO DE ESTADO DA EDUCAÇÃO LUCIANO BARBOSA, PARA QUE DETERMINEM A CRIAÇÃO DE UM FUNDO ESTADUAL PARA GARANTIR O PAGAMENTO DO 14º E 15º SALÁRIO AOS PROFESSORES DA REDE PÚBLICA ESTADUAL QUE ATINGIREM AS METAS ESTABELECIDAS ANUALMENTE PELA SECRETARIA ESTADUAL DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>6103</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6103/protocolo_20200310_111536.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6103/protocolo_20200310_111536.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, RENAN FILHO E AO SECRETÁRIO DE ESTADO DA COMUNICAÇÃO, ÊNIO LINS, PARA QUE DETERMINEM  QUE PARTE  DAS VERBAS PUBLICITÁRIAS DO GOVERNO DO ESTADO SEJAM RESERVADAS PARA CAMPANHAS DE VALORIZAÇÃO  DOS AGENTES DAS FORÇAS DE SEGURANÇA DO ESTADO.</t>
   </si>
   <si>
     <t>6104</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>MARCELO BELTRÃO</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6104/protocolo_20200310_112005.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6104/protocolo_20200310_112005.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DE ALAGOAS, A CONSTRUÇÃO DE ESTRADA LIGANDO O POVOADO BONSUCESSO,  LOCALIZADO NO MUNICÍPIO DE CORURIPE, AO MUNICÍPIO DE FELIZ DESERTO DE FORMA A INCENTIVAR O TURISMO E ESCOAMENTO DE PRODUÇÃO LOCAL</t>
   </si>
   <si>
     <t>6108</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6108/protocolo_20200310_122427.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6108/protocolo_20200310_122427.pdf</t>
   </si>
   <si>
     <t>APELO AO  EXMO. SR. GOVERNADOR  DO ESTADO DE ALAGOAS RENAN FILHO, AO SECRETÁRIO ESTADUAL DE SAÚDE, ALEXANDRE AYRES, NO SENTIDO DE QUE SEJA  CRIADO NÚCLEO ESPECIALIZADO NA ESTRUTURA FÍSICA DA SESAU, PARA DISPONIBILIZAÇÃO DOS SERVIÇOS DE ATENÇÃO ESPECIALIZADA E SERVIÇOS DE REFERÊNCIA EM DOENÇAS RARAS COMO COMPONENTES ESTRUTURANTES COMPLEMENTARES À REDE DE ATENÇÃO À SAÚDE.</t>
   </si>
   <si>
     <t>6110</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6110/protocolo_20200311_104438.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6110/protocolo_20200311_104438.pdf</t>
   </si>
   <si>
     <t>APELO AO SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO DE ESTADO DA INFRAESTRUTURA, PARA QUE SEJA CONCLUÍDA A OBRA DE SANEAMENTO BÁSICO DA CIDADE DE BELO MONTE.</t>
   </si>
   <si>
     <t>6111</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6111/protocolo_20200311_114411.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6111/protocolo_20200311_114411.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR RENAN FILHO, PARA QUE EMPREENDA ESFORÇOS NO SENTIDO DE ARTICULAR JUNTO À ASSOCIAÇÃO DOS NOTÁRIOS E REGISTRADORES DE ALAGOAS - ANOREG/AL, BEM COMO AO EGRÉGIO TRIBUNAL DE JUSTIÇA DE ALAGOAS -TJ/AL,  A ISENÇÃO OU CONSIDERÁVEL REDUÇÃO DAS TAXAS E EMOLUMENTOS CARTORÁRIOS  PARA OS MORADORES DAS ÁREAS ATINGIDAS PELOS NOTÓRIOS PROBLEMAS GEOLÓGICOS CAUSADOS PELAS ATIVIDADES DESENVOLVIDAS PELA EMPRESA BRASKEM, NOS BAIRROS DO PINHEIRO, MUTANGE, BOM PARTO E BEBEDOURO QUE VIEREM A ADQUIRIR NOVOS IMÓVEIS EM RAZÃO DAS INDENIZAÇÕES A SEREM RECEBIDAS JUDICIALMENTE OU EXTRAJUDICIALMENTE.</t>
   </si>
   <si>
     <t>6112</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6112/protocolo_20200311_115301.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6112/protocolo_20200311_115301.pdf</t>
   </si>
   <si>
     <t>APELO AO  EXMO. SR. GOVERNADOR DO ESTADO  RENAN FILHO, AO SECRETÁRIO DE ESTADO DE INFRAESTRUTURA , SR. MAURÍCIO QUINTELLA MALTA LESSA E AO SECRETÁRIO DE ESTADO DA SAÚDE, DR. CLÁUDIO AYRES DA COSTA, PARA QUE EMPREENDAM ESFORÇOS NA IMPLANTAÇÃO DA "CASA DO AUTISTA"DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6113</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6113/protocolo_20200311_115751.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6113/protocolo_20200311_115751.pdf</t>
   </si>
   <si>
     <t>APELO AO SR. GOVERNADOR  DO ESTADO DE ALAGOAS , PARA REQUERER QUE TOMADAS PROVIDÊNCIAS ACERCA DA SITUAÇÃO DOS AR CONDICIONADOS NA ESCOLA ESTADUAL PROFESSOR LOUREIRO, LOCALIZADA NO CONJ. HABITACIONAL  PEDRO TENÓRIO RAPOSO, NA RUA FLORIANO PEIXOTO, S/N - CENTRO, MURICI - AL.</t>
   </si>
   <si>
     <t>6116</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6116/protocolo_20200312_115100.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6116/protocolo_20200312_115100.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR RENAN FILHO E AO SECRETÁRIO DE ESTADO DA EDUCAÇÃO, SR. JOSÉ LUCIANO BARBOSA DA SILVA, PARA QUE EMPREENDAM ESFORÇOS PARA A REESTRUTURAÇÃO E AQUISIÇÃO DE NOVOS MOBILIÁRIOS E EQUIPAMENTOS  DE INFORMÁTICA PARA A ESCOLA ESTADUAL MÁRIO GOMES DE BARROS, NO MUNICÍPIO DE JOAQUIM GOMES.</t>
   </si>
   <si>
     <t>6121</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6121/protocolo_20200316_170511.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6121/protocolo_20200316_170511.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE ALAGOAS , RENAN FILHO , TOME AS ´PROVIDÊNCIAS PARA QUE FORNEÇA , DE FORMA URGENTE , MÁSCARAS CIRÚRGICAS , ÁLCOOL EM GEL E QUAISQUER OUTROS ACESSÓRIOS E/OU PRODUTOS QUE VIVEM REDUZIR OS RISCOS DE CONTAMINAÇÃO DO V´RUS COVID - 19 A TODOS OS PROFISSIONAIS QUE COMPÕEM A SEGURANÇA PÚBLICA DO ESTADO DE ALAGOAS ( POLICIAS MILITARES , POLICIAS CIVIS E AGENTES PENITENCIÁRIOS ).</t>
   </si>
   <si>
     <t>6129</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6129/protocolo_20200317_103340.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6129/protocolo_20200317_103340.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO E AO SECRETÁRIO DE ESTADO DE TRANSPORTE E DESENVOLVIMENTO URBANO, PARA QUE ATRAVÉS DO PROGRAMA PRÓ-ESTRADA, REALIZE O AFASTAMENTO DA AL 125, NO TRECHO QUE LIGA A AL 220 EM BATALHA À CIDADE DE OLIVENÇA.</t>
   </si>
   <si>
     <t>6140</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6140/protocolo_20200318_131537.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6140/protocolo_20200318_131537.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO SR. GOVERNADOR RENAN E AO SECRETÁRIO DE ESTADO DA SAÚDE, SR. CLAUDIO ALEXANDRE AYRES DA COSTA, PARA QUE EMPREENDAM ESFORÇOS NA DISPONIBILIDADE DE RECURSOS QUE VENHAM A GARANTIR A PERMANÊNCIA DOS NOVOS LEITOS DE UTI , DISPONIBILIZADOS NO HOSPITAL GERAL DO ESTADO PARA O COVID -19 , APÓS A PANDEMIA .</t>
   </si>
   <si>
     <t>6143</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>DAVI DAVINO FILHO</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6143/protocolo_20200318_155522.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6143/protocolo_20200318_155522.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE ALAGOAS QUE DETERMINE A LIBERAÇÃO DAS EMENDAS PARLAMENTARES DESTINADAS  A REDE HOSPITALAR DO ESTADO DE ALAGOAS .</t>
   </si>
   <si>
     <t>6146</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6146/protocolo_20200319_113224.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6146/protocolo_20200319_113224.pdf</t>
   </si>
   <si>
     <t>SOLICITA A IMPLANTAÇÃO DE NOVOS LEITOS DE UTI NO HOSPITAL GERAL DO ESTADO PARA GARANTIR O TRATAMENTO DE PACIENTES COM CODIV-19.</t>
   </si>
   <si>
     <t>6148</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6148/protocolo_20200319_133449.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6148/protocolo_20200319_133449.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO . SR . GOVERNADOR DO ESTADO DE ALAGOAS E AO EXMO. SR. SECRETÁRIO ESTADUAL DE SAÚDE DE ALAGOAS NO SENTIDO DE VIABILIZAR A DISTRIBUIÇÃO DE FRASCOS DE ÁLCOOL EM GEL E MASCARAS DE PROTEÇÃO PARA A POPULAÇÃO DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6154</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6154/protocolo_20200407_084536.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6154/protocolo_20200407_084536.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SENHOR GOVERNADOR DO ESTADO E AO DIRETOR - PRESIDENTE DA COMPANHIA DE SANEAMENTO DE ALAGOAS -CASAL E EQUATORIAL ENERGIA DISTRIBUIÇÃO ALAGOAS, SOLICITAR A SUSPENSÃO POR 60 DIAS (ABRIL E MAIO) DA COBRANÇA DA TARIFA MÍNIMA DE ÁGUA DOS CONSUMIDORES QUE SE ENQUADRAM NO PADRÃO BÁSICO DA TARIFA SOCIAL E REGISTRAM CONSUMO DE ATÉ 10M CÚBICOS AO MÊS, BEM COMO DESONERÁ-LO DE CUSTOS COM PAGAMENTO DE TARIFA MÍNIMA DE ENERGIA DAQUELES CONSUMIDORES QUE ESTÃO NAS FAIXAS DE CONSUMO MÉDIO DE 80KWH.</t>
   </si>
   <si>
     <t>6158</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>DEPUTADA FLAVIA CAVALCANTE</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6158/protocolo_20200407_120430.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6158/protocolo_20200407_120430.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO E AO SECRETÁRIO DE SAÚDE QUE SEJA CRIADO UM HOSPITAL DE CAMPANHA NA REGIÃO NORTE DO ESTADO OU A ESTRUTURAÇÃO DOS HOSPITAIS DE PORTO CALVO E PASSO DE CAMARAGIBE PARA ATENDER PACIENTES ACOMETIDOS PELO CORONAVÍRUS.</t>
   </si>
   <si>
     <t>6159</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>PAULO DANTAS</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6159/protocolo_20200407_121236.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6159/protocolo_20200407_121236.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO DE ALAGOAS E AO EXMO SENHOR SECRETÁRIO DE AGRICULTURA, PECUÁRIA, PESCA E AQUICULTURA DO ESTADO DE ALAGOAS, QUE SEJA REALIZADA COM MAIOR BREVIDADE POSSÍVEL, A AMPLIAÇÃO DAS FAMÍLIAS ATENDIDAS, EM PERCENTUAL MÍNIMO DE 50%, ATRAVÉS DO CONVÊNIO SEAGRI/MDS Nº 007/2013, FIRMADO ENTRE O GOVERNO FEDERAL E OI GOVERNO DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6163</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6163/protocolo_20200413_101538.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6163/protocolo_20200413_101538.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE ALAGOAS , RENAN FILHO , AO SECRETÁRIO ESTADUAL DE TRANSPORTE E DESENVOLVIMENTO URBANO , MOZART AMARAL E AO DIRETOR PRESIDENTE DO DEPARTAMENTO DE ESTRADAS E RODAGEM - DER/AL , HELDER GAZZANEO , NO SENTIDO DE QUE SEJA PROVIDENCIADA A PAVIMENTAÇÃO DAS RUAS DO POVOADO MEIRUS , POR MEIO DO PROGRAMA PRÓ ESTRADA NO MUNICÍPIO DE PÃO DE AÇÚCAR.</t>
   </si>
   <si>
     <t>6164</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6164/protocolo_20200413_101611.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6164/protocolo_20200413_101611.pdf</t>
   </si>
   <si>
     <t>APELO AOS EXCELENTÍSSIMOS SENHORES GOVERNADOR DO ESTADO DE ALAGOAS , RENAN FILHO , SECRETÁRIO  DE ESTADO DE  SAÚDE , ALEXANDRE AYRES , E PREFEITO DE MACEIÓ RUI PALMEIRA , SOLICITAR ALTERAÇÃO NOS DECRETOS GOVERNAMENTAIS DO ESTADO E  MUNICÍPIO PARA A FLEXIBILIZAÇÃO NO FUNCIONAMENTO DE SALÕES DE BELEZA , BARBEARIAS , MANICURE E PEDICURE ( ESMALTERIA) , CLÍNICAS DE ESTÉTICA , ESTABELECIMENTOS COMERCIAS COM ATIVIDADES DE DEPILAÇÃO E SIMILARES .</t>
   </si>
   <si>
     <t>6165</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6165/protocolo_20200414_084651.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6165/protocolo_20200414_084651.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO SECRETÁRIO ESTADUAL DE SAÚDE  PARA  QUE EMPREENDAM ESFORÇOS , A FIM DE , EM RAZÃO DA PANDEMIA DO COVID - 19 , ANTECIPAR A INAUGURAÇÃO DO HOSPITAL REGIONAL DA MATA , LOCALIZADO NO MUNICÍPIO DE UNIÃO DOS PALMARES .</t>
   </si>
   <si>
     <t>6166</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6166/protocolo_20200414_084951.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6166/protocolo_20200414_084951.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO PARA QUE LIBERE RECURSOS , A FIM DE CONCEDER LINHA DE CRÉDITO A SER FORNECIDA PELA AGÊNCIA DE FOMENTO DE ALAGOAS - DESENVOLVE  , NO VALOR DE R$ 2 MIL Á R$ 5 MIL REAIS DESTINADO AOS FEIRANTES , AMBULANTES , ARTESÃOS E AFINS.</t>
   </si>
   <si>
     <t>6167</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6167/protocolo_20200414_084902.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6167/protocolo_20200414_084902.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO SECRETÁRIO ESTADUAL DE SAÚDE PARA QUE EMPREENDAM ESFORÇOS , A FIM DE EM RAZÃO DA PANDEMIA DO COVID -19 , ANTECIPAR A INAUGURAÇÃO DO HOSPITAL REGIONAL DO NORTE , LOCALIZADO NO MUNICÍPIO DE PORTO CALVO .</t>
   </si>
   <si>
     <t>6168</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6168/protocolo_20200414_090343.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6168/protocolo_20200414_090343.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR RENAN FILHO , PARA  QUE EMPREENDA ESFORÇOS BUSCANDO A LIBERAÇÃO E CONCESSÃO DESSE IMPORTANTE  AUXÍLIO SOCIAL , UTILIZANDO OS RECURSOS DO FUNDO DE COMBATE E ERRADICAÇÃO DA POBREZA (FECOEP) , PARA A POPULAÇÃO ALAGOANA DOS 102 MUNICÍPIOS , QUE HOJE SE ENCONTRA EM SITUAÇÃO DE EXTREMA POBREZA , A ENFRENTAR A PANDEMIA DO NOVO CORONAVÍRUS.</t>
   </si>
   <si>
     <t>6169</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6169/protocolo_20200414_121227.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6169/protocolo_20200414_121227.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO SECRETÁRIO DE ESTADO DO TRANSPORTE E DESENVOLVIMENTO URBANO , PARA QUE ATRAVÉS DO PROGRAMA PRÓ- ESTRADA , REALIZE O ASFALTAMENTO DO TRECHO DE APROXIMADAMENTE 4,5 KM QUE LIGA A BR 104 AO POVOADO DANTA FÉ , PASSANDO PELO NOVO HOSPITAL REGIONAL DE UNIÃO DOS PALMARES . A REALIZAÇÃO DESTA OBRA É DE FUNDAMENTAL IMPORTÂNCIA , POIS IRÁ FACILITAR O ACESSO AO HOSPITAL E BENEFICIAR UMA POPULAÇÃO DE APROXIMADAMENTE 3000 PESSOAS QUE MORAM NESTE POVOADO E SÍTIOS CIRCUNVIZINHOS .</t>
   </si>
   <si>
     <t>6171</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6171/protocolo_20200415_092909.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6171/protocolo_20200415_092909.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO , SOLICITANDO A SUSPENSÃO TEMPORÁRIA , POR UM PERÍODO DE ATÉ 90 ( NOVENTA) DIAS , A PEDIDO DO SERVIDOR ATIVO OU INATIVO , DO CUMPRIMENTO DAS OBRIGAÇÕES FINANCEIROS REFERENTES A EMPRÉSTIMOS CONSIGNADOS ( DESCONTO EM FOLHAS ) , CONTRAÍDOS POR SERVIDORES PÚBLICOS NO ÂMBITO DO ESTADO DE ALAGOAS .</t>
   </si>
   <si>
     <t>6172</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6172/protocolo_20200415_093119.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6172/protocolo_20200415_093119.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO , SOLICITANDO ADOÇÃO DA RECOMENDAÇÃO DA SOCIEDADE ALAGOANA DE INFECTOLOGIA - SAI PARA MANEJO DOS CASOS SUSPEITOS E CONFIRMADOS DO COVID -19 , EM CONFORMIDADE COM O PROTOCOLO DE MANEJO / TRATAMENTO HOSPITALAR , EM ANEXO .</t>
   </si>
   <si>
     <t>6173</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6173/protocolo_20200415_102203.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6173/protocolo_20200415_102203.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE ALAGOAS , RENAN FILHO , PARA QUE ESTUDE OS MEIOS NECESSÁRIOS E VIABILIZE RECURSOS FINANCEIROS PARA A CONCLUSÃO E FABRICAÇÃO DO RESPIRAL - RESPIRADOR ARTIFICIAL CRIADO PELO GRUPO DE PESQUISADORES FORMADO POR ENGENHEIROS , PROGRAMADORES E ESTUDANTES , COORDENADO PELO SARGENTO RODRIGO COSTA , DO EXÉRCITO BRASILEIRO , LOTADO AQUI EM ALAGOAS .</t>
   </si>
   <si>
     <t>6174</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>DAVI MAIA</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6174/protocolo_20200415_111336.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6174/protocolo_20200415_111336.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO . SENHOR GOVERNADOR DO ESTADO DE ALAGOAS , SR . JOSÉ RENAN VASCONCELOS CALHEIROS FILHO , PARA QUE ADOTE TODAS AS PROVIDENCIAS ADMINISTRATIVAS CABÍVEIS PARA A SUSPENSÃO IMEDIATA DOS CONTRATOS DE ALUGUEL DE VEÍCULOS NÃO ESSENCIAIS , COM CONSEQUENTE REDUÇÃO DA FROTA E DEVOLUÇÃO DOS VEÍCULOS VINCULADOS AOS SERVIÇOS NÃO ESSENCIAIS DO ESTADO DE ALAGOAS , DURANTE O PERÍODO DE EMERGÊNCIA DE SAÚDE PÚBLICA DECORRENTE DA PANDEMIA DO COVID -19.</t>
   </si>
   <si>
     <t>6176</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6176/protocolo_20200415_123142.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6176/protocolo_20200415_123142.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE ALAGOAS , COM CÓPIA PARA O PRESIDENTE AGÊNCIA DE DEFESA E INSPEÇÃO AGROPECUÁRIA DE ALAGOAS - ADEAL , SOLICITANDO INFORMAÇÕES QUANTO A APLICABILIDADE DA LEI ESTADUAL 8.228/2020 QUE REGULAMENTA A PRODUÇÃO E COMERCIALIZAÇÃO DE DERIVADOS LÁCTEOS ARTESANAIS PRODUZIDOS NO ESTADO DE ALAGOAS .</t>
   </si>
   <si>
     <t>6177</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6177/protocolo_20200415_123238.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6177/protocolo_20200415_123238.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE ALAGOAS , COM CÓPIA PARA  PRESIDENTE AGÊNCIA DE DEFESA E INSPEÇÃO AGROPECUÁRIA DE ALAGOAS - ADEAL , SOLICITANDO INFORMAÇÕES SOBRE A IMPLANTAÇÃO DA EQUIVALÊNCIA DOS SERVIÇOS DE INSPEÇÃO DO MINISTÉRIO DA AGRICULTURA , PECUÁRIA E ABASTECIMENTO , POR MEIO DA ADESÃO AO SISTEMA BRASILEIRO DE INSPEÇÃO PRODUTOS DE ORIGEM ANIMAL - SISBI.</t>
   </si>
   <si>
     <t>6178</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6178/protocolo_20200415_123312.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6178/protocolo_20200415_123312.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO . SR . GOVERNADOR DO ESTADO E AO EXMO . SR. SECRETÁRIO DA FAZENDA DO ESTADO DE ALAGOAS PARA QUE O PODER EXECUTIVO TENHA A INICIATIVA DE LEI , DE ISENTAR O IPVA DOS MOTORISTAS DE APLICATIVO E TAXISTAS DE FORMA PROPORCIONAL PELO PERÍODO DE 90 DIAS .</t>
   </si>
   <si>
     <t>6179</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6179/protocolo_20200416_082322.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6179/protocolo_20200416_082322.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO QUE FIRME PARCERIA COM A REDE HOTELEIRA DO ESTADO DE ALAGOAS , NO SENTIDO DE ABRIGAR OS PROFISSIONAIS DA SAÚDE , QUE NESTE PERÍODO , PRECISAM FICAR ISOLADOS DA FAMÍLIA , POR CONTA DO CUIDADO PARA EVITAR A TRANSMISSÃO NO NOVO CORONAVÍRUS.</t>
   </si>
   <si>
     <t>6180</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6180/protocolo_20200416_092624.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6180/protocolo_20200416_092624.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SENHOR GOVERNADOR DO ESTADO DE ALAGOAS , SR . JOSÉ RENAN VASCONCELOS CALHEIROS FILHO , E AO SECRETÁRIO DE SAÚDE DE ALAGOAS , O SR. CLÁUDIO ALEXANDRE AYRES DE COSTA , PARA QUE ADOTEM TODAS AS PROVIDÊNCIAS ADMINISTRATIVA CABÍVEIS PARA A CONTRATAÇÃO IMEDIATA DE LABORATÓRIOS PARTICULARES DE ALAGOAS PARA A REALIZAÇÃO DE TESTES DE COVID-19 , COM A FINALIDADE DE AUMENTO SUBSTANCIAL NO NÚMEROS DE TESTES E DIMINUIÇÃO DA DEMANDA DIÁRIA DOS TESTES A SEREM REALIZADOS PELO LACEN .</t>
   </si>
   <si>
     <t>6181</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6181/protocolo_20200416_104424.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6181/protocolo_20200416_104424.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO . SENHOR GOVERNADOR DO ESTADO DE ALAGOAS , SR. JOSÉ RENAN VASCONCELOS CALHEIROS FILHO , E AO SECRETÁRIO DE SAÚDE DE ALAGOAS , O SR . CLÁUDIO ALEXANDRE AYRES DE COSTA , PARA QUE ADOTEM TODAS AS PROVIDÊNCIAS ADMINISTRATIVAS CABÍVEIS PARA A FORMALIZAÇÃO DE CONVÊNIO COM A UNIVERSIDADE FEDERAL DE ALAGOAS - UFAL , COM A FINALIDADE DE UTILIZAÇÃO DOS EQUIPAMENTOS , INSUMOS E SERVIDORES DA UFAL PARA A REALIZAÇÃO DE TESTES DE COVID -19 NO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6183</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6183/protocolo_20200420_095532.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6183/protocolo_20200420_095532.pdf</t>
   </si>
   <si>
     <t>SOLICITA  QUE SEJA EFETUADO, POR MEIO DO FUNDO ESTADUAL DE COMBATE E ERRADICAÇÃO DA POBREZA (FECOEP), UM REPASSE SOCIAL NA FORMA DE AUXÍLIO PECUNIÁRIO, NO VALOR  DE R$ 20.000.000, 00 ( VINTE MILHÕES DE REAIS), PARA SEREM DISTRIBUÍDOS PROPORCIONALMENTE ENTRE  OS 102 MUNICÍPIO ALAGOANOS, TENDO COMO PARÂMETRO OS ÍNDICES DE EXTREMA POBREZA E VULNERABILIDADE SOCIAL DO ESTADO, BUSCANDO ASSIM ATENDER  AS FAMÍLIAS DOS ALAGOANOS EM SITUAÇÃO DE EXTREMA POBREZA E VULNERABILIDADE SOCIAL QUE NÃO SERÃO CONTEMPLADAS PELAS CESTAS BÁSICAS DISTRIBUÍDAS PELO GOVERNO DO ESTADO.</t>
   </si>
   <si>
     <t>6185</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6185/protocolo_20200422_085956.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6185/protocolo_20200422_085956.pdf</t>
   </si>
   <si>
     <t>APELO AOS  EXCELENTÍSSIMOS SENHORES GOVERNADOR DO ESTADO DE ALAGOAS E AO SECRETÁRIO DE ESTADO DA SAÚDE, ALEXANDRE AYRES, NO SENTIDO DE RESTABELECER O FUNCIONAMENTO DA ATIVIDADE ECONÔMICA DE LOJAS, ESTABELECIMENTOS COMERCIAIS E SIMILARES - NÃO SE LIMITANDO AOS GÊNEROS ALIMENTÍCIOS, COM O SERVIÇO "PEGUE E LEVE", EM RAZÃO DE PREJUÍZO DE ORDEM FINANCEIRA E COMPROMISSO DOS DIVERSOS SEGMENTOS DA CADEIA PRODUTIVA EM COLABORAR INCANSAVELMENTE COM A EFETIVIDADE DO DECRETO GOVERNAMENTAL.</t>
   </si>
   <si>
     <t>6186</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6186/protocolo_20200422_093418.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6186/protocolo_20200422_093418.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, ASSIM COMO, AO SECRETÁRIO DE ESTADO DE ASSISTÊNCIA E DESENVOLVIMENTO SOCIAL, SUGERINDO A DOAÇÃO DE CESTAS BÁSICAS PARA OS TAXISTAS E MOTORISTAS DE APLICATIVO.</t>
   </si>
   <si>
     <t>6187</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6187/protocolo_20200422_093711.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6187/protocolo_20200422_093711.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, ASSIM COMO, AO SECRETÁRIO DE ESTADO DA SAÚDE, SUGERINDO A ESTRUTURAÇÃO DE UM HOSPITAL DE CAMPANHA  NO BAIRRO DO TABULEIRO DOS MARTINS , NO MUNICÍPIO DE MACEIÓ - AL.</t>
   </si>
   <si>
     <t>6188</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>DEPUTADO DUDU RONALSA</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6188/protocolo_20200423_080116.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6188/protocolo_20200423_080116.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, COM CÓPIAS PARA A SECRETARIA DO ESTADO DA ASSISTÊNCIA E DESENVOLVIMENTO SOCIAL - SEADES, E PARA O FUNDO DE COMBATE E ERRADICAÇÃO À POBREZA - FECOEP, COM URGÊNCIA, CUJA FINALIDADE É A ADOÇÃO DE PROVIDÊNCIAS NO SENTIDO DE POSSIBILITAR A IMPLANTAÇÃO DE MEDIDAS ECONÔMICAS DESTINADA AOS ARTESÃOS DO PONTAL DA BARRA, DOS GUERREIROS DA PRAÇA LYONS E DA FEIRINHA DO ARTESANATO NA PAJUÇARA, TODOS LOCALIZADOS EM MACEIÓ - AL.</t>
   </si>
   <si>
     <t>6190</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6190/protocolo_20200423_080511.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6190/protocolo_20200423_080511.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, COM URGÊNCIA, CUJA FINALIDADE É A ADOÇÃO DE PROVIDÊNCIAS NO SENTIDO DE DETERMINAR, EM DECORRÊNCIA DA PANDEMIA DO COVID-19 "CORONAVÍRUS", QUE AS IGREJAS E OS TEMPLOS RELIGIOSOS, DE QUALQUER NATUREZA  SEJAM DECLARADOS ISENTOS DA COBRANÇA DE SERVIÇOS ESSENCIAIS PRESTADOS PELAS CONCESSIONÁRIAS DE ENERGIA ELÉTRICA E DE FORNECIMENTO DE ÁGUA/ESGOTO, PELO PERÍODO QUE PERDURAR O ESTADO DE CALAMIDADE PÚBLICA NESTE ESTADO.</t>
   </si>
   <si>
     <t>6191</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6191/protocolo_20200423_080625.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6191/protocolo_20200423_080625.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR  DO ESTADO COM CÓPIA AO SR. DIRETOR PRESIDENTE DO DEPARTAMENTO DE ESTRADAS E RODAGEM DE ALAGOAS (DER-AL), SOLICITANDO A RETIRADA DOS QUEBRAS-MOLAS DA PONTE GUNGA (LAGOA DO ROTEIRO), SITUADA NO LITORAL SUL DE ALAGOAS, ENTRE OS MUNICÍPIOS DE BARRA DE SÃO MIGUEL E ROTEIRO.</t>
   </si>
   <si>
     <t>6192</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6192/protocolo_20200423_080823.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6192/protocolo_20200423_080823.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, COM CÓPIAS AO SECRETÁRIO DE SAÚDE, PARA QUE EMPREENDAM ESFORÇOS A FIM DE AMPLIAR O NÚMERO DE LEITOS PARA DOENTES DO COVID-19, POR MEIO DA AQUISIÇÃO DE MATERIAIS HOSPITALARES E A ADAPTAÇÃO DE LOCAIS EXCLUSIVOS PARA SEREM CENTRO DE ATENDIMENTO  HOSPITALAR DE CAMPANHA DO COVID-19 NO MUNICÍPIO DE ARAPIRACA-AL.</t>
   </si>
   <si>
     <t>6193</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6193/protocolo_20200423_081020.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6193/protocolo_20200423_081020.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, COM CÓPIA AO SECRETÁRIO DE SEGURANÇA PÚBLICA, PARA QUE EMPREENDAM ESFORÇOS A FIM DE POSSIBILITAR  A AMPLIAÇÃO DO PROGRAMA RONDA NO BAIRRO NO MUNICÍPIO DE  ARAPIRACA-AL, EM ESPECIAL NAS ZONAS COMERCIAIS MAIS AFETADAS PELA AUSÊNCIA DE TRÁFEGO DE PESSOAS E VEÍCULOS EM DECORRÊNCIA DA QUARENTENA IMPOSTA PELO DECRETO ESTADUAL Nº 69.577, DE 28 DE MARÇO DE 2020, BEM COMO O FORNECIMENTO DE MATERIAL DE PROTEÇÃO AOS AGENTES.</t>
   </si>
   <si>
     <t>6198</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6198/protocolo_20200428_090150.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6198/protocolo_20200428_090150.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR RENAN FILHO , E AO SECRETÁRIO DE ESTADO DA SAÚDE , SR . CLÁUDIO ALEXANDRE AYRES DA COSTA , PARA QUE EMPREENDA ESFORÇOS BUSCANDO ARTICULAR , JUNTO AOS GESTORES MUNICIPAIS PARA QUE SEJA RECOMENDADO A UTILIZAÇÃO DE MASCARA DE PROTEÇÃO INDIVIDUAL , POR TODA Á POPULAÇÃO EM ESPAÇOS PÚBLICOS , EQUIPAMENTOS DE TRANSPORTE COLETIVO E ESTABELECIMENTOS COMERCIAIS , INDUSTRIAIS , FEIRAS LIVRES , BANCOS E CASAS LOTÉRICAS NO ÂMBITO DO ESTADO DE ALAGOAS , COMO FORMA DE COMBATER Á PROLIFERAÇÃO DO NOVO CORONAVÍRUS.</t>
   </si>
   <si>
     <t>6199</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6199/protocolo_20200428_090605.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6199/protocolo_20200428_090605.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR RENAN FILHO , PARA QUE EMPREENDA ESFORÇOS BUSCANDO A ARTICULAÇÃO JUNTO AOS 102 MUNICÍPIOS DO NOSSO ESTADO , VISANDO Á CONTRATAÇÃO TEMPORÁRIA DOS BOMBEIROS CIVIS DE ALAGOAS , PARA QUE ESTES ATUEM COMO FORÇA AUXILIAR AO COMBATE Á PANDEMIA DO COVID - 19.</t>
   </si>
   <si>
     <t>6200</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6200/protocolo_20200428_091240.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6200/protocolo_20200428_091240.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR RENAN FILHO , AO SECRETÁRIO DE ESTADO DA INFRAESTRUTURA , SR. MAURÍCIO QUINTELA MALTA LESSA E AO DIRETOR -PRESIDENTE DO DEPARTAMENTO DE ESTRADAS DE RODAGEM DE ALAGOAS - DER , SR . HELDER GAZZANEO GOMES , REINTERANDO A SOLICITAÇÃO FEITA POR MEIO DA INDICAÇÃO DE Nº 519/2020 , PROTOCOLIZADO NESTA CASA EM 19 DE FEVEREIRO DO ANO EM CURSO , NO SENTIDO DE EMPREENDER ESFORÇOS PROMOVENDO A DEVIDA MELHORIA NA MALHA RODOVIÁRIA , MAIS ESPECIFICAMENTE NO TRECHO QUE INTERLIGA A CIDADE DE MARECHAL DEODORO PELA AL- 215 ATÉ O CRUZAMENTO COM A BR-101.</t>
   </si>
   <si>
     <t>6203</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6203/protocolo_20200428_103147.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6203/protocolo_20200428_103147.pdf</t>
   </si>
   <si>
     <t>APELO AOS EXCELENTÍSSIMO SENHORES GOVERNADOR DO ESTADO DE ALAGOAS E AO SECRETÁRIO DE ESTADO DA SAÚDE , ALEXANDRE AYRES , NO SENTIDO DE REQUISITAR A DISTRIBUIÇÃO DE EQUIPAMENTOS  DE PROTEÇÃO INDIVIDUAL (EPIS) , COMO MÁSCARAS DE TECIDO LAVÁVEIS E ÁLCOOL ETÍLICO 70º INPM PARA OS SERVIDORES PÚBLICOS DA SEGURANÇA PÚBLICA , VISTO QUE NÃO HÁ AINDA PERSPECTIVA DE ENTREGA DESTES EQUIPAMENTOS NOS DISTRITOS POLICIAS E CISPS  LOCALIZADOS NO INTERIOR DO ESTADO OS QUAIS TAMBÉM ESTÃO SUJEITOS Á CONTAMINAÇÃO PELA COVID -19 , O CORONAVÍRUS.</t>
   </si>
   <si>
     <t>6204</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6204/protocolo_20200428_103125.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6204/protocolo_20200428_103125.pdf</t>
   </si>
   <si>
     <t>APELO AOS EXCELENTÍSSIMO SENHORES GOVERNADOR DO ESTADO DE ALAGOAS  AO SECRETÁRIO DE ESTADO DA SAÚDE , ALEXANDRE AYRES , NO SENTIDO DE RESTABELECER O FUNCIONAMENTO DE CONSULTÓRIOS CLÍNICOS E ODONTOLÓGICOS , RESPEITANDO NORMAS E ORIENTAÇÕES TÉCNICAS EM ATENDIMENTO A ANVISA , PARA A EXECUÇÃO DOS SERVIÇOS DE GASTROENTEROLOGIA , EXAMES DE IMAGEM , ODONTOLÓGICOS , COMO TAMBÉM PARA CONTINUIDADE DE TRATAMENTOS DE TRANSPLANTADOS , ONCOLÓGICOS E OUTROS PROCEDIMENTOS MÉDICOS COM NECESSIDADES DE USO CONTÍNUO DE MEDICAÇÃO , AINDA QUE NESTE MOMENTO DE PANDEMIA PARA ALINHAMENTO DE MEDIDAS ESSENCIAIS E DE ASSISTÊNCIA Á SAÚDE D POPULAÇÃO.</t>
   </si>
   <si>
     <t>6208</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6208/protocolo_20200428_112439.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6208/protocolo_20200428_112439.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE ALAGOAS , RENAN FILHO , PARA QUE ESTUDE OS MEIOS NECESSÁRIOS E VIABILIZE RECURSOS FINANCEIROS DESTINADOS Á SECRETARIA DO TURISMO REDIRECIONANDO -OS PARA A DISTRIBUIÇÃO DE CESTAS BÁSICAS POR TRÊS MESES AOS GUIAS DE TURISMO , AMBULANTES , GARÇONS , MOTORISTAS DE TÁXIS , VANS E ÔNIBUS DE TURISMO DO ESTADO DE ALAGOAS .</t>
   </si>
   <si>
     <t>6209</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6209/protocolo_20200428_113626.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6209/protocolo_20200428_113626.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SENHOR GOVERNADOR DO ESTADO DE ALAGOAS , SR. JOSÉ RENAN VASCONCELOS CALHEIROS FILHO , E AO SECRETÁRIO DE SAÚDE DE ALAGOAS , O SR. CLÁUDIO ALEXANDRE AYRES DE COSTA , PARA QUE ADOTEM TODAS AS MEDIDAS NECESSÁRIAS PARA A ELABORAÇÃO E PUBLICAÇÃO DE UM ATO NORMATIVO DE FIXAÇÃO DE CRITÉRIOS PRÉVIOS E OBJETIVOS NA DETERMINAÇÃO DAS LISTAS DE PRIORIDADES NA REALIZAÇÃO DE EXAMES DE COVID-19 PELO LACEN /AL.</t>
   </si>
   <si>
     <t>6210</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6210/protocolo_20200428_114426.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6210/protocolo_20200428_114426.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SENHOR GOVERNADOR DO ESTADO DE ALAGOAS , SR. JOSÉ RENAN VASCONCELOS CALHEIROS FILHO PARA QUE ADOTE TODAS AS PROVIDÊNCIAS CABÍVEIS PARA A ELABORAÇÃO DE ATO NORMATIVO DE SUSPENSÃO DOS DESCONTOS DE EMPRÉSTIMOS CONSIGNADOS , PELO PRAZO DE 3 ( TRÊS ) MESES , DA FOLHA SUSPENSÃO DOS SERVIDORES CIVIS , MILITARES , APOSENTADOS E PENSIONISTAS DO ESTADO DE ALAGOAS , SALARIAL DOS SERVIDORES CIVIS , MILITARES , APOSENTADOS E PENSIONISTAS DO ESTADO DE ALAGOAS , COM A FINALIDADE DE QUE OS SERVIDORES POSSUAM UMA MELHOR SITUAÇÃO FINANCEIRA PARA MANUTENÇÃO DE SUAS FAMÍLIAS DURANTE O PERÍODO DE PANDEMIA DO COVID-19.</t>
   </si>
   <si>
     <t>6211</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6211/protocolo_20200428_123839.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6211/protocolo_20200428_123839.pdf</t>
   </si>
   <si>
     <t>APELO AOS EXCELENTÍSSIMO SENHORES GOVERNADOR DO ESTADO DE ALAGOAS E AO SECRETÁRIO DE ESTADO DA SAÚDE , ALEXANDRE AYRES , NO SENTIDO DE DETERMINAR OFICIALMENTE ÁS AGÊNCIAS BANCÁRIAS , LOTÉRICAS E INSTITUIÇÃO FINANCEIRA - DE QUALQUER NATUREZA - A OBRIGATÓRIO DISPONIBILIZANDO GRATUITA DE ÁLCOOL ANTISSÉPTICO ETÍLIO 70º INPM PARA OS FUNCIONÁRIOS EM ATIVIDADE PRESENCIAL E PARA A POPULAÇÃO DE ODO GERAL , VISTO QUE NÃO HÁ AINDA REGISTRO DESTE FORNECIMENTO  NAS INSTITUIÇÕES BANCÁRIAS DURANTE ATIVIDADES NOS CAIXAS ELETRÔNICOS E CAIXAS PRESENCIAS , ONDE HÁ O MANUSEIO DE MOEDAS E CÉDULAS , OS QUAIS TAMBÉM ESTÃO SUJEITOS Á CONTAMINAÇÃO PELA COVID -19 , O CORONAVÍRUS.</t>
   </si>
   <si>
     <t>6212</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6212/protocolo_20200429_093300.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6212/protocolo_20200429_093300.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SENHOR RENAN CALHEIROS FILHO , GOVERNADOR DO ESTADO COM CÓPIA PARA O SENHOR ALEXANDRE AYRES , SECRETÁRIO DE SAÚDE DO ESTADO , QUE OS LEITOS DO HOSPITAL GERAL PROFESSOR IB GATTO FALCÃO , LOCALIZADO NO MUNICÍPIO DE RIO LARGO / AL , SEJAM TRANSFORMADO EM LEITOS DE UTI COVID -19 E LEITOS DE INTERNAÇÃO COVID-19.</t>
   </si>
   <si>
     <t>6213</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6213/protocolo_20200429_103236.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6213/protocolo_20200429_103236.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SENHOR GOVERNADOR DO ESTADO DE ALAGOAS , RENAN FILHO , E AO EXCELENTÍSSIMO SENHOR SECRETÁRIO DE SAÚDE , ALEXANDRE AYRES , PARA QUE TOMEM AS DEVIDAS PROVIDÊNCIAS NO SENTIDO DE INTENSIFICADOR OS TRABALHOS DE COMBATE AEDES AEGYPTI NOS BAIRROS DO MUTANGE , CAMBONA , BEBEDOURO E PINHEIRO , DEVIDO AO GRANDE NÚMERO DE RESIDÊNCIAS FECHADAS E MUITAS DESTELHADAS ., O QUE FAVORECE A PROLIFERAÇÃO DO  MOSQUITO E POSSIBILIDADE DE SURTO.</t>
   </si>
   <si>
     <t>6214</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6214/protocolo_20200429_103900.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6214/protocolo_20200429_103900.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE ALAGOAS , RENAN FILHO , E AO DIRETOR -GERAL DO DETRAN , SR. ADRUALDO CATÃO , PARA QUE AUTORIZEM O FUNCIONAMENTO PARCIAL DAS AUTOESCOLAS , PARA QUE POSSAM PROCEDER ÁS AULAS PRÁTICAS SEGUINDO AS ORIENTAÇÕES E TOMANDO OS CUIDADOS NECESSÁRIOS Á PREVENÇÃO DO COVID -19 , UMA VEZ QUE O REFERIDO SETOR SE ENCONTRA PREJUDICADO SEM QUALQUER TIPO DE FATURAMENTO E QUE AS AULAS PRÁTICAS NÃO PROVOCAM AGLOMERAÇÃO DE PESSOAS , NÃO TRAZENDO RISCO ÁS MEDIDAS IMPOSTAS PELO GOVERNO DO ESTADO.</t>
   </si>
   <si>
     <t>6216</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6216/protocolo_20200429_120249.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6216/protocolo_20200429_120249.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS E AO EXMO. SR. SECRETÁRIO ESTADUAL DE SAÚDE DE ALAGOAS NO SENTIDO DE QUE O ESTADO EFETUE O PAGAMENTO DE ADICIONAL DE INSALUBRIDADE EM GRAU MÁXIMO , EQUIVALENTE A 40% , BEM COMO A CONTRATAÇÃO DE SEGURO DE VIDA EM BENEFÍCIO DOS PROFISSIONAIS QUE ATUAM NA REDE DE SAÚDE ENQUANTO A PANDEMIA DO COVID-19.</t>
   </si>
   <si>
     <t>6217</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6217/protocolo_20200504_120337.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6217/protocolo_20200504_120337.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR SECRETÁRIO DE PLANEJAMENTO, GESTÃO E PATRIMÔNIO PARA REQUERER QUE CUMPRA O SOLICITADO NO OFÍCIO , A FIM DE DESTINAR AS EMENDAS PARLAMENTARES DE MINHA AUTORIA AO COMBATE E PREVENÇÃO DO COVID-19.</t>
   </si>
   <si>
     <t>6224</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6224/protocolo_20200507_091211.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6224/protocolo_20200507_091211.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR RENAN FILHO E AO SECRETÁRIO DE ESTADO DA INFRAESTRUTURA , SR . MAURÍCIO QUINTELLA MALTA LESSA , PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE PROMOVER OS SERVIÇOS DE ASFALTAMENTO  , PAVIMENTAÇÃO E DRENAGEM NO LOTEAMENTO SÃO MARCOS , LOCALIZADO NO MUNICÍPIO DA BARRA DE SÃO MIGUEL .</t>
   </si>
   <si>
     <t>6225</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6225/protocolo_20200507_090914.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6225/protocolo_20200507_090914.pdf</t>
   </si>
   <si>
     <t>APELO AOS EXCELENTÍSSIMOS SENHORES GOVERNADOR DO ESTADO DE ALAGOAS, SECRETÁRIO DA FAZENDA, GEORGE SANTORO, E AOS DIRETORES- PRESIDENTES DA COMPANHIA DE SANEAMENTO DE ALAGOAS - CASAL E EQUATORIAL ENERGIA DISTRIBUIÇÃO ALAGOAS, NO SENTIDO DE SOLICITAR O REEQUILÍBRIO FINANCEIRO DE REFATURAMENTO JUNTO A CASAL E EQUATORIAL ENERGIA - DISTRIBUIDORA ALAGOAS, A FIM DE ATENDER A SITUAÇÃO AGRAVADA DA CLASSE DE CONSUMIDORES NÃO BENEFICIÁRIAS DA TARIFA SOCIAL, POR MEIO DO PARCELAMENTO DE DÉBITOS E CANCELAMENTO DE COBRANÇA DE MULTA E JUROS NAS CONTAS FATURADAS - VENCIDAS E A VENCER, ENQUANTO PERDURAR A DECRETAÇÃO DA SITUAÇÃO DE CALAMIDADE PÚBLICA NO ESTADO E POR MAIS DOIS MESES, APÓS A VIGÊNCIA DO DECRETO.</t>
   </si>
   <si>
     <t>6226</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6226/protocolo_20200507_091041.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6226/protocolo_20200507_091041.pdf</t>
   </si>
   <si>
     <t>APELO AOS EXCELENTÍSSIMOS SENHORES GOVERNADOR DO ESTADO DE ALAGOAS E AO AYRES, NO SENTIDO DE SOLICITAR A ESTRUTURAÇÃO E IMPLANTAÇÃO DE LEITOS CLÍNICOS E DE UNIDADES DE TERAPIA INTENSIVA UTI  PARA O NECESSÁRIO ATENDIMENTO E TRATAMENTO A PACIENTES ACOMETIDOS POR CONTAMINAÇÃO DA COVID - 19 NOS MUNICÍPIOS DAS 9ª E 10ª REGIÕES DE SAÚDE, E TAMBÉM QUE IMPLEMENTEM AS VISITAS DOMICILIARES, PARA A BUSCA ATIVA E O ACOMPANHAMENTO DOS CASOS SUSPEITOS E/OU EM INVESTIGAÇÃO DESTACANDO O PROCESSO DE REGIONALIZAÇÃO DA SAÚDE NO INTERIOR DO ESTADO.</t>
   </si>
   <si>
     <t>6230</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6230/protocolo_20200507_092003.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6230/protocolo_20200507_092003.pdf</t>
   </si>
   <si>
     <t>APELO AO SR. GOVERNADOR DO ESTADO PARA QUE EMPREENDA ESFORÇOS, NO SENTIDO DE ANALISAR A VIABILIDADE E EXECUTAR A SUSPENSÃO DOS CORTES NO FORNECIMENTO DE ÁGUA E ENERGIA PARA MICRO E PEQUENOS EMPRESÁRIOS, APÓS A FIM DO ISOLAMENTO SOCIAL.</t>
   </si>
   <si>
     <t>6231</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6231/protocolo_20200507_092650.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6231/protocolo_20200507_092650.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO SECRETÁRIO DO ESTADO DE TRABALHO E EMPREGO PARA QUE EMPREENDAM ESFORÇOS, NO SENTIDO DE DESENVOLVER A "FRENTE INTEGRADA PELO TRABALHO", COM A FINALIDADE DE PROPORCIONAR RENDA PARA PESSOAS EM SITUAÇÃO DE ALTA VULNERABILIDADE SOCIAL.</t>
   </si>
   <si>
     <t>6232</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6232/protocolo_20200507_092519.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6232/protocolo_20200507_092519.pdf</t>
   </si>
   <si>
     <t>PELO AO SR. GOVERNADOR DO ESTADO DE ALAGOAS PARA QUE EMPREENDA ESFORÇOS, NO SENTIDO DE POSSIBILITAR, AOS MICRO E PEQUENOS EMPREENDEDORES, O REPARCELAMENTO DAS DÍVIDAS TRIBUTÁRIAS ESTADUAIS, BEM COMO A PRORROGAÇÃO DOS VENCIMENTOS DAS DÍVIDAS JÁ EXISTENTES.</t>
   </si>
   <si>
     <t>6233</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6233/protocolo_20200507_093052.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6233/protocolo_20200507_093052.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO SECRETÁRIO DE SAÚDE, PARA QUE LIBEREM RECURSOS, A FIM DE DESTINÁ-LOS  À AQUISIÇÃO DE EQUIPAMENTOS DE PROTEÇÃO INDIVIDUAL PARA OS PROFISSIONAIS  DA SAÚDE DA UNIDADE DE SAÚDE MISTA DO MUNICÍPIO DE PAULO JACINTO E PRODUTOS DE HIGIENE PARA A POPULAÇÃO.</t>
   </si>
   <si>
     <t>6234</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6234/protocolo_20200507_094256.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6234/protocolo_20200507_094256.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO SECRETÁRIO ESTADUAL DE SAÚDE PARA QUE LIBEREM RECURSOS, A FIM DE DESTINÁ-LOS À AQUISIÇÃO  DE EQUIPAMENTOS DE HIGIENE NECESSÁRIOS PARA A PROTEÇÃO INDIVIDUAL CONTRA A COVID-19 PARA OS PROFISSIONAIS DE SAÚDE E PRODUTOS DE HIGIENE  PARA A POPULAÇÃO DO MUNICÍPIO DE CAPELA.</t>
   </si>
   <si>
     <t>6235</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6235/protocolo_20200507_093202.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6235/protocolo_20200507_093202.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO PARA QUE EMPREENDA ESFORÇOS, NO SENTIDO DE SOLICITAR, AOS PODERES COMPETENTES, A PRORROGAÇÃO DA DISPENSA DO SIMPLES NACIONAL, POR TRÊS MESES A PARTIR DO FIM DO ISOLAMENTO SOCIAL.</t>
   </si>
   <si>
     <t>6236</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6236/protocolo_20200507_093624.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6236/protocolo_20200507_093624.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO DE ALAGOAS PARA QUE EMPREENDA ESFORÇOS, NO SENTIDO DE OPERACIONALIZAR  PRORROGAÇÃO DO PAGAMENTO DO ICMS PARA EMPRESAS QUE SE ENQUADRAM NO SIMPLES NACIONAL.</t>
   </si>
   <si>
     <t>6237</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6237/protocolo_20200507_094421.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6237/protocolo_20200507_094421.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO SECRETÁRIO ESTADUAL DA SAÚDE PARA QUE LIBEREM RECURSOS AO MUNICÍPIO DE PARIPUEIRA A FIM DE DESTINÁ-LOS À AQUISIÇÃO E A DISTRIBUIÇÃO DE PRODUTOS DE HIGIENE PARA A POPULAÇÃO E OS PROFISSIONAIS DA SAÚDE.</t>
   </si>
   <si>
     <t>6238</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6238/protocolo_20200507_095232.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6238/protocolo_20200507_095232.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO DE ALAGOAS PARA QUE EMPREENDAM ESFORÇOS, NO SENTIDO DE REGULAMENTAR COMO FUNCIONARÁ A PRORROGAÇÃO DOS PRAZOS PROCESSUAIS E DO CUMPRIMENTO DE OBRIGAÇÕES TRIBUTÁRIAS DOS MICRO E PEQUENOS EMPRESÁRIOS, APÓS O FIM DO ISOLAMENTO SOCIAL.</t>
   </si>
   <si>
     <t>6239</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6239/protocolo_20200507_094928.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6239/protocolo_20200507_094928.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO PARA QUE EMPREENDA ESFORÇOS, JUNTO A SECRETARIA DE EDUCAÇÃO E A SECRETARIA DE ASSISTÊNCIA E DESENVOLVIMENTO SOCIAL, NO SENTIDO DE DISPONIBILIZAR ESCOLAS DA REDE PÚBLICA PARA AUXILIAR A POPULAÇÃO VULNERÁVEL NA SOLICITAÇÃO DA RENDA BÁSICA EMERGENCIAL NO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6240</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6240/protocolo_20200507_112012.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6240/protocolo_20200507_112012.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, CUJA FINALIDADE É A REALIZAÇÃO DE ESTUDOS E ADOÇÃO DE PROVIDÊNCIA NO SENTIDO DE POSSIBILITAR, POR MEIO DE INICIATIVA PRÓPRIA DESSE PODER, A IMPLEMENTAÇÃO DE MEDIDAS IMEDIATAS PARA INSTRUIR A GRATIFICAÇÃO A TODOS OS FUNCIONÁRIOS QUE ESTEJAM A SERVIÇO DIRETO OU INDIRETO - MÉDICOS, ENFERMEIROS, TÉCNICOS, DEMAIS PROFISSIONAIS DA ÁREA DA SAÚDE E AGENTES DE SERVIÇO DE LIMPEZA - NAS INSTITUIÇÕES PÚBLICAS DE SAÚDE, COM PACIENTES CONTAMINADOS COM O COVID-19 - "CORONAVÍRUS", DURANTE O PERÍODO DE PANDEMIA.</t>
   </si>
   <si>
     <t>6241</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6241/protocolo_20200507_112154.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6241/protocolo_20200507_112154.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO,  COM CÓPIA PARA A SECRETARIA DE ESTADO DE SAÚDE - SESAU, CUJA FINALIDADE É A ADOÇÃO DE PROVIDÊNCIAS NO SENTIDO DE PROCEDER À ALTERAÇÃO DO CONTRATO DE TRABALHO DOS "PRECARIZADOS" QUE ESTÃO NA LINHA DE FRENTE NO COMBATE AO COVID-19 - "CORONAVÍRUS", LOTADOS NA MATERNIDADE ESCOLA SANTA MÔNICA, VIA CONTRATO DE EMPENHO.</t>
   </si>
   <si>
     <t>6242</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6242/protocolo_20200507_121755.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6242/protocolo_20200507_121755.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SENHOR GOVERNADOR DO ESTADO, COM CÓPIA AO SECRETÁRIO DE SAÚDE E AO SECRETÁRIO DE COMUNICAÇÃO DO ESTADO, COM A FINALIDADE DE PLEITEAR A ELABORAÇÃO DE CAMPANHAS DE INCENTIVO A DOAÇÃO DE SANGUE AOS BANCOS DE SANGUE DE ALAGOAS.</t>
   </si>
   <si>
     <t>6243</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6243/protocolo_20200507_122226.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6243/protocolo_20200507_122226.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, COM CÓPIAS PARA AO SECRETÁRIO DE SEGURANÇA PÚBLICA, A SECRETÁRIA DA MULHER E DOS DIREITOS HUMANOS, AO SECRETÁRIO DE PREVENÇÃO À VIOLÊNCIA, BEM COMO, AO COMANDANTE GERAL DA POLÍCIA MILITAR DO ESTADO E AO COMANDANTE DO BATALHÃO DE ARAPIRACA, 3º BPM,  PARA QUE SEJA IMPLANTADA A PATRULHA MARIA DA PENHA NO MUNICÍPIO  DE ARAPIRACA, REQUERENDO, AINDA, QUE O REFERIDO PROGRAMA SE TORNE UM RECURSO PRIORITÁRIO CONTRA A VIOLÊNCIA EM DESFAVOR DA MULHER, ESPECIALMENTE NESSE MOMENTO  DE ENFRENTAMENTO  A PANDEMIA CONSEQUENTE DO COVID-19.</t>
   </si>
   <si>
     <t>6245</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6245/protocolo_20200508_122344.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6245/protocolo_20200508_122344.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO  DE ALAGOAS QUE  DETERMINE  À SECRETARIA DE ESTADO DA SAÚDE A CRIAÇÃO DE SERVIÇO HOSPITALAR DE GERIATRIA NO HOSPITAL METROPOLITANO DE ALAGOAS., PARA SUPORTE AO ATENDIMENTO DOS PACIENTE IDOSOS NA REFERIDA UNIDADE HOSPITALAR.</t>
   </si>
   <si>
     <t>6246</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6246/protocolo_20200511_125719.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6246/protocolo_20200511_125719.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR, RENAN FILHO, PARA QUE EMPREENDA ESFORÇOS NO SENTIDO DE APRESENTAR PROJETO DE LEI, CONFORME MINUTA SUGERIDA EM ANEXO, QUE DISPÕE SOBRE A CONCESSÃO DE AUXILIO TEMPORÁRIO PARA OS MILITARES E PARA OS POLICIAIS CIVIS DE ALAGOAS DURANTE A PANDEMIA DO NOVO CORONAVÍRUS.</t>
   </si>
   <si>
     <t>6247</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6247/protocolo_20200511_130858.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6247/protocolo_20200511_130858.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO GOVERNADOR DO ESTADO, QUE A SALA DE SITUAÇÃO E CONTROLE, ADOTE OS CRITÉRIOS DO COMITÊ CIENTIFICO DO CONSÓRCIO NORDESTE PARA O COMBATE À COVID -19.</t>
   </si>
   <si>
     <t>6248</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6248/protocolo_20200511_131241.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6248/protocolo_20200511_131241.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO GOVERNADOR DO ESTADO QUE SEJA IMPLANTADO UMA COORDENAÇÃO ESTADUAL POLITICA E TÉCNICA DE TESTAGEM PARA A COVID-19, SEGUINDO RECOMENDAÇÃO DO COMITÊ CIENTIFICO DO CONSÓRCIO NORDESTE.</t>
   </si>
   <si>
     <t>6249</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6249/protocolo_20200511_131442.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6249/protocolo_20200511_131442.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO GOVERNADOR DO ESTADO, QUE SIGA AS RECOMENDAÇÕES DO COMITÊ CIENTÍFICO DO CONSÓRCIO NORDESTE DE COMBATE AO CORONAVÍRUS, ESTABELECENDO PROCEDIMENTOS DE REGULAÇÃO DO ACESSO AOS LEITOS DE UTI.</t>
   </si>
   <si>
     <t>6256</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6256/protocolo_20200519_100413.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6256/protocolo_20200519_100413.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO.  SR. GOVERNADOR DO ESTADO, COM URGÊNCIA, NO SENTIDO DE ADOTAR PROVIDÊNCIAS PARA SEREM LIBERADOS RECURSOS, CUJA FINALIDADE É A CONCESSÃO DE LINHA DE CRÉDITO  ESPECIAL, A SER FORNECIDA PELA AGÊNCIA DE FOMENTO DE ALAGOAS - DESENVOLVE.</t>
   </si>
   <si>
     <t>6257</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6257/protocolo_20200519_100702.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6257/protocolo_20200519_100702.pdf</t>
   </si>
   <si>
     <t>APELO AO PREFEITO DE MACEIÓ, SR. RUI SOARES PALMEIRA, CUJA FINALIDADE É A REALIZAÇÃO DE ESTUDOS E ADOÇÃO DE PROVIDÊNCIAS NO SENTIDO DE POSSIBILITAR. POR MEIO DE INICIATIVA PRÓPRIA DAQUELE PODER , A IMPLEMENTAÇÃO DE MEDIDAS IMEDIATAS PARA INSTITUIR  GRATIFICAÇÃO NA REMUNERAÇÃO DA CATEGORIA DOS GUARDAS  MUNICIPAIS, QUE ESTEJAM ATUANDO NO COMBATE À COVID -19 - "CORONAVÍRUS", DURANTE O PERÍODO DE PANDEMIA.</t>
   </si>
   <si>
     <t>6258</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6258/protocolo_20200520_115617.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6258/protocolo_20200520_115617.pdf</t>
   </si>
   <si>
     <t>APELO AO PREFEITO DE MACEIÓ, SR. RUI SOARES PALMEIRA, CUJA FINALIDADE É A REALIZAÇÃO DE ESTUDOS E ADOÇÃO DE PROVIDÊNCIAS NO SENTIDO DE POSSIBILITAR, POR MEIO DE INICIATIVA PRÓPRIA DAQUELE PODER, ENQUANTO PERDURAR O PERÍODO DE PANDEMIA DA COVID-19 - "CORONAVÍRUS", A IMPLEMENTAÇÃO IMEDIATA, AOS TRANSPORTADORES ESCOLARES, DAS SEGUINTES MEDIDAS: DOAÇÃO DE CESTAS BÁSICAS; INSTITUIÇÃO  DE AUXILIO FINANCEIRO; E, AUTORIZAÇÃO PARA OS ALUDIDOS PROMOVAM TAMBÉM O  TRANSPORTE DE PASSAGEIROS, EM DIAS E HORÁRIOS PELA PREFEITURA DE MACEIÓ DEFINIDOS.</t>
   </si>
   <si>
     <t>6259</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6259/protocolo_20200519_101201.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6259/protocolo_20200519_101201.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO  COM CÓPIA PARA A SECRETARIA DA FAZENDA DE ALAGOAS, COM URGÊNCIA, CUJA FINALIDADE É A REALIZAÇÃO DE ESTUDOS E ADOÇÃO DE PROVIDÊNCIAS NO SENTIDO DE POSSIBILITAR, POR MEIO DE INICIATIVA PRÓPRIA DAQUELE PODER, A ISENÇÃO DO IMPOSTO SOBRE A PROPRIEDADE DE VEÍCULOS AUTOMOTORES - IPVA PARA OS VEÍCULOS CUJOS PROPRIETÁRIOS EXERÇAM TRANSPORTE ESCOLAR NESTE ESTADO, VEZ QUE, EM RAZÃO  DA QUARENTENA PREVENTIVA ESTABELECIDA PELO COMBATE AO COVID-19 "CORONAVÍRUS" AS AULAS ESCOLARES ESTÃO SUSPENSAS, CONSEQUENTEMENTE OS TRANSPORTES ESCOLARES TAMBÉM.</t>
   </si>
   <si>
     <t>6260</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6260/protocolo_20200519_100124.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6260/protocolo_20200519_100124.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, COM URGÊNCIA, CUJA A FINALIDADE É ADOÇÃO DE PROVIDÊNCIAS NO SENTIDO DE DETERMINAR, EM DECORRÊNCIA DA PANDEMIA DA COVID-19 - "CORONAVÍRUS", QUE AS LOJAS DOS ARTESÃOS, CADASTRADOS NO PAB SEDETUR LOCALIZADOS NO PONTAL DA BARRA, BAIRRO TURÍSTICO LOCALIZADO EM MACEIÓ/AL ,SEJAM DECLARADOS  ISENTAS DA COBRANÇA DE SERVIÇOS ESSENCIAIS PRESTADOS PELAS CONCESSIONARIAS DE ENERGIA ELÉTRICA E DE FORNECIMENTO  DE ÁGUA/ESGOTO, PELO PERÍODO QUE PERDURA O ESTADO DE CALAMIDADE PÚBLICA  NESTE ESTADO.</t>
   </si>
   <si>
     <t>6263</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6263/scan_20200518_122604.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6263/scan_20200518_122604.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO COM CÓPIA PARA A SECRETARIA DE ESTADO DE SAÚDE DE ALAGOAS , COM URGÊNCIA , CUJA FINALIDADE É A ADOÇÃO DE PROVIDÊNCIAS NO SENTIDO DE INCLUÍREM OS TRANSPORTADORES ESCOLARES ÁS ROTAS DE TRANSPORTE EXCLUSIVO PARA OS PROFISSIONAIS DA ÁREA DE SAÚDE , QUE EXERCEM SUAS ATIVIDADES  NAS UNIDADES ESTADUAIS E ESTÃO ATUANDO NO ENFRENTAMENTO  DA COVID -19 - CORONAVÍRUS , NESTE ESTADO , BEM COMO CASO A REFERIDA SECRETARIA NECESSITE CONTRATAR  TRANSPORTE QUE SE DÊ PRIORIDADES AOS TRANSPORTES ESCOLARES , ENQUANTO PERDURAR A PANDEMIA .</t>
   </si>
   <si>
     <t>6264</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6264/protocolo_20200521_105904.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6264/protocolo_20200521_105904.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO COM CÓPIA PARA A SECRETARIA DE ESTADO DA SAÚDE DE ALAGOAS, COM URGÊNCIA, PARA QUE SEJAM DISPONIBILIZADOS, E TORNEM OBRIGATÓRIOS TESTES RÁPIDOS PARA VERIFICAÇÃO DA COVID-19 NOS FUNCIONÁRIOS DE ABRIGOS, CASAS DE REPOUSO E EM LOCAIS AFINS COM GRANDE INCIDÊNCIA/PERMANÊNCIA DE IDOSOS, EVITANDO E DIFICULTANDO A TRANSMISSÃO E CONSEQUENTE CONTAMINAÇÃO PELO CORONAVÍRUS, VEZ QUE OS MESMOS ESTÃO INCLUÍDOS NO GRUPO DE RISCO.</t>
   </si>
   <si>
     <t>6266</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6266/protocolo_20200519_091802.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6266/protocolo_20200519_091802.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE ALAGOAS, RENAN FILHO, E AO ILUSTRÍSSIMO SENHOR PRESIDENTE DA DESENVOLVE ALAGOAS, JOSÉ HUMBERTO MAURÍCIO DE LIRA, PARA QUE ESTUDEM E DETERMINEM A IMPLANTAÇÃO DE UMA LINHA ESPECIAL DE MICROCRÉDITO PARA A CLASSE DOS TRANSPORTADORES ESCOLARES, TENDO EM VISTA QUE ESSES TRABALHADORES FICARAM SEM TER COMO REALIZAR SEU OFÍCIO DESDE O DIA 19 DE MARÇO DE 2020, DATA DO DECRETO DO EXECUTIVO QUE DETERMINOU A SUSPENSÃO DAS AULAS NAS ESCOLAS EM ALAGOAS.</t>
   </si>
   <si>
     <t>6267</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6267/protocolo_20200519_092314.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6267/protocolo_20200519_092314.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE ALAGOAS, RENAN FILHO, PARA QUE TOME AS DEVIDAS PROVIDÊNCIAS NO SENTIDO DE ENVIAR À ASSEMBLEIA LEGISLATIVA DO ESTADO DE ALAGOAS PROJETO DE LEI QUE REGULAMENTE, NO ÂMBITO DO ESTADO DE ALAGOAS, AS NORMAS REFERENTES AO SISTEMA DE PROTEÇÃO SOCIAL DOS MILITARES, PARA QUE O PARLAMENTO POSSA DISCUTIR JUNTO AOS MILITARES E À SOCIEDADE AS NOVAS DIRETRIZES RELATIVAS A ESSE SISTEMA.</t>
   </si>
   <si>
     <t>6268</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6268/protocolo_20200519_092656.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6268/protocolo_20200519_092656.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE ALAGOAS, RENAN FILHO PARA QUE CRIE UM PROGRAMA DE AUXÍLIO FINANCEIRO EMERGENCIAL PARA A CLASSE DOS TRANSPORTADORES ESCOLARES E GUIAS DE TURISMO, TENDO EM VISTA QUE ESSES TRABALHADORES FICARAM SEM TER COMO REALIZAR SEU OFÍCIO DESDE O DIA 19 DE MARÇO DE 2020, DATA DO DECRETO DO EXECUTIVO QUE DETERMINOU A SUSPENSÃO DAS AULAS NAS ESCOLAS EM ALAGOAS, ALÉM DE EM SUA MAIORIA NÃO SEREM BENEFICIADOS PELO AUXÍLIO EMERGENCIAL DO GOVERNO FEDERAL.</t>
   </si>
   <si>
     <t>6269</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6269/protocolo_20200519_123615.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6269/protocolo_20200519_123615.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR PARA REQUERER QUE CONCEDA A ANISTIA TRIBUTÁRIA DO ANO DE 2020, AOS MOTORISTAS DE TRANSPORTE ESCOLAR, A FIM DE AMENIZAR OS IMPACTOS DA PARALISAÇÃO DOS SERVIÇOS EDUCACIONAIS POR MOTIVO DA PANDEMIA DO COVID-19.</t>
   </si>
   <si>
     <t>6270</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6270/protocolo_20200519_124553.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6270/protocolo_20200519_124553.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO E AO EXMO. SR. SECRETÁRIO DE ESTADO DE PLANEJAMENTO, GESTÃO E PATRIMÔNIO DO ESTADO DE ALAGOAS PARA SUSPENDER AS COBRANÇAS DOS EMPRÉSTIMOS CONSIGNADOS, CONTRAÍDOS PELOS SERVIDORES PÚBLICOS ESTADUAIS, DURANTE O PERÍODO DE 90 DIAS.</t>
   </si>
   <si>
     <t>6277</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6277/protocolo_20200520_113258.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6277/protocolo_20200520_113258.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR  DO ESTADO PARA QUE EMPREENDA ESFORÇOS, NO SENTIDO DE GARANTIR A POSSIBILIDADE DA REALIZAÇÃO DE CULTOS RELIGIOSOS VIRTUAIS, INDEPENDENTEMENTE DE QUAISQUER MEDIDAS TOMADAS PARA PROMOVER O ISOLAMENTO SOCIAL.</t>
   </si>
   <si>
     <t>6278</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6278/protocolo_20200520_113709.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6278/protocolo_20200520_113709.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO SECRETÁRIO ESTADUAL DE SAÚDE PARA QUE EMPREENDAM ESFORÇOS, A FIM DE POSSIBILITAR QUE O LABORATÓRIO CENTRAL DE ALAGOAS LACEN DISPONIBILIZE OS RESULTADOS DOS SEUS EXAMES DE MANEIRA VIRTUAL.</t>
   </si>
   <si>
     <t>6279</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6279/protocolo_20200520_114430.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6279/protocolo_20200520_114430.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO PARA QUE EMPREENDA ESFORÇOS, NO SENTIDO DE PRORROGAR O PAGAMENTO DE IPVA PARA PROFISSIONAIS TAXISTAS E PARA MOTORISTAS DE TRANSPORTE INDIVIDUAL POR APLICATIVO QUE JÁ EXERCEM A PROFISSÃO ANTERIORMENTE À PANDEMIA DO COVID-19.</t>
   </si>
   <si>
     <t>6280</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6280/protocolo_20200521_083416.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6280/protocolo_20200521_083416.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO SECRETÁRIO ESTADUAL DE SAÚDE PARA QUE LIBEREM RECURSOS, A FIM DE DESTINA-LOS À AQUISIÇÃO DE APARELHOS DE TOMOGRAFIA E DE RAIO-X PARA OS HOSPITAIS PÚBLICOS QUE ESTÃO ATUANDO NO ENFRENTAMENTO DO COVID-19.</t>
   </si>
   <si>
     <t>6281</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6281/protocolo_20200521_083823.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6281/protocolo_20200521_083823.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO SECRETÁRIO DA SAÚDE PARA QUE LIBEREM RECURSOS, A FIM DE DESTINÁ-LOS À AQUISIÇÃO DE AMBULÂNCIAS EQUIPADAS ADEQUADAMENTE PARA O ATENDIMENTO DE PACIENTES INFECTADOS PELO COVID-19.</t>
   </si>
   <si>
     <t>6285</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6285/protocolo_20200521_090426.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6285/protocolo_20200521_090426.pdf</t>
   </si>
   <si>
     <t>APELO AO PREFEITO DE MACEIÓ, SR. RUI SOARES PALMEIRA, CUJA FINALIDADE É A REALIZAÇÃO DE ESTUDOS E ADOÇÃO DE PROVIDÊNCIAS NO SENTIDO DE INSTALAR GRADES , TELAS, REDES OU OUTRO MEIO DE PROTEÇÃO EM TODA EXTENSÃO DA PONTE SOBRE O VALE DO REGINALDO, QUE LIGA OS BAIRROS DO FAROL E DO FEITOSA, EM MACEIÓ/AL IMPOSSIBILITANDO A EXECUÇÃO DOS CORRIQUEIROS ÓBITOS AUTOPROVOCADOS, NAQUELA LOCALIDADE.</t>
   </si>
   <si>
     <t>6286</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6286/protocolo_20200522_101857.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6286/protocolo_20200522_101857.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, RENAN FILHO, E AO SECRETÁRIO DE SAÚDE, ALEXANDRE AYRES, PARA QUE DESENVOLVAM URGENTEMENTE UM PLANO DE ATENDIMENTO ÀS PESSOAS VULNERÁVEIS, CRIANÇAS, GESTANTES, PESSOAS COM DEFICIÊNCIA E IDOSOS DURANTE O PERÍODO DE PANDEMIA DO COVID 19.</t>
   </si>
   <si>
     <t>6297</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6297/protocolo_20200527_130629.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6297/protocolo_20200527_130629.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, COM CÓPIAS AO SECRETÁRIO DE SAÚDE DO ESTADO PARA QUE SEJA DISPONIBILIZADO A POPULAÇÃO EM GERAL E, EM ESPECIAL, AOS AGENTES DAS ÁREAS DA LINHA DE FRENTE DE ENFRENTAMENTO A PANDEMIA CONSEQUENTE DA COVID-19, ASSISTÊNCIA PSICOLÓGICA REMOTA GRATUITA, SENDO DISPONIBILIZADOS CANAIS  PARA ESCUTA PSICOLÓGICA, DE MODO QUE AS PESSOAS POSSAM ALIVIAR SUAS EMOÇÕES NEGATIVAS E RECEBER ORIENTAÇÕES VIA CANAL DE ATENDIMENTO 0800, E PLATAFORMAS DIGITAIS, CONFORME JUSTIFICATIVAS.</t>
   </si>
   <si>
     <t>6301</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6301/protocolo_20200602_092728.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6301/protocolo_20200602_092728.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. PREFEITO DE MACEIÓ, ASSIM COMO, AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, SUGERINDO A CONCLUSÃO DO RECAPEAMENTO ASFÁLTICO DA RUA JOÃO LINS CALHEIROS, TABULEIRO NOVO, MACEIÓ-AL.</t>
   </si>
   <si>
     <t>6303</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6303/protocolo_20200603_094930.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6303/protocolo_20200603_094930.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO RENAN FILHO E AOS SECRETÁRIOS ESTADUAIS DA INFRAESTRUTURA (SEINFRA), E DE TRANSPORTE E DESENVOLVIMENTO URBANO (SETRAND), E AO DIRETOR DO DEPARTAMENTO DE ESTRADAS E RODAGENS (DER), PARA QUE SEJAM CONCLUÍDAS AS  OBRAS DAS CABECEIRAS DA NOVA PONTE SOBRE O RIO MUNDAÚ, QUE LIGA A AL-404  A  BR-316.</t>
   </si>
   <si>
     <t>6304</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6304/protocolo_20200603_110542.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6304/protocolo_20200603_110542.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO COM CÓPIA AO SR. DIRETOR PRESIDENTE DO DEPARTAMENTO DE ESTRADAS E  RODAGEM DE ALAGOAS (DER-AL), SOLICITANDO A REALIZAÇÃO DO RECAPEAMENTO DA PAVIMENTAÇÃO ASFÁLTICA DA RODOVIA AL 105, DO TRECHO QUE LIGA A USINA CORURIPE A PINDORAMA. BEM COMO DO TRECHO DA PINDORAMA AO BOLIVAR.</t>
   </si>
   <si>
     <t>6307</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6307/protocolo_20200605_090302.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6307/protocolo_20200605_090302.pdf</t>
   </si>
   <si>
     <t>APELO AO  EXMO. SR. GOVERNADOR DO ESTADO, SOLICITANDO QUE ESTE ENCAMINHE PARA ESTA CASA LEGISLATIVA , PROJETO DE LEI QUE VERSE SOBRE  A ISENÇÃO DO LICENCIAMENTO DE VEÍCULO INCIDENTE SOBRE A PROPRIEDADE  DE VEICULO AUTOMOTOR DO TIPO MOTOCICLETA E MOTONETA, DE FABRICAÇÃO NACIONAL, COM POTÊNCIA DE ATÉ 50 (CINQUENTA) cms E PERTENCENTES A PESSOA NATURAL, ASSIM COMO, EXTINGUIR  POR REMISSÃO OU ANISTIA DOS CRÉDITOS TRIBUTÁRIOS DECORRENTES DE IPVA E DO LICENCIAMENTO OCORRIDOS ATÉ À DATA DE PUBLICAÇÃO DE A REFERIDA NORMA.</t>
   </si>
   <si>
     <t>6311</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6311/protocolo_20200609_120306.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6311/protocolo_20200609_120306.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO, AO SECRETÁRIO  ESTADUAL DE ASSISTÊNCIA  E DESENVOLVIMENTO SOCIAL DE SAÚDE, PARA QUE EMPREENDAM ESFORÇOS, NO SENTIDO DE PROMOVER A AMPLIAÇÃO DO FORNECIMENTO DE FRALDAS GERIÁTRICAS PAR AO MUNICÍPIO DE MAJOR IZIDORO.</t>
   </si>
   <si>
     <t>6312</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6312/protocolo_20200609_120611.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6312/protocolo_20200609_120611.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO PARA QUE EMPREENDA ESFORÇOS, NO SENTIDO DE CONSTRUIR PARCERIA PÚBLICO PRIVADA (PPP) COM EMPRESAS DE TELEFONIA, A FIM DE FORNECER INTERNET AOS PROFESSORES  DA REDE PÚBLICA ESTADUAL DE ENSINO.</t>
   </si>
   <si>
     <t>6317</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6317/protocolo_20200610_084151.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6317/protocolo_20200610_084151.pdf</t>
   </si>
   <si>
     <t>APELO AO  EXMO. SR. GOVERNADOR  DO ESTADO, COM CÓPIA PARA O PRESIDENTE DA ARSAL, COM URGÊNCIA , CUJA FINALIDADE  É A RETOMADA  DA CIRCULAÇÃO DO TRANSPORTE RODOVIÁRIO INTERMUNICIPAL, QUE SE ENCONTRA SUSPENSO DESDE A PUBLICAÇÃO DO DECRETO Nº 69.577, DE 28 DE MARÇO DE 2020, QUE DECLAROU A SITUAÇÃO DE EMERGÊNCIA NO ESTADO DE ALAGOAS DEVIDO A PANDEMIA CAUSADA PELO COVID-19, BEM COMO, ATENDER  AS NECESSIDADES DA POPULAÇÃO QUE NÃO DISPÕE DE VEICULO PRÓPRIO E FAZ USO DO TRANSPORTE ALTERNATIVO.</t>
   </si>
   <si>
     <t>6322</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6322/protocolo_20200610_123908.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6322/protocolo_20200610_123908.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS E AO EXMO. SR. SECRETÁRIO ESTADUAL DE SAÚDE DE ALAGOAS NO SENTIDO DE QUE O ESTADO PROVIDENCIE DE FORMA URGENTE A CRIAÇÃO  DE UM HOSPITAL DE CAMPANHA NA CIDADE DE ARAPIRACA  COM LEITOS DE ENFERMARIA E DE UTI PARA O COMBATE A PANDEMIA DO COVID-19.</t>
   </si>
   <si>
     <t>6328</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6328/protocolo_20200616_104121.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6328/protocolo_20200616_104121.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DE ALAGOAS  A REALIZAÇÃO POR PARTE DO DER - DEPARTAMENTO  DE ESTRADAS DE RODAGEM DE ALAGOAS, DA OPERAÇÃO "TAPA BURACOS" OU DE REPAROS DE CONSERVAÇÃO  NA RODOVIA AL 215, NO TRECHO QUE LIGA O MUNICÍPIO DE MARECHAL DEODORO ATÉ A BR 101, DE FORMA IMEDIATA.</t>
   </si>
   <si>
     <t>6331</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6331/protocolo_20200617_100852.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6331/protocolo_20200617_100852.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS , SR. RENAN VASCONCELOS CALHEIROS FILHO, PARA QUE O PODER EXECUTIVO SE ABSTENHA DE REALIZAR QUAISQUER NOVAS AQUISIÇÕES DE MATERIAIS, INSUMOS, PRODUTOS E EQUIPAMENTOS ATRAVÉS DO CONSÓRCIO NORDESTE.</t>
   </si>
   <si>
     <t>6332</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6332/protocolo_20200617_113106.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6332/protocolo_20200617_113106.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO E AO SECRETÁRIO DE SAÚDE, QUE REALIZE O ACOMPANHAMENTO DOS PACIENTES QUE SOBREVIVEREM À FASE MAIS CRÍTICA DO COVID-19, PARA QUE TODAS AS COMORBIDADES SEJAM TRATADAS EM TEMPO HÁBIL.</t>
   </si>
   <si>
     <t>6333</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6333/protocolo_20200617_114140.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6333/protocolo_20200617_114140.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO E AO SECRETÁRIO DE SAÚDE QUE DISPONIBILIZE FISIOTERAPEUTA RESPIRATÓRIO PARA OS PACIENTES ACOMETIDOS PELA COVID-19 EM SUAS FASE MAIS CRITICA, CONFORME ORIENTAÇÃO DA ORGANIZAÇÃO MUNDIAL DE SAÚDE.</t>
   </si>
   <si>
     <t>6334</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6334/protocolo_20200618_091946.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6334/protocolo_20200618_091946.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO DIRETOR PRESIDENTE DO DEPARTAMENTO DE ESTRADAS E RODAGENS DO ESTADO DE ALAGOAS -DER , SR HELDER GAZZANEO GOMES , PLEITEANDO AS PROVIDÊNCIAS NECESSÁRIAS PARA QUE HAJA  A RECUPERAÇÃO E O RECAPIAMENTO DA PONTE QUE LIGA O POVOADO CARNAÍBAS AO MUNICÍPIO DE PORTO REAL DO COLÉGIO /AL , QUE SE ENCONTRA EM PÉSSIMA ESTADO DE CONSERVAÇÃO.</t>
   </si>
   <si>
     <t>6338</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6338/protocolo_20200618_112416.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6338/protocolo_20200618_112416.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS E AO EXMO. SR. JOSÉ HUMBERTO MAURÍCIO DE LIRA PRESIDENTE DA DESENVOLVE - AGÊNCIA DE FOMENTO DE ALAGOAS PARA QUE NÃO CONSIDERE PARA FINS DE CADASTRO ( CRÉDITOS FINANCEIROS ) AS NEGATIVAÇÕES OCORRIDAS DESDE DO INÍCIO DA PANDEMIA ATÉ O FIM DO DECRETO GOVERNAMENTAL PARA QUE OS OPTANTES DE CRÉDITOS FINANCEIROS OBTENHAM A APROVAÇÃO .</t>
   </si>
   <si>
     <t>6340</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6340/protocolo_20200618_123500.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6340/protocolo_20200618_123500.pdf</t>
   </si>
   <si>
     <t>APELO AOS EXCELENTÍSSIMOS SENHORES GOVERNADOR DO ESTADO DE ALAGOAS E AO SECRETÁRIO DE ESTADO DE SEGURANÇA PÚBLICA , BEM COMO , TAMBÉM AO COMANDANTE  DO CORPO DE BOMBEIROS , SOLICITANDO A INSTALAÇÃO DE UM GBM ( GRUPAMENTO DE BOMBEIRO MILITAR ) NO MUNICÍPIO DE PIRANHAS , REGIÃO QUE CONTEMPLA O SERTÃO ALAGOANO , A NECESSIDADE É PRIMORDIAL E INDISPENSÁVEL .</t>
   </si>
   <si>
     <t>6347</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6347/protocolo_20200623_111921.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6347/protocolo_20200623_111921.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO SECRETÁRIO DO ESTADO DE TRABALHO E EMPREGO PARA QUE  EMPREENDAM ESFORÇOS, NO SENTIDO DE DESENVOLVERAM MEDIDAS DE INCENTIVO À CONTRATAÇÃO DE CONTRATAÇÃO DE JOVENS DOS 18 AOS 24 ANOS, JUNTO AOS SETORES ECONÔMICOS DE ALAGOAS.</t>
   </si>
   <si>
     <t>6348</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6348/protocolo_20200623_112109.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6348/protocolo_20200623_112109.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO SECRETÁRIO ESTADUAL DE SAÚDE PARA QUE EMPREENDAM  ESFORÇOS, NO SENTIDO DE IMPLEMENTAR UMA CENTRAL DE APOIO PSICOLÓGICO AOS PROFISSIONAIS DA SAÚDE QUE ATUAM NO HOSPITAIS QUE POSSUEM LEITOS PÚBLICOS PARA COMBATE AO COVID-19</t>
   </si>
   <si>
     <t>6350</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6350/protocolo_20200623_112449.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6350/protocolo_20200623_112449.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO PARA QUE EMPREENDA ESFORÇOS, ,JUNTO À SECRETARIA DE EDUCAÇÃO, NO SENTIDO DE DISPONIBILIZAR O ACESSO A UMA BIBLIOTECA VIRTUAL PARA AUXILIAR A APLICAÇÃO DO REGIME ESPECIAL DE ATIVIDADES ESCOLARES NÃO-PRESENCIAIS, REGULAMENTADO PELA SEDUC.</t>
   </si>
   <si>
     <t>6351</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6351/protocolo_20200623_112628.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6351/protocolo_20200623_112628.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO PARA QUE EMPREENDA ESFORÇOS, ,JUNTO À SECRETARIA DE EDUCAÇÃO, NO SENTIDO DE CONSTRUIR UMA PARCERIA COM A UNIVERSIDADE ESTADUAL DE ALAGOAS (UNEAL) E COM A UNIVERSIDADE FEDERAL DE ALAGOAS (UFAL), PARA QUE SEJA DESENVOLVIDO UM PROGRAMA DE REFORÇO ESCOLAR VIRTUAL PARA AOS ALUNOS DA REDE PÚBLICA ESTADUAL DE ENSINO.</t>
   </si>
   <si>
     <t>6352</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6352/protocolo_20200623_112810.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6352/protocolo_20200623_112810.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO  E AO SECRETÁRIO ESTADUAL DE EDUCAÇÃO PARA QUE LIBEREM RECURSOS, A FIM DE DESTINÁ-LOS À CONSTRUÇÃO E APARELHAMENTO DE UM CENTRO DE ENSINO, DOTADO DE CRECHE E QUADRA POLIESPORTIVA, NO MUNICÍPIO DE  JAPARATINGA (AL).</t>
   </si>
   <si>
     <t>6354</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6354/protocolo_20200623_113236.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6354/protocolo_20200623_113236.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO SECRETÁRIO ESTADUAL DE DESENVOLVIMENTO ECONÔMICO E TURISMO PARA QUE LIBEREM RECURSOS, A FIM DE DESTINÁ-LOS À INSTALAÇÃO DE UM TERMINAL RODOVIÁRIO NO MUNICÍPIO DE MARAGOGI (AL).</t>
   </si>
   <si>
     <t>6355</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6355/protocolo_20200623_113425.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6355/protocolo_20200623_113425.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO SECRETÁRIO ESTADUAL DE INFRAESTRUTURA PARA QUE LIBEREM RECURSOS,  AFIM DE DESTINÁ-LOS À INSTALAÇÃO DE DEFESAS METÁLICAS E SINALIZAÇÃO DE TRÂNSITO AO LONGO DA RODOVIA AL -101 NORTE</t>
   </si>
   <si>
     <t>6356</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6356/protocolo_20200623_113613.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6356/protocolo_20200623_113613.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO SECRETÁRIO ESTADUAL DA CULTURA PARA QUE LIBEREM RECURSOS, A FIM DE DESTINÁ-LOS À REALIZAÇÃO DE AÇÕES DE RESTAURO E CONSERVAÇÃO DAS RUÍNAS DO MOSTEIRO DE SÃO BENTO, EM MARAGOGI (AL).</t>
   </si>
   <si>
     <t>6357</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6357/protocolo_20200623_113751.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6357/protocolo_20200623_113751.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO SECRETÁRIO ESTADUAL DE INFRAESTRUTURA PARA QUE LIBEREM RECURSOS, AFIM DE DESTINÁ-LOS À REALIZAÇÃO DE OBRAS E AQUISIÇÃO  DE BENS E SERVIÇOS PARA A INSTALAÇÃO  DE LOMBADAS E DE INSTRUMENTOS DE ILUMINAÇÃO PÚBLICA NA RODOVIA AL-101 NORTE NO TRECHO QUE ENTRECORTA O MUNICÍPIO DE MARAGOGI (AL).</t>
   </si>
   <si>
     <t>6358</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6358/protocolo_20200623_114002.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6358/protocolo_20200623_114002.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO SECRETÁRIO ESTADUAL DE INFRAESTRUTURA PARA QUE LIBEREM RECURSOS, AFIM DE DESTINÁ-LOS À IMPLANTAÇÃO DE PÓRTICOS DE ENTRADA NOS MUNICÍPIO DE MATRIZ DE CAMARAGIBE, JACUÍPE E PASSO DE CAMARAGIBE.</t>
   </si>
   <si>
     <t>6359</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6359/protocolo_20200623_114208.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6359/protocolo_20200623_114208.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO SECRETÁRIO ESTADUAL DE INFRAESTRUTURA PARA QUE LIBEREM RECURSOS, AFIM DE DESTINÁ-LOS À REALIZAÇÃO DE OBRAS E AQUISIÇÃO DE BENS E SERVIÇOS PARA MELHORIAS NO FORNECIMENTO DE ÁGUA POTÁVEL PELA CASAL E M PASSO DE CAMARAGIBE )AL).</t>
   </si>
   <si>
     <t>6360</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6360/protocolo_20200623_114341.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6360/protocolo_20200623_114341.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO SECRETÁRIO ESTADUAL DE SEGURANÇA PÚBLICA PARA QUE EMPREENDAM ESFORÇOS, A FIM DE POSSIBILITAR AUMENTO DE CONTINGENTE POLICIAL EM PASSO DE CAMARAGIBE (AL)..</t>
   </si>
   <si>
     <t>6361</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6361/protocolo_20200623_114555.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6361/protocolo_20200623_114555.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO SECRETÁRIO ESTADUAL DA CULTURA PARA QUE LIBEREM RECURSOS, A FIM DE DESTINÁ-LOS À REALIZAÇÃO DE OBRAS E AQUISIÇÃO DE BENS E SERVIÇOS PARA A RECUPERAÇÃO DO TEATRO MUNICIPAL EM PASSO DE CAMARAGIBE.</t>
   </si>
   <si>
     <t>6363</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6363/protocolo_20200625_100430.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6363/protocolo_20200625_100430.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO , COM CÓPIA PARA O SECRETÁRIO DE SAÚDE , CUJA FINALIDADE É O FUNCIONAMENTO DO HEMOAL AOS SÁBADOS , DOMINGO E FERIADOS .</t>
   </si>
   <si>
     <t>6365</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6365/protocolo_20200626_083028.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6365/protocolo_20200626_083028.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO SECRETÁRIO ESTADUAL DE SAÚDE, PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE IMPLEMENTAR UMA CENTRAL DE APOIO PSICOLÓGICO AOS PROFISSIONAIS DA SAÚDE QUE ATUAM NOS HOSPITAIS QUE POSSUEM LEITOS PÚBLICOS PARA COMBATE DO COVID-19</t>
   </si>
   <si>
     <t>6366</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6366/protocolo_20200626_083231.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6366/protocolo_20200626_083231.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO PARA QUE EMPREENDA ESFORÇOS JUNTO À SECRETARIA  DE EDUCAÇÃO, NO SENTIDO DE REALIZAR UM ESTUDO SOCIOECONÔMICO PARA COMPREENDER AS PROBLEMÁTICAS QUE AFETAM OS ALUNOS DA REDE PÚBLICA DE ENSINO, A  FIM DE ELABORAR POLÍTICAS PARA A RETOMADA DAS AULAS.</t>
   </si>
   <si>
     <t>6367</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6367/protocolo_20200626_083501.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6367/protocolo_20200626_083501.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO PARA QUE EMPREENDA ESFORÇOS, JUNTO À SECRETARIA  DE EDUCAÇÃO, NO SENTIDO DE REALIZAR UM TESTE DE APRENDIZAGEM PARA OS ALUNOS DA REDE PÚBLICA ESTADUAL, A FIM DE REALIZAR UM MAPEAMENTO DAS SUAS DIFICULDADES E ELABORAR UM PLANEJAMENTO ESTRATÉGICO DE AULAS PARA SER UTILIZADO COM O FIM DO ISOLAMENTO SOCIAL.</t>
   </si>
   <si>
     <t>6368</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6368/protocolo_20200626_083815.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6368/protocolo_20200626_083815.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO PARA QUE EMPREENDA ESFORÇOS, JUNTO À SECRETARIA  DE EDUCAÇÃO, NO SENTIDO DE CONSTRUIR UMA PARCERIA COM A UNIVERSIDADE ESTADUAL DE ALAGOAS( UNEAL)  E COM A UNIVERSIDADE FEDERAL DE ALAGOAS (UFAL),  PARA QUE SEJA DESENVOLVIDO UM PROGRAMA DE REFORÇO ESCOLAR VIRTUAL PARA OS ALUNOS DA REDE PÚBLICA ESTADUAL DE ENSINO.</t>
   </si>
   <si>
     <t>6370</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6370/protocolo_20200630_092525.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6370/protocolo_20200630_092525.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO SECRETÁRIO ESTADUAL DE EDUCAÇÃO PARA QUE LIBEREM RECURSOS , A FIM DE DESTINÁ-LOS Á CONSTRUÇÃO DE UMA QUADRA DE AREIA PARA A PRÁTICA ESPORTIVA DOS ALUNOS DA ESCOLA ESTADUAL DEODORO DA FONSECA LOCALIZADA NO MUNICÍPIO DE MARECHAL DEODORO.</t>
   </si>
   <si>
     <t>6371</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6371/protocolo_20200630_093213.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6371/protocolo_20200630_093213.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO SECRETÁRIO ESTADUAL DE EDUCAÇÃO PARA QUE LIBEREM RECURSOS , A FIM DE DESTINÁ-LOS Á REALIZAÇÃO DE UMA REFORMA ESTRUTURAL NA ESCOLA ESTADUAL DEODORO DA FONSECA , LOCALIZADA NO MUNICÍPIO DE MARECHAL DEODORO.</t>
   </si>
   <si>
     <t>6403</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6403/protocolo_20200804_085739.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6403/protocolo_20200804_085739.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SENHOR GOVERNADOR DO ESTADO, COM CÓPIA PARA A SECRETARIA DE CULTURA, CUJA FINALIDADE É A RETOMADA DA VAQUEJADA NO ESTADO DE ALAGOAS, QUE SE ENCONTRA SUSPENSA DESDE A PUBLICAÇÃO DO DECRETO Nº 69.577, DE 28 DE MARÇO  DE 2020, QUE DECLAROU A SITUAÇÃO DE EMERGENCIA NO ESTADO DE ALAGOAS DEVIDO A PANDEMIA CAUSADA PELO COVID-19.</t>
   </si>
   <si>
     <t>6407</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6407/protocolo_20200804_112832.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6407/protocolo_20200804_112832.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO SR. GOVERNADOR DO ESTADO DE ALAGOAS, A LIMPEZA E CONSERVAÇÃO DO ACOSTAMENTO DA RODOVIA AL 101 SUL, NO TRECHO QUE LIGA OS MUNICÍPIOS DE PENEDO A PIAÇABUÇU, DE FORMA IMEDIATA.</t>
   </si>
   <si>
     <t>6417</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6417/protocolo_20200811_083948.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6417/protocolo_20200811_083948.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, RENAN FILHO, PARA QUE CRIE UM PROGRAMA DE AUXILIO FINANCEIRO EMERGENCIAL PARA A CLASSE DOS MÚSICOS DE NOSSO ESTADO, TENDO EM VISTA QUE ESSES TRABALHOS FICARAM SEM TER COMO REALIZAR SEU OFÍCIO DESDE O DIA 19 DE MARÇO DE 2020, DATA DA DECRETO DO EXECUTIVO QUE DETERMINOU O FECHAMENTO DOS BARES E RESTAURANTES, ALÉM DO FATO DE QUE MESMO APÓS O RETORNO DOS RESTAURANTES, A ATIVIDADE DOS MÚSICOS NÃO TEVE SEU RETORNO NORMAL.</t>
   </si>
   <si>
     <t>6418</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6418/protocolo_20200811_084116.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6418/protocolo_20200811_084116.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS RENAN FILHO, E AO EXMO. SR. SECRETÁRIO DE SAÚDE, ALEXANDRE AYRES, PARA QUE TOMEM AS DEVIDAS PROVIDÊNCIAS NO SENTIDO DE FORNECER AO HOSPITAL DO MUNICÍPIO DE MATA GRANDE, UM RESPIRADOR QUE PODERÁ ATENDER AQUELE CIDADE, ASSIM COMO OS MUNICÍPIO DE INHAPI E CANAPI.</t>
   </si>
   <si>
     <t>6427</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6427/protocolo_20200812_093845.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6427/protocolo_20200812_093845.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO SECRETÁRIO DO ESTADO DA SAÚDE PARA QUE LIBEREM RECURSOS PARA A AQUISIÇÃO DE UMA UNIDADE MÓVEL DE COLETA DE SANGUE, A FIM DE FORTALECER O TRABALHO REALIZADO PELO HEMOCENTRO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6428</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6428/protocolo_20200812_094241.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6428/protocolo_20200812_094241.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO SECRETÁRIO DO ESTADO DA SAÚDE, PARA QUE LIBEREM RECURSOS, A FIM DE AMPLIAR O SETOR DO RESPONSÁVEL PELO ATENDIMENTO DAS CRIANÇAS HEMOFÍLICAS DO HEMOAL - HEMOCENTRO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6429</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6429/protocolo_20200812_094613.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6429/protocolo_20200812_094613.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO SECRETÁRIO ESTADUAL DA SAÚDE PARA QUE LIBEREM RECURSOS PARA A AQUISIÇÃO DE UMA AMBULÂNCIA, A FIM DE OFERECER O DEVIDO SUPORTE AOS PACIENTES QUE NECESSITAM DOS SERVIÇOS PRESTADOS PELO HEMOCENTRO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6432</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6432/protocolo_20200812_111446.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6432/protocolo_20200812_111446.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA PARA SECRETARIA DE ESTADO DE TRANSPORTE E DESENVOLVIMENTO URBANO - SETRAND, EM CARÁTER DE URGÊNCIA, COM A FINALIDADE DE QUE SEJA DECLARADA TERMINANTEMENTE PROIBIDA A RETIRADA DOS COBRADORES DE ÔNIBUS DE SEUS RESPECTIVOS POSTOS DE TRABALHO.</t>
   </si>
   <si>
     <t>6433</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6433/protocolo_20200812_111847.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6433/protocolo_20200812_111847.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO, EM CARÁTER DE URGÊNCIA, UM APELO PARA QUE EMPREENDA ESFORÇOS, COM A FINALIDADE DE APRESENTAR PROJETO DE LEI, CONFORME MINUTA SUGERIDA EM ANEXO, QUE DISPÕE SOBRE A CONCESSÃO DE AUXILIO TEMPORÁRIO PARA OS TRABALHADORES DAS ÁREAS DE ARTES E DE CULTURA DE ALAGOAS, ENQUANTO PERDURAR O PERÍODO DE PANDEMIA DA COVID-19 - CORONAVÍRUS.</t>
   </si>
   <si>
     <t>6434</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6434/protocolo_20200812_112200.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6434/protocolo_20200812_112200.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA PARA O COMANDANTE GERAL DO CORPO DE BOMBEIROS MILITAR DO ESTADO DE ALAGOAS - CBM/AL EM CARÁTER DE URGÊNCIA, COM A FINALIDADE DE ENCAMINHAR UMA EQUIPE DE ESTUDOS PARA ANALISAR A NECESSIDADE DO LOCAL E POSTERIORMENTE, A CONSTRUÇÃO DE UM POSTO FIXO DE BOMBEIROS, O QUAL SERÁ RESPONSÁVEL PELO CUMPRIMENTO DAS ATIVIDADES DE DEFESA CIVIL, NA PRAIA DA AVENIDA/SOBRAL, LOCALIZADA NO TRAPICHE DA BARRA, EM MACEIÓ/AL.</t>
   </si>
   <si>
     <t>6438</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6438/protocolo_20200818_094332.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6438/protocolo_20200818_094332.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE QUEBRA-MOLAS (ONDULAÇÃO TRANSVERSAL), NA RODOVIA CORONAL JOSÉ OCTÁVIO MOREIRA (AL-210), NO TRECHO ENTRE A ESCOLA MUNICIPAL MARIA STELA CABRAL DE ALMEIDA E DO FÓRUM DESEMBARGADOR JOSÉ XISTO GOMES DE MELO NA CIDADE DE CAPELA-AL,</t>
   </si>
   <si>
     <t>6439</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6439/protocolo_20200818_094524.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6439/protocolo_20200818_094524.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE QUEBRA-MOLAS (ONDULAÇÃO TRANSVERSAL) NA RODOVIA ANTÓNIO GOMES DE MELO (AL-210) SAINDO DA CIDADE DE CAPELA EM DIREÇÃO A CIDADE DE CAJUEIRO.</t>
   </si>
   <si>
     <t>6441</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6441/protocolo_20200818_095807.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6441/protocolo_20200818_095807.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPONIBILIZAÇÃO DE RECIPIENTES PARA DISPOSIÇÃO DE RESÍDUOS URBANOS NA CIDADE DE JAPARATINGA/AL.</t>
   </si>
   <si>
     <t>6442</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6442/protocolo_20200818_100158.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6442/protocolo_20200818_100158.pdf</t>
   </si>
   <si>
     <t>SOLICITA A IMPLANTAÇÃO  E MANUTENÇÃO DE NÚCLEOS DE PREVENÇÃO E DIAGNÓSTICO PRECOCE ONCOLÓGICO PARA PACIENTES DA REDE HOSPITALAR DO ESTADO DE ALAGOAS, COM O APROVEITAMENTO  DA ESTRUTURA CRIADA PARA ATENDER A DEMANDA DECORRENTE DA PANDEMIAS DO NOVO CORONAVÍRUS.</t>
   </si>
   <si>
     <t>6443</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6443/protocolo_20200818_100321.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6443/protocolo_20200818_100321.pdf</t>
   </si>
   <si>
     <t>SOLICITA À CESSÃO DE IMÓVEL PARA FUNCIONAMENTO DA FEDERAÇÃO DAS ASSOCIAÇÕES E COOPERATIVAS DE ARTESÃOS DO ESTADO DE ALAGOAS - FALARTE.</t>
   </si>
   <si>
     <t>6444</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6444/protocolo_20200818_100617.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6444/protocolo_20200818_100617.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, E AO EXMO. SR. SECRETÁRIO ESTADUAL DE ESPORTE, LAZER E JUVENTUDE DE ALAGOAS E AO PRESIDENTE DA FEDERAÇÃO ALAGOANA DE FUTEBOL PARA QUE VIABILIZEM A LIBERAÇÃO DO TESTE DO COVID PARA OS TORNEIOS DE FUTEBOL AMADORES VINCULADOS A FEDERAÇÃO ALAGOANA DE FUTEBOL (FAF)</t>
   </si>
   <si>
     <t>6447</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6447/protocolo_20200819_105528.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6447/protocolo_20200819_105528.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR JOSÉ RENAN VASCONCELOS CALHEIROS FILHO E AO SECRETÁRIO DE AGRICULTURA, PECUÁRIA E PESCA DO ESTADO, SR. JOÃO EMANUEL BARROS LESSA NETO, ONDE O MESMO TEM O OBJETIVO DE VIABILIZAR A CONSTRUÇÃO DE UM MATADOURO LOCALIZADO NO MUNICÍPIO DE OLHO D.ÁGUA DAS FLORES.</t>
   </si>
   <si>
     <t>6451</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6451/protocolo_20200819_121803.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6451/protocolo_20200819_121803.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO DE ALAGOAS, ATRAVÉS DO DER/AL, A RECUPERAÇÃO DA RODOVIA AL-115 NO TRECHO ENTRE ARAPIRACA A OLHO D'AGUA GRANDE.</t>
   </si>
   <si>
     <t>6454</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6454/protocolo_20200820_112552.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6454/protocolo_20200820_112552.pdf</t>
   </si>
   <si>
     <t>APELO AO SR. GOVERNADOR DO ESTADO PARA QUE EMPREENDAM ESFORÇOS, JUNTAMENTE COM A SECRETÁRIA DE ESTADO DE RESSOCIALIZAÇÃO E INCLUSÃO SOCIAL NO INTUITO DE PRIORIZAR O INVESTIMENTO NOS SUPRIMENTOS DE HIGIENE FORNECIDOS AOS REEDUCANDOS DO SISTEMA PRISIONAL DE ALAGOAS, A FIM ASSEGURAR O MÍNIMO EXISTENCIAL EXIGIDO NO ART. 6º DA CONSTITUIÇÃO DA REPÚBLICA FEDERATIVA DO BRASIL.</t>
   </si>
   <si>
     <t>6462</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6462/protocolo_20200825_091103.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6462/protocolo_20200825_091103.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO DE INFRA ESTRUTURA, SR. MAURICIO QUINTELA MALTA LESSA, ONDE O MESMO TEM O OBJETIVO DE VIABILIZAR A PISTA ASFÁLTICA QUE LIGA OS MUNICÍPIOS DE CHÁ PRETA AL-110 A CORRENTES-PE, PE-424.</t>
   </si>
   <si>
     <t>6464</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6464/protocolo_20200825_104656.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6464/protocolo_20200825_104656.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, COM CÓPIA AO PRESIDENTE DA COMPANHIA DE SANEAMENTO E ALAGOAS - CASAL E AOS SECRETÁRIOS DE ESTADO DO MEIO AMBIENTE E DOS RECURSOS HÍDRICOS - SEMARH E DA INFRAESTRUTURA - SEINFRA, PARA SOMAREM ESFORÇOS COM A FINALIDADE DE REALIZAR DE FORMA URGENTE OS DEVIDOS REPAROS NA REDE COLETORA DE ESGOTO DO RESIDENCIAL DO AGRESTE, LOCALIZADO NO MUNICÍPIO DE ARAPIRACA.</t>
   </si>
   <si>
     <t>6468</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6468/protocolo_20200826_114601.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6468/protocolo_20200826_114601.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO GOVERNADOR DO ESTADO DE ALAGOAS RENAN FILHO E AO DIRETOR PRESIDENTE DO DEPARTAMENTO DE ESTRADAS E RODAGENS - DER, HELDER GAZZANEO GOMES, NO SENTIDO DE VIABILIZAR O SERVIÇO DE SINALIZAÇÃO NAS RODOVIAS QUE DÁ ACESSO AOS MUNICÍPIOS DE CAPELA, CAJUEIRO E VIÇOSA/AL.</t>
   </si>
   <si>
     <t>6469</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6469/protocolo_20200826_114907.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6469/protocolo_20200826_114907.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SENHOR GOVERNADOR DO ESTADO , SR. JOSÉ RENAN VASCONCELOS CALHEIROS FILHO, E AO PROCURADOR GERAL DO ESTADO, SR. FRANCISCO MALAQUIAS DE ALMEIDA JÚNIOR , PARA QUE ADOTEM TODAS AS PROVIDÊNCIAS JUDICIAIS CABÍVEIS PARA APRESENTAÇÃO DE AÇÃO JUDICIAL CONTRA O CONSÓRCIO NORDESTE, NO ÂMBITO DO SUPREMO TRIBUNAL FEDERAL, COM A FINALIDADE DE RESSARCIMENTO DO PREJUÍZO DE R$ 4.488.750,00 CAUSADO PELO CONSÓRCIO NORDESTE.</t>
   </si>
   <si>
     <t>6471</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6471/protocolo_20200828_094935.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6471/protocolo_20200828_094935.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA PARA A SECRETARIA DE ESTADO DA AGRICULTURA, PECUÁRIA, PESCA E AQUICULTURA - SEAGRI, EM CARÁTER DE URGÊNCIA, COM A FINALIDADE DE PRESTAREM ESCLARECIMENTOS SOBRE AS OBRAS NO MATADOURO REGIONAL DE VIÇOSA E, CONSEQUENTEMENTE, CONCLUÍREM AS MESMAS.</t>
   </si>
   <si>
     <t>6472</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6472/protocolo_20200828_094829.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6472/protocolo_20200828_094829.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA PARA O DIRETOR -PRESIDENTE DO DEPARTAMENTO DE ESTRADAS DE RODAGEM DE ALAGOAS - DER/AL, EM CARÁTER DE URGÊNCIA, COM A FINALIDADE DE REITERAR A SOLICITAÇÃO FEITA NO SENTIDO DE AUTORIZAR A CONSTRUÇÃO DE LOMBADAS NAS PROXIMIDADES DO POVOADO DE VILA APARECIDA AL - 110, PERTENCENTE AQUELE MUNICÍPIO.</t>
   </si>
   <si>
     <t>6476</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6476/protocolo_20200831_114215.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6476/protocolo_20200831_114215.pdf</t>
   </si>
   <si>
     <t>APELO AO PRESIDENTE DO TRIBUNAL DE CONTAS DO ESTADO DE ALAGOAS - TCE / AL , O SR. OTÁVIO LESSA DE GERALDO SANTOS , PARA QUE SEJAM ADOTADAS AS PROVIDÊNCIAS CABÍVEIS VISANDO A IMPLANTAÇÃO DO SISTEMA ELETRÔNICO DE PROCESSOS NO ÂMBITO DO TCE/AL.</t>
   </si>
   <si>
     <t>6477</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6477/protocolo_20200831_121005.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6477/protocolo_20200831_121005.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, QUE DETERMINE A SECRETARIA DE ESTADO DO DESENVOLVIMENTO ECONÔMICO E TURISMO, COM PARTICIPAÇÃO DA DESENVOLVE, QUE ELABORE, EM CARÁTER EMERGENCIAL, UM PLANO DE RECUPERAÇÃO DOS EMPREENDIMENTOS SITUADOS NOS BAIRROS AFETADOS, E OS QUE ESTÃO SENDO REMANEJADOS PELA TRAGÉDIA DA MINERAÇÃO DE SAL.</t>
   </si>
   <si>
     <t>6478</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6478/protocolo_20200901_082728.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6478/protocolo_20200901_082728.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, ASSIM COMO, AO SECRETÁRIO DE ESTADO DO MEIO AMBIENTE E RECURSOS HÍDRICOS, SUGERINDO  PERFURAÇÃO DE POÇOS ARTESIANOS NO MUNICÍPIO DE TAQUARANA-AL.</t>
   </si>
   <si>
     <t>6484</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6484/protocolo_20200901_092413.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6484/protocolo_20200901_092413.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SENHOR GOVERNADOR DO ESTADO, E AO SECRETARIO DE ESTADO DE TRANSPORTE E DESENVOLVIMENTO URBANO, MOSART AMARAL, E AO DIRETOR PRESIDENTE DO DEPARTAMENTO DE ESTRADAS E RODAGEM - DER, HELDER GAZZANEO, NO SENTIDO DE QUE SEJA PROVIDENCIADA A PAVIMENTAÇÃO DAS RUAS TRANSVERSAIS DO DISTRITO DE BRANCA DE ATALAIA, NO MUNICÍPIO DE ATALAIA/AL.</t>
   </si>
   <si>
     <t>6485</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6485/protocolo_20200901_092818.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6485/protocolo_20200901_092818.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SENHOR GOVERNADOR DO ESTADO, E AO SECRETÁRIO DE ESTADO E TRANSPORTE E DESENVOLVIMENTO URBANO, MOZART AMARAL E AO DIRETOR PRESIDENTE DO DEPARTAMENTO DE ESTRADAS E RODAGEM - DER, HELDER GAZZANEO, NO SENTIDO DE QUE SEJA PROVIDENCIADA A PAVIMENTAÇÃO DAS RUAS DO POVOADO JAGATÁ POR MEIO DO PROGRAMA PRÓ ESTRADA NO MUNICÍPIO DE ATALAIA.</t>
   </si>
   <si>
     <t>6486</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/</t>
+    <t>http://sapl.al.al.leg.br/media/</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR RENAN FILHO, E AO SECRETÁRIO DE ESTADO DA INFRAESTRUTURA, MAURÍCIO QUINTELLA MALTA LESSA  E AO DIRETOR PRESIDENTE  DA COMPANHIA DE SANEAMENTO DE ALAGOAS - CASAL, CLÉCIO FALCÃO, NO SENTIDO DE QUE SEJA PROVIDENCIADA A EXECUÇÃO DE OBRAS DE SANEAMENTO BÁSICO NO POVOADO JAGATÁ, NO MUNICÍPIO DE ATALAIA.</t>
   </si>
   <si>
     <t>6487</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6487/protocolo_20200901_092839.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6487/protocolo_20200901_092839.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR RENAN FILHO, E AO SECRETÁRIO PRESIDENTE DO TRANSPORTE E DESENVOLVIMENTO URBANO, MOZAR AMARAL E AO DIRETOR PRESIDENTE DO DEPARTAMENTO DE ESTRADAS E RODAGEM  - DER/AL, HELDER GAZZENEO, NO SENTIDO DE QUE SEJA PROVIDENCIADA A PAVIMENTAÇÃO DAS RUAS DO POVOADO GAVIÃO, POR MEIO DO PROGRAMA PRÓ ESTRADA, NO MUNICÍPIO DE ATALAIA.</t>
   </si>
   <si>
     <t>6488</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6488/protocolo_20200901_093142.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6488/protocolo_20200901_093142.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SENHOR GOVERNADOR DO ESTADO, E AO SECRETARIO DE ESTADO DA INFRAESTRUTURA, MAURÍCIO QUINTELA MALTA LESSA E AO DIRETOR PRESIDENTE DA COMPANHA DE ABASTECIMENTO DE ALAGOAS - CASAL, CLECIO FALCÃO, NO SENTIDO DE QUE SEJA PROVIDENCIADA A EXECUÇÃO DE OBRAS DE SANEAMENTO BÁSICO NO DISTRITO DE BRANCA DE ATALAIA, NO MUNICÍPIO DE ATALAIA.</t>
   </si>
   <si>
     <t>6491</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6491/protocolo_20200901_112513.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6491/protocolo_20200901_112513.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DE ALAGOAS E AO DIRETOR-PRESIDENTE DO IMA/AL, PARA QUE ADOTEM TODAS AS PROVIDÊNCIAS CABÍVEIS PARA A REALIZAÇÃO DE UM ESTUDO DE IMPACTO AMBIENTAL E PARA ELABORAÇÃO DE RELATÓRIO FINAL SOBRE OS DANOS CAUSADOS PELA CONTAMINAÇÃO DE ÓLEO NAS PRAIAS ALAGOANA.</t>
   </si>
   <si>
     <t>6493</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6493/protocolo_20200901_123045.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6493/protocolo_20200901_123045.pdf</t>
   </si>
   <si>
     <t>APELO AO SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO ESTADUAL DE SEGURANÇA PÚBLICA PARA QUE EMPREENDAM ESFORÇOS, NO SENTIDO DE PROMOVER A INTENSIFICAÇÃO DO POLICIAMENTO OSTENSIVO NAS RODOVIAS E PONTOS TURÍSTICOS DO MUNICÍPIO DE PALMEIRA DOS ÍNDIOS.</t>
   </si>
   <si>
     <t>6494</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6494/protocolo_20200901_124242.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6494/protocolo_20200901_124242.pdf</t>
   </si>
   <si>
     <t>APELO AO SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO DE SEGURANÇA  PÚBLICA PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE INSTITUÍREM A PATRULHA MARIA DA PENHA NAS CIDADES DO INTERIOR DE ALAGOAS.</t>
   </si>
   <si>
     <t>6495</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6495/protocolo_20200901_123335.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6495/protocolo_20200901_123335.pdf</t>
   </si>
   <si>
     <t>APELO AO SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO ESTADUAL DE SEGURANÇA PÚBLICA PARA QUE EMPREENDAM ESFORÇOS, NO SENTIDO DE POSSIBILITAR O AUMENTO DO EFETIVO POLICIAL DO MUNICÍPIO DE PALMEIRA DOS ÍNDIOS.</t>
   </si>
   <si>
     <t>6496</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6496/protocolo_20200901_124328.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6496/protocolo_20200901_124328.pdf</t>
   </si>
   <si>
     <t>APELO AO SR. GOVERNADOR DO ESTADO PARA QUE EMPREENDAM ESFORÇOS JUNTO À SECRETARIA ESTADUAL DE INFRAESTRUTURA, NO SENTIDO REALIZAR O RECAPEAMENTO E A SINALIZAÇÃO DA AL-115, QUE INTERLIGA O MUNICÍPIO DE PALMEIRA DOS ÍNDIOS À DIVISA COM O ESTADO DE PERNAMBUCO.</t>
   </si>
   <si>
     <t>6497</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6497/protocolo_20200901_123636.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6497/protocolo_20200901_123636.pdf</t>
   </si>
   <si>
     <t>APELO AO SR. GOVERNADOR DO ESTADO  PARA QUE EMPREENDAM ESFORÇOS, JUNTO A SECRETARIA DE EDUCAÇÃO NO SENTIDO DE REALIZAR UM DIAGNÓSTICO DAS DIFICULDADES PEDAGÓGICAS E OFERECER CAPACITAÇÃO AOS PROFESSORES DAS ESCOLAS ESTADUAIS DO MUNICÍPIO DE PALMEIRA DOS ÍNDIOS.</t>
   </si>
   <si>
     <t>6498</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6498/protocolo_20200901_124358.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6498/protocolo_20200901_124358.pdf</t>
   </si>
   <si>
     <t>APELO AO SR. GOVERNADOR DO ESTADO PARA QUE EMPREENDAM ESFORÇOS, JUNTO À SECRETARIA DE EDUCAÇÃO, NO SENTIDO REALIZAR LEVANTAMENTO DA ATUAL SITUAÇÃO ESTRUTURAL DAS ESCOLAS ESTADUAIS DO MUNICÍPIO DE PALMEIRA DOS ÍNDIOS E  REALIZAR REFORMAS NAS QUE ESTIVEREM EM SITUAÇÃO PRECÁRIA.</t>
   </si>
   <si>
     <t>6499</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6499/protocolo_20200901_123719.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6499/protocolo_20200901_123719.pdf</t>
   </si>
   <si>
     <t>APELO AO SR. GOVERNADOR DO ESTADO  PARA QUE EMPREENDAM ESFORÇOS, JUNTO A SECRETARIA ESTADUAL DE INFRAESTRUTURA, NO SENTIDO DE REALIZAR O RECAPEAMENTO E A SINALIZAÇÃO DA AL-210, QUE INTERLIGA O MUNICÍPIO DE QUEBRANGULO AO MUNICÍPIO DE PALMEIRA DOS ÍNDIOS.</t>
   </si>
   <si>
     <t>6501</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6501/protocolo_20200902_085220.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6501/protocolo_20200902_085220.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO E AO DIRETOR PRESIDENTE DO DEPARTAMENTO DE ESTRADAS E RODAGENS-DER, HELDER GAZZANEO, NO SENTIDO DE VIABILIZAR O SERVIÇO DE TAPA BURACOS NAS RODOVIAS QUE DÁ ACESSO AOS MUNICÍPIOS DE CAPELA, CAJUEIRO E VIÇOSA.</t>
   </si>
   <si>
     <t>6503</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6503/protocolo_20200902_091822.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6503/protocolo_20200902_091822.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR RENAN FILHO, E AO SECRETÁRIO DE ESTADO DA SAÚDE, CLÁUDIO ALEXANDRE AYRES DA COSTA, NO SENTIDO DE QUE SEJAM LIBERADOS RECURSOS, DESTINADOS ÀS MELHORIAS DAS INSTALAÇÕES E APARELHAMENTO DO HOSPITAL JOÃO LIRA FILHO, NO MUNICÍPIO DE ATALAIA.</t>
   </si>
   <si>
     <t>6507</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6507/protocolo_20200902_105422.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6507/protocolo_20200902_105422.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE ALAGOAS, RENAN FILHO, E AO SECRETÁRIO DE ESTADO DO TRANSPORTE E DESENVOLVIMENTO URBANO, SENHOR MOZART AMARAL, PARA QUE DETERMINEM A IMEDIATA RECUPERAÇÃO ASFÁLTICA DO TRECHO DA AL 450, QUE LIGA O MUNICÍPIO DE ANADIA AO ENTRONCAMENTO DA AL 220, NA ALTURA DA USINA PORTO RICO.</t>
   </si>
   <si>
     <t>6508</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6508/protocolo_20200902_112340.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6508/protocolo_20200902_112340.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, COM CÓPIA PARA O DEPARTAMENTO NACIONAL DE INFRAESTRUTURA E TRANSPORTES - DNIT, EM CARÁTER DE URGÊNCIA, COM A FINALIDADE DE QUE SEJA REALIZADO UM ESTUDO, E EM SEGUIDA, A INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO DA BR 316, NOS TRECHOS PERTENCENTES AOS MUNICÍPIOS DE PALMEIRA DOS ÍNDIOS, SANTANA DO IPANEMA E BELÉM.</t>
   </si>
   <si>
     <t>6509</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6509/protocolo_20200902_113435.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6509/protocolo_20200902_113435.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA PARA DEPARTAMENTO DE ESTRADAS E RODAGENS - DER, EM CARÁTER DE URGÊNCIA, COM A FINALIDADE DE QUE SEJA IMPLANTADA SINALIZAÇÃO NA AL 210, NOS SEGUINTES TRECHOS: PALMEIRA DOS ÍNDIOS - ARAPIRACA E PALMEIRA DOS ÍNDIOS - QUEBRANGULO.</t>
   </si>
   <si>
     <t>6510</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>DEPUTADO RICARDO NEZINHO</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6510/protocolo_20200904_084201.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6510/protocolo_20200904_084201.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO GOVERNADOR DO ESTADO DE ALAGOAS, DR. JOSÉ RENAN VASCONCELOS CALHEIROS FILHO, A REABERTURA DAS FEIRAS  DE ANIMAIS (BOVINOS, CAPRINOS, OVINOS E SUÍNOS) NOS MUNICÍPIO DE ALAGOAS, ALÉM DE SER UMA CULTURA DO NORDESTINO, É UMA FORMA DE PROMOVER E FORTALECER A CADEIA PRODUTIVA LOCAL, INTEGRANDO DIVERSOS CRIADORES DE TODAS AS REGIÕES DE ALAGOAS  E ESTADOS VIZINHOS.</t>
   </si>
   <si>
     <t>6514</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6514/protocolo_20200903_115546.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6514/protocolo_20200903_115546.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, RENAN FILHO, PARA QUE ATUALIZE,SEGUNDO O IGPM ( ÍNDICE  GERAL DE PREÇOS DO MERCADO), OS VALORES DO ANEXO 1 DO DECRETO Nº 4. 77, DE 18 DE NOVEMBRO DE 2008, QUE REGULAMENTA A CONCESSÃO DE DIÁRIAS AO SERVIDOR MILITAR DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6517</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6517/protocolo_20200908_102659.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6517/protocolo_20200908_102659.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DE ALAGOAS, A REALIZAÇÃO POR PARTE DO DER- DEPARTAMENTO DE ESTRADAS DE RODAGEM DE ALAGOAS, DE IMPLANTAÇÃO DE REDUTORES DE VELOCIDADES NA RODOVIA AL 101 SUL, PRÓXIMO À ENTRADA DO CONJUNTO NELSON COSTA, MUNICÍPIO DE CORURIPE, COM A DEVIDA SINALIZAÇÃO E/OU SINALIZAÇÃO ADEQUADA, DE FORMA IMEDIATA.</t>
   </si>
   <si>
     <t>6523</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6523/protocolo_20200909_110353.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6523/protocolo_20200909_110353.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR GOVERNADOR DO ESTADO, AO EXMO. SR SECRETÁRIO ESTADUAL DE INFRAESTRUTURA E AO EXMO. SR. PRESIDENTE DO DER-AL, PARA QUE SEJA REALIZADO O RECAPEAMENTO ASFÁLTICO E A SINALIZAÇÃO VERTICAL E HORIZONTAL DO TRECHO DA RODOVIA QUE LIGA O MUNICÍPIO DE ARAPIRACA AO MUNICÍPIO DE OLHO D'ÁGUA DAS FLORES.</t>
   </si>
   <si>
     <t>6524</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6524/protocolo_20200909_111251.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6524/protocolo_20200909_111251.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, AO SECRETÁRIO DE ESTADO DO TRANSPORTES E DESENVOLVIMENTO URBANO E AO DIRETOR PRESIDENTE DO DEPARTAMENTO DE ESTRADAS DE RODAGENS DE ALAGOAS - DER, NO SENTIDO DE QUE SEJA PROCEDIDA A RECUPERAÇÃO E PAVIMENTAÇÃO ASFÁLTICA DA RODOVIA AL-220, ESPECIFICAMENTE NO TRECHO QUE INTERLIGA AS CIDADES DE SÃO JOSÉ DA TAPERA-AL E OLHO D'ÁGUA DO CASADO-AL.</t>
   </si>
   <si>
     <t>6535</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6535/protocolo_20200915_120339.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6535/protocolo_20200915_120339.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, COM CÓPIA PARA SECRETARIA DE ESTADO DE TRANSPORTE E DESENVOLVIMENTO URBANO - SETRAND, NO SENTIDO DE QUE EMPREENDAM ESFORÇOS PARA CONCESSÃO DO PROGRAMA PRÓ-ESTRADA AO MUNICÍPIO DE PORTO CALVO.</t>
   </si>
   <si>
     <t>6539</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, AO SECRETÁRIO DE ESTADO DE TRANSPORTE E DESENVOLVIMENTO URBANO - SETRAND, MOSART DA SILVA AMARAL, E AO DIRETOR PRESIDENTE DO DER-AL, HELDER GAZZANEO GOMES, PARA ADOÇÃO DE PROVIDÊNCIAS CABÍVEIS VISANDO A REALIZAÇÃO DE OBRAS DE AFASTAMENTO NA ESTRADA DE ACESSO AO POVOADO ALTO DO GARROTE, LOCALIZADO NA BR-101-SUL, KM 172, NO MUNICÍPIO DE TEOTONIO VILELA-AL.</t>
   </si>
   <si>
     <t>6540</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6540/protocolo_20200917_095312.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6540/protocolo_20200917_095312.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, RENAN FILHO, PARA QUE PROVIDENCIE, MEDIANTE PLANEJAMENTO JUNTO AO COMANDO DA POLÍCIA MILITAR DE ALAGOAS, A VIABILIZAÇÃO DA RETOMADA DAS AULAS PRESENCIAIS  DO CURSO DE FORMAÇÃO DE PRAÇAS QUE SE ENCONTRA EM ANDAMENTO NO CENTRO DE FORMAÇÃO E APERFEIÇOAMENTO DE PRAÇAS DA PMAL.</t>
   </si>
   <si>
     <t>6541</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6541/protocolo_20200917_094735.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6541/protocolo_20200917_094735.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SENHOR GOVERNADOR DO ESTADO DE ALAGOAS E AO SECRETÁRIO DE ESTADO DO TRANSPORTES E DESENVOLVIMENTO URBANO, SR. MOZART AMARAL, PARA QUE DETERMINE A IMEDIATA RECUPERAÇÃO ASFÁLTICA DO TRECHO DA AL 215, QUE LIGA O MUNICÍPIO DE MARECHAL DEODORO AO MUNICÍPIO DE PILAR.</t>
   </si>
   <si>
     <t>6544</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6544/protocolo_20200918_105716.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6544/protocolo_20200918_105716.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR RENAN FILHO , E AO SECRETÁRIO DE ESTADO DA INFRAESTRUTURA , MAURÍCIO QUINTELA MALTA LESSA E AO PRESIDENTE DO DEPARTAMENTO DE ESTRADAS DE RODAGEM DE ALAGOAS - DER/ AL , SR. HELDER GAZZANEO GOMES , NO SENTIDO DE QUE SEJA REALIZADO O RECAPEAMENTO ASFÁLTICO DA RODAVIA AL -430 , NO TRECHO QUE LIGA O MUNICÍPIO DE FLEXEIRAS AO TREVO DA RODO VIA BR -101.</t>
   </si>
   <si>
     <t>6545</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6545/protocolo_20200918_104822.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6545/protocolo_20200918_104822.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR RENAN FILHO , E AO SECRETÁRIO DE ESTADO DA INFRAESTRUTURA , MAURÍCIO QUINTELA MALTA LESSA E AO PRESIDENTE DO DEPARTAMENTO DE ESTRADAS DE RODAGEM DE ALAGOAS - DER /AL , SR. HELDER GAZZANEO GOMES , NO SENTIDO DE QUE SEJA REALIZADO O RECAPEAMENTO ASFÁLTICO DA RODOVIA AL -110 , NO TRECHO QUE LIGA O MUNICÍPIO DE CHÃ PRETA AO TREVO DA RODOVIA AL -210 .</t>
   </si>
   <si>
     <t>6571</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6571/protocolo_20200929_102045.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6571/protocolo_20200929_102045.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. S. GOVERNADOR DO ESTADO COM CÓPIA AO SECRETÁRIO DE SAÚDE DO ESTADO, COM O OBJETIVO DE QUE SEJAM MANTIDOS OS LEITOS E EQUIPAMENTOS HOSPITALARES UTILIZADOS PARA O ENFRENTAMENTO DA PANDEMIA NOS HOSPITAIS E UNIDADES DE SAÚDE DE ARAPIRACA.</t>
   </si>
   <si>
     <t>6572</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6572/protocolo_20200929_102159.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6572/protocolo_20200929_102159.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE ALAGOAS , COM CÓPIAS AO SECRETÁRIO DA FAZENDA , COM A FINALIDADE DE QUE SEJA IMPLEMENTADO NO ESTADO DE ALAGOAS UM PLANO DE BENEFÍCIOS FISCAIS EM FAVOR DAS EMPRESAS QUE TIVERAM QUE SUSPENDER TOTALMENTE OU PARCIALMENTE SUAS ATIVIDADES DURANTE O NECESSÁRIO PERÍODO DE QUARENTENA EM DECORRÊNCIA DOS DECRETOS ESTADUAIS Nº 69.529 E 69.530. SUGERIMOS QUE SEJAM ADOTADAS MEDIDAS COMO ISENÇÕES FISCAIS , PARCELAMENTO E SUSPENSÃO DE PAGAMENTOS DE TRIBUTOS ESTADUAIS E MEIOS QUE POSSIBILITEM BLINDAR AO MÁXIMO A ECONOMIA DO ESTADO , CONFORME A JUSTIFICATIVA ABAIXO . SEM MAIS PARA O MOMENTO , REMETEMOS OS SINCEROS VOTOS DE ESTIMA E APREÇO POR VOSSA EXCELÊNCIAS .</t>
   </si>
   <si>
     <t>6573</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6573/protocolo_20200929_102116.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6573/protocolo_20200929_102116.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, COM CÓPIA AO SECRETÁRIO DE DESNVOLVIMENTO ECONÔMICO E TURISMO, PARA QUE SEJA ELABORADO, COM MÁXIMA URGÊNCIA, PROTOCOLO SANITÁRIO DE SEGURANÇA PARA A FUTURA RETOMADA DO TRABALHO DOS PROFISSIONAIS E EMPRESAS DO SETOR DE EVENTOS.</t>
   </si>
   <si>
     <t>6576</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6576/protocolo_20200929_123018.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6576/protocolo_20200929_123018.pdf</t>
   </si>
   <si>
     <t>APELO AOS SENHORES REPRESENTANTES DE OPERADORA DE TELEFONIA MÓVEL , TIM , OI , CLARO E VIVO , SOLICITANDO A INSTALÇÃO DE TORRE , NO MUNICÍPIO DE MACEIÓ / AL , BAIRRO DE IPIOCA / JARDIM SAÚDE , ONDE RESIDEM APROXIMADAMENTE 1500 9 HUM MIL E QUINHETOS ) HABITANTES .</t>
   </si>
   <si>
     <t>6577</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6577/protocolo_20200929_123550.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6577/protocolo_20200929_123550.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO , COM CÓPIA PARA O SENHOR DIRETOR DO DEPARTAMENTO ESTRADA E RODAGEM DE ALAGOAS - DER , SOLICITANDO A IMPLANTAÇÃO DE LOMBADAS OU SINALIZAÇÃO ELETRÔNICA " NO POVOADO SANTO ANTÔNIO GAVIÃO , ZONA RURAL DE PALMEIRA DOS ÍNDIOS / AL , LOCALIZADO NA AL 115 QUE LIGA PALMEIRA DOS ÍNDIOS A ARAPIRACA , SENDO UM QUEBRA MOLA ANTES DO MERCADINHO SANTO ANTÔNIO E OUTRO EM FRENTE A OFICINA MECÂNICA CAMARU.</t>
   </si>
   <si>
     <t>6589</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6589/protocolo_20201006_101752.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6589/protocolo_20201006_101752.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS E AO DIRETOR PRESIDENTE DO DER, PARA REALIZAR O MAIS BREVE POSSÍVEL, UMA OPERAÇÃO TAPA BURACO DA RODOVIA AL 105, NO TRECHO DE 19 KM QUE LIGA A CIDADE DE CAMPO ALEGRE À BR 101.</t>
   </si>
   <si>
     <t>6591</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6591/protocolo_20201006_110536.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6591/protocolo_20201006_110536.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DE ALAGOAS E AO SECRETÁRIO DE INFRAESTRUTURA PARA  QUE ADOTEM TODAS AS PROVIDÊNCIAS CABÍVEIS PARA ELABORAÇÃO DE UM CRONOGRAMA DE INVESTIMENTOS NA ÁREA DE SANEAMENTO  PARA A  APLICAÇÃO DOS RECURSOS PÚBLICOS DECORRENTES DA LICITAÇÃO DE CONCESSÃO DOS SERVIÇOS PÚBLICOS DE ÁGUA E ESGOTO DA REGIÃO METROPOLITANA DE MACEIÓ-AL.</t>
   </si>
   <si>
     <t>6598</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6598/protocolo_20201008_085831.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6598/protocolo_20201008_085831.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO DE ESTADO DE TRANSPORTE E DESENVOLVIMENTO URBANO, MOZART AMARAL, NO SENTIDO DE QUE SEJA PROVIDENCIADA A PAVIMENTAÇÃO DE UM TRECHO DE APROXIMADAMENTE 10 KM DE RUAS E AVENIDAS NO PERÍMETRO URBANO DO MUNICÍPIO DE PASSO DE CAMARAGIBE, POR MEIO DO PROGRAMA PRÓ ESTRADA.</t>
   </si>
   <si>
     <t>6599</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6599/protocolo_20201009_112722.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6599/protocolo_20201009_112722.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DE ALAGOAS E À SETRAND/AL PARA QUE ADOTEM TODAS AS PROVIDÊNCIAS CABÍVEIS PARA A REALIZAÇÃO DE OBRAS DE RECAPEAMENTO E DE RECUPERAÇÃO DA ESTRADA QUE INTRLIGA OS MUNICÍPIO DE ATALAIA-AL, CAPELA-AL, CAJUEIRO-AL, PAULO JACINTO-AL, QUEBRANGULO-AL E PALMEIRA DOS ÍNDIOS-AL.</t>
   </si>
   <si>
     <t>6602</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6602/protocolo_20201013_114342.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6602/protocolo_20201013_114342.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO . SR . GOVERNADOR DO ESTADO , E AO EXMO. SR. CLÉCIO FALCÃO PRESIDENTE DA COMPANHIA DE SANEAMENTO DE ALAGOAS (CASAL) PARA QUE O FORNECIMENTO DE ÁGUA NO POVOADO CAPELINHA NO MUNICÍPIO DE MAJOR ISIDORO SEJA REESTABELECIDO.</t>
   </si>
   <si>
     <t>6611</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6611/protocolo_20201020_110745.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6611/protocolo_20201020_110745.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, COM CÓPIA AO DIRETOR PRESIDENTE DO PROCON/AL, COM FINALIDADE DE PLEITEAR A ELABORAÇÃO DE CAMPANHA ESTADUAL PARA A NEGOCIAÇÃO DE DÍVIDAS DA POPULAÇÃO ALAGOANA.</t>
   </si>
   <si>
     <t>6612</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6612/protocolo_20201020_111644.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6612/protocolo_20201020_111644.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE ALAGOAS, COM CÓPIAS AO SECRETÁRIO DE SAÚDE, NO SENTIDO DE SOLICITAR QUE SEJA ELABORADA E AMPLIADA A DIVULGAÇÃO DE CAMPANHAS DE INCENTIVO A VACINAÇÃO INFANTIL EM TODO O ESTADO.</t>
   </si>
   <si>
     <t>6620</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6620/protocolo_20201021_110212.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6620/protocolo_20201021_110212.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO COM CÓPIA PARA O SECRETÁRIO DA INFRAESTRUTURA MAURÍCIO QUINTELLA MALTA LESSA, COM A FINALIDADE DE REFORMAR A PRAÇA DR. CAMPELO DE ALMEIDA, LOCALIZADA NO CENTRO DO MUNICÍPIO DE ANADIA.</t>
   </si>
   <si>
     <t>6621</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6621/protocolo_20201021_110235.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6621/protocolo_20201021_110235.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, COM CÓPIA PARA O SECRETÁRIO DE ESTADO DA SAÚDE, CLAUDIO ALEXANDRE AYRES, COM FINALIDADE DE SOLICITAR A DOAÇÃO DE AMBULÂNCIA PARA O POVOADO DE PERI-PERI, SITUADO NO MUNICÍPIO DE BOCA DA MATA-ALAGOAS.</t>
   </si>
   <si>
     <t>6624</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6624/protocolo_20201023_090316.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6624/protocolo_20201023_090316.pdf</t>
   </si>
   <si>
     <t>APELO A SER ENCAMINHADA A PREFEITURA DO MUNICÍPIO DE BOCA DA MATA /AL , COM FINALIDADE DE SOLICITARO PROJETO DE CONSTRUÇÃO DE UMA UNIDADE BÁSICA DE SAÚDE - USBNO POVOADO DE PERI -PERI , SITUIADO EM BOCA DA MATA /AL , A FIM DE GARANTIR E MELHORAR A ACESSIBILIDADE DA POPULAÇÃO DO SUPRACITADO POVOADO Á SAÚDE PÚBLICA E PARA QUE O PRESENTE DEPUTADO ENCAMINHE RECURSOS ATRÁVES EMENDA PARLAMENTAR .</t>
   </si>
   <si>
     <t>6630</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6630/protocolo_20201027_120549.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6630/protocolo_20201027_120549.pdf</t>
   </si>
   <si>
     <t>APELO AO COMANDANTE GERAL DO CORPO DE BOMBEIROS MILITAR DE ALAGOAS, CORONEL QOC-BM, ANDRÉ ALESSANDRO MADEIRO DE OLIVEIRA, PARA QUE REGULAMENTE O SERVIÇO VOLUTÁRIO REMUNERADO NAS UNIDADED DO CBMAL.</t>
   </si>
   <si>
     <t>6631</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6631/protocolo_20201027_120505.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6631/protocolo_20201027_120505.pdf</t>
   </si>
   <si>
     <t>APELO A SER ENCAMINHADA AO EXCELENTÍSSIMO SENHOR GOVERNADOR RENAN FILHO , AO SECRETÁRIO DE ESTADO DA INFRAESTRUTURA , SR. MAURÍCIO QUINTELA MALTA LESSA , E AO DIRETOR - PRESIDENTE DO DEPARTAMENTO DE ESTRADAS DE RODAGEM DE ALAGOAS - DER , SR . HELDER GAZZANEO GOMES , PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE PROMOVER AS DEVIDAS MELHORIAS NA MALHA RODOVIÁRIA , MAIS ESPECIFICAMENTE A EXECUÇÃO DE OBRA PARA A CONSTRUÇÃO DE UMA FAIXA DE ROLAMENTO ADICIONAL EM UM ACLIVE SITUADO NA RODOVIA COSTA REGO , BEM COMO A CONSTRUÇÃO DE CICLOVIA E VIA PARA PEDESTRES , NO TRECHO DE EXTENSÃO DE 2.1 KM , COM INÍCIO NA ROTATÓRIA DO FÓRUM DR. ANTÔNIO SAPUCAIA DA SILVA , SEGUINDO ATÉ O MIRANTE ARTHUR RAMOS , LOCALIZADA NO MUNICÍPIO DE PILAR .</t>
   </si>
   <si>
     <t>6635</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6635/protocolo_20201029_093022.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6635/protocolo_20201029_093022.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, COM CÓPIA PARA O SECCRETÁRIO DE ESTADO DE INFRAESTRUTURA, COM A FINALIDADE DE SUGERIR A PAVIMENTAÇÃO ASFÁLTICA DA AVENIDA SANTA CRUZ, LOCALIZADA NO MUNICÍPIO DE TAQUARANA-AL.</t>
   </si>
   <si>
     <t>6637</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6637/protocolo_20201103_092729.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6637/protocolo_20201103_092729.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, RENAN E AO SECRETÁRIO DE SAÚDE , PARA QUE EMPREENDAM ESFORÇOS PARA CONSTRUIR UMA UNIDADE DE PRONTO ATENDIMENTO - UPA NA CIDADE DE COLÔNIA DE LEOPOLDINA.</t>
   </si>
   <si>
     <t>6638</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6638/protocolo_20201103_092753.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6638/protocolo_20201103_092753.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SENHOR GOVERNADOR DO ESTADO E AO SECRETÁRIO DE ESTADOA DA SAÚDE, PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE EQUIPAR OS HOSPITAIS PÚBLICOS DO ESTADO COM COLCHÕES COM SISTEMA DE ALÍVIO DE PRESSÃO ALTERNADA, UTILIZANDOS NA PREVENÇÃO E TRATAMENTO DE ULCERAÇÕES E ESCARAS.</t>
   </si>
   <si>
     <t>6641</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6641/protocolo_20201103_114718.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6641/protocolo_20201103_114718.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO DE ESTADO DO MEIO AMBIENTE E DOS RECURSOS HÍDRICOS PARA QUE SEJA FEITA A PERFURAÇÃO DE UM POÇO ARTESIANO NO BAIRRO BITTENCOURT NA CIDADE DE ATALAIA.</t>
   </si>
   <si>
     <t>6642</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6642/protocolo_20201103_115202.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6642/protocolo_20201103_115202.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO A LIBERAÇÃO DE RECURSOS PARA O CALÇAMENTO NO POVOADO OURICURI NO MUNICÍPIO DE ATALAIA.</t>
   </si>
   <si>
     <t>6646</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6646/protocolo_20201105_090847.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6646/protocolo_20201105_090847.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR, SOLICITANDO A CONSTRUÇÃO DE UM GINÁSIO DE ESPORTE NO POVOADO PEIE, LOCALIZADO NA ZONA RURAL DE FLEIXEIRAS/AL.</t>
   </si>
   <si>
     <t>6647</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6647/protocolo_20201106_085701.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6647/protocolo_20201106_085701.pdf</t>
   </si>
   <si>
     <t>APELO A SER ENCAMINHADA A PREFEITURA DE MACEÍO , ASSIM COMO A SECRETARIA MUNICIPAL DE INFRASTRUTURA - SEMINFRA , SUGERINDO A PAVIMENTAÇÃO DA RUA : 3º TRAVSESSA SÃO DOMINGOS , NO BAIRRO DO JACINTINHO , MACEÍO - AL , TENDO EM VISTA UM ABAIXO- ASSINADO , DE 112 FAMÍLIAS DA POPULAÇAO LOCAL , SOLICITANDO A GRANDE MAGNITUDE , IMPOSSIBILITANDO O TRÁFEGO DE VEÍCULOS E PESSOAS NA REGIÃO , COLOCANDO EM RISCO ÁQUELES QUE ALI TRANSITAM.</t>
   </si>
   <si>
     <t>6662</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6662/protocolo_20201124_085527.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6662/protocolo_20201124_085527.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTISSIMO SENHOR  GOVERNADOR DO ESTADO, ASSIM  COMO, AO SECRETÁRIO DE ESTADO DA SAÚDE, SOLICITANDO A DOAÇÃO DE AMBULÂNCIA PARA O MUNICÍPIO DE SÃO JOSÉ DA TAPERA/AL, COM INTUITO DE BENEFICIAR A POPULAÇÃO DO POVOADO BREJINHO.</t>
   </si>
   <si>
     <t>6663</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6663/protocolo_20201124_090000.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6663/protocolo_20201124_090000.pdf</t>
   </si>
   <si>
     <t>APLEO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, RENAN FILHO, E AO SECRETÁRIO DE ESTADO DA EDUCAÇÃO, FÁBIO GUEDES, PARA QUE ENVIE A ESTA CASA UM PROJETO DE LEI QUE DETMINE O PAGAMENTO DA FUNÇÃO DE DIRETORIA ESCOLAR EM HORAS ACRESCENTADAS.</t>
   </si>
   <si>
     <t>6669</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6669/protocolo_20201125_103523.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6669/protocolo_20201125_103523.pdf</t>
   </si>
   <si>
     <t>APELO A DISTRIBUIDORA DE ENERGIA ELÉTRICA DO ESTADO DE ALAGOAS - EQUATORIAL , NO SENTIDO DE FAZER A SBSTITUIÇÃO DA REDE ELÉTRICA PARA TRIFÁSICA NO ASSENTAMENTO MILTON SANTOS - DISTRITO OURICURI NO MUNICÍPIO DE ATALAIA.</t>
   </si>
   <si>
     <t>6675</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6675/protocolo_20201126_115535.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6675/protocolo_20201126_115535.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO, AO SECRETÁRIO DO ESTADO DA FAZENDA E AO PROCURADOR GERAL DO ESTADO PARA QUE EMPREENDAM ESFORÇOS, NO SENTIDO DE SUSPENDER A DECISÃO DE IDENTIFICAR AOS DEVEDORES CONTUMAZES DO ICMS/AL, COM VISTAS A FORMULAR REPRESENTAÇÕES CRIMINAIS PARA APURAÇÃO DE POSSÍVEIS ILÍCITOS PENAIS.</t>
   </si>
   <si>
     <t>6676</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6676/protocolo_20201127_105857.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6676/protocolo_20201127_105857.pdf</t>
   </si>
   <si>
     <t>APELO  AO EXMO. SR. GOVERNADOR RENAN FILHO E AO SECRETÁRIO DE ASSISTÊNCIA E DESENVOLVIMENTO SOCIAL, SR. SÍLVIO ROMERO BULHÕES AZEVEDO, PARA EMPREENDAM ESFORÇOS NO SENTIDO DE PROMOVER A IMPLANTAÇAO DE UM COMPLEXO NUTRICIONAL PARA ATENDER A POPULAÇÃO, LOCALIZADA NO MUNICÍPIO DE ATALAIA.</t>
   </si>
   <si>
     <t>6692</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6692/protocolo_20201209_101931.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6692/protocolo_20201209_101931.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS E AO EXMO. SR. DIRETOR DA CASAL PARA QUE SEJA REESTABELECIDO O ABASTECIMENTO DE ÁGUA NOS POVOADOS POÇÃO, OITIZEIRO, PITOMBEIRA, POÇO PEDRA, VILA APARECIDA E GENIPAPO.</t>
   </si>
   <si>
     <t>6695</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6695/protocolo_20201209_111718.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6695/protocolo_20201209_111718.pdf</t>
   </si>
   <si>
     <t>APELO AO  SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO DE DESENVOLVIMENTO ECONÔMICO E TURISMO, PARA QUE EMPREENDAM ESFORÇOS, NO SENTIDO  DE DESENVOLVEREM UM PROGRAMA DE CAPACITAÇÃO EM EMPREENDEDORISMO PARA OS JOVENS DO MUNICÍPIO DE PARIPUEIRA.</t>
   </si>
   <si>
     <t>6696</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6696/protocolo_20201209_111811.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6696/protocolo_20201209_111811.pdf</t>
   </si>
   <si>
     <t>APELO AO SR. GOVERNADOR DO ESTADO E A SECRETÁRIA DE CIÊNCIA E TECNOLOGIA PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE OFERTAR PARA OS JOVENS DO MUNICÍPIO DE BARRA DE SANTO ANTÔNIO UM PROGRAMA DE CAPACITAÇÃO PARA O DESENVOLVIMENTO DE SOFTWARES E STARTUPS.</t>
   </si>
   <si>
     <t>6697</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6697/protocolo_20201209_111850.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6697/protocolo_20201209_111850.pdf</t>
   </si>
   <si>
     <t>APELO AO SR. GOVERNADOR DO ESTADO E À SECRETÁRIA DE CIÊNCIA E TECNOLOGIA PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE OFERTAR PARA OS JOVENS  DO  MUNICÍPIO DE PARIPUREIRA, UM  PROGRAMA DE CAPACITAÇÃO PARA O DESENVOLVIMENTO DE SOFTWARES E STARTUPS</t>
   </si>
   <si>
     <t>6698</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>DEPUTADA ÂNGELA GARROTE</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6698/protocolo_20201209_111927.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6698/protocolo_20201209_111927.pdf</t>
   </si>
   <si>
     <t>APELO AO SR. GOVERNADOR DO ESTADO DE ALAGOAS E AO SR. SUPERINTENDENTE  REGIONAL DO DNIT EM ALAGOAS, PARA QUE SEJAM IMPLANTADOS, REDUTORES DE VELOCIDADE NO TRECHO DA RODOVIA BR 316, NO MUNICÍPIO DE PALMEIRA DOS ÍNDOS, MAIS PRECISAMENT ENTRE O TREVO ROTATIVO NA ENTRADA DA CIDADE E O VIADUTO SOBRE O AL 115, TRECHO CONHECIDO COMO PARQUE DO RODEIO.</t>
   </si>
   <si>
     <t>6699</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6699/protocolo_20201209_105240.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6699/protocolo_20201209_105240.pdf</t>
   </si>
   <si>
     <t>APELO AO SR. GOVERNADOR DO ESTADO E AO SECRETARIO DE DESENVOLVIMENTO ECONOMICO E TURISMO, PARA QUE EMPREENDAM ESFORÇOS, NO SENTIDO DE DESENVOLVER UM PROGRAMA DE CAPACITAÇÃO EM EMPREENDEDORISMO PARA OS JOVENS DO MUNICIPIO DA BARRA DE SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>6701</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6701/protocolo_20201209_125508.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6701/protocolo_20201209_125508.pdf</t>
   </si>
   <si>
     <t>APELO AO SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO DE SEGURANÇA PÚBLICA, PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE REALIZAR UM AUMENTO NO POLICIAMENTO OSTENSIVO NO BAIRRO DO PINHEIRO.</t>
   </si>
   <si>
     <t>6703</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6703/protocolo_20201210_083231.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6703/protocolo_20201210_083231.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR , RENAN FILHO E AO ILUSTRÍSSIMO SENHOR SECRETÁRIO DE ESTADO DE EDUCAÇÃO , FÁBIO GUEDES , PARA QUE ESTUDEM A POSSIBILIDADE DE PROMOVER UM CONCURSO INTERNO , VISANDO O AUMENTO DA CARGA HORÁRIA DOS PROFESSORES DE 20H PARA 40H , DIMINUINDO ASSIM A CARÊNCIA DE PROFISSIONIAS EM SALA DE AULA.</t>
   </si>
   <si>
     <t>6711</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6711/protocolo_20201210_122307.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6711/protocolo_20201210_122307.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO SECRETÁRIO DE DESENVOLVIMENTO ECONÔMICO E TURISMO PARA QUE EMPREENDAM ESFORÇOS, NO SENTIDO DE DESENVOLVER UM PROGRAMA DE EDUCAÇÃO FINANCEIRA E DE INVESTIMENTOS PARA OS JOVENS DO MUNICÍPIO DE BARRA DE SANTOS ANTÔNIO</t>
   </si>
   <si>
     <t>6712</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6712/protocolo_20201210_121736.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6712/protocolo_20201210_121736.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO SECRETÁRIO ESTADUAL DA FAZENDA, PARA QUE EMPREENDAM ESFORÇOS, NO SENTIDO CONCEDER SUBVENÇÕES PARA O CUSTEIO E NOVOS INVESTIMENTOS DOS SETORES QUE COMPÕEM O TURISMO NA REGIÃO NORTE DE ALAGOAS.</t>
   </si>
   <si>
     <t>6713</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6713/protocolo_20201210_123359.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6713/protocolo_20201210_123359.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERANDOR DO ESTADO E AO SECRETÁRIO ESTADUAL DA FAZENDA , PARA EMPREENDAM ESFORÇOS NO SENTIDO CONCEDER SUBVENÇÕES PARA O CUSTEIO E NOVOS INVESTIMENTOS DO SETOR DA CONSTRUÇÃO CIVIL NA REGIÃO NORTE DE ALAGOAS .</t>
   </si>
   <si>
     <t>6714</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6714/protocolo_20201210_123647.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6714/protocolo_20201210_123647.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO SECRETÁRIO DO DESENVOLVIMENTO ECONÔMICO E TURISMO PARA EMPREENDAM ESFORÇOS , NO SENTIDO DE DESENVOLVER UM PROGRAMA DE EDUCAÇÃO FINANCEIRA E DE INVESTIMENTOS PARA OS JOVENS DO MUNICÍPIO DE PARIPUEIRA .</t>
   </si>
   <si>
     <t>6715</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6715/protocolo_20201210_123500.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6715/protocolo_20201210_123500.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERANDOR DO ESTADO E AO SECRETÁRIO ESTADUAL DA SAÚDE PARA QUE EMPREENDAM ESFORÇOS , NO SENTIDO DE FORMULAR UM PLANO DE VACINAÇÃO PARA O ESTADI DE ALAGOAS , INCLUINDO OS PROFISSIONAIS DA EDUCAÇÃO NO PROTOCOLO PRIORITÁRIO .</t>
   </si>
   <si>
     <t>6716</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6716/protocolo_20201210_123252.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6716/protocolo_20201210_123252.pdf</t>
   </si>
   <si>
     <t>APELO AO SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO DE DESENVOLVIMENTO ECONÔMICO E TURISMO, PARA QUE EMPREENDAM ESFORÇOS, NO SENTIDO DE DESENVOLVEREM UM PROGRAMA DE CAPACITAÇÃO EM TURISMO PARA JOVENS DO MUNICÍPIO DA BARRA DE SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>6730</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6730/protocolo_20201216_085658.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6730/protocolo_20201216_085658.pdf</t>
   </si>
   <si>
     <t>APELO AO SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO DO ESTADO DA FAZENDA PARA QUE EMPREENDAM ESFORÇOS, NO SENTIDO DE DISPONIBILIZAR UM PLANO DESCRITIVO DO PLANEJAMENTO DO AUXILIO EMERGENCIAL ANUNCIADO PELO GOVERNO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6731</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6731/protocolo_20201216_091813.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6731/protocolo_20201216_091813.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO , AO SECRETÁRIO DO ESTADO DA FAZENDA E AO PROCURADOR GERAL DO ESTADO PARA QUE EMPREENDAM ESFORÇOS , NO SENTIDO DE ESTABELECER CRITÉRIOS ESPECÍFICOS PARA IMPGNAÇÃO QUE O CONTRIBUINTE PODERÁ APRESENTAR A RESPEITO DA CLASSIFICAÇÃO QUE LHE FOR ATRIBUÍDA PELA SEFAZ/AL , REFERENTE AO PROGRAMA CONTRIBUINTE ARRETADO.</t>
   </si>
   <si>
     <t>6732</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6732/protocolo_20201216_090505.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6732/protocolo_20201216_090505.pdf</t>
   </si>
   <si>
     <t>APELO AO SR. GOVERNADOR DO ESTADO E A SECRETARIA DO ESTADO DA EDUCAÇÃO PARA QUE EMPREENDAM ESFORÇOS, NO SENTIDO DE INSTITUIREM A EDUCAÇÃO FINANCEIRA COMO POLÍTICA TRANSVERSAL DE EDUCAÇÃO DA REDE PÚBLICA ESTADUAL DE ENSINO.</t>
   </si>
   <si>
     <t>6733</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6733/protocolo_20201216_091647.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6733/protocolo_20201216_091647.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO , AO SECRETÁRIO DO ESTADO DA FAZENDA E AO PROCURADOR GERAL DO ESTADO PARA QUE EMPREENDAM ESFORÇOS , NO SENTIDO DE ESTABELECER QUAIS SERÃO AS CONTRAPARTIDAS AOS CONTRIBUINTES BEM CLASSIFICADOS , MEDIANTE DECRETO QUE REGULAMENTARÁ O PROGRAMA CONTRIBUINTE ARRETADO.</t>
   </si>
   <si>
     <t>6734</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6734/protocolo_20201216_090824.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6734/protocolo_20201216_090824.pdf</t>
   </si>
   <si>
     <t>APELO AO SR. GOVERNADOR DO ESTADO, SECRETÁRIO DO ESTADO DA FAZENDA E AO PROCURADOR GERAL DO ESTADO PARA QUE EMPREENDAM ESFORÇOS, NO SENTIDO DE ESTABELECER O PERÍODO QUE SERÁ LEVADO EM CONSIDERAÇÃO PARA CLASSIFICAÇÃO DOS CONTRIBUINTES BEM AVALIADOS, MEDIANTE DECRETO QUE REGULAMENTARÁ O PROGRAMA CONTRIBUINTE ARRETADO.</t>
   </si>
   <si>
     <t>6735</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6735/protocolo_20201216_091423.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6735/protocolo_20201216_091423.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO , AO SECRETÁRIO DO ESTADO DA FAZENDA E AO PROCURADOR GERAL DO ESTADO PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE ESTABELECER CRITÉRIOS ESPACÍFICOS PARA REDUÇÃO DA LIGIGIOSIDADE NA RELAÇÃO FISCO- CONTRIBUINTE , MEDIANTE DECRETO QUE REGULAMENTARÁ O PROGRAMA CONTRIBUINTE ARRETADO.</t>
   </si>
   <si>
     <t>6736</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6736/protocolo_20201216_091102.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6736/protocolo_20201216_091102.pdf</t>
   </si>
   <si>
     <t>APELO AO SR. GOVERNADOR DO ESTADO, AO SECRETÁRIO DE ESTADO DA FAZENDA E AO PROCURADOR GERAL DO ESTADO PARA QUE EMPREENDAM ESFORÇOS, NO SENTIDO DE SUSPENDER A DECISÃO QUE EXCLUI, SEM QUALQUER JUSTIFICATIVA, AS EMPRESAS OPTANTES PELO SIMPLES NACIONAL DO PROGRAMA CONTRIBUINTE ARRETADO.</t>
   </si>
   <si>
     <t>6737</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6737/protocolo_20201216_091217.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6737/protocolo_20201216_091217.pdf</t>
   </si>
   <si>
     <t>APELO AO SR. GOVERNADOR DO ESTADO AO SECRETÁRIO DO ESTADO DA FAZENDA E AO PROCURADOR DO ESTADO PARA QUE EMPREENDAM ESFORÇOS, NO SENTIDO DE ESTABELECER CRITÉRIOS ESPECÍFICOS DAS OBRIGAÇÕES QUE SERÃO UTILIZADAS PARA ANÁLISE DA ADERÊNCIA AO PROGRAMA CONTRIBUINTE ARRETADO.</t>
   </si>
   <si>
     <t>6738</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6738/protocolo_20201216_091257.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6738/protocolo_20201216_091257.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO , AO SECRETÁRIO DO ESTADO DA FAZENDA E AO PROCURADOR GERAL DO ESTADO PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE ESTABELECER CRITÉRIOS ESPECÍFICOS DE SIMPLIFICAÇÃO E DESBUROCRATIZAÇÃO DO SISTEMA TRIBUTÁRIO ESTADUAL , MEDIANTE O DECRETO QUE REGULAMENTARÁ O PROGRAMA CONTRIBUINTE ARRETADO.</t>
   </si>
   <si>
     <t>6749</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6749/protocolo_20201216_115932.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6749/protocolo_20201216_115932.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO DE EDUCAÇÃO, SR. FÁBIO GUEDES GOMES, PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE PROMOVER A CONSTRUÇÃO DE UMA CRECHE PARA ATENDER A POPULAÇÃO DO POVOADO BOQUEIRÃO, LOCALIZADO NO MUNICÍPIO DE JAPARATINGA.</t>
   </si>
   <si>
     <t>6750</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6750/protocolo_20201216_120026.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6750/protocolo_20201216_120026.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO SR. GOVERNADOR DO ESTADO  E AO SECRETÁRIO DE ESTADO DE ESPORTE, LAZER E JUVENTUDE, SR. CHARLES HEBERT CAVALCANTE FERREIRA, PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE PROMOVER A CONSTRUÇÃO DE UM CAMPO DE FUTEBOL NO POVOADO BOQUEIRÃO, LOCALIZADO NO MUNICÍPIO DE JAPARATINGA.</t>
   </si>
   <si>
     <t>6764</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6764/protocolo_20201218_104717.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6764/protocolo_20201218_104717.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, RENAN FILHO E AO SECRETÁRIO DE ESTADO DA EDUCAÇÃO, FÁBIO GUEDES, PARA QUE INICIEM OS TRÂMITES E PROCEDIMENTOS PARA IMPLANTAREM O DESENVOLVIMENTO NA CARREIRA DOS PROFISSIONAIS DO MAGISTÉRIO, DE ACORDO COM A PROGRESSÃO HORIZONTAL PREVISTA NA LEI 6.197/2000, ART. 14, I.</t>
   </si>
   <si>
     <t>6767</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6767/protocolo_20201222_081917.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6767/protocolo_20201222_081917.pdf</t>
   </si>
   <si>
     <t>APELO AO  EXMO. SR. GOVERNADOR DO ESTADO, TENDO COMO FINALIDADE CORRIGIR A DISCREPÂNCIA SALARIAL EXISTENTE ENTRES OS POSTOS E GRADUAÇÕES REFERENTES AOS CARGOS DA POLÍCIA MILITAR E CORPO DE BOMBEIROS MILITAR DE ALAGOAS.</t>
   </si>
   <si>
     <t>6768</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6768/protocolo_20201222_083259.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6768/protocolo_20201222_083259.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, PARA QUE SEJA ALTERADO O ART. 7º DA LEI 5.364 DE 26 DE MAIO DE 1992, ONDE TRATA DO INGRESSO NA POLÍCIA MILITAR E CORPO DE BOMBEIROS MILITAR DE ALAGOAS.</t>
   </si>
   <si>
     <t>6773</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6773/protocolo_20201222_103343.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6773/protocolo_20201222_103343.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SR. GOVERNADOR DO ESTADO, AO EXMO. SR. SECRETÁRIO ESTADUAL DE INFRAESTRUTURA E AO EXMO. SR. PRESIDENTE DO DER/AL, PARA QUE SEJA FEITA A PAVIMENTAÇÃO ASFÁLTICA DA AL-125 QUE LIGA DA CIDADE DE BATALHA A OLIVENÇA-AL.</t>
   </si>
   <si>
     <t>6792</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6792/protocolo_20201228_101756.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6792/protocolo_20201228_101756.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO , COM CÓPIA PARA O SECRETÁRIO DE ESTADO DA INFRAESTRUTURA - SEINFRA , EM CARÁTER DE URGÊNCIA , COM A FINALIDADE DE REALIZAR A PAVIMENTAÇÃO ASFÁLTICA DE 1700 METROS DO TRECHO QUE INTERLIGA O MUNICÍPIO DE PIAÇABUÇU AO POVOADO PONTAL DO PEBA , PERTENCENTE Á ALUDIDA CIDADE.</t>
   </si>
   <si>
     <t>6793</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6793/protocolo_20201228_101823.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6793/protocolo_20201228_101823.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO , COM CÓPIA PARA O SECRETÁRIO DE ESTADO DA INFRAESTRUTURA - SEINFRA , EM CARÁTER DE URGÊNCIA , COM A FINALIDADE DE REALIZAR A PAVIMENTAÇÃO ASFÁLTICA DE 400 METROS DA RUA DOM PEDRO II , SITUADA NO POVOADO PONTAL , NA CIDADE DE PIAÇABUÇU.</t>
   </si>
   <si>
     <t>6794</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6794/protocolo_20201228_102031.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6794/protocolo_20201228_102031.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO , COM CÓPIA PARA O SECRETÁRIO DE ESTADO DA INFRAESTRUTURA - SEINFRA , EM CARÁTER DE URGÊNCIA , COM A FINALIDADE DE REALIZAR A PAVIMENTAÇÃO ASFÁLTICA DE 900 METROS DA RUA GENILDA CAPITULINO (POPULARMENTE CONHECIDA COMO RUA DO SOCORRO) , SITUADA NO POVOADO PONTAL DO PEBA , NA CIDADE DE PIAÇABUÇU.</t>
   </si>
   <si>
     <t>6795</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6795/protocolo_20201228_102127.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6795/protocolo_20201228_102127.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO , COM CÓPIA PARA O SECRETÁRIO DE ESTADO DA INFRAESTRUTURA - SEINFRA , EM CARÁTER DE URGÊNCIA , COM FINALIDADE DE REALIZAR A PAVIMENTAÇÃO ASFÁLTICA DE 300 METROS DA RUA DO BAMBOLÊ , SITUADA NO POVOADO PONTAL DO PEBA , NA CIDADE DE PIAÇABUÇU.</t>
   </si>
   <si>
     <t>6796</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6796/protocolo_20201228_102205.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6796/protocolo_20201228_102205.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO , COM CÓPIA PARA O SECRETÁRIO DE ESTADO DA INFRAESTRUTURA - SEINFRA EM CARÁTER DE URGÊNCIA , COM A FINALIDADE DE REALIZAR A PAVIMENTAÇÃO ASFÁLTICA DE 250 METROS DA RUA DO ARAME , SITUADA NO POVOADO PONTAL DO PEBA , NA CIDADE DE PIAÇABUÇU.</t>
   </si>
   <si>
     <t>6797</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6797/protocolo_20201228_102227.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6797/protocolo_20201228_102227.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO , COM CÓPIA PARA O SECRETÁRIO DE ESTADO DA INFRAESTRUTURA - SEINFRA EM CARÁTER DE URGÊNCIA , COM A FINALIDADE DE REALIZAR A PAVIMENTAÇÃO ASFÁLTICA DE 150 METROS DA RUA DR. SILVINO MACHADO MELO , SITUADA NO POVOADO PONTAL DO PEBA NA CIDADE DE PIAÇABUÇU.</t>
   </si>
   <si>
     <t>6028</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>MSGOV</t>
   </si>
   <si>
     <t>MENSAGEM GOVERNAMENTAL</t>
   </si>
   <si>
     <t>PODER EXECUTIVO ESTADUAL</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6028/protocolo_20200218_175354.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6028/protocolo_20200218_175354.pdf</t>
   </si>
   <si>
     <t>COM RENOVADA SATISFAÇÃO E ELEVADO RESPEITO , RETORNO A ESTA CASA LEGISLATIVA , PELO 6º ( SEXTO ) ANO CONSECUTIVO , PARA CUMPRIR O MANDAMENTO CONSTITUCIONAL DE APRESENTAR AO PODER LEGISLATIVO DO ESTADO DE ALAGOAS AS INFORMAÇÕES E DADOS ESSENCIAIS DAS AÇÕES DESENVOLVIDAS PELO PODER EXECUTIVO NO ANO DE 2019 , COM OS RESPECTIVOS RESULTADOS  , E AS PROJEÇÕES PARA 2020.</t>
   </si>
   <si>
     <t>6105</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>OFI</t>
   </si>
   <si>
     <t>OFICIO</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6105/protocolo_20200310_114204.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6105/protocolo_20200310_114204.pdf</t>
   </si>
   <si>
     <t>COMUNICA QUE CONFORME REUNIÃO REALIZADA PELA BANCADA DO PSD - PARTIDO SOCIAL DEMOCRÁTICO, NESTE EGRÉGIO PODER LEGISLATIVO ESTADUAL A PARTIR DESTA DATA A LIDERANÇA DESTE PARTIDO SERÁ EXERCIDA PELO DEPUTADO YVAN BELTRÃO TENDO COMO VICE-LÍDER O DEPUTADO GILVAN BARROS FILHO.</t>
   </si>
   <si>
     <t>6139</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>TRIBUNAL DE CONTAS</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6139/protocolo_20200318_122032.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6139/protocolo_20200318_122032.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 29/2020 - GP. PRESTAÇÃO DE CONTAS, EXERCÍCIO DE 2018.</t>
   </si>
   <si>
     <t>6218</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6218/protocolo_20200505_085918.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6218/protocolo_20200505_085918.pdf</t>
   </si>
   <si>
     <t>BALANÇO GERAL DO ESTADO REFERENTE : AO EXERCÍCIO DE 2019.</t>
   </si>
   <si>
     <t>6219</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6219/protocolo_20200505_092305.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6219/protocolo_20200505_092305.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL , PEDIDO DE ENVIO DE OFÍCIO AO DELEGADO - GERAL DA POLÍCIA CIVIL DO ESTADO DE ALAGOAS ,- INDÍCIOS DE CRIME DE AMEAÇA ( ART .147 DO CÓDIGO PENAL.)</t>
   </si>
   <si>
     <t>6295</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6295/protocolo_20200526_120440.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6295/protocolo_20200526_120440.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL ,PEDIDO DE  PROVIDÊNCIAS - PARTICIPAÇÃO DE PARLAMENTARES EM ÓRGÃOS COLEGIADOS DO PODER EXECUTIVO - REPRESENTAÇÃO DA ALE - ART . 79 , INCISO XVI DA CONSTITUIÇÃO DE ALAGOAS (EMENDA CONSTITUCIONAL Nº 45/ 2019. )</t>
   </si>
   <si>
     <t>6302</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6302/protocolo_20200602_102445.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6302/protocolo_20200602_102445.pdf</t>
   </si>
   <si>
     <t>REQUER QUE DETERMINE AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE PROMULGAR A LEI QUE CONSIDERA DE UTILIDADE PÚBLICA A RESIDÊNCIA SÃO LUIZ PARA IDOSOS, UMA VEZ QUE O PROJETO DE LEI Nº 191/2019 APROVADO POR ESTA CASA, FORA ENVIADO AO CHEFE DO PODER EXECUTIVO NO DIA 11/03/2020, E ATÉ O PRESENTE MOMENTO NÃO SE TEM NOTICIA ACERCA DE SUA SANÇÃO.</t>
   </si>
   <si>
     <t>6310</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>PREFEITURA DE MACEIO</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6310/protocolo_20200608_115133.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6310/protocolo_20200608_115133.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE RECONHECIMENTO DO ESTADO DE CALAMIDADE PÚBLICA (ECP).</t>
   </si>
   <si>
     <t>6376</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6376/protocolo_20200708_095622.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6376/protocolo_20200708_095622.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 74/2020 -GP  ENCAMINHA RELATÓRIO DE ATIVIDADES DESTA CORTE DE CONTAS RELATIVO AO 4º TRIMESTRE DE 2019.</t>
   </si>
   <si>
     <t>6377</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6377/protocolo_20200708_101407.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6377/protocolo_20200708_101407.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 75/2020 -GP.  ENCAMINHA RELATÓRIO DE ATIVIDADES DESTA CORTE DE CONTAS RELATIVO AO 1º TRIMESTRE DE 2020.</t>
   </si>
   <si>
     <t>6382</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6382/protocolo_20200715_091739.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6382/protocolo_20200715_091739.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL , COMUNICAR A VOSSA EXCELÊNCIA A INDICAÇÃO DE MEU NOME COMO LÍDER DO PTC - PARTIDO TRABALHISTA CRISTÃO .</t>
   </si>
   <si>
     <t>6799</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>JOSÉ LUCIANO BARBOSA DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6799/termo_de_renucia.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6799/termo_de_renucia.pdf</t>
   </si>
   <si>
     <t>RENUNCIO AO CARGO DE VICE-GOVERNADOR DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6196</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>OUT</t>
   </si>
   <si>
     <t>OUTROS</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6196/protocolo_20200428_083818.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6196/protocolo_20200428_083818.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL , A INSTAURAÇÃO DE INVESTIGAÇÃO SOBRE AS DENÚNCIAS RECEBIDAS POR ESTE PARLAMENTAR EM RELAÇÃO AOS ATOS DO GOVERNO DE ALAGOAS NA GESTÃO ADMINISTRATIVA E TÉCNICAS DO LABORATÓRIO CENTRAL DE ALAGOAS LACEN /AL , QUE TRATAM DE POSSÍVEIS VIOLAÇÃO AOS DIREITOS HUMANOS DA POPULAÇÃO ALAGOANA , CONFORME SERÃO NARRADAS A SEGUIR.</t>
   </si>
   <si>
     <t>6197</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6197/protocolo_20200428_085149.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6197/protocolo_20200428_085149.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL , A INSTAURAÇÃO DE INVESTIGAÇÃO SOBRE AS DENÚNCIAS RECEBIDAS POR ESTE PARLAMENTAR EM RELAÇÃO AOS ATOS DO GOVERNO DE ALAGOAS NA GESTÃO ADMINISTRATIVA E TÉCNICA DO LABORATÓRIO CENTRAL DE ALAGOAS LACEN / AL , QUE TRATAM DE POSSÍVEIS PROBLEMAS SÉRIOS NA SAÚDE ALAGOANA DURANTE O ENFRENTAMENTO DA PANDEMIA DE COVID -19 , CONFORME SERÃO NARRADAS A SEGUIR.</t>
   </si>
   <si>
     <t>6272</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6272/protocolo_20200520_094345.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6272/protocolo_20200520_094345.pdf</t>
   </si>
   <si>
     <t>INSTAURAÇÃO DE INVESTIGAÇÃO SOBRE AS DENÚNCIAS RECEBIDAS POR ESTE PARLAMENTAR EM RELAÇÃO AOS ATOS DO GOVERNO DE ALAGOAS NA GESTÃO ADMINISTRATIVA E TÉCNICAS DO LABORATÓRIO CENTRAL DE ALAGOAS LACEN /AL , QUE TRATAM DE POSSÍVEIS VIOLAÇÃO AOS DIREITOS HUMANOS DA POPULAÇÃO ALAGOANA , CONFORME SERÃO NARRADAS A SEGUIR. REQUERER A COMPLEMENTAÇÃO DO PEDIDO DE INSTAURAÇÃO DE INVESTIGAÇÃO, REGISTRADO NO SISTEMA POR MEIO DO PROTOCOLO Nº 521/2020.</t>
   </si>
   <si>
     <t>6271</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6271/protocolo_20200520_093125.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6271/protocolo_20200520_093125.pdf</t>
   </si>
   <si>
     <t>INSTAURAÇÃO DE INVESTIGAÇÃO SOBRE AS DENÚNCIAS RECEBIDAS POR ESTE PARLAMENTAR EM RELAÇÃO AOS ATOS DO GOVERNO DE ALAGOAS NA GESTÃO ADMINISTRATIVA E TÉCNICA DO LABORATÓRIO CENTRAL DE ALAGOAS LACEN / AL , QUE TRATAM DE POSSÍVEIS PROBLEMAS SÉRIOS NA SAÚDE ALAGOANA DURANTE O ENFRENTAMENTO DA PANDEMIA DE COVID -19 , CONFORME SERÃO NARRADAS A SEGUIR, REQUERER A COMPLEMENTAÇÃO DO PEDIDO DE INSTAURAÇÃO DE INVESTIGAÇÃO, REGISTRADO NO SISTEMA POR MEIO DO PROTOCOLO Nº 522/2020.</t>
   </si>
   <si>
     <t>6152</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6152/protocolo_20200401_114526.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6152/protocolo_20200401_114526.pdf</t>
   </si>
   <si>
     <t>SUSTA OS EFEITOS DO ART. 4º DO DECRETO ESTADUAL Nº 69.544, DE 24 DE MARÇO DE 2020, EXPEDIDO PELO GOVERNADOR DE ALAGOAS, QUE DETERMINA A DELEGAÇÃO DE COMPETÊNCIA PARA QUE AS REQUISIÇÕES ADMINISTRATIVAS RELATIVAS AO COMBATE À PANDEMIA DE COVID-19 SEJAM REALIZADAS POR PORTARIA DO SECRETÁRIO DE SAÚDE DE ALAGOAS.</t>
   </si>
   <si>
     <t>6251</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6251/protocolo_20200512_122051.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6251/protocolo_20200512_122051.pdf</t>
   </si>
   <si>
     <t>PROPÕE A SUSTAÇÃO PARCIAL DO DECRETO 69.722, DE 04 DE MAIO DE 2020, DE AUTORIA DO PODER EXECUTIVO DO ESTADO DE ALAGOAS, CONFORME DISCIPLINA O ART.79, XV, DA CONSTITUIÇÃO DO ESTADO DE ALAGOAS, DE 05 DE OUTUBRO DE 1989.</t>
   </si>
   <si>
     <t>6800</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6800/projeto_de_decreto_legislativo_no_05-2020.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6800/projeto_de_decreto_legislativo_no_05-2020.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DA MESA DIRETORA DA ASSEMBLEIA LEGISLATIVA RELATIVAS AO EXERCÍCIO DE 2019.</t>
   </si>
   <si>
     <t>6150</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6150/scan_20200401_112633.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6150/scan_20200401_112633.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 52, DE 30 DE DEZEMBRO DE 2019, QUE REORGANIZA O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES PÚBLICOS DO ESTADO DE ALAGOAS - RPPS/AL, MODIFICANDO O PRAZO DE ENTRADA EM VIGOR DA REFORMA PARA OS APOSENTADOS E PENSIONISTAS DO ESTADO DE ALAGOAS EM VIRTUDE DO PERÍODO DE EMERGÊNCIA DE SAÚDE  PÚBLICA POR MOTIVO DE PANDEMIA.</t>
   </si>
   <si>
     <t>6160</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6160/protocolo_20200407_131055.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6160/protocolo_20200407_131055.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A UTILIZAR OS VALORES EXISTENTES NOS FUNDOS ESPECIAIS DOS PODERES E DOS ÓRGÃOS PARA A REALIZAÇÃO DE INVESTIMENTOS NA SAÚDE E NA ECONOMIA PARA O COMBATE À SITUAÇÃO DECRETADA DE EMERGÊNCIA DE SAÚDE PÚBLICA POR CONTA DO COVID-19 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6254</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6254/protocolo_20200514_122944.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6254/protocolo_20200514_122944.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE PENSÃO ESPECIAL COMPLEMENTAR AOS DEPENDENTES DOS SERVIDORES PÚBLICOS E FUNCIONÁRIOS PÚBLICOS DO ESTADO DE ALAGOAS QUE VENHAM A FALECER NO EXERCÍCIO DE ATIVIDADE ESSENCIAL POR CONTA DA PANDEMIA DE COVID-19.</t>
   </si>
   <si>
     <t>6050</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6050/protocolo_20200219_135722.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6050/protocolo_20200219_135722.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EMISSÃO DA CARTEIRA DE IDENTIFICAÇÃO  ESTUDANTIL - CIE, PREVISTA NO ART.1º, § 2º, DA LEI FEDERAL Nº 12.933/2013, PELO PODER EXECUTIVO DO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6046</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6046/protocolo_20200219_111158.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6046/protocolo_20200219_111158.pdf</t>
   </si>
   <si>
     <t>REDUZ À ZERO A ALÍQUOTA DO IMPOSTO SOBRE PRODUTOS INDUSTRIALIZADOS INCIDENTE SOBRE FILTROS, BLOQUEADORES E PROTETORES SOLARES.</t>
   </si>
   <si>
     <t>6055</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6055/protocolo_20200220_103832.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6055/protocolo_20200220_103832.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A COOPERATIVA DOS PEQUENOS PRODUTORES RURAIS DO VALE DO MUNDAU</t>
   </si>
   <si>
     <t>6056</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6056/protocolo_20200220_133047.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6056/protocolo_20200220_133047.pdf</t>
   </si>
   <si>
     <t>ASSEGURA AOS CONSUMIDORES DO ESTADO DE ALAGOAS A DISPONIBILIZAÇÃO DO MONITOR DIGITAL INDIVIDUAL, PELA EMPRESA FORNECEDORA DE ENERGIA ELÉTRICA, INSTALADO NO LOCAL DA UNIDADE CONSUMIDORA, QUE FORNEÇA O CONSUMO DE ENERGIA EM TEMPO REAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6057</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6057/protocolo_20200220_133332.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6057/protocolo_20200220_133332.pdf</t>
   </si>
   <si>
     <t>PROÍBE, NO ÂMBITO DO ESTADO DE ALAGOAS, A TROCA DE MEDIDORES E PADRÕES DE ENERGIA, COMO  DE SIMILARES INSTALADOS PELA EMPRESA PRESTADORA DE SERVIÇOS ESSENCIAIS  AO FORNECIMENTO DE ENERGIA ELÉTRICA, SEM  A DEVIDA COMUNICAÇÃO PRÉVIA AO CONSUMIDOR.</t>
   </si>
   <si>
     <t>6010</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6010/protocolo_20200207_085712.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6010/protocolo_20200207_085712.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 10/2020. DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA JOVEM CIDADÃO DO MUNDO, QUE VISA OFERTAR PROGRAMAS DE INTERCÂMBIO INTERNACIONAL AOS ALUNOS DO ENSINO MÉDIO DA REDE PÚBLICA ESTADUAL, DEFINE CRITÉRIO PARA SELEÇÃO DOS ESTUDANTES NOS PROGRAMAS E CRIA A BOLSA-INTERCÂMBIO, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>6014</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6014/protocolo_20200210_111713.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6014/protocolo_20200210_111713.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DO ESTADO DE ALAGOAS AO SENHOR THIAGO MOTA DE MORAES.</t>
   </si>
   <si>
     <t>6016</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6016/protocolo_20200212_113045.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6016/protocolo_20200212_113045.pdf</t>
   </si>
   <si>
     <t>CONSIDERO DE UTILIDADE PÚBLICA A ASSOCIAÇÃO AROEIRA.</t>
   </si>
   <si>
     <t>6017</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6017/protocolo_20200213_080414.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6017/protocolo_20200213_080414.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 11/2020 REFERENTE AO PROJETO DE LEI QUE DISPÕE SOBRE O RATEIO DAS SOBRAS DE RECURSOS DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO - FUNDEB, COM OS SERVIDORES EM EFETIVO EXERCÍCIO  NO MAGISTÉRIO DA EDUCAÇÃO BÁSICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6018</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>PODER JUDICIÁRIO</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6018/protocolo_20200213_122113.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6018/protocolo_20200213_122113.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 01/2020, RELATIVO AO ANTEPROJETO DE LEI QUE DISPÕE SOBRE OS EMOLUMENTOS DOS SERVIÇOS EXTRAJUDICIAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6019</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6019/calendario_oficial_de_eventos_e_datas_comemorativas_do_estado_de_alagoas.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6019/calendario_oficial_de_eventos_e_datas_comemorativas_do_estado_de_alagoas.pdf</t>
   </si>
   <si>
     <t>CRIA O CALENDÁRIO OFICIAL DE EVENTOS E DATAS COMEMORATIVAS DO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6021</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6021/protocolo_20200214_120210.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6021/protocolo_20200214_120210.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA O INSTITUTO IGREJANOVENSE DE ASSISTÊNCIA SOCIAL - IIAS.</t>
   </si>
   <si>
     <t>6022</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6022/protocolo_20200214_121714.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6022/protocolo_20200214_121714.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A COOPERATIVA DOS PRODUTORES RURAIS DE ARAPIRACA LTDA.</t>
   </si>
   <si>
     <t>6023</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6023/protocolo_20200214_122420.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6023/protocolo_20200214_122420.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DAS FAMÍLIAS DE ANJOS DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6025</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6025/protocolo_20200305_113610.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6025/protocolo_20200305_113610.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS MORADORES E AGRICULTORES DO POVOADO MARITUBA DO PEIXE - BOA ESPERANÇA.</t>
   </si>
   <si>
     <t>6026</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6026/protocolo_20200218_113927.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6026/protocolo_20200218_113927.pdf</t>
   </si>
   <si>
     <t>ALTERA A DENOMINAÇÃO DA ESCOLA ESTADUAL INÁCIO DE CARVALHO LOCALIZADA NO MUNICÍPIO DE CORURIPE, PARA ESCOLA ESTADUAL DEPUTADO JOÃO BELTRÃO.</t>
   </si>
   <si>
     <t>6031</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6031/protocolo_20200219_090948.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6031/protocolo_20200219_090948.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 13/2020 REFERENTE AO PROJETO DE LEI QUE AUTORIZA O PODER EXECUTIVO A OUTORGAR, MEDIANTE A CONCORRÊNCIA PÚBLICA,  A CONCESSÃO ONEROSA DE DIREITO REAL DE USO PARA PRESTAÇÃO DOS SERVIÇOS  PÚBLICOS DE ADMINISTRAÇÃO, MANUTENÇÃO E EXPLORAÇÃO DO MATADOURO REGIONAL DO MUNICÍPIO DE VIÇOSA/AL, COM OBRIGAÇÃO DE REALIZAR INVESTIMENTOS QUE SE REVELEM NECESSÁRIOS.</t>
   </si>
   <si>
     <t>6042</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6042/protocolo_20200219_100110.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6042/protocolo_20200219_100110.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A GARANTIA DE PRIORIDADE NOS TRÂMITES PROCEDIMENTAIS DAS AÇÕES JUDICIAIS CÍVEIS, CRIMINAIS E ADMINISTRATIVOS AOS CRIMES DE ESTRUPO E FEMINICÍDIO NO ÂMBITO DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6058</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6058/protocolo_20200221_101230.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6058/protocolo_20200221_101230.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA DEVOLUÇÃO INTEGRAL E EM ESPÉCIE DO TROCO, PARA OS ESTABELECIMENTOS SITUADOS NO ÂMBITO DO ESTADO DE ALAGOAS, QUE FORNEÇAM PRODUTOS OU SERVIÇOS DIRETAMENTE AO CONSUMIDOR.</t>
   </si>
   <si>
     <t>6059</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6059/protocolo_20200221_130431.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6059/protocolo_20200221_130431.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 14/2020 REFERENTE AO PROJETO DE LEI QUE  DISPÕE SOBRE A AQUISIÇÃO, A DESTINAÇÃO, A UTILIZAÇÃO, A REGULARIZAÇÃO E A ALIENAÇÃO DE BENS IMÓVEIS DO ESTADO DE ALAGOAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6062</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6062/protocolo_20200227_101640.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6062/protocolo_20200227_101640.pdf</t>
   </si>
   <si>
     <t>DISPÕE  SOBRE A OBRIGATORIEDADE DE BARES, RESTAURANTES E CASAS NOTURNAS ADOTAREM MEDIDAS DE AUXÍLIO À MULHER QUE SE SINTA EM SITUAÇÃO DE RISCO.</t>
   </si>
   <si>
     <t>6063</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6063/protocolo_20200227_101851.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6063/protocolo_20200227_101851.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CORTE DO FORNECIMENTO DE ENERGIA ELÉTRICA PARA INSCRITOS NO CADASTRO ÚNICO, ESTABELECIMENTOS DE SAÚDE, PESSOA IDOSA, NO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6064</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6064/protocolo_20200227_102102.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6064/protocolo_20200227_102102.pdf</t>
   </si>
   <si>
     <t>INSTITUI OBRIGATORIEDADE DA INCLUSÃO DE  FUNCIONÁRIOS OU SERVIDORES QUALIFICADOS PARA O O ATENDIMENTO EM LIBRAS EM ÓRGÃOS PÚBLICOS, HOSPITAIS, CONCESSIONÁRIAS DE SERVIÇOS PÚBLICOS E EMPRESA PRIVADAS.</t>
   </si>
   <si>
     <t>6065</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6065/protocolo_20200227_102303.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6065/protocolo_20200227_102303.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI ORDINÁRIA Nº 8.062, DE DEZEMBRO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6066</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6066/protocolo_20200227_112059.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6066/protocolo_20200227_112059.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS PRODUTORES  RURAIS DE LIMOEIRO DE ANADIA-ASPROLIMO.</t>
   </si>
   <si>
     <t>6070</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6070/protocolo_20200302_150651.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6070/protocolo_20200302_150651.pdf</t>
   </si>
   <si>
     <t>OFICIO Nº 27/2020-GP. DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS SUBSÍDIOS DOS SERVIDORES EFETIVOS, ATIVOS, INATIVOS, PENSIONISTAS E COMISSIONADOS DO TRIBUNAL DE CONTAS DO ESTADO DE ALAGOAS, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>6071</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6071/protocolo_20200303_085305.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6071/protocolo_20200303_085305.pdf</t>
   </si>
   <si>
     <t>REVOGA O DECRETO-LEI 2.826 DE 5 DE FEVEREIRO DE 1943.</t>
   </si>
   <si>
     <t>6074</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6074/protocolo_20200303_103132.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6074/protocolo_20200303_103132.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO DA LEI Nº 7.939, DE 22 NOVEMBRO DE 2017 E O ARTIGO 1º DA LEI Nº 7.303, DE 15 DE DEZEMBRO DE 2011; E REVOGA A LEI Nº 7.831, DE 4 DE OUTUBRO DE 2016; E A LEI Nº 6.891, DE 29 DE NOVEMBRO DE 2007.</t>
   </si>
   <si>
     <t>6075</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6075/protocolo_20200303_103548.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6075/protocolo_20200303_103548.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI Nº 5.616, DE 26 DE ABRIL DE 1994; A LEI Nº 1.545 DE 10 DE AGOSTO DE 1951; A LEI Nº 7.791, DE 22 DE JANEIRO DE 2016; E ALEI Nº 7.832, DE 4 DE OUTUBRO DE 2016.</t>
   </si>
   <si>
     <t>6081</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6081/protocolo_20200304_141221.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6081/protocolo_20200304_141221.pdf</t>
   </si>
   <si>
     <t>CONSIDERA COMO PATRIMÔNIO CULTURAL IMATERIAL DO ESTADO DE ALAGOAS , A IGUARIA REGIONAL E TRADICIONAL " CALDINHO DE CAPELA " , DO MUNICÍPIO DE CAPELA .</t>
   </si>
   <si>
     <t>6082</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6082/protocolo_20200304_141504.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6082/protocolo_20200304_141504.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A UTILIZAÇÃO DO ESPAÇO FÍSICO DAS ESCOLAS DA REDE ESTADUAL PARA A REALIZAÇÃO DE REUNIÕES E ENSAIOS DE QUADRILHAS JUNINAS, GRUPOS CULTURAIS E DESPORTIVOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6083</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6083/protocolo_20200304_141820.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6083/protocolo_20200304_141820.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DE PRÁTICAS E MÉTODOS SUSTENTÁVEIS NA CONSTRUÇÃO CIVIL E OBRAS EXECUTADAS PELO ESTADO DE ALAGOAS .</t>
   </si>
   <si>
     <t>6084</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6084/protocolo_20200304_141857.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6084/protocolo_20200304_141857.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DE ESTUDOS SOBRE A HISTÓRIA, OS COSTUMES E TRADIÇÕES DE CADA MUNICÍPIO EM SUAS ESCOLAS DO ENSINO MÉDIO.</t>
   </si>
   <si>
     <t>6093</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6093/protocolo_20200305_102803.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6093/protocolo_20200305_102803.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA ESTADUAL DA SAÚDE DA PESSOA IDOSA.</t>
   </si>
   <si>
     <t>6096</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6096/protocolo_20200309_095818.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6096/protocolo_20200309_095818.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 15/2020 REFERENTE AO PROJETO DE LEI QUE DISPÕE SOBRE  A ORGANIZAÇÃO BÁSICA DO CORPO DE BOMBEIROS MILITAR DE ALAGOAS- CBM/AL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6099</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6099/protocolo_20200310_110525.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6099/protocolo_20200310_110525.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO NO CALENDÁRIO ESCOLAR DA REALIZAÇÃO ANUAL DE EXAMES DE VISÃO E AUDIÇÃO DE TODOS OS ALUNOS E PROFISSIONAIS DE EDUCAÇÃO DA REDE PÚBLICA DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6115</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6115/protocolo_20200312_114328.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6115/protocolo_20200312_114328.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 02/2020, RELATIVO AO ANTEPROJETO DE LEI QUE DISPÕE SOBRE O REAJUSTE DOS VENCIMENTOS DOS SERVIDORES EFETIVOS, ESTÁVEIS, E DOS OCUPANTES DE CARGOS EM COMISSÃO DO PODER JUDICIÁRIO DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6118</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6118/protocolo_20200312_142845.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6118/protocolo_20200312_142845.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO DIA ESTADUAL DA MULHER MADURA, A SER COMEMORADO, ANUALMENTE, NO DIA 18 DE MARÇO.</t>
   </si>
   <si>
     <t>6119</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6119/protocolo_20200313_092644.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6119/protocolo_20200313_092644.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DA CARREIRA DE PERÍCIAS FORENSES DO SERVIÇO CIVIL DO PODER EXECUTIVO DO ESTADO DE ALAGOAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6122</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6122/protocolo_20200317_085355.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6122/protocolo_20200317_085355.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO DIA ESTADUAL DO PLANTIO DE ÁRVORE PASSANDO A INTEGRAR O CALENDÁRIO OFICIAL DO ESTADO DE ALAGOAS, ESTIMULANDO A VALORIZAÇÃO DO VERDE E DO MEIO AMBIENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6125</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6125/protocolo_20200317_095310.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6125/protocolo_20200317_095310.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA O INSTITUTO ALVORADA AL.</t>
   </si>
   <si>
     <t>6132</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6132/protocolo_20200318_091248.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6132/protocolo_20200318_091248.pdf</t>
   </si>
   <si>
     <t>DISPÕE  SOBRE A PROIBIÇÃO DA FABRICAÇÃO, COMERCIALIZAÇÃO, ARMAZENAMENTO, TRANSPORTE, MANUSEIO, UTILIZAÇÃO, QUEIMA E SOLTURA DE FOGOS DE ARTIFICIO DE ESTAMPIDO NO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6133</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6133/protocolo_20200318_092442.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6133/protocolo_20200318_092442.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO, O MANEJO E A REALIZAÇÃO DE EXPOSIÇÃO DE AVES DA RAÇA MURA - GALO, NO ÂMBITO DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6134</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6134/protocolo_20200318_091606.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6134/protocolo_20200318_091606.pdf</t>
   </si>
   <si>
     <t>DISPÕE  SOBRE A CRIAÇÃO DE ESTIMULO PARA DESENVOLVIMENTO DA LINGUAGEM BRASILEIRA DE SINAIS (LIBRAS) NO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6135</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6135/protocolo_20200318_093232.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6135/protocolo_20200318_093232.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE  A OBRIGATORIEDADE DE INSTALAÇÃO DE DISPENSADORES DE ÁLCOOL EM GEL NOS ESTABELECIMENTOS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6138</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6138/protocolo_20200318_115647.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6138/protocolo_20200318_115647.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DO ESTADO DE ALAGOAS AO SENHOR LUIZ HENRIQUE FERNANDES COELHO.</t>
   </si>
   <si>
     <t>6147</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6147/protocolo_20200319_113753.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6147/protocolo_20200319_113753.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DO ESTADO DE ALAGOAS AO SENHOR MARCIO AUGUSTO GOMES COELHO</t>
   </si>
   <si>
     <t>6149</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6149/protocolo_20200401_095031.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6149/protocolo_20200401_095031.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PENALIDADES PARA QUEM DIVULGAR POR MEIO ELETRÔNICO NOTÍCIAS FALSAS/"FAKE NEWS" SOBRE EPIDEMIAS, ENDEMIAS E PANDEMIAS NO ÂMBITO DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6151</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6151/protocolo_20200401_113725.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6151/protocolo_20200401_113725.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O PARÁGRAFO ÚNICO AO ART. 4º DA LEI 7991 DE 31 DE JANEIRO DE 2018, PARA AUMENTAR VALOR DE MULTA POR PRÁTICA ABUSIVA EM MOMENTO DE SITUAÇÃO DE DANO SOCIAL E ECONÔMICO.</t>
   </si>
   <si>
     <t>6155</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6155/protocolo_20200407_084617.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6155/protocolo_20200407_084617.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REDUÇÃO PROPORCIONAL DAS MENSALIDADES DA REDE PRIVADA DE ENSINO DURANTE A SUSPENSÃO DAS AULAS PARA ENFRENTAMENTO DA EMERGÊNCIA DE SAÚDE PÚBLICA DE IMPORTÂNCIA INTERNACIONAL DECORRENTE DO CORONAVÍRUS.</t>
   </si>
   <si>
     <t>6161</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6161/protocolo_20200407_124804.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6161/protocolo_20200407_124804.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE MANUTENÇÃO DAS OPERAÇÕES DOS SERVIÇOS DE TRANSPORTES RODOVIÁRIO INTERMUNICIPAL DE PASSAGEIROS EM REGIÕES METROPOLITANAS REGULAR E COMPLEMENTAR, PELO PODER EXECUTIVO DO ESTADO DE ALAGOAS, MESMO NA VIGÊNCIA DE SITUAÇÕES DE EMERGÊNCIA, CALAMIDADE PÚBLICA OU ANORMALIDADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6162</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6162/protocolo_20200408_082516.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6162/protocolo_20200408_082516.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FLEXIBILIDADE DE MEDIDAS SOCIOECONÔMICAS PARA ADOÇÃO DE REDUÇÃO PROPORCIONAL NAS MENSALIDADES DA REDE PRIVADA DE ENSINO DURANTE A NECESSÁRIA SUSPENSÃO DE AULAS PRESENCIAS EM DECORRÊNCIA DE EMERGÊNCIA NA SAÚDE PÚBLICA NO COMBATE A COVID -19, CORONAVÍRUS.</t>
   </si>
   <si>
     <t>6184</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6184/protocolo_20200422_085602.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6184/protocolo_20200422_085602.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE INCENTIVOS PARA ESTUDANTES DE MEDICINA EM UNIVERSIDADE PARTICULAR, QUE ACEITA TRABALHAR NO EXERCÍCIO DA PROFISSÃO NO INTERIOR DO ESTADO PARA A AMPLIAÇÃO DO SERVIÇO DE SAÚDE À POPULAÇÃO.</t>
   </si>
   <si>
     <t>6195</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6195/protocolo_20200427_104404.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6195/protocolo_20200427_104404.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 16/2020 REFERENTE AO PROJETO DE LEI QUE ALTERA A LEI ESTADUAL Nº 8.241 , DE 27 DE JANEIRO DE 2020 , E DÁ OUTRAS PROVIDÊNCIAS .</t>
   </si>
   <si>
     <t>6205</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6205/protocolo_20200428_103058.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6205/protocolo_20200428_103058.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE INCETIVOS PARA ESTUDANTES DE MEDICINA , EM INSTITUIÇÕES DA REDE PRIVADA DE ENSINO , PARA AMPLIAÇÃO DOS SERVIÇOS DE SAÚDE PÚBLICA NO ÂMBITO DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6227</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6227/protocolo_20200507_090352.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6227/protocolo_20200507_090352.pdf</t>
   </si>
   <si>
     <t>INSTITUI A INCLUSÃO DE INTÉRPRETES DA LÍNGUA BRASILEIRA DE SINAIS - LIBRAS, NOS TELEJORNAIS, NAS PROPAGANDAS E PROGRAMAS INSTITUCIONAIS DOS GOVERNOS ESTADUAL E MUNICIPAL DAS EMISSORAS TELEVISIVAS, NO ÂMBITO DO ESTADO DE ALAGOAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6244</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6244/protocolo_20200507_122941.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6244/protocolo_20200507_122941.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DO IMPOSTO SOBRE TRANSMISSÃO CAUSA MORTIS E DOAÇÃO DE QUAISQUER BENS OU DIREITOS - ITCD -, NOS CASOS QUE ESPECIFICA, EM RAZÃO DO ESTADO DE CALAMIDADE PÚBLICA DECORRENTE DA PANDEMIA DE COVID-19.</t>
   </si>
   <si>
     <t>6255</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6255/protocolo_20200514_125549.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6255/protocolo_20200514_125549.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DAS AGÊNCIAS BANCÁRIAS, LOTÉRICAS, CORRESPONDENTES BANCÁRIOS E OS LOCAIS DE MANIPULAÇÃO DE ALIMENTOS DISPONIBILIZAREM ÁLCOOL ANTISSÉPTICO 70º INPM NO INTERIOR DE SUAS DEPENDÊNCIAS NO ÂMBITO DO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6261</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>MENSAGEM Nº 18/2020, REFERENTE AO PROJETO DE LEI QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E A EXECUÇÃO DA LEI ORÇAMENTÁRIA DE 2021, NOS TERMOS DO § 2º DO ART. 176 DA CONSTITUIÇÃO ESTADUAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6265</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6265/protocolo_20200519_095036.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6265/protocolo_20200519_095036.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PROCEDIMENTO VIRTUAL DE INFORMAÇÕES E ACOLHIMENTO DOS FAMILIARES DE PESSOAS INTERNADAS COM DOENÇAS INFECTOCONTAGIOSAS, DURANTE ENDEMIAS, EPIDEMIAS OU PANDEMIAS, EM HOSPITAIS PÚBLICOS, PRIVADOS OU DE CAMPANHA SEDIADOS NO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6275</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6275/protocolo_20200520_112031.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6275/protocolo_20200520_112031.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NORMAS DE CONCURSOS PÚBLICOS PARA PROFISSIONAIS DA ÁREA DE SAÚDE QUE ATUARAM NO COMBATE COVID-19 NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA ESTADUAL NO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6276</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6276/protocolo_20200520_113046.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6276/protocolo_20200520_113046.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE OS CONDOMÍNIOS RESIDENCIAIS E COMERCIAIS COMUNICAREM, AOS ÓRGÃOS DE SEGURANÇA PÚBLICA COMPETENTES, SOBRE A OCORRÊNCIA OU INDÍCIO DE VIOLÊNCIA DOMÉSTICA E FAMILIAR CONTRA A MULHER QUE OCORRAM NO SEU INTERIOR.</t>
   </si>
   <si>
     <t>6282</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6282/protocolo_20200521_084206.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6282/protocolo_20200521_084206.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 03/2020, REFERENTE AO ANTEPROJETO DE LEI QUE ALTERA A COMPETÊNCIA MATERIAL DAS VARAS DA COMARCA DE SANTANA DO IPANEMA/AL.</t>
   </si>
   <si>
     <t>6284</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6284/protocolo_20200521_090112.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6284/protocolo_20200521_090112.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA INSTALAÇÃO DE GRADES, TELAS, REDES OU OUTRO MEIO DE PROTEÇÃO CONTRA OS SUICÍDIOS EM TODA EXTENSÃO DE PONTES E VIADUTOS COM ACESSO AOS PEDESTRES.</t>
   </si>
   <si>
     <t>6287</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6287/protocolo_20200525_110632.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6287/protocolo_20200525_110632.pdf</t>
   </si>
   <si>
     <t>PROPÕE A ELIMINAÇÃO E A VEDAÇÃO DO USO DE SÍMBOLOS , IMAGENS , QUAISQUER ÍCONES OU EXPRESSÕES DEPRECIATIVAS REFERENTES AOS IDOSOS PARA SINALIZAÇÃO DO ATENDIMENTO PREFERENCIAL EM ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6288</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6288/protocolo_20200526_091243.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6288/protocolo_20200526_091243.pdf</t>
   </si>
   <si>
     <t>SUSPENDE AS COBRANÇAS DOS EMPRÉSTIMOS CONSIGNADOS , CONTRAÍDOS PELOS SERVIDORES PÚBLICOS , DURANTE O PERÍODO DE 90 DIAS.</t>
   </si>
   <si>
     <t>6289</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6289/protocolo_20200526_092159.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6289/protocolo_20200526_092159.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO EMERGENCIAL PARA A PROTEÇÃO DAS PESSOAS EM SITUAÇÃO DE RUA NO ESTADO DE ALAGOAS , QUE ESTABELECE MEDIDAS PREVENTIVAS Á PROPAGAÇÃO DA INFECÇÃO PELO NOVO CORONAVÍRUS - COVID 19.</t>
   </si>
   <si>
     <t>6290</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6290/protocolo_20200526_092326.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6290/protocolo_20200526_092326.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O FUNCIONAMENTO DE ESTABELECIMENTOS LIGADOS AO FORNECIMENTO DE ALIMENTOS NO ENTORNO DOS HOSPITAIS UPAS'S E POSTOS DE SAÚDE , EM TODO O ESTADO DE ALAGOAS .</t>
   </si>
   <si>
     <t>6291</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6291/protocolo_20200526_110647.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6291/protocolo_20200526_110647.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A UTILIZAR RECURSOS PARA ATENUAR OS EFEITOS DA SITUAÇÃO DE CALAMIDADE DECORRENTE DA COVID-169 PARA OS GUIAS DE TURISMO E EQUIPARADOS EXERCEM SUAS ATIVIDADES NO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS .</t>
   </si>
   <si>
     <t>6299</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6299/protocolo_20200527_131223.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6299/protocolo_20200527_131223.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DO PAGAMENTO DE TAXAS  DE EMISSÃO DA SEGUNDA VIA DE DOCUMENTOS DANIFICADOS OU EXTRAVIADOS POR OCORRÊNCIA DE DESASTRES NATURAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6305</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>MARCELO BELTRÃO, JÓ PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6305/protocolo_20200604_101212.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6305/protocolo_20200604_101212.pdf</t>
   </si>
   <si>
     <t>TRATA DA RELAÇÃO  DE CONSUMO DOS CONTRATOS DE PRESTAÇÃO SERVIÇOS COM INSTITUIÇÕES DE ENSINO QUE TIVERAM AS AULAS SUSPENSAS EM RAZÃO DE SITUAÇÕES DE EMERGÊNCIA.</t>
   </si>
   <si>
     <t>6306</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6306/protocolo_20200604_101420.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6306/protocolo_20200604_101420.pdf</t>
   </si>
   <si>
     <t>DISPÕE OBRE A IMPLANTAÇÃO DE DIRETRIZES E PROTOCOLO PARA RETOMADA DAS ATIVIDADES EDUCACIONAIS NO ESTADO DE ALAGOAS EM DECORRÊNCIA DA PANDEMIA DO COVID-19 "CORONA VÍRUS".</t>
   </si>
   <si>
     <t>6308</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6308/protocolo_20200605_104655.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6308/protocolo_20200605_104655.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE MEDIDAS EMERGENCIAIS PARA A PROTEÇÃO DOS IDOSOS DURANTE SITUAÇÃO DE EMERGÊNCIA DE SAÚDE PÚBLICA PREVISTA NA LEI Nº 13.979,  DE 6 DE FEVEREIRO DE 2020, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6314</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6314/protocolo_20200609_121729.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6314/protocolo_20200609_121729.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO BENEFICENTE PEDRO HENRIQUE, LOCALIZADA NO MUNICÍPIO DE BARRA DE SANTO ANTÔNIO</t>
   </si>
   <si>
     <t>6318</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 7.158 DE 2010</t>
   </si>
   <si>
     <t>6319</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6319/protocolo_20200610_103845.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6319/protocolo_20200610_103845.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO NO PAGAMENTO DE MULTA  PELA RESCISÃO CONTRATUAL - CLÁUSULA DE FIDELIDADE - NOS CONTRATOS COM EMPRESAS DE TELEFONIA, TV A CABO, INTERNET E ASSEMELHADOS, DURANTE A SITUAÇÃO DE CALAMIDADE PÚBLICA NO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6323</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6323/protocolo_20200616_095548.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6323/protocolo_20200616_095548.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POSSIBILIDADE DE PARCELAMENTO DOS DÉBITOS EM CONTAS DE ENERGIA E DE ÁGUA E ESGOTO REFERENTE AO PERÍODO EM QUE O DECRETO Nº 69.691, DE 15 DE ABRIL DE 2020, QUE DECRETA O ESTADO DE CALAMIDADE PÚBLICA NO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6324</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6324/protocolo_20200616_095808.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6324/protocolo_20200616_095808.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VEDAÇÃO DE INTERRUPÇÃO DA PRESTAÇÃO DOS SERVIÇOS PRIVADOS DOS PLANOS DE SAÚDE, POR INADIMPLEMENTO, BEM COMO DE REAJUSTE ANUAL DA MENSALIDADE, DURANTE O PERÍODO DE CALAMIDADE PÚBLICA NO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6325</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6325/protocolo_20200616_100022.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6325/protocolo_20200616_100022.pdf</t>
   </si>
   <si>
     <t>DISPÕE  SOBRE O PAGAMENTO DO ADICIONAL DE INSALUBRIDADE NO PERCENTUAL  DE 40% A TODO TRABALHADOR DA SAÚDE CUJAS INSTITUIÇÕES EM QUE TRABALHAM ESTEJAM VINCULADAS AO ATENDIMENTO DE PACIENTES INFECTADOS PELO COVID-19 (CORONAVÍRUS)</t>
   </si>
   <si>
     <t>6336</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6336/protocolo_20200618_093526.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6336/protocolo_20200618_093526.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA RODOVIA AL 445 E DÁ OUTRAS PROVIDÊNCIAS .</t>
   </si>
   <si>
     <t>6339</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6339/protocolo_20200618_114213.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6339/protocolo_20200618_114213.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DISPÕE SOBRE A DIVULGAÇÃO DO DISQUE DENÚNCIA NOS MEIOS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6341</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6341/protocolo_20200618_125704.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6341/protocolo_20200618_125704.pdf</t>
   </si>
   <si>
     <t>DENOMINA "HÉLIO NOGUEIRA LOPES " , O TRECHO DA ESTRADA QUE LIGA OS MUNICÍPIOS DE SÃO SEBASTIÃO A PENEDO , NESTE ESTADO.</t>
   </si>
   <si>
     <t>6342</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6342/protocolo_20200619_121807.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6342/protocolo_20200619_121807.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS DA AGRICULTURA FAMILIAR PELOS ESTABELECIMENTOS PENITENCIÁRIOS DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6343</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6343/protocolo_20200622_111749.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6343/protocolo_20200622_111749.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 25/2020, REFERENTE AO PROJETO DE LEI QUE  ALTERA A LEI  ESTADUAL Nº 8.226, DE 3 DE JANEIRO DE 2020, QUE ESTIMA A RECEITA E FIXA A DESPESA NO ESTADO DE ALAGOAS PARA O EXERCÍCIO FINANCEIRO DE 2020, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6344</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6344/protocolo_20200622_112217.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6344/protocolo_20200622_112217.pdf</t>
   </si>
   <si>
     <t>MENSAGEM  Nº 26/2020, REFERENTE AO PROJETO DE LEI QUE ALTERA A LEI ESTADUAL Nº 5.900, DE 27 DE DEZEMBRO DE 1996, QUE DISPÕE SOBRE IMPOSTO  SOBRE OPERAÇÕES  RELATIVAS À CIRCULAÇÃO  DE MERCADORIAS  E SOBRE PRESTAÇÕES DE SERVIÇOS DE TRANSPORTE INTERESTADUAL E INTERMUNICIPAL E DE COMUNICAÇÃO - ICMS.</t>
   </si>
   <si>
     <t>6345</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6345/protocolo_20200622_113702.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6345/protocolo_20200622_113702.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 27/ 2020 REFERENTE AO PROJETO DE LEI  QUE ALTERA A LEI ESTADUAL N° 4.418, DE 1982, QUE INSTITUI O CÓDIGO TRIBUTÁRIO DO ESTADO DE ALAGOAS, AUTORIZA A ALIENAÇÃO DOS IMÓVEIS  QUE ESPECIFICA A E DESTINA O PRODUTO DA ALINEAÇÃO AOS FUNDOS DE INVESTIMENTOS IMOBILIÁRIO, DE QUE TRATA A LEI FEDERAL Nº 8.668, DE 25 DE JUNHO DE 1993, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6346</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6346/protocolo_20200623_094749.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6346/protocolo_20200623_094749.pdf</t>
   </si>
   <si>
     <t>REESTRUTURA E AMPLIA O FUNDO ESPECIAL DE  REGISTRO CIVIL (FERC), PASSANDO A DENOMINÁ-LO FUNDO ESPECIAL NOTARIAL E REGISTRAL (FUNOREG), DESTINADO A FINANCIAR A GRATUIDADE DE ATOS NOTARIAIS E REGISTRAIS E ADOTA PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>6349</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6349/protocolo_20200623_112250.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6349/protocolo_20200623_112250.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA RODOVIA ESTADUAL AL 125 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6362</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6362/protocolo_20200625_081359.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6362/protocolo_20200625_081359.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 28/2020 REFERENTE AO PROJETO DE LEI  QUE AUTORIZA O PODER EXECUTIVO A PROMOVER A ALIENAÇÃO DE BEM PÚBLICO DOMINIAL A PARTICULAR , EM DECORRÊNCIA DA CONCESSÃO DE INCENTIVOS LOCACIONAIS DO PROGRAMA DE DESENVOLVIMENTO INTEGRADO DO ESTADO DE ALAGOAS - PRODESIN  , E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6364</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6364/protocolo_20200625_112740.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6364/protocolo_20200625_112740.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE FUNCIONAMENTO DO HEMOCENTRO DE ALAGOAS ( HEMOAL) EM DIAS NÃO ÚTEIS .</t>
   </si>
   <si>
     <t>6372</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6372/protocolo_20200630_115259.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6372/protocolo_20200630_115259.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DA RODOVIA QUE LIGA A AL 110 Á CIDADE DE PINDOBA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6378</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6378/protocolo_20200713_124538.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6378/protocolo_20200713_124538.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RESPEITO ÀS PRERROGATIVAS DOS ADVOGADOS NO ÂMBITO DO ESTADO DE ALAGOAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6379</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6379/protocolo_20200713_124740.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6379/protocolo_20200713_124740.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVO À LEI Nº 5.247, DE 26 DE  JULHO DE 1991, QUE  DISPÕE SOBRE O REGIME JURÍDICO ÚNICO DOS SERVIDORES PÚBLICOS CIVIL DO ESTADO DE ALAGOAS, DAS AUTARQUIAS E DAS FUNDAÇÕES PÚBLICAS ESTADUAIS, PARA TIPIFICAR COMO ILÍCITO FUNCIONAL A VIOLAÇÃO ÀS PRERROGATIVAS DOS ADVOGADOS.</t>
   </si>
   <si>
     <t>6380</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6380/protocolo_20200713_125036.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6380/protocolo_20200713_125036.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO OBRIGATÓRIA DE CARTAZES  EM DEPENDÊNCIAS DE TODOS OS ÓRGÃOS JURISDICIONAIS,  CARCERÁRIOS E POLICIAIS  NO ÂMBITO DO ESTADO DE ALAGOAS, EXIBINDO O DISPOSTO NO ART. 43 DA LEI FEDERAL Nº 13.869/2019.</t>
   </si>
   <si>
     <t>6381</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6381/protocolo_20200715_085236.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6381/protocolo_20200715_085236.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO DIA ESTADUAL DOS ATLETAS MASTERS , A SER COMEMORADO , ANUALMENTE , NO DIA 11 DE NOVEMBRO.</t>
   </si>
   <si>
     <t>6388</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6388/protocolo_20200722_100523.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6388/protocolo_20200722_100523.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO VIADUTO LOCALIZADO NA ANTIGA POLICIA RODOVIÁRIA FEDERAL, EM MACEIÓ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6389</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6389/protocolo_20200729_120623.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6389/protocolo_20200729_120623.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 504/2020/GP ENCAMINHAMENTO DA MENSAGEM Nº 05/2020. REF.  AO ANTEPROJETO DE LEI QUE "CRIA 2 (DOIS) CARGOS DE PROVIMENTO EM COMISSÃO DE ASSESSOR DE JUIZ E ADOTA PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>6392</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6392/protocolo_20200730_104055.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6392/protocolo_20200730_104055.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO VIADUTO LOCALIZADO NA ANTIGA POLÍCIA RODOVIÁRIA FEDERAL, LOCALIZADO NO MUNICÍPIO DE MACEIÓ-AL.</t>
   </si>
   <si>
     <t>6395</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6395/protocolo_20200730_112013.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6395/protocolo_20200730_112013.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 35/2020, REFERENTE AO PROJETO DE LEI QUE AUTORIZA  O PODER EXECUTIVO A ABRIR, AO ORÇAMENTO VIGENTE, CRÉDITO SUPLEMENTAR EM FAVOR DO TRIBUNAL DE JUSTIÇA DO ESTADO DE ALAGOAS - TJ/AL,  NO VALOR QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6396</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6396/protocolo_20200730_113304.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6396/protocolo_20200730_113304.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 34/2020, REFERENTE AO PROJETO DE LEI QUE AUTORIZA O PODER EXECUTIVO A ABRIR, AO ORÇAMENTO  VIGENTE, CRÉDITO SUPLEMENTAR EM FAVOR DO MINISTÉRIO PÚBLICO DO ESTADO DE ALAGOAS - MPE/AL, NO VALOR QUE MENCIONA , E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6397</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6397/protocolo_20200730_120308.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6397/protocolo_20200730_120308.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA 18 DE ABRIL, COMO DIA ESTADUAL DOS PROFISSIONAIS DA SAÚDE QUE ATUARAM NA LINHA DE FRENTE DA COVID - 19, NO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6399</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6399/protocolo_20200803_103417.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6399/protocolo_20200803_103417.pdf</t>
   </si>
   <si>
     <t>PROPÕE ALTERAÇÕES NA LEI 8.233, DE 10 DE JANEIRO DE 2020, PARA CRIAR A OBRIGAÇÃO DE NOTIFICAÇÃO PRÉVIA A SER OBSERVADA PELAS CONCESSIONÁRIAS DE SERVIÇOS PÚBLICOS FORNECEDORAS DE ÁGUA, LUZ E GÁS EM ALAGOAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6400</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6400/protocolo_20200803_103742.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6400/protocolo_20200803_103742.pdf</t>
   </si>
   <si>
     <t>PROÍBE  A FABRICAÇÃO,  A POSSE, A COMERCIALIZAÇÃO E O USO DE LINHAS CORTANTES, SEJA PARA ATIVIDADE LÚDICO-RECREATIVA, SEJA COMO LAZER OU DESPORTO COM PIPAS E SIMILARES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6401</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6401/protocolo_20200804_084249.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6401/protocolo_20200804_084249.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRA A DENOMINAÇÃO DA RODOVIA AL-485 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6402</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6402/protocolo_20200811_115634.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6402/protocolo_20200811_115634.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE AUTORIZAÇÃO PARA INTERVENÇÃO DE QUALQUER CONCESSIONÁRIAS DE SERVIÇOS NO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6404</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6404/protocolo_20200804_090506.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6404/protocolo_20200804_090506.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 5º DA LEI  DELEGADA Nº 21, DE 04 DE ABRIL DE 2003, QUE DISPÕE SOBRE A COMPOSIÇÃO DO CONSELHO ESTADUAL DE PROTEÇÃO AMBIENTAL - CEPRAM.</t>
   </si>
   <si>
     <t>6406</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6406/protocolo_20200819_115905.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6406/protocolo_20200819_115905.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 6.035 DE 02 DE JULHO DE 1998, QUE ASSEGURA O PAGAMENTO DE COMPENSAÇÃO PECUNIÁRIA A MILITARES E POLICIAIS LESIONADOS, ENFERMOS OU VITIMADOS NO CUMPRIMENTO DO DEVER E DÁ OUTRA PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6409</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6409/protocolo_20200805_113019.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6409/protocolo_20200805_113019.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO AO SENHOR CARLOS GUEDES LACERDA.</t>
   </si>
   <si>
     <t>6413</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6413/protocolo_20200806_104003.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6413/protocolo_20200806_104003.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA NOTIFICAÇÃO COMPULSÓRIA DO USO DE ÁLCOOL E OUTRAS DROGAS POR CRIANÇAS E ADOLESCENTES, NO ÂMBITO DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6414</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6414/protocolo_20200806_120108.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6414/protocolo_20200806_120108.pdf</t>
   </si>
   <si>
     <t>ALTERA   O INCISO IV DO ARTIGO 4º DA LEI Nº 6.991, DE 24 DE OUTUBRO DE 2008.</t>
   </si>
   <si>
     <t>6419</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6419/protocolo_20200811_091231.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6419/protocolo_20200811_091231.pdf</t>
   </si>
   <si>
     <t>DENOMINA RODOVIA DEPUTADO ARNALDO PINTO GUEDES DE PAIVA A AL 405, SITUADA ENTRE O ENTRONCAMENTO DA BR 104 (AEROPORTO ZUMBI DOS PALMARES) E O ENTRONCAMENTO DA AL 105 (BENEDITO BENTES), COM EXTENSÃO DE 10 KM</t>
   </si>
   <si>
     <t>6425</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6425/protocolo_20200811_122108.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6425/protocolo_20200811_122108.pdf</t>
   </si>
   <si>
     <t>OBRIGA  OS CONDOMÍNIOS RESIDENCIAIS, LOCALIZADOS NO ESTADO DE ALAGOAS, A COMUNICAR AOS ÓRGÃOS DE SEGURANÇA, EVENTUAL OCORRÊNCIA OU INDÍCIO DE VIOLÊNCIA DOMÉSTICA E FAMILIAR CONTRA MULHERES, CRIANÇAS, ADOLESCENTES OU IDOSOS.</t>
   </si>
   <si>
     <t>6426</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6426/protocolo_20200812_093437.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6426/protocolo_20200812_093437.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 8.135, DE 7 DE AGOSTO DE 2019, QUE VEDA A NOMEAÇÃO PARA OS CARGOS EM COMISSÃO DE LIVRE NOMEAÇÃO E EXONERAÇÃO, DE PESSOAS QUE TIVEREM SIDO CONDENADAS PELA LEI MARIA DA PENHA, PARA AMPLIAR SEUS EFEITOS AOS CONDENADOS PELOS CRIMES DE VIOLÊNCIA SEXUAL E DE PEDOFILIA.</t>
   </si>
   <si>
     <t>6430</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6430/protocolo_20200812_094903.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6430/protocolo_20200812_094903.pdf</t>
   </si>
   <si>
     <t>ESTABELECE CRITÉRIOS PARA VACINAÇÃO DE PROFISSIONAIS DE SERVIÇOS ESSENCIAIS.</t>
   </si>
   <si>
     <t>6431</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6431/protocolo_20200812_095134.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6431/protocolo_20200812_095134.pdf</t>
   </si>
   <si>
     <t>ESTABELECE CRITÉRIOS PARA DISTRIBUIÇÃO DE EQUIPAMENTO DE PROTEÇÃO INDIVIDUAL - EPIs EM SITUAÇÕES DE EMERGÊNCIA.</t>
   </si>
   <si>
     <t>6435</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6435/protocolo_20200812_114538.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6435/protocolo_20200812_114538.pdf</t>
   </si>
   <si>
     <t>DENOMINA RODOVIA VEREADOR LAÉRCIO MARQUES DA SILVA JUNIOR A AL 105 NORTE, NO TRECHO COMPREENDIDO ENTRE O MUNICÍPIO DE JACUÍPE E PORTO CALVO.</t>
   </si>
   <si>
     <t>6440</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6440/protocolo_20200818_095346.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6440/protocolo_20200818_095346.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS DEFICIENTES FÍSICOS DE PILAR - ADEFIP.</t>
   </si>
   <si>
     <t>6445</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6445/protocolo_20200818_122121.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6445/protocolo_20200818_122121.pdf</t>
   </si>
   <si>
     <t>ALTERA  E ACRESCENTA DISPOSITIVOS À LEI Nº 6.161, DE 26 DE JUNHO DE 2000, DISPONDO SOBRE INTIMAÇÃO DO ADVOGADO POR MEIO DO DIÁRIO OFICIAL NO PROCESSO ADMINISTRATIVO NO ÂMBITO  DO ESTADO DE ALAGOAS, NA FORMA QUE MENCIONA.</t>
   </si>
   <si>
     <t>6446</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6446/protocolo_20200818_122307.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6446/protocolo_20200818_122307.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DEFINIÇÃO DE SALA DE ESTADO MAIOR, CONFORME DISPOSTO NA LEI FEDERAL Nº 8.906/1994, NO ÂMBITO DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6448</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6448/protocolo_20200819_110428.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6448/protocolo_20200819_110428.pdf</t>
   </si>
   <si>
     <t>CONSIDERA PATRIMÔNIO CULTURAL IMATERIAL DO ESTADO DE ALAGOAS, APERITIVO GASTRONÔMICO POPULAR CALDINHO DO VIEIRA.</t>
   </si>
   <si>
     <t>6449</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6449/protocolo_20200819_102149.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6449/protocolo_20200819_102149.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DA RODOVIA QUE LIGA O POVOADO MATA VERDE NO MUNICÍPIO DE MARIBONDO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6456</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6456/protocolo_20200825_083843.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6456/protocolo_20200825_083843.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA BOLSA ATLETA E BOLSA TÉCNICO NO ÂMBITO DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6457</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6457/protocolo_20200825_092134.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6457/protocolo_20200825_092134.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 36/2020. REFERENTE AO PROJETO DE LEI QUE DISPÕE NO ÂMBITO DO ESTADO DE ALAGOAS SOBRE A OBRIGATORIEDADE  DO USO DE MÁSCARAS NOS ESPAÇOS QUE INDICA, DURANTE O PERÍODO DA PANDEMIA CAUSADA PELO COVID-19, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6458</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6458/protocolo_20200825_092343.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6458/protocolo_20200825_092343.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 37/2020. REFERENTE AO PROJETO DE LEI QUE ALTERA A LEI ESTADUAL Nº 3.185, DE 1º DE DEZEMBRO DE 1971, QUE DISPÕE SOBRE O CÓDIGO DE CUSTAS JUDICIAIS, RELATIVAMENTE A DESONERAÇÃO DE CUSTAS DE ATOS  CARTORÁRIOS REFERENTES A TRANSMISSÃO "CAUSA MORTIS" OU DOAÇÃO DE BEM IMÓVEL LOCALIZADO EM ÁREA ATINGIDA POR DESASTRE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6463</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6463/protocolo_20200825_110617.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6463/protocolo_20200825_110617.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DO ENSINO DE NOÇÕES BÁSICAS SOBRE A LEI Nº 11.340/2016 - LEI MARIA DA PENHA - COMO CONTEÚDO TRANSVERSAL NAS ESCOLAS PÚBLICAS DO ESTADO DE ALAGOAS,</t>
   </si>
   <si>
     <t>6465</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6465/protocolo_20200826_082113.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6465/protocolo_20200826_082113.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DO ESTADO DE ALAGOAS AO SR. FABRÍCIO LEÃO SOUTO.</t>
   </si>
   <si>
     <t>6470</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6470/protocolo_20200828_094507.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6470/protocolo_20200828_094507.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA ASSOCIAÇÃO SERVAS DOS POBRES DE SÃO VICENTE DE PAULO - A.S.P.S.V.P. - FRATERNIDADE CASA DE RANQUINES.</t>
   </si>
   <si>
     <t>6483</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6483/protocolo_20200901_092139.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6483/protocolo_20200901_092139.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O USO DO NOME AFETIVO NOS CADASTROS DAS INSTITUIÇÕES ESCOLARES, DE SAÚDE, DE CULTURA E DE LAZER PARA CRIANÇAS E ADOLESCENTES QUE ESTEJAM SOB A GUARDA DE FAMÍLIA ADOTIVA.</t>
   </si>
   <si>
     <t>6500</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6500/protocolo_20200901_130410.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6500/protocolo_20200901_130410.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 40/20, ONDE AUTORIZA O PODER EXECUTIVO A ABRIR, AO ORÇAMENTO VIGENTE, CRÉDITO SUPLEMENTAR EM FAVOR DO FUNDO ESPECIAL DE MODERNIZAÇÃO DO PODER JUDICIÁRIO FUNJURIS, NO VALOR QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6502</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6502/protocolo_20200902_091229.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6502/protocolo_20200902_091229.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA O USO DAS DENOMINAÇÕES CARTÓRIO E CARTÓRIO EXTRAJUDICIAL NO ÂMBITO DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6511</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6511/protocolo_20200903_083333.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6511/protocolo_20200903_083333.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI ESTADUAL Nº 6.137 DE 30 DEZEMBRO DE 1999, NO QUE TANGE A ALÍQUOTA DO ICMS NO FORNECIMENTO DE ENERGIA ELÉTRICA, CONCEDE ISENÇÃO PARA A REFERIDA MERCADORIA NA HIPÓTESE QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6513</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6513/protocolo_20200903_114947.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6513/protocolo_20200903_114947.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA ESTADUAL DE INCENTIVO AO CICLISMO NO CALENDÁRIO OFICIAL DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6520</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6520/protocolo_20200909_103103.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6520/protocolo_20200909_103103.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO DIA ESTADUAL DO VAQUEIRO, NO CALENDÁRIO DE EVENTOS DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6522</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6522/protocolo_20200909_110904.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6522/protocolo_20200909_110904.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE PUBLICAÇÃO NA INTERNET, COM ATUALIZAÇÃO  MENSAL, DA LISTA DE ESPERA DOS PACIENTES QUE SERÃO SUBMETIDOS A CIRURGIAS MÉDICAS ELETIVAS REALIZADAS NA REDE PÚBLICA ESTADUAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6526</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6526/protocolo_20200910_100549.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6526/protocolo_20200910_100549.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA ESTADUAL DE INVESTIMENTOS E NEGÓCIOS DE IMPACTO SOCIOAMBIENTAL NO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6528</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6528/protocolo_20200910_110340.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6528/protocolo_20200910_110340.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO HONORÁRIO DO ESTADO DE ALAGOAS AO DESEMBARGADOR KLEVER LOUREIRO.</t>
   </si>
   <si>
     <t>6532</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6532/protocolo_20200914_120640.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6532/protocolo_20200914_120640.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO DIA ESTADUAL DOS CORRETORES DE SEGURO DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6618</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6618/protocolo_20201021_083304.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6618/protocolo_20201021_083304.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 41/2020, REFERENTE AO PROJETO DE LEI, ONDE AUTORIZA O PODER EXECUTIVO A ABRIR, AO ORÇAMENTO VIGENTE, CRÉDITO SUPLEMENTAR EM FAVOR DO TRIBUNAL DE CONTAS DO ESTADO DE ALAGOAS - TCE/AL, NO VALOR QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6537</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6537/protocolo_20200922_112741.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6537/protocolo_20200922_112741.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 42/2020, REFERENTE AO PROJETO DE LEI, ONDE ESTIMA A RECEITA E FIXA A DESPESA DO ESTADO DE ALAGOAS PARA O EXERCÍCIO FINANCEIRO DE 2021.</t>
   </si>
   <si>
     <t>6538</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6538/protocolo_20200922_111718.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6538/protocolo_20200922_111718.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 43/2020, REFERENTE AO PROJETO DE LEI, ONDE DISPÕE SOBRE A REVISÃO DO PLANO PLURIANUAL PARA O PERÍODO DE 2020-2023, INSTITUÍDO PELA LEI ESTADUAL Nº 8.231, DE 08 DE JANEIRO DE 2020, PARA INCLUIR E REPROGRAMAR AÇÕES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6543</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6543/protocolo_20200922_103327.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6543/protocolo_20200922_103327.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA SUPLEMENTAR DE ALIMENTAÇÃO ESCOLAR NAS UNIDADES ESCOLARES DA REDE PÚBLICA DE ENSINO DO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS .</t>
   </si>
   <si>
     <t>6547</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6547/protocolo_20200923_083818.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6547/protocolo_20200923_083818.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 44/2020, REFERENTE AO PROJETO DE LEI  QUE AUTORIZA O PODER EXECUTIVO A PROMOVER A ALIENAÇÃO DE BENS PÚBLICOS DOMINIAIS A PARTICULAR, EM DECORRÊNCIA DA CONCESSÃO DE INCENTIVOS LOCACIONAIS DO PROGRAMA DE DESENVOLVIMENTO INTEGRADO DO ESTADO DE ALAGOAS - PRODESIN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6548</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6548/protocolo_20200923_083637.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6548/protocolo_20200923_083637.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 45/2020, REFERENTE AO PROJETO DE LEI QUE AUTORIZA O PODER EXECUTIVO A PROMOVER A ALIENAÇÃO DE BENS PÚBLICOS DOMINICAIS A PARTICULAR EM DECORRÊNCIA DA CONCESSÃO DE INCENTIVOS LOCACIONAIS DO PROGRAMA DE DESENVOLVIMENTO INTEGRADO DO ESTADO DE ALAGOAS - PRODESIN,  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6554</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6554/protocolo_20200924_102501.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6554/protocolo_20200924_102501.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 5º DA LEI DELEGADA Nº 21 DE 26 DE JUNHO DE 2000 QUE DISPÕE SOBRE O CONSELHO ESTADUAL DE PROTEÇÃO AMBIENTAL - CEPRAM.</t>
   </si>
   <si>
     <t>6561</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6561/protocolo_20200924_110227.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6561/protocolo_20200924_110227.pdf</t>
   </si>
   <si>
     <t>DETERMINA A DIVULGAÇÃO DA LEI DO MINUTO SEGUINTE NA REDE PÚBLICA DE SAÚDE, NO ÂMBITO DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6562</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6562/protocolo_20200924_110516.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6562/protocolo_20200924_110516.pdf</t>
   </si>
   <si>
     <t>DERTEMINA A DOAÇÃO DE ALIMENTOS APREENDIDOS PELA AGÊNCIA DE DEFESA E INSPENÇÃO AGROPECUÁRIA DO ESTADO DE ALAGOAS - ADEAL, A PROGRAMAS E PROJETOS NA ÁREA DE DESENVOLVIMENTO SOCIAL E COMBATE À FOME.</t>
   </si>
   <si>
     <t>6570</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6570/protocolo_20200929_101652.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6570/protocolo_20200929_101652.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE DENÚNCIA DE VIOLÊNCIA DOMÉSTICA E FAMILIAR CONTRA A MULHER POR MEIO DE APLICATIVO E DÁ OUTRAS PROVIDÊNCIAS .</t>
   </si>
   <si>
     <t>6579</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6579/protocolo_20200930_114155.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6579/protocolo_20200930_114155.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AOS ARTS. 2º E 3º DA LEI Nº 6.943 DE 12 DE JUNHO DE 2008 QUE DISPÕE SOBRE A REGULAMENTAÇÃO DO EXERCÍCIO DA PROFISSÃO DE GUIAS DE TURISMO NO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6581</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6581/protocolo_20201008_093753.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6581/protocolo_20201008_093753.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O INGRESSO GRATUITO DE EX-ATLETA PROFISIONAIS EM COMPETIÇÕES ESPORTIVAS.</t>
   </si>
   <si>
     <t>6582</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6582/protocolo_20201001_110459.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6582/protocolo_20201001_110459.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA O INSTITUTO DE DESENVOLVIMENTO SOCIAL E CULTURAL - IDESC.</t>
   </si>
   <si>
     <t>6592</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6592/protocolo_20201006_114049.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6592/protocolo_20201006_114049.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA ESTADUAL DE PREVENÇÃO, DETECÇÃO PRECOCE E INÍCIO DE TRATAMENTO DO CANCER DE MAMA NO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6593</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6593/protocolo_20201007_082348.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6593/protocolo_20201007_082348.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 47, REFERENTE AO PROJETO DE LEI QUE DISPÕE SOBRE A CRIAÇÃO DA DELEGACIA ESPECIAL DOS CRIMES CONTRA VULNERÁVEIS, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6597</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6597/protocolo_20201007_110751.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6597/protocolo_20201007_110751.pdf</t>
   </si>
   <si>
     <t>DENOMINA BATALHÃO ASPIRANTE FRANCISCO FERREIRA DE MELO, O 9º BATALHÃO DA POLÍCIA MILITAR DE ALAGOAS.</t>
   </si>
   <si>
     <t>6607</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6607/protocolo_20201020_084711.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6607/protocolo_20201020_084711.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 49/2020, REFERENTE AO PROJETO DE LEI QUE AUTORIZA O PODER EXECUTIVO A INSTITUIR O SISTEMA ESTADUAL DE REGISTRO DE CANCER NO ESTADO DE ALAGOAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6608</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6608/protocolo_20201020_084805.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6608/protocolo_20201020_084805.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 48/2020, RELATIVO AO PROJETO DE LEI QUE ALTERA A LEI ESTADUAL Nº 5.671, DE 1º DE FEVEREIRO DE 1995, QUE DISPÕE SOBRE O PROGRAMA DE DESENVOLVIMENTO INTEGRADO DO ESTADO DE ALAGOAS - PRODESIN, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>6609</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6609/protocolo_20201020_094822.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6609/protocolo_20201020_094822.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO COMUNITÁRIA DOS MORADORES E AMIGOS DO TRAPICHE DA BARRA - ASSCOMAT/AL, LOCALIZADA NO MUNICÍPIO DE MACEIÓ/AL.</t>
   </si>
   <si>
     <t>6616</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6616/protocolo_20201020_120348.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6616/protocolo_20201020_120348.pdf</t>
   </si>
   <si>
     <t>CONSIDERA PATRIMÔNIO CULTURAL IMATERIAL DO ESTADO DE ALAGOAS, O PEIXE BAGRE DO MUNICÍPIO DE PILAR.</t>
   </si>
   <si>
     <t>6617</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6617/protocolo_20201020_115918.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6617/protocolo_20201020_115918.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DA FESTA DE NOSSA SENHORA DO PILAR, PADROEIRA DA CIDADE DE PILAR, NO CALENDÁRIO TURÍSTICO E DE EVENTOS OFÍCIAIS DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6625</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>MINISTÉRIO PÚBLICO</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6625/protocolo_20201027_082537.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6625/protocolo_20201027_082537.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A CONVERSÃO DAS FÉRIAS EM ABONO PECUNIÁRIO E O PAGAMENTO DE INDENIZAÇÃO DE FÉRIAS NÃO USUFRUÍDAS POR PROCURADORES E PROMOTORES DE JUSTIÇA POR IMPERIOSA NECESSIDADE DE SERVIÇO.</t>
   </si>
   <si>
     <t>6632</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6632/protocolo_20201027_124337.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6632/protocolo_20201027_124337.pdf</t>
   </si>
   <si>
     <t>ELEVA PARA 2ª ENTRÂNCIA, AS PROMOTORIAS DE JUSTIÇA DAS COMARCAS DE GIRAU DO PONCIANO, MATA GRANDE, SÃO JOSÉ DA TAPERA E FEIRA GRANDE.</t>
   </si>
   <si>
     <t>6636</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6636/protocolo_20201029_100220.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6636/protocolo_20201029_100220.pdf</t>
   </si>
   <si>
     <t>INSTITUI A LEI ORGÂNICA DO TRIBUNAL DE CONTAS DO ESTADO DE ALAGOAS - TCE-AL, E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>6643</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6643/protocolo_20201104_084717.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6643/protocolo_20201104_084717.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 52/2020, RELATIVO AO PROJETO DE LEI QUE AUTORIZA O ESTADO DE ALAGOAS A PROMOVER A DOAÇÃO DA ÁREA QUE MENCIONA, NO MUNICÍPIO DE MACEIÓ, PARA FINS DE INSTALAÇÃO DE UNIDADE DE PESQUISA DA EMPRESA BRASILEIRA DE PESQUISA AGROPECUÁRIA - EMBRAPA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6648</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6648/protocolo_20201106_095121.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6648/protocolo_20201106_095121.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 06/2020 REFERENTE AO ANTEPROJETO DE LEI QUE ALTERA A REDAÇÃO DO ART .31 DA LEI ESTADUAL Nº 6.564, DE 05 DE JANEIRO 2005.</t>
   </si>
   <si>
     <t>6649</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6649/protocolo_20201109_091419.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6649/protocolo_20201109_091419.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA O INSTITUTO VICTOR MEDEIROS.</t>
   </si>
   <si>
     <t>6650</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6650/protocolo_20201110_124003.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6650/protocolo_20201110_124003.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº53/2020  REFERENTE AO PROJETO DE LEI , QUE AUTORIZA O PODER EXECUTIVO A ABRIR , AO ORÇAMENTO VIGENTE , CRÉDITO SUPLEMENTAR EM FAVOR DA DEFENSORIA PÚBLICA GERAL DO ESTADO DE ALAGOAS - DPE /AL , NO VALOR QUE MENCIONA , E DÁ OUTRAS PROVIDÊNCIAS .</t>
   </si>
   <si>
     <t>6651</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6651/protocolo_20201117_113724.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6651/protocolo_20201117_113724.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 07/2020, REFERENTE AO ANTEPROJETO DE LEI QUE CRIA CARGOS DE ASSESSOR JUDICIÁRIO, SIMBOLO ASJ/GDTJ, ACRESCENTANDO NOVA REDAÇÃO AO ANEXO I DA LEI ESTADUAL Nº 7.185, DE 28 DE JULHO DE 2010 E AO ANEXO I DA LEI ESTADUAL Nº 7.823, DE 04 DE JANEIRO DE 2012, ADOTANDO PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>6657</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6657/protocolo_20201119_084404.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6657/protocolo_20201119_084404.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PRAZO E VALIDADE DO LAUDO MÉDICO PERICIAL QUE ATESTA O TRANSTORNO O ESPECTO AUTISTA-TEA.</t>
   </si>
   <si>
     <t>6660</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6660/protocolo_20201119_114819.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6660/protocolo_20201119_114819.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA O INSTITUTO AMIGO LEAL-IAL.</t>
   </si>
   <si>
     <t>6666</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6666/protocolo_20201124_122441.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6666/protocolo_20201124_122441.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 54/2020 REFERENTE AO PROJETO DE LEI QUE AUTORIZA O PODER EXECUTIVO A CELEBRAR TERMO ADITIVO AO CONTRATO FIRMADO COM A UNIÃO AO AMPARO DA LEI FEDERAL Nº 9.496, DE 11 DE SETEMBRO DE 1997, PARA ESTABELECIMENTO DAS ALTERAÇÕES AUTORIZADAS PELA LEI COMPLEMENTAR FEDERAL Nº 173, DE 27 DE MAIO DE 2020, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6667</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6667/protocolo_20201124_123157.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6667/protocolo_20201124_123157.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 55/2020 REFERENTE AO PROJETO DE LEI QUE ALTERA A LEI ESTADUAL Nº 8226, DE 3 DE JANEIRO DE 2020, QUE ESTIMA A RECEITA E FIXA A DESPESA DO DO ESTADO DE ALAGOAS PARA O EXERCICIO FINANCEIRO DE 2020, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6670</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6670/protocolo_20201126_083710.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6670/protocolo_20201126_083710.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 56/2020. REFERENTE AO PROEJTO DE LEI QUE INSTITUI AS UNIDADES REGIONAIS DE SANEAMENTO BÁSICO NO ESTADO DE ALAGOAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6678</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6678/protocolo_20201202_081113.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6678/protocolo_20201202_081113.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POSSIBILIDADE DE OS ÓRGÃOS DE SEGURANÇA PÚBLICA ALIENAREAM, POR VENDA DIRETA A SEUS  INTEGRANTES, AS ARMAS DE FOGO, PERTENCENTES AO PATRIMÔNIO DESSES ÓRGÃOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6681</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6681/protocolo_20201209_094114.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6681/protocolo_20201209_094114.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ESTADO DE ALAGOAS O PROGRAMA DE COOPERAÇÃO E CÓDIGO SINAL VERMELHO , COMO FORMA DE PEDIDO DE SOCORRO E AJUDA PARA MULHERES EM SITUAÇÃO DE VIOLÊNCIA DOMÉSTICA DOMÉSTICA OU FAMILIAR MEDIDA DE COMNBATE E PREVENÇÃO Á VIOLÊNCIA DOMÉSTICA , CONFORME A LEI FEDERAL Nº 11.340 , DE 7 DE AGOSTO DE 2006.</t>
   </si>
   <si>
     <t>6682</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6682/protocolo_20201203_083926.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6682/protocolo_20201203_083926.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI ESTADUAL Nº 7.729, DE 15 DE SETEMBRO DE 2015, QUE INSTITUI A BOLSA DE QUALIFICAÇÃO PROFISSIONAL PARA OS AGENTES PENITENCIÁRIOS DO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6683</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6683/protocolo_20201203_091335.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6683/protocolo_20201203_091335.pdf</t>
   </si>
   <si>
     <t>DISPÕE DOBRE A OBRIGATORIEDADE DO FORNECEDOR DE PRODUTOS E SERVIÇOS, NO ESTADO DE ALAGOAS, DE MANTER EM SEU BANCO DE DADOS A NOTA FISCAL E O TERMO DE GARANTIA DO PRODUTO OU SERVIÇO FORNECIDO, PELO PRAZO DA GARANTIA CONTRATUAL DADA AO CONSUMIDOR, SOB PENA DE RESPONSABILIDADE.</t>
   </si>
   <si>
     <t>6710</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6710/protocolo_20201210_120630.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6710/protocolo_20201210_120630.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO ESTADO DE ALAGOAS Á SENHORA ANNE HELENA FISCHER INOJOSA.</t>
   </si>
   <si>
     <t>6704</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6704/protocolo_20201210_104348.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6704/protocolo_20201210_104348.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 57/2020, REFERENTE AO PROJETO DE LEI, ONDE AUTORIZA O PODER EXECUTIVO A ABRIR AO ORÇAMENTO VIGENTE, CRÉDITO SUPLEMENTAR EM FAVOR DO TRIBUNAL DE JUSTIÇA DE ALAGOAS - TJ/AL, NO VALOR QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6706</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6706/protocolo_20201210_093153.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6706/protocolo_20201210_093153.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA ESTADUAL O INSTITUTO ANDRADE.</t>
   </si>
   <si>
     <t>6707</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6707/protocolo_20201210_101051.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6707/protocolo_20201210_101051.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO COMUNITÁRIA E DE MORADORES DO VILLAGE CAMPESTRE II-ASCOMOVIC II, E MACEIÓ.</t>
   </si>
   <si>
     <t>6720</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6720/protocolo_20201215_082047.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6720/protocolo_20201215_082047.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA O INSTITUTO MANDA VER.</t>
   </si>
   <si>
     <t>6722</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6722/protocolo_20201215_091533.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6722/protocolo_20201215_091533.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE COMBATE À DESNUTRIÇÃO-NUTRIR.</t>
   </si>
   <si>
     <t>6723</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6723/protocolo_20201215_092015.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6723/protocolo_20201215_092015.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO PROJETO VIDA NOVA.</t>
   </si>
   <si>
     <t>6724</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6724/protocolo_20201215_092409.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6724/protocolo_20201215_092409.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A SANTA CASA DE MISERICÓRDIA DE SÃO MIGUEL DOS CAMPOS.</t>
   </si>
   <si>
     <t>6725</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6725/protocolo_20201215_093136.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6725/protocolo_20201215_093136.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA O GRUPO DE MAMA RENASCER - ONG.</t>
   </si>
   <si>
     <t>6728</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6728/protocolo_20201215_124533.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6728/protocolo_20201215_124533.pdf</t>
   </si>
   <si>
     <t>DISPÕE ACERCA  DA GARANTIA DO DIREITO DOS ESTUDANTES DO ESTADO DE ALAGOAS, DA REDE PÚBLICA E PRIVADA, AO ENSINO DA LÍNGUA PORTUGUESA EM CONFORMIDADE COM A NORMA CULTA, VEDAÇÃO ÀS INSTIUIÇOES DE ENSINO E BANCAS EXAMINADORAS DE SELEÇOES E CONCURSOS PÚBLICOS A UTILIZAÇÃO EM CURRÍCULOS ESCOLARES E EDITAIS, DA DENOMINADA "LINGUAGEM NEUTRA", EM CONTRARIEDADE ÀS REGRAS GRAMATICAIS VIGENTES.</t>
   </si>
   <si>
     <t>6729</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6729/protocolo_20201215_125049.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6729/protocolo_20201215_125049.pdf</t>
   </si>
   <si>
     <t>RECONHECE A PRÁTICA DA ATIVIDADE FÍSICA E DO EXERCÍCIO FÍSICO COMO ESSENCIAIS PARA A POPULAÇAO DO ESTADO DE ALAGOAS EM ESTABLECIMENTOS PRESTADORES DE SERVIÇOS DESTINADOS A ESSA FINALIDADE, BEM COOM EM ESPAÇOS PÚBLICOS EM TEMPOS DE CRISES OCASIONADAS POR MOLÉSTIAS CONTAGIOSAS OU CATÁSTROFES NATURAIS.</t>
   </si>
   <si>
     <t>6739</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6739/protocolo_20201217_082915.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6739/protocolo_20201217_082915.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 58/2020, RELATIVO AO PROJETO DE LEI QUE AUTORIZA O PODER EXECUTIVO A ABRIR, AO ORÇAMENTO VIGENTE, CRÉDITO SUPLEMENTAR EM FAVOR DO MINISTÉRIO PÚBLICO DO ESTADO DE ALAGOAS - MPE/AL, NO VALOR QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6758</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6758/protocolo_20201217_081553.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6758/protocolo_20201217_081553.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 59/2020,REFERENTTE AO PROJETO DE LEI QUE DISPÕE SOBRE O RATEIO  DAS SOBRAS DE RECURSOS DE FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAS DA EDUCAÇAO - FUNDEB COM OS SERVIDORES EM EFETIVO EXERCÍCIO NO MAGISTÉRIO DA EDUCAÇÃO BÁSICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6760</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6760/protocolo_20210223_115409.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6760/protocolo_20210223_115409.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXIGÊNCIA DE CICLOVIA EM TODAS AS NOVAS RODOVIAS, NAS RESTAURADAS E/OU DUPLICADAS DO ESTADO DE ALAGOAS, VISANDO A MELHORIA DAS CONDIÇÕES DE MOBILIDADE URBANA, DA QUALIDADE DE VIDA NAS CIDADES E DO MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>6763</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6763/protocolo_20201218_084457.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6763/protocolo_20201218_084457.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 60/2020, REFERENTE AO PROJETO DE LEI QUE AUTORIZA O PODER EXECUTIVO  A ABRIR, AO ORÇAMENTO VIGENTE, CRÉDITO SUPLEMENTAR EM FAVOR DA DEFENSORIA PÚBLICA GERAL DO ESTADO DE ALAGOAS - DPE/AL, NO VALOR QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6791</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6791/protocolo_20201228_095516.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6791/protocolo_20201228_095516.pdf</t>
   </si>
   <si>
     <t>CONSIDERA AS ATIVIDADES RELIGIOSAS COMO ESSENCIAL AO ATENDIMENTO DAS NECESSIDADES DA COMUNIDADE EM CINCUNSTÂNCIAS QUE JUSTIFIQUE A DECRETAÇÃO DE ESTADO DE EMERGÊNCIA OU CALAMIDADE .</t>
   </si>
   <si>
     <t>6095</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6095/protocolo_20200306_165010.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6095/protocolo_20200306_165010.pdf</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA DO MÉRITO ESPORTIVO MÁRIO JORGE LOBO ZAGALLO AO ILUSTRE ALAGOANO MÁRIO JORGE LOBO ZAGALLO.</t>
   </si>
   <si>
     <t>6117</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6117/protocolo_20200312_142422.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6117/protocolo_20200312_142422.pdf</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA TAVARES BASTOS AO ILUSTRE ALAGOANO MÁRIO JORGE LOBO ZAGALLO.</t>
   </si>
   <si>
     <t>6124</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6124/protocolo_20200317_094848.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6124/protocolo_20200317_094848.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE MÉRITO MEDALHA MARCOS BERNARDES DE MELLO AO SENHOR ANTONIO CARLOS LINS VASCO.</t>
   </si>
   <si>
     <t>6137</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6137/protocolo_20200318_111557.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6137/protocolo_20200318_111557.pdf</t>
   </si>
   <si>
     <t>ACRESCENTE O ARTIGO 151-A AO REGIMENTO INTERNO DA ASSEMBLEIA LEGISLATIVA ESTADUAL (RESOLUÇÃO 369/93</t>
   </si>
   <si>
     <t>6145</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6145/protocolo_20200319_105540.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6145/protocolo_20200319_105540.pdf</t>
   </si>
   <si>
     <t>ALTERA O REGIMENTO INTERNO DA ASSEMBLEIA LEGISLATIVA DE ALAGOAS (RESOLUÇÃO Nº 369, DE 11 DE JANEIRO DE 1993) INSTITUINDO A SESSÃO EXTRAORDINÁRIA TELEPRESENCIAL  E O SISTEMA DE DELIBERAÇÃO VIRTUAL, MEDIDAS EXCEPCIONAIS DESTINADAS A VIABILIZAR O FUNCIONAMENTO DO PLENÁRIO DURANTE SITUAÇÕES EXTREMAS DE EMERGÊNCIA DE SAÚDE PÚBLICA.</t>
   </si>
   <si>
     <t>6250</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6250/protocolo_20200512_104628.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6250/protocolo_20200512_104628.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO TAVARES BASTOS A HUMBERTO EUSTÁQUIO SOARES MARTINS.</t>
   </si>
   <si>
     <t>6300</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6300/protocolo_20200528_121200.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6300/protocolo_20200528_121200.pdf</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA AUDÁLIO DANTAS AO JORNALISTA JOSÉ ELIAS DA SILVA.</t>
   </si>
   <si>
     <t>6408</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6408/protocolo_20200805_103609.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6408/protocolo_20200805_103609.pdf</t>
   </si>
   <si>
     <t>CRIA O TÍTULO DE CIDADÃO BENEMÉRITO PONTES DE MIRANDA E DÁ OUTRAS PROVIDÊNCIAS .</t>
   </si>
   <si>
     <t>6411</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6411/protocolo_20200806_093451.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6411/protocolo_20200806_093451.pdf</t>
   </si>
   <si>
     <t>APROVA A APRESENTAÇÃO DE PROPOSTA DE EMENDA À CONSTITUIÇÃO FEDERAL A FIM DE ALTERAR OS ARTS. 22, 24, 30, 41, 175, BEM COMO INCLUI O ART. 182-A NO TEXTO CONSTITUCIONAL, ADICIONANDO TAMBÉM O ART. 115 NO ATO DAS DISPOSIÇÕES CONSTITUCIONAIS TRANSITÓRIAS, COM O OBJETIVO DE REVISAR A REPARTIÇÃO DE COMPETÊNCIAS DA FEDERAÇÃO, ATRIBUINDO AOS ESTADOS FEDERADOS MAIOR AUTONOMIA REGULATÓRIA.</t>
   </si>
   <si>
     <t>6412</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6412/protocolo_20200806_100545.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6412/protocolo_20200806_100545.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA LEDO IVO AO SENHOR WELLINGTON PINHEIRO SANTOS.</t>
   </si>
   <si>
     <t>6479</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6479/protocolo_20200901_084620.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6479/protocolo_20200901_084620.pdf</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA SARGENTO ADEILDO  AO  2º TEN. JOSÉ CASADO DA ROCHA FILHO, E  DÁ OUTRAS  PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6480</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6480/protocolo_20200901_084735.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6480/protocolo_20200901_084735.pdf</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA SARGENTO ADEILDO  AO POLICIAL PENAL NEUSVALDO WANDERLEY TARGINO,  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6481</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6481/protocolo_20200901_084908.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6481/protocolo_20200901_084908.pdf</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA SARGENTO ADEILDO AO 1º SARGENTO EDMILSON HERMES DA SILVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6549</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>ALTERA O ART. 310 DA RESOLUÇÃO Nº 369 DE 11 DE JANEIRO DE 1993.</t>
   </si>
   <si>
     <t>6569</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6569/protocolo_20200929_095351.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6569/protocolo_20200929_095351.pdf</t>
   </si>
   <si>
     <t>CONCEDE A COMNDA GOVERNADOR DIVALDO SURUAGY, CRIADA PLO RESOLUÇÃO Nº 552 DE 02 DE JULHO DE 2015, AO PROCURDOR DE JUSTIÇA DO ESTADO DR. VICENTE FELIX CORREIA.</t>
   </si>
   <si>
     <t>6583</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6583/protocolo_20201001_111732.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6583/protocolo_20201001_111732.pdf</t>
   </si>
   <si>
     <t>PROPÕE ALTERAÇÃO NO ART. 125, IX, DA RESOLUÇÃO Nº 369, DE 11 DE JANEIRO DE 1993, REGIMENTO INTERNO DA ASSEMBLEIA LEGISLATIVA DO ESTADO DE ALAGOAS, PARA ACRESCER ATRIBUIÇÕES A COMISSÃO PARLAMENTAR DE DIREITOS HUMANOS E SEGURANÇA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6629</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6629/protocolo_20201027_120046.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6629/protocolo_20201027_120046.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA IRMÃ DULCE A REDE FEMININA DE COMBATE AO CÂNCER DE ALAGOAS.</t>
   </si>
   <si>
     <t>6654</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6654/protocolo_20201117_115919.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6654/protocolo_20201117_115919.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA DE MÉRITO LESGISLATIVO TAVARES BASTOS A FACULDADE DE MEDICINA DA UFAL-FAMED.</t>
   </si>
   <si>
     <t>6661</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6661/protocolo_20201124_085032.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6661/protocolo_20201124_085032.pdf</t>
   </si>
   <si>
     <t>PROPÕE  ALTERAÇÃO NO ART. 87, DA RESOLUÇÃO Nº 369, DE 11 DE JANEIRO DE 1993, REGIMENTO INTERNO DA ASSEMBLEIA LEGISLATIVA DO ESTADO DE ALAGOAS, PARA ACRESCER A POSSIBILIDADE DE SESSÃO SOLENE VIRTUAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6688</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6688/protocolo_20201203_120538.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6688/protocolo_20201203_120538.pdf</t>
   </si>
   <si>
     <t>CONCEDE A  COMENDA DO MÉRITO EDUCACIONAL  PADRE TEÓFANES AUGUSTO DE BARROS A PROFESSORA ANA DAYSE REZENDE DOREA.</t>
   </si>
   <si>
     <t>6689</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6689/protocolo_20201203_115926.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6689/protocolo_20201203_115926.pdf</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA LÊDO IVO AO MESTRE EDIVAR VICENTE FEITOSA.</t>
   </si>
   <si>
     <t>6709</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6709/protocolo_20201210_120534.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6709/protocolo_20201210_120534.pdf</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA DE MÉRITO MEDALHA MARCOS BERNARDES DE MELLO, A DOUTORA MARIA VALÉRIA LINS CALHEIROS.</t>
   </si>
   <si>
     <t>6020</t>
   </si>
   <si>
     <t>PEC</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA À CONSTITUIÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6020/protocolo_20200214_085040.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6020/protocolo_20200214_085040.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO § 1° E CRIA O § 7° E 8° DO ARTIGO 244, E CRIA O § 3° DO ARTIGO 245 E DÁ NOVA REDAÇÃO AO ARTIGO 276 DA CONSTITUIÇÃO DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6029</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6029/protocolo_20200219_085717.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6029/protocolo_20200219_085717.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O ART. 177-A À  CONSTITUIÇÃO ESTADUAL, PARA AUTORIZAR A TRANSFERÊNCIA DE RECURSOS ESTADUAIS A MUNICÍPIOS MEDIANTE EMENDAS AO PROJETO DE LEI ORÇAMENTÁRIA ANUAL._x000D_
 OBS: MATÉRIA DE AUTORIA DO DEPUTADO BRUNO TOLEDO E OUTROS.</t>
   </si>
   <si>
     <t>6337</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6337/protocolo_20200618_093827.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6337/protocolo_20200618_093827.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 74 DA CONSTITUIÇÃO DO ESTADO DE ALAGOAS , PARA ACRESCENTAR - LHE OS §§ 9ª E 10 , E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6405</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6405/protocolo_20200804_093130.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6405/protocolo_20200804_093130.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 49 DA CONSTITUIÇÃO DO ESTADO DE ALAGOAS PARA REGULAMENTAR AS LICENÇAS À MATERNIDADE E À PATERNIDADE DOS MILITARES E DOS SERVIDORES PÚBLICOS, O AFASTAMENTO POR LUTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6530</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6530/protocolo_20200910_120907.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6530/protocolo_20200910_120907.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O ART. 49-A À CONSTITUIÇÃO DO ESTADO DE ALAGOAS PARA INSTITUIR O CÔMPUTO EM DOBRO DO TEMPO DE SERVIÇO DOS SERVIDORES DA SAÚDE E DA SEGURANÇA PÚBLICA DURANTE O PERÍODO DE PANDEMIA DO NOVO CORONAVÍRUS E DÁ OUTRA PROVIDÊNCIAS,</t>
   </si>
   <si>
     <t>6590</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6590/protocolo_20201006_105803.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6590/protocolo_20201006_105803.pdf</t>
   </si>
   <si>
     <t>ALTERA O CAPUT DO ART. 63 DA CONSTITUIÇÃO DO ESTADO E ALAGOAS E ACRESCENTA-LHE O  § 10, ESTABELECENDO CARREIRA ÚNICA PARA OS MILITARES COMBATENTES DA PMAL E DO CBMAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6645</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6645/protocolo_20201104_111154.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6645/protocolo_20201104_111154.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA Á CONSTITUIÇÃO DO ESTADO DE ALAGOAS O ART.50-A , PARA DISCIPLINAR A JORNADA DE TRABALHO DOS MILITARES DA PMAL E DO CBMAL E DÁ OUTRAS PROVIDÊNCIAS .</t>
   </si>
   <si>
     <t>6273</t>
   </si>
   <si>
     <t>REC</t>
   </si>
   <si>
     <t>RECURSOS</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6273/protocolo_20200520_084353.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6273/protocolo_20200520_084353.pdf</t>
   </si>
   <si>
     <t>RECURSO À MESA DIRETORA CONTRA A DECISÃO DA PRESIDÊNCIA NO PROC. Nº 418/2020, PARA REQUERER QUE A MESA DIRETORA DETERMINE A AUDIÊNCIA DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO - CCJR SOBRE A CONSTITUCIONALIDADE DO PROJETO DE LEI COMPLEMENTAR Nº 80/2020.</t>
   </si>
   <si>
     <t>6006</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6006/protocolo_20200127_115328.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6006/protocolo_20200127_115328.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA A REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA COM VISTAS A DEBATER O PAPEL DO ADVOGADO E DA DEFENSORIA PÚBLICA NO ATENDIMENTO DA SOCIEDADE ALAGOANA.</t>
   </si>
   <si>
     <t>6008</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>REQUERIMENTO.</t>
   </si>
   <si>
     <t>6009</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6009/protocolo_20200206_140136.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6009/protocolo_20200206_140136.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, QUE SEJA REALIZADO CONVITE AOS DIRETORES DA EMPRESA EQUATORIAL  ENERGIA EM ALAGOAS, COM A FINALIDADE DE QUE SEJAM PRESTADAS INFORMAÇÕES SOBRE AS DIVERSAS FALHAS RECLAMADAS PELA IMPRENSA E PELA POPULAÇÃO ALAGOANA NO QUE CONCERNE A COBRANÇA DAS CONTAS DE ENERGIA ELÉTRICA.</t>
   </si>
   <si>
     <t>6011</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6011/protocolo_20200207_112339.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6011/protocolo_20200207_112339.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, QUE SEJA MARCADA UMA SESSÃO ESPECIAL COMO TEMA USINA GUAXUMA E AGORA?</t>
   </si>
   <si>
     <t>6012</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6012/protocolo_20200207_105418.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6012/protocolo_20200207_105418.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, QUE SEJA MARCADA UMA SESSÃO ESPECIAL COM O TEMA: ASA +20: SEMIÁRIDO, O QUE FAZER?</t>
   </si>
   <si>
     <t>6013</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6013/protocolo_20200207_120201.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6013/protocolo_20200207_120201.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, MOÇÃO HONROSA AO JUIZ ORLANDO ROCHA FILHO PELO EXCELENTE TRABALHO DESENVOLVIMENTO_x000D_
 NO TRIBUNAL REGIONAL ELEITORAL DE ALAGOAS/TRE/AL.</t>
   </si>
   <si>
     <t>6015</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6015/protocolo_20200212_095621.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6015/protocolo_20200212_095621.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, A REALIZAÇÃO DE UMA SESSÃO PÚBLICA, PARA O PRÓXIMO  DIA 20 DO MÊS DE FEVEREIRO DO CORRENTE ANO. ÀS 14:00 Hs, PARA DISCUSSÃO DE MÁ PRESTAÇÃO DE SERVIÇOS DA DISTRIBUIDORA DE ENERGIA "EQUATORIAL ENERGIA".</t>
   </si>
   <si>
     <t>6024</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6024/protocolo_20200217_125631.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6024/protocolo_20200217_125631.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, A REALIZAÇÃO  DE SESSÃO ESPECIAL PARA DISCUSSÃO DO TEMA "FUNDEB PERMANENTE E O DESTINO DA EDUCAÇÃO NO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6027</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6027/protocolo_20200218_135506.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6027/protocolo_20200218_135506.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, QUE SEJA REALIZADA SESSÃO SOLENE EM COMEMORAÇÃO AO CENTENÁRIO DA ARQUIDIOCESE DE MACEIÓ.</t>
   </si>
   <si>
     <t>6030</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6030/protocolo_20200219_085133.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6030/protocolo_20200219_085133.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL  A REALIZAÇÃO DE SESSÃO ESPECIAL PARA DISCUTIR O FORTALECIMENTO DOS EMPREENDEDORES ALAGOANOS E A CRIAÇÃO QUE DEVE SER PRIORIZADA  E SEGUIDA PELO GOVERNO DO ESTADO E PELO SETOR PRODUTIVO, REPRESENTADOS PELOS MICRO, PEQUENOS, MÉDIOS E GRANDES EMPRESÁRIOS.</t>
   </si>
   <si>
     <t>6032</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6032/protocolo_20200219_085158.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6032/protocolo_20200219_085158.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NA SESSÃO PLENÁRIA DO DIA 18 DE FEVEREIRO DE 2020.</t>
   </si>
   <si>
     <t>6036</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6036/protocolo_20200219_091228.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6036/protocolo_20200219_091228.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, A REALIZAÇÃO DE SESSÃO ESPECIAL PARA DEBATER O TEMA OUTUBRO ROSA, A SER REALIZADA NO DIA 02 DE OUTUBRO DO CORRENTE ANO, AS 09H.</t>
   </si>
   <si>
     <t>6037</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6037/protocolo_20200219_091641.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6037/protocolo_20200219_091641.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, A REALIZAÇÃO DE SESSÃO ESPECIAL PARA DEBATER O TEM: SETEMBRO DOURADO, A SER REALIZADA NO DIA 11 DE SETEMBRO DO CORRENTE ANO AS 09H.</t>
   </si>
   <si>
     <t>6038</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6038/protocolo_20200219_093543.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6038/protocolo_20200219_093543.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, QUE SEJA  MARCADA UMA SESSÃO SOLENE PARA ENTREGA DA COMENDA DIVALDO SURUAGY AO DOUTOR FRANCISCO EDUARDO COSTA CARDOSO, A SER REALIZADO NO DIA 03 DE ABRIL DO CORRENTE ANO AS 09H.</t>
   </si>
   <si>
     <t>6039</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6039/protocolo_20200219_095711.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6039/protocolo_20200219_095711.pdf</t>
   </si>
   <si>
     <t>REQUE A MESA NA FORMA REGIMENTAL, A REALIZAÇÃO DE SESSÃO ESPECIAL PARA DEBATER O TEMA: RESPEITO À PESSOA IDOSA, A SER REALIZADA NO DIA 15 DE JUNHO DO CORRENTE ANO, AS 09H.</t>
   </si>
   <si>
     <t>6040</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6040/protocolo_20200219_095841.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6040/protocolo_20200219_095841.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, A REALIZAÇÃO DE SESSÃO ESPECIAL PAR DEBATER  O TEMA: CAMPANHA PRECISO VIVER 2020, A SER REALIZADA NO DIA 13 DE ABRIL DO CORRENTE ANO, AS 09H.</t>
   </si>
   <si>
     <t>6045</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6045/protocolo_20200219_100701.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6045/protocolo_20200219_100701.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, A TRAMITAÇÃO EM REGIME DE URGÊNCIA DO PL 272/2020.</t>
   </si>
   <si>
     <t>6052</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6052/protocolo_20200219_165202.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6052/protocolo_20200219_165202.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 19/02/2020.</t>
   </si>
   <si>
     <t>6054</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6054/protocolo_20200220_095728.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6054/protocolo_20200220_095728.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, QUE SEJA MARCADA UMA SESSÃO ESPECIAL COM O TEMA: PENAS ALTERNATIVAS: SOLUÇÕES ALÉM DA PRISÃO.</t>
   </si>
   <si>
     <t>6060</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6060/protocolo_20200227_085415.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6060/protocolo_20200227_085415.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR PELO FALECIMENTO NO DIA 25/02/2020. DO EMPRESÁRIO DO MUNICÍPIO DE ARAPIRACA-AL, SR. AMARO GONÇALVES PEREIRA COSTA.</t>
   </si>
   <si>
     <t>6061</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6061/protocolo_20200227_091224.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6061/protocolo_20200227_091224.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 27/02/2020</t>
   </si>
   <si>
     <t>6073</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6073/protocolo_20200303_092225.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6073/protocolo_20200303_092225.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, A CONVOCAÇÃO DO DELEGADO DA POLICIA CIVIL DO ESTADO DE ALAGOAS, O SR. PAULO CERQUEIRA, COM A FINALIDADE DE PRESTAÇÃO DE ESCLARECIMENTOS SOBRE A PORTARIA PC/AL Nº 470/2020, QUE POSSUI DISPOSITIVOS INCONSTITUCIONAIS.</t>
   </si>
   <si>
     <t>6076</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6076/protocolo_20200303_123958.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6076/protocolo_20200303_123958.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL,QUE SEJA ENVIADO A DIREÇÃO DO INSTITUTO DO PATRIMÔNIO HISTÓRICO E ARTÍSTICO NACIONAL (IPHAN) EM ALAGOAS, SOLICITAÇÃO PARA REALIZAÇÃO DE REFORMA E RECONSTRUÇÃO DO MUSEU DE ARTE PIERRE CHALITA.</t>
   </si>
   <si>
     <t>6079</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6079/protocolo_20200304_084202.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6079/protocolo_20200304_084202.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO PLENÁRIA DO DIA 27 DE FEVEREIRO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>6080</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6080/protocolo_20200304_134437.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6080/protocolo_20200304_134437.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL , JUSTIFICAR AUSÊNCIA NOS DIAS 04 E 05  MARÇO DE 2020.</t>
   </si>
   <si>
     <t>6085</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6085/protocolo_20200304_140748.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6085/protocolo_20200304_140748.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICATIVA DE AUSÊNCIA NA SESSÃO DOS DIAS 03 E 04/03/2020.</t>
   </si>
   <si>
     <t>6086</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6086/protocolo_20200304_160005.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6086/protocolo_20200304_160005.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL , JUSTIFICAR A AUSÊNCIA NA  SESSÃO DO DIA 27 DE FEVEREIRO 2020.</t>
   </si>
   <si>
     <t>6087</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6087/protocolo_20200304_171539.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6087/protocolo_20200304_171539.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, A INCLUSÃO NA ORDEM DO DIA O PROJETO DE LEI DE N 272/2020,  QUE TRATA DO RATEIO DAS SOBRAS DO FUNDEB.</t>
   </si>
   <si>
     <t>6089</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6089/protocolo_20200305_111850.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6089/protocolo_20200305_111850.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, A REALIZAÇÃO DE UMA SESSÃO PÚBLICA PARA DISCUSSÃO DO SERVIÇO DE TRANSPORTE COMPLEMENTAR EM ALAGOAS.</t>
   </si>
   <si>
     <t>6094</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6094/protocolo_20200306_164841.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6094/protocolo_20200306_164841.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO  ORDINÁRIA DO DIA 05 DE MARÇO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>6106</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6106/protocolo_20200310_114519.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6106/protocolo_20200310_114519.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, QUE SEJA, POR VOSSA EXCELÊNCIA DESIGNADO UM RELATOR ESPECIAL PARA ACOMPANHAMENTO E RELATORIA DESTE PROJETO DE LEI DESARQUIVADO Nº 663/2018 DE MINHA AUTORIA.</t>
   </si>
   <si>
     <t>6107</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6107/protocolo_20200310_114723.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6107/protocolo_20200310_114723.pdf</t>
   </si>
   <si>
     <t>REQUER A  MESA NA FORMA REGIMENTAL O DESARQUIVAMENTO DO PROJETO DE LEI Nº 663/2018. DE SUA AUTORIA.</t>
   </si>
   <si>
     <t>6109</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6109/protocolo_20200311_094309.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6109/protocolo_20200311_094309.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, O DESARQUIVAMENTO DO PROJETO DE LEI ORDINÁRIA Nº 614/18, DE AUTORIA DO EX-DEPUTADO FRANCISCO HOLANDA.</t>
   </si>
   <si>
     <t>6114</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6114/protocolo_20200311_125725.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6114/protocolo_20200311_125725.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA  FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA  NA SESSÃO NO DIA 12 DE MARÇO DE 2020.</t>
   </si>
   <si>
     <t>6120</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6120/protocolo_20200316_140450.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6120/protocolo_20200316_140450.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL , , ATRAVÉS DESTA , MANISFESTAR SUA SOLIDARIEDADE E ENCAMINHAR A PRESENTE MOÇÃO DE PESAR Á FAMÍLIA BELTRÃO DE CASTRO , PELO FALECIMENTO DE ZORAIDE BELTRÃO DE CASTRO  , OCORRIDO EM 14 DE MARÇO DE 2020.</t>
   </si>
   <si>
     <t>6128</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6128/protocolo_20200317_100529.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6128/protocolo_20200317_100529.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 12 DE MARÇO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>6126</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6126/protocolo_20200317_095522.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6126/protocolo_20200317_095522.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO PLENÁRIA DO DIA 03 DE MARÇO DE 2020.</t>
   </si>
   <si>
     <t>6127</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6127/protocolo_20200317_100212.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6127/protocolo_20200317_100212.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 17 DE MARÇO DE 2020</t>
   </si>
   <si>
     <t>6131</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6131/protocolo_20200317_153913.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6131/protocolo_20200317_153913.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL , JUSTIFICAR A AUSÊNCIA DA SESSÃO ORDINÁRIA  DO DIA 17 DE MARÇO DE 2020 .</t>
   </si>
   <si>
     <t>6136</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6136/protocolo_20200318_100242.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6136/protocolo_20200318_100242.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NA SESSÕES DOS DIAS 03, 04 E 05/03/2020</t>
   </si>
   <si>
     <t>6142</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6142/protocolo_20200318_135531.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6142/protocolo_20200318_135531.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL , DO DISPOSTO DO ART. 164 , IV DO REGIMENTO INTERNO , A RETIRADA DO PROJETO DE LEI Nº 107/2019 DE MINHA AUTORIA.</t>
   </si>
   <si>
     <t>6144</t>
   </si>
   <si>
     <t>JAIRZINHO LIRA</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6144/protocolo_20200319_100403.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6144/protocolo_20200319_100403.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NAS SESSÕES DOS DIAS  10 E 12/03/2020</t>
   </si>
   <si>
     <t>6153</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6153/protocolo_20200407_084514.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6153/protocolo_20200407_084514.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, A RETIRADA DE PAUTA DO PROJETO DE LEI Nº 04/2020, DE AUTORIA DO PRÓPRIO DEPUTADO INÁCIO LOIOLA.</t>
   </si>
   <si>
     <t>6156</t>
   </si>
   <si>
     <t>COMUNICAÇÃO DE DESFILIAÇÃO PARTIDÁRIA.</t>
   </si>
   <si>
     <t>6157</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6157/protocolo_20200407_120235.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6157/protocolo_20200407_120235.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, A ISENÇÃO DE TAXAS E MULTAS DOS TRANSPORTES INTERMUNICIPAIS, QUE FORAM APREENDIDOS DURANTE O DECRETO GOVERNAMENTAL.</t>
   </si>
   <si>
     <t>6170</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6170/protocolo_20200415_083802.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6170/protocolo_20200415_083802.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL , A RETIRADA DAS INDICAÇÕES 555/2020 E 552/2020 , DE MINHA AUTORIA , AS INDICAÇÕES EM QUESTÃO TRATAM DE ASSUNTOS AMPLAMENTE DISCUTIDOS NO PLENÁRIO VIRTUAL , INSTITUÍDO PELO ATO DA MESA DIRETORA N] 006/2020 PARA FINS DE PREVENÇÃO E ENFRENTAMENTO Á PANDEMIA CAUSADA PELO NOVO CORONAVÍRUS , POR MEIO DOS REQUERIMENTOS 06/2020 E 07/2020 , TENDO PORTANTO O SEU OBJETO SUPERADO .</t>
   </si>
   <si>
     <t>6182</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6182/protocolo_20200420_094622.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6182/protocolo_20200420_094622.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL A RETIRADA DA INDICAÇÃO Nº 565/2020.</t>
   </si>
   <si>
     <t>6189</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6189/protocolo_20200423_080329.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6189/protocolo_20200423_080329.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL,  MOÇÃO DE REPÚDIO À AÇÃO DE INCONSTITUCIONALIDADE  ADI 5581, A QUAL PEDE A DESPENALIZAÇÃO DO ABORTO PARA GESTANTES PORTADORAS DE ZIKA VÍRUS, OU SEJA, AUTORIZA O ABORTO E CASOS DE INFECÇÃO POR ZIKA VÍRUS, CUJO JULGAMENTO PELO SUPREMO TRIBUNAL FEDERAL - STF ESTÁ MARCADO PARA 24 DE ABRIL DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>6194</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6194/protocolo_20200424_121250.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6194/protocolo_20200424_121250.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, QUE SEJA CONVIDADO O PROCURADOR DE JUSTIÇA EDUARDO TAVARES MENDES PARA PRESTAR OS DEVIDOS ESCLARECIMENTOS A ESTA CASA LEGISLATIVA SOBRE A SUA FALA EM SITES DE NOTÍCIAS.</t>
   </si>
   <si>
     <t>6201</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6201/protocolo_20200428_091621.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6201/protocolo_20200428_091621.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL ,A REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA , A SER MARCADA EM DATA FUTURA , PASSADO O PERÍODO DE PREVENÇÃO Á INFECÇÃO E PROPAGAÇÃO DO COVID-19 COMO DETERMINA O ATO DA MESA DIRETORA Mº 04 EM SEU ART. 4º , PARA TRATARMOS DA GARANTIA DE RECURSOS PARA MELHOR ESTRUTURAÇÃO DA SAÚDE EM NOSSO ESTADO.</t>
   </si>
   <si>
     <t>6202</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6202/protocolo_20200428_115155.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6202/protocolo_20200428_115155.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL , VENHO PERANTE VOSSA EXCELÊNCIA REQUERER , NA FORMA REGIMENTAL , A RETIRADA DE PAUTA DO PROJETO DE LEI Nº 316/2020 , DE MINHA AUTORIA , PROTOCOLADO NO ÚLTIMO DIA 22 DE ABRIL DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>6207</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6207/protocolo_20200428_112407.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6207/protocolo_20200428_112407.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL , O EMPENHO DA BANCADA FEDERAL DE ALAGOAS PARA O RETORNO DA SUBVENÇÃO PARA OS PLANTADORES DE CANA DE ALAGOAS NO LIMITE DE 10.000 ( DE MIL ) TONELADAS , PAGOS PELO GOVERNO FEDERAL , NO VALOR DE R$ 12,00 ( DOZE REAIS ) POR TONELADAS , CONFORME A SOLICITAÇÃO DA ASPLANA A BANCADA FEDERAL DE ALAGOAS.</t>
   </si>
   <si>
     <t>6220</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6220/protocolo_20200505_092326.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6220/protocolo_20200505_092326.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL , QUE SEJA REALIZADO CONVITE AO SECRETARIO DE ESTADO DA COMUNICAÇÃO - SECOM , O SR . ENIO LINS DE OLIVEIRA , COM FINALIDADE DE PRESTAÇÃO DE ESCLARECIMENTO SOBRE CONTRATOS DE PRESTAÇÃO DE SERVIÇOS DE PUBLICIDADE E PROPAGANDA FIRMADOS PELO GOVERNO DE ALAGOAS , POSSUINDO ESPECIAL ENFOQUE NAS CONTRATAÇÕES REALIZADAS PARA A REALIZAÇÃO DE PUBLICIDADE SOBRE AS AÇÕES DO PODER EXECUTIVO NO COMBATE Á PANDEMIA DE COVID -19 NO ESTADO DE ALAGOAS .</t>
   </si>
   <si>
     <t>6222</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6222/protocolo_20200505_102825.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6222/protocolo_20200505_102825.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL , QUE VOSSA EXCELÊNCIA REQUISITE AO GOVERNADOR DO ESTADO DE ALAGOAS QUE EMPREENDA ESFORÇOS NO SENTIDO DE ATENDER A UNIVERSALIDADE DAS FAMÍLIAS ALAGOANAS DE EXTREMA POBREZA , ASSIM INSCRITAS NO CADASTRO ÚNICO DO GOVERNADOR FEDERAL , COM A DISTRIBUIÇÃO DAS CESTAS NUTRICIONAIS OU , PREFERENCIALMENTE , COM A ENTREGA DE UM AUXÍLIO FINANCEIRO , TENDO EM VISTA QUE AS CESTAS FINANCIADAS PELO FUNDO ESTADUAL DE COMBATE A EXTREMA POBREZA - FECOEP , SÃO INSUFICIENTES POIS BENEFICIAM MENOS DA METADE DAS 403 MIL FAMÍLIAS INSCRITAS  NO CADÚNICO , COMO DE EXTREMA POBREZA.</t>
   </si>
   <si>
     <t>6223</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6223/protocolo_20200507_090836.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6223/protocolo_20200507_090836.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, QUE SEJA CONSIGNADO NA ATA DOS TRABALHOS DA PRESENTE SESSÃO, UM VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO EX COORDENADOR PARA ASSUNTOS LEGISLATIVOS DESTA ASSEMBLEIA LEGISLATIVA, JORACY SANTOS VASCONCELOS.</t>
   </si>
   <si>
     <t>6228</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6228/protocolo_20200507_091426.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6228/protocolo_20200507_091426.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, QUE SEJA ENCAMINHADO AO SUPERIOR TRIBUNAL DE JUSTIÇA - STJ, EM NOME DA ASSEMBLEIA LEGISLATIVA DO ESTADO DE ALAGOAS, VOTO DE CONGRATULAÇÕES AO MINISTRO HUMBERTO EUSTÁQUIO SOARES MARTINS, POR SUA ELEIÇÃO, POR ACLAMAÇÃO, PARA O CARGO DE PRESIDENTE DO EGRÉGIO TRIBUNAL NO BIÊNIO 2020-2022.</t>
   </si>
   <si>
     <t>6252</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6252/protocolo_20200514_104302.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6252/protocolo_20200514_104302.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, QUE SOLICITE AOS EXCELENTÍSSIMOS SENHORES GOVERNADOR DO ESTADO DE ALAGOAS, AO SECRETÁRIO DE ESTADO  DE PLANEJAMENTO  E GESTÃO, FABRÍCIO  MARQUES, E DIRETOR PRESIDENTE DO ALAGOAS PREVIDÊNCIA, ROBERTO MOISÉS, PARA ENCAMINHAR AO PODER LEGISLATIVO UM PROJETO DE LEI QUE DISPONHA SOBRE A CONCESSÃO DE PENSÃO ESPECIAL COMPLEMENTAR  AOS DEPENDENTES  DOS SERVIDORES PÚBLICOS ESTADUAIS  EFETIVOS, QUE TENHAM FALECIDO  NO EXERCÍCIO  DE ATIVIDADE ESSENCIAL E PRESENCIAL, CONSIDERANDO AS DISPOSIÇÕES  DOS DECRETOS ESTADUAIS RELACIONADOS AO ENFRENTAMENTO DA EMERGÊNCIA DE SAÚDE PÚBLICA  DE IMPORTÂNCIA INTERNACIONAL DA PANDEMIA DA COVID-19 .</t>
   </si>
   <si>
     <t>6262</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6262/protocolo_20200519_095851.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6262/protocolo_20200519_095851.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL , QUE SEJA CONSIGNADO NA ATA DOS TRABALHOS DA PRESENTE SESSÃO , UM VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO MÉDICO E EX- DEPUTADO ESTADUAL POR TRÊS LEGISLATURA (1978-1990) HÉLIO NOGUEIRA LOPES , O MESMO JÁ TENDO EXERCIDO OS CARGOS DE SECRETÁRIO DE SAÚDE DE ALAGOAS , PREFEITO DE PENEDO , PRESIDENTE DO LIFAL E PROVEDOR DA SANTA CASA DE MISERICÓRDIA DE PENEDO , OCORRIDO NO DIA 17 DE MAIO , E QUE A PRESENTE HOMENAGEM SEJA COMUNICADA A FAMÍLIA ENLUTADA .</t>
   </si>
   <si>
     <t>6274</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6274/protocolo_20200520_090132.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6274/protocolo_20200520_090132.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, QUE SEJA CONSIGNADA NA ATA DOS TRABALHOS DA PRESENTE SESSÃO, UM VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO EX-PREFEITO DE VIÇOSA NO PERÍODO 1977 A 1983 MILTON VIEIRA DA SILVA, OU PROFESSOR MILTON.</t>
   </si>
   <si>
     <t>6283</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6283/protocolo_20200521_084707.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6283/protocolo_20200521_084707.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, QUE REQUISITE AO SENHOR GOVERNADOR DO ESTADO QUE FORNEÇA AS INFORMAÇÕES NECESSÁRIAS SOBRE A OPERACIONALIZAÇÃO DO JÁ APROVADO PROJETO DE LEI Nº 317, DE 23 DE ABRIL DE 2020, QUE POSSIBILITA O FORNECIMENTO DE MERENDA ESCOLAR PARA OS ALUNOS ATRAVÉS DE DEPÓSITOS BANCÁRIOS QUE, MESMO DURANTE A SITUAÇÃO DE ISOLAMENTO SOCIAL, SERÃO EFETUADOS PELO GOVERNO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6292</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6292/protocolo_20200526_114433.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6292/protocolo_20200526_114433.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL , QUE PROVOQUE AO GOVERNADOR DO ESTADO , PARA GARANTIR COM A MÁXIMA URGÊNCIA A PRIORIDADE NA REALIZAÇÃO DO  TESTE DE COVID -19 , A VACINAÇÃO CONTRA GRIPE E O FORNECIMENTO DE EPI PARA OS PROFISSIONAIS DO SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL - SUAS , QUE ATUAM NOS SERVIÇOS DE SAÚDE E NOS DEMAIS LOCAIS DE ATENDIMENTO NO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6293</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6293/protocolo_20200526_114502.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6293/protocolo_20200526_114502.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL , NOTA DE PESAR PELO FALECIMENTO DO EX- PREFEITO DE SÃO SEBASTIÃO , JOSÉ DOS SANTOS NUNES (DÉ).</t>
   </si>
   <si>
     <t>6294</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6294/protocolo_20200526_114532.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6294/protocolo_20200526_114532.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL , NOTA DE PESAR PELO FALECIMENTO DA EX - VEREADORA DE MACEIÓ , MARIA FÁTIMA BORGES OMENA OCORRIDO NA MADRUGADA DE DOMINGO , 17 DE MAIO.</t>
   </si>
   <si>
     <t>6296</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6296/protocolo_20200527_104258.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6296/protocolo_20200527_104258.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, A REALIZAÇÃO DE CONVOCAÇÃO AO SECRETÁRIO DE ESTADO DA COMUNICAÇÃO - SECOM, O SR. ENIO LINS DE OLIVEIRA.</t>
   </si>
   <si>
     <t>6298</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6298/protocolo_20200527_130909.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6298/protocolo_20200527_130909.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL,  QUE ESTA CASA APÓS DELIBERAR  EM PLENÁRIO, ATRAVÉS DE ATO DA MESA DIRETORA , CANCELE O RECESSO LEGISLATIVO PREVISTO PREVISTO NO ART. 282 DO REGIMENTO INTERNO, NA QUAL É CONCEDIDO ENTRE DIA 30 DE JUNHO A 1º DE AGOSTO.</t>
   </si>
   <si>
     <t>6309</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6309/protocolo_20200608_103740.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6309/protocolo_20200608_103740.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, MOÇÃO DE PESAR EM VIRTUDE DO FALECIMENTO DO SR. FRANCISCO BELTRÃO, OCORRIDO  EM 07 DE JUNHO DE 2020, VITIMA DA COVID-19.</t>
   </si>
   <si>
     <t>6313</t>
   </si>
   <si>
     <t>OLAVO CALHEIROS</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6313/protocolo_20200609_120803.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6313/protocolo_20200609_120803.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA DAS SESSÕES DOS DIAS 04 E 05/03/2020</t>
   </si>
   <si>
     <t>6315</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6315/protocolo_20200610_082745.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6315/protocolo_20200610_082745.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA  DAS SESSÕES DOS DIAS  10 E 11/03/2020.</t>
   </si>
   <si>
     <t>6316</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6316/protocolo_20200610_082959.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6316/protocolo_20200610_082959.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA  DAS SESSÕES DOS DIAS 18 E 19/03/2020</t>
   </si>
   <si>
     <t>6320</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6320/protocolo_20200610_112108.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6320/protocolo_20200610_112108.pdf</t>
   </si>
   <si>
     <t>REQUER A  MESA NA FORMA REGIMENTAL A CONVOCAÇÃO DO SR. RUI COSTA DOS SANTOS, PRESIDENTE DO CONSÓRCIO NORDESTE E GOVERNADOR DO ESTADO DA BAHIA, E DO SR. CARLOS EDUARDO GABAS, SECRETÁRIO EXECUTIVO DO CONSÓRCIO NORDESTE, COM A FINALIDADE DE QUE PRESTEM ESCLARECIMENTOS AOS PARLAMENTARES ALAGOANOS SOBRE AS DENÚNCIAS DE FRAUDES NA AQUISIÇÃO DOS 30 (TRINTA) RESPIRADORES PELO ESTADO DE ALAGOAS ATRAVÉS DE CONTRATO DE RATEIO COM O CONSÓRCIO NORDESTE.</t>
   </si>
   <si>
     <t>6321</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6321/protocolo_20200610_120647.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6321/protocolo_20200610_120647.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA  DO DIA 12 DE MAIO  AO DIA 05 DE JUNHO DE 2020.</t>
   </si>
   <si>
     <t>6326</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6326/protocolo_20200616_101001.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6326/protocolo_20200616_101001.pdf</t>
   </si>
   <si>
     <t>REQUER  A MESA NA FORMA REGIMENTAL, MOÇÃO DE PESAR EM VIRTUDE DO FALECIMENTO DO SR. IVAN COSTA BRITO, OCORRIDO EM 11 DE JUNHO DE 2020, EM VIRTUDE DE ENFISEMA PULMONAR.</t>
   </si>
   <si>
     <t>6327</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6327/protocolo_20200616_101323.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6327/protocolo_20200616_101323.pdf</t>
   </si>
   <si>
     <t>REQUER  A MESA NA FORMA REGIMENTAL, MOÇÃO DE PESAR EM VIRTUDE DO FALECIMENTO DO SR. NILTON MARQUES, OCORRIDO DIA 11 DE JUNHO DE 2020, VITIMA DA COVID-19.</t>
   </si>
   <si>
     <t>6329</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6329/protocolo_20200616_104912.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6329/protocolo_20200616_104912.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, VOTO DE PESAR EM RAZÃO DO FALECIMENTO DO BISPO DIOCESANO DE PENEDO DOM VALÉRIO BREDA.</t>
   </si>
   <si>
     <t>6330</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6330/protocolo_20200616_111633.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6330/protocolo_20200616_111633.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, QUE ENCAMINHE EXPEDIENTE AO  SR. MINISTRO DA INFRAESTRUTURA, TARCÍSIO GOMES DE FREITAS NO SENTIDO DE INTERCEDER PARA QUE O PORTO DE MACEIÓ/AL NÃO PERCA SUA AUTONOMIA ADMINISTRATIVA E FINANCEIRA.</t>
   </si>
   <si>
     <t>6335</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6335/protocolo_20200618_092023.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6335/protocolo_20200618_092023.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL , QUE ENCAMINHE EXPEDIENTE AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE ALAGOAS , RENAN FILHO , PARA QUE AVALIE A POSSIBILIDADE DE COMPRA DE TODA A PRODUÇÃO DE ARROZ PRODUZIDA NO BAIXO SÃO FRANCISCO ALAGOANO , PODENDO TER COMO DESTINO A MERENDA ESCOLAR.FRISA-SE , POR OPORTUNO , QUE A REGIÃO DETÉM APROXIMADAMENTE 1.00 ( MIL) PRODUTORES DE ARROZ , BENEFICIANDO INDIRETAMENTE MAIS DE 3.000 ( TR~ES MIL ) FAMÍLIAS.</t>
   </si>
   <si>
     <t>6353</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6353/protocolo_20200623_113013.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6353/protocolo_20200623_113013.pdf</t>
   </si>
   <si>
     <t>REQUER  A MESA NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NA SESSÃO  ORDINÁRIA DO DIA 22 DE JUNHO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>6369</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6369/protocolo_20200630_090246.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6369/protocolo_20200630_090246.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL , A SER ENCAMINHADO AO SENHOR GOVERNADOR JOSÉ RENAN VASCONCELOS FILHO E AO SECRETÁRIO DE AGRICULTURA , PECUÁRIA E PESCA DO ESTADO , SR. JOÃO EMANUEL BARROS LESSA NETO , ONDE O MESMO TEM O OBJETIVO DE VIABILIZAR A RETOMADA DA CONSTRUÇÃO DO MATADOURO LOCALIZADO NO MUNICÍPIO DE VIÇOSA.</t>
   </si>
   <si>
     <t>6373</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6373/protocolo_20200630_122816.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6373/protocolo_20200630_122816.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL , QUE ENCAMINHE AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE ALAGOAS , RENAN FILHO , PARA QUE OS FUNCIONÁRIOS PÚBLICOS QUE TENHAM FILHOS ATÉ A IDADE DA PRIMEIRA INFÂNCIA ( SEIS ANOS ) POSSAM FICAR EM CASA NO REGIME DE TELETRABALHO ATÉ A DECRETAÇÃO DO FIM DA PANDEMIA ( COVID -19 ).</t>
   </si>
   <si>
     <t>6374</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6374/protocolo_20200706_122828.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6374/protocolo_20200706_122828.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL O ENCAMINHAMENTO DE PEDIDO DE AUDITORIA AO TRIBUNAL DE CONTAS DO ESTADO DE ALAGOAS, COM A FINALIDADE QUE SEJA REALIZADA UMA AUDITORIA DE NATUREZA FINANCEIRA, ORÇAMENTÁRIA E PATRIMONIAL NA SECRETARIA DE SAÚDE DO ESTADO DE ALAGOAS - SESAU/AL, MAIS ESPECIFICAMENTE NO CONTRATO DE RATEIO Nº 02/2020 (CONTRATO DE PROGRAMA Nº 01/2020) POR MEIO DO QUAL A SESAU/AL REALIZOU UMA TENTATIVA DE AQUISIÇÃO FRUSTADA DE 50 RESPIRADORES ATRAVÉS DO CONSÓRCIO DO NORDESTE..</t>
   </si>
   <si>
     <t>6375</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6375/protocolo_20200706_123030.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6375/protocolo_20200706_123030.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL O ENCAMINHAMENTO DE PEDIDO DE AUDITORIA AO TRIBUNAL DE CONTAS DO ESTADO DE ALAGOAS, COM A FINALIDADE QUE SEJA REALIZADA UMA AUDITORIA DE NATUREZA FINANCEIRA, ORÇAMENTÁRIA E PATRIMONIAL NA SECRETARIA DE SAÚDE DO ESTADO DE ALAGOAS - SESAU/AL, MAIS ESPECIFICAMENTE   NO CONTRATO DE RATEIO Nº 01/2020, POR MEIO DO QUAL A SESAU/AL REALIZOU  UMA TENTATIVA DE AQUISIÇÃO FRUSTADA DE 30 (TRINTA) RESPIRADORES ATRAVÉS DO CONSÓRCIO DO NORDESTE.</t>
   </si>
   <si>
     <t>6390</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6390/protocolo_20200730_101259.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6390/protocolo_20200730_101259.pdf</t>
   </si>
   <si>
     <t>REQUER  A MESA NA FORMA REGIMENTAL, QUE SEJA ENVIADO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS, REQUERIMENTO PARA QUE ADOTE PROVIDÊNCIA NO SENTIDO DE DETERMINAR AO CORPO DE BOMBEIROS MILITAR  DO ESTADO DE ALAGOAS, QUE CUMPRA O DISPOSTO NA LEI  8.019 DE 12 DE JUNHO DE  2018, PROMULGADA POR ESTE PODER  LEGISLATIVO  QUE TRATA DA SINALIZAÇÃO DOS LOCAIS DE MAIOR  RISCO DE AFOGAMENTO NO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6391</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6391/protocolo_20200730_101405.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6391/protocolo_20200730_101405.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL A INCLUSÃO NA  ORDEM DO DIA EM SESSÃO COM QUÓRUM ADEQUADO, O PROJETO DE EMENDA À CONSTITUIÇÃO ESTADUAL Nº 68/2015 QUE ASSEGURA A ASSISTÊNCIA PSICOLÓGICA E DE ASSISTÊNCIA SOCIAL NA REDE PÚBLICA DE ENSINO DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6398</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6398/protocolo_20200731_111435.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6398/protocolo_20200731_111435.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, QUE SEJAM CONVIDADOS OS EXMOS.  SENHORES SECRETÁRIOS: CLÁUDIO ALEXANDRE DA COSTA AYRES, SECRETÁRIO DE ESTADO DA SAÚDE - SESAU, E FABRÍCIO MARQUES SANTOS, SECRETÁRIO DE PLANEJAMENTO, GESTÃO E PATRIMÔNIO - SEPLAG, EM DATA A SER PROGRAMADA, PARA FAZER UMA EXPLANAÇÃO SOBRE O ENFRENTAMENTO À PANDEMIA DO NOVO CORONAVÍRUS (COVID-19) EM NOSSO ESTADO.</t>
   </si>
   <si>
     <t>6410</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6410/protocolo_20200805_113133.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6410/protocolo_20200805_113133.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL , QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO SOLICITAÇÃO PARA QUE SEJA  AUTORIZADA A ABERTURA DAS ARENAS DE FUT 7 , ADOTANDO OS MESMOS PROCEDIMENTOS QUE FORAM CONSIDERADOS PARA O RETORNO DO CAMPEONATO PROFISSIONAL DE FUTEBOL.</t>
   </si>
   <si>
     <t>6415</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6415/protocolo_20200810_130955.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6415/protocolo_20200810_130955.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL , JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 06 DE AGOSTO DE 2020.</t>
   </si>
   <si>
     <t>6416</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6416/protocolo_20200811_081703.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6416/protocolo_20200811_081703.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR PELO FALECIMENTO NO DIA 07/08/2020, DO PREFEITO DO MUNICÍPIO DE ARAPIRACA - AL, SR. ROGÉRIO AUTO TEÓFILO.</t>
   </si>
   <si>
     <t>6420</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6420/protocolo_20200811_093604.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6420/protocolo_20200811_093604.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CRIAÇÃO DA "FRENTE PARLAMENTAR EM DEFESA DA PETROBRAS E CONTRA A SUA PRIVATIZAÇÃO", PERANTE A MESA DIRETORA DA CÂMARA DOS DEPUTADOS.</t>
   </si>
   <si>
     <t>6421</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6421/protocolo_20200811_093910.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6421/protocolo_20200811_093910.pdf</t>
   </si>
   <si>
     <t>SOLICITA A APROVAÇÃO DE REUNIÃO PARA AUDIÊNCIA PÚBLICA PARA DISCUTIR SOBRE O PROCESSO DE PRIVATIZAÇÃO DA PETROBRAS.</t>
   </si>
   <si>
     <t>6422</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6422/protocolo_20200811_100931.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6422/protocolo_20200811_100931.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 11 DE AGOSTO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>6423</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6423/protocolo_20200811_102904.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6423/protocolo_20200811_102904.pdf</t>
   </si>
   <si>
     <t>REQUER  A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NAS SESSÕES DOS DIAS  04  A  06/08/2020.</t>
   </si>
   <si>
     <t>6424</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6424/protocolo_20200811_110323.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6424/protocolo_20200811_110323.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, VOTOS DE APLAUSO À REDE DE SUPERMERCADOS ATACADÃO, POR SER UMA DAS ÚNICAS EMPRESAS SE NÃO A ÚNICA, EM NOSSO ESTADO DE ALAGOAS, ONDE SE VÊ A BANDEIRA DO BRASIL QUE É O SÍMBOLO MAIOR DE NOSSA NAÇÃO COMO A BANDEIRA DE ALAGOAS SENDO OSTENTADAS COM NOTÓRIO ORGULHO.</t>
   </si>
   <si>
     <t>6436</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6436/protocolo_20200813_103348.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6436/protocolo_20200813_103348.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL , JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 13 DE AGOSTO DE 2020.</t>
   </si>
   <si>
     <t>6437</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, CONVOCAR A SECRETÁRIA DE ESTADO DA EDUCAÇÃO DE ALAGOAS, A SRA. LAURA CRISTIANE DE SOUZA, COM A FINALIDADE DE QUE ESCLAREÇA AO POVO ALAGOANO A DECLARAÇÃO EM QUE CULPOU OS PROFESSORES PELA FALTA DE ENGAJAMENTO DOS ALUNOS EM ATIVIDADES ON LINE.</t>
   </si>
   <si>
     <t>6450</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6450/protocolo_20200819_111015.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6450/protocolo_20200819_111015.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 19/08/2020.</t>
   </si>
   <si>
     <t>6452</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6452/protocolo_20200820_092241.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6452/protocolo_20200820_092241.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL , A RETIRADA DO PROJETO DE LEI Nº 375/2020 .</t>
   </si>
   <si>
     <t>6453</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6453/protocolo_20200820_104559.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6453/protocolo_20200820_104559.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, SOLICITA AO EXMO. SENHOR GOVERNADOR DO ESTADO, QUE SEJA AUTORIZADA A PRÁTICA DO FUTVÔLEI, ADOTANDO OS MESMOS PROCEDIMENTOS QUE FORAM CONSIDERADOS PARA O RETORNO DO CAMPEONATO PROFISSIONAL DE FUTEBOL.</t>
   </si>
   <si>
     <t>6455</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6455/protocolo_20200820_125751.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6455/protocolo_20200820_125751.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, QUE SEJA REALIZADA AUDIÊNCIA PÚBLICA NA DATA DE 20 DE NOVEMBRO  EM ALUSÃO AO DIA DA BANDEIRA, COMEMORADA NA DATA DE 19 DE NOVEMBRO DE 2020,  COM O SEU RESPECTIVO HASTEAMENTO E EXECUÇÃO DO HINO NACIONAL.</t>
   </si>
   <si>
     <t>6461</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6461/protocolo_20200825_091032.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6461/protocolo_20200825_091032.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AOS SOLDADOS ALAGOANOS EM RAZÃO DO RELEVANTE SERVIÇO PRESTADO À NAÇÃO.</t>
   </si>
   <si>
     <t>6466</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6466/protocolo_20200826_110155.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6466/protocolo_20200826_110155.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 26/08/2020.</t>
   </si>
   <si>
     <t>6467</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6467/protocolo_20200826_104755.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6467/protocolo_20200826_104755.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA QUE SEJAM SOLICITADAS INFORMAÇÕES AO SUPERINTENDENTE REGIONAL DA CBTU EM MACEIÓ, SR. CARLOS JORGE FERREIRA CAVALCANTE, ACERCA DA EXISTÊNCIA DE ESTUDOS OU PROJETOS PRELIMINARES PARA NOVOS TRAÇADOS DE VLTS NA CIDADE, VISANDO A MITIGAÇÃO DO TRANSTORNO CAUSADO A POPULAÇÃO PELA INTERRUPÇÃO DA LINHA EM DIREÇÃO AO CENTRO DE MACEIÓ, CAUSADO PELAS MINAS DE EXTRAÇÃO DE SAL.</t>
   </si>
   <si>
     <t>6473</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6473/protocolo_20200828_120109.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6473/protocolo_20200828_120109.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, ARQUIVAMENTO DO PROJETO DE RESOLUÇÃO Nº 79/2017.</t>
   </si>
   <si>
     <t>6474</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6474/protocolo_20200828_120159.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6474/protocolo_20200828_120159.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA O ARQUIVAMENTO DO PROJETO DE RESOLUÇÃO Nº 53/2016.</t>
   </si>
   <si>
     <t>6475</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6475/protocolo_20200828_120125.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6475/protocolo_20200828_120125.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, ARQUIVAMENTO DO PROJETO DE LEI Nº 337/2016.</t>
   </si>
   <si>
     <t>6482</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6482/protocolo_20200901_084128.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6482/protocolo_20200901_084128.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, QUE A SESSÃO SOLENE PARA COMEMORAÇÃO DO DIA DA BANDEIRA, QUE SERIA REALIZADA NO DIA 20 DE NOVEMBRO, FOSSE ALTERADA PARA O DIA 23 DE NOVEMBRO DE 2020.</t>
   </si>
   <si>
     <t>6489</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6489/protocolo_20200901_101312.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6489/protocolo_20200901_101312.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, MOÇÃO DE APLAUSOS A GUARNIÇÃO DO POSTO DO TREVO, DO POLO DO BATALHÃO DA POLÍCIA RODOVIÁRIA ESTADUAL (BPRV), PELO ATO HEROICO OCORRIDO EM 25 DE AGOSTO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>6492</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSENCIA NA SESSÃO ORDINÁRIA DO DIA 01 DE SETEMBRO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>6504</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6504/protocolo_20200902_093911.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6504/protocolo_20200902_093911.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA JUSTIFICAR AUSÊNCIA DOS SESSÕES DOS DIAS 11, 12 E 13/08/2020.</t>
   </si>
   <si>
     <t>6505</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6505/protocolo_20200902_094129.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6505/protocolo_20200902_094129.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NAS SESSÕES DOS DIAS 20 E 25/08/2020.</t>
   </si>
   <si>
     <t>6506</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6506/protocolo_20200902_094750.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6506/protocolo_20200902_094750.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA DE SESSÃO NO DIA 02/09/2020.</t>
   </si>
   <si>
     <t>6512</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6512/protocolo_20200903_101158.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6512/protocolo_20200903_101158.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA N FORMA REGIMENTAL, A CRIAÇÃO DA FRENTE PARLAMENTAR DE DEFESA DOS CONSÓRCIOS PÚBLICOS COM FINALIDADE DE ATUAÇÃO NA DEFESA E NO DESENVOLVIMENTO DOS CONSÓRCIOS PÚBLICOS NO ÂMBITO DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6515</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6515/protocolo_20200904_110321.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6515/protocolo_20200904_110321.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 02 DE SETEMBRO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>6516</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6516/protocolo_20200908_093316.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6516/protocolo_20200908_093316.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 08 DE SETEMBRO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>6518</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6518/protocolo_20200909_092929.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6518/protocolo_20200909_092929.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, O ARQUIVAMENTO DO PROJETO DE LEI Nº 367/2020.</t>
   </si>
   <si>
     <t>6519</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6519/protocolo_20200909_094231.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6519/protocolo_20200909_094231.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 09/09/2020.</t>
   </si>
   <si>
     <t>6521</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6521/protocolo_20200909_105805.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6521/protocolo_20200909_105805.pdf</t>
   </si>
   <si>
     <t>6525</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6525/protocolo_20200909_111325.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6525/protocolo_20200909_111325.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 03 DE SETEMBRO DE 2020.</t>
   </si>
   <si>
     <t>6527</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6527/protocolo_20200910_100819.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6527/protocolo_20200910_100819.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 10 DE SETEMBRO DE 2020.</t>
   </si>
   <si>
     <t>6529</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6529/protocolo_20200910_120546.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6529/protocolo_20200910_120546.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NAS SESSÕES ORDINÁRIAS QUE SERÃO REALIZADAS  NOS DIAS 15 E 17 DE SETEMBRO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>6531</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6531/protocolo_20200914_102646.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6531/protocolo_20200914_102646.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL , QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE ALAGOAS SOLICITAÇÃO PARA QUE SEJA AUTORIZADA A PRÁTICA DE TRIATHLON , ADOTANDO OS MESMOS PROCEDIMENTOS QUE FORAM CONSIDERADOS PARA O RETORNO DO COMPEONATO PROFISSIONAL DE FUTEBOL.</t>
   </si>
   <si>
     <t>6533</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6533/protocolo_20200914_120742.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6533/protocolo_20200914_120742.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AOS PROFESSORES DE HISTÓRIA DE ALAGOAS EM RAZÃO DOS RELEVANTES SERVIÇOS PRESTADOS AO NOSSO ESTADO.</t>
   </si>
   <si>
     <t>6534</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6534/protocolo_20200915_102906.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6534/protocolo_20200915_102906.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA  NAS SESSÕES DOS DIA 15 E 17 DE SETEMBRO DE 2020.</t>
   </si>
   <si>
     <t>6542</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6542/protocolo_20200917_122742.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6542/protocolo_20200917_122742.pdf</t>
   </si>
   <si>
     <t>REQUER  MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO PLENÁRIA ORDINÁRIA DO DIA 17 DE SETEMBRO DE 2020</t>
   </si>
   <si>
     <t>6546</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6546/protocolo_20200923_084056.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6546/protocolo_20200923_084056.pdf</t>
   </si>
   <si>
     <t>REQUER  A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 22 DE SETEMBRO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>6550</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6550/protocolo_20200924_094858.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6550/protocolo_20200924_094858.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSENCIA NA SESSÃO ORDINÁRIA DO DIA 23 DE SETEMBRO DE 2020.</t>
   </si>
   <si>
     <t>6551</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6551/protocolo_20200924_094946.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6551/protocolo_20200924_094946.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSENCIA NA SESSÃO ORDINÁRIA E EXTRAORDINÁRIA DO DIA 24 DE SETEMBRO DE 2020.</t>
   </si>
   <si>
     <t>6552</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6552/protocolo_20200924_095535.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6552/protocolo_20200924_095535.pdf</t>
   </si>
   <si>
     <t>REQUER  MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSENCIA NA SESSÃO ORDINÁRIA DO DIA 23 DE SETEMBRO DE 2020.</t>
   </si>
   <si>
     <t>6553</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6553/protocolo_20200924_102406.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6553/protocolo_20200924_102406.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA INFORMAÇÕES AO COMANDANTE DA POLÍCIA MILITAR DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6555</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6555/protocolo_20200924_102653.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6555/protocolo_20200924_102653.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, SOLICITAR INFORMAÇÕES AO COMANDANTE DA POLÍCIA MILITAR O ESTADO DE ALAGOAS JUNTO AO BATALHÃO DE POLÍCIA DE TRANSITO-BPTRAN.</t>
   </si>
   <si>
     <t>6556</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6556/protocolo_20200924_102753.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6556/protocolo_20200924_102753.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, SOLICITAR A AGÊNCIA REGULADORA DE SERVIÇOS PÚBLICOS DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6557</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6557/protocolo_20200924_102858.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6557/protocolo_20200924_102858.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, SOLICITAR INFORMAÇÕES AO DEPARTAMENTO ESTADUAL DE TRANSITO DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6558</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6558/protocolo_20200924_102945.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6558/protocolo_20200924_102945.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, SOLICITAR INFORMAÇÕES AO DEPARTAMENTO DE ESTRADAS DE RODAGEM DE ALAGOAS - DER.</t>
   </si>
   <si>
     <t>6559</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6559/protocolo_20200924_103054.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6559/protocolo_20200924_103054.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, SOLICITAR INFORMAÇÕES A AGÊNCIA DE DEFESA E INSPEÇÃO AGROPECUÁRIA DE ALAGOAS.</t>
   </si>
   <si>
     <t>6560</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6560/protocolo_20200924_102007.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6560/protocolo_20200924_102007.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSENCIA NAS SESSÕES DOS DIAS 22 E 23 DE SETEMBRO DE 2020.</t>
   </si>
   <si>
     <t>6563</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6563/protocolo_20200925_081021.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6563/protocolo_20200925_081021.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NAS SESSÕES POR MOTIVO DE SAÚDE, CONFORME ATESTADO MÉDICO EM ANEXO</t>
   </si>
   <si>
     <t>6567</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6567/protocolo_20200929_094823.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6567/protocolo_20200929_094823.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMETAL, JUSTIFICAR AUSENCIA NAS SESSÕES DO DIAS 08 A 10/09/2020.</t>
   </si>
   <si>
     <t>6568</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6568/protocolo_20200929_094912.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6568/protocolo_20200929_094912.pdf</t>
   </si>
   <si>
     <t>REQUER  MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSENCIA NAS SESSÕES DOS DIAS 17, 23 E 24/08/2020.</t>
   </si>
   <si>
     <t>6574</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6574/protocolo_20200929_102427.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6574/protocolo_20200929_102427.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL , JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 29/09/2020.</t>
   </si>
   <si>
     <t>6575</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6575/protocolo_20200929_112019.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6575/protocolo_20200929_112019.pdf</t>
   </si>
   <si>
     <t>6578</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6578/protocolo_20200930_095242.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6578/protocolo_20200930_095242.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSENCIA NA SESSÃO ORDINÁRIA O DIA 30 DE SETEMBRO DE 2020.</t>
   </si>
   <si>
     <t>6580</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6580/protocolo_20201001_122816.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6580/protocolo_20201001_122816.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, A DESIGNAÇÃO DE AUDIÊNCIA PÚBLICA COM VISTAS  A SUBSIDIAR OS DEBATES SOBRE OS VALORES COBRADOS PELOS PLANOS DE SAÚDE, PARTICULARMENTE CAPSESP SAÚDE E O GEAP, EM RELAÇAO OS SERVIDORES PÚBLICOS FEDERAIS DA TIVA, APOSENTADOS E DOS BENEFICIÁRIOS DE PENSÃO DO MINISTÉRIO DA SAÚDE.</t>
   </si>
   <si>
     <t>6584</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6584/protocolo_20201005_102539.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6584/protocolo_20201005_102539.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL , JUSTIFICAR AUSÊNCIA NAS SESSÕES DOS DIAS 29/09/2020 , 30/09/2020 E 01/10/2020 .</t>
   </si>
   <si>
     <t>6585</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6585/protocolo_20201005_102611.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6585/protocolo_20201005_102611.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL , A CRIAÇÃO DE UMA COMISSÃO ESPECIAL DE FISCALIZAÇÃO DAS CONCESSÕES DE SERVIÇOS PÚBLICOS DE SANEAMENTO .</t>
   </si>
   <si>
     <t>6586</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6586/protocolo_20201006_092038.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6586/protocolo_20201006_092038.pdf</t>
   </si>
   <si>
     <t>REQUER  A MESA NA FORMA REGIMENTAL, QUE ENCAMINHE  EXPEDIENTE AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS JOSÉ RENAN VASCONCELOS FILHO, PLEITEANDO AS PROVIDÊNCIAS NECESSÁRIAS PARA A CONSTRUÇÃO DA ESTRADA DA SERRA DA CATITA, LIGANDO O MUNICÍPIO DE IBATEGUARA AO MUNICÍPIO DE COLÓNIA LEOPOLDINA, LOCALIZADOS NA REGIÃO METROPOLITANA DA ZONA DA MATA NO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6587</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6587/protocolo_20201006_092153.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6587/protocolo_20201006_092153.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, QUE ENCAMINHE EXPEDIENTE AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS JOSÉ RENAN VASCONCELOS FILHO, PLEITEANDO AS PROVIDÊNCIAS PARA QUE  SEJA REALIZADO A PAVIMENTAÇÃO ASFÁLTICA EM TORNO DE 10 KM EM DIVERSAS RUAS DO MUNICÍPIO DE MATRIZ DE CAMARAGIBE/AL, A PEDIDO DO PREFEITO  ANDERSON KENNEDY DA SILVA BOLEVARD, CONFORME PROJETO PRÓ-ESTRADA, QUE VEM SENDO IMPLEMENTADO EM DIVERSOS MUNICÍPIOS DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6588</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6588/protocolo_20201006_091810.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6588/protocolo_20201006_091810.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO ORDINÁRIA QUE SERÁ REALIZADA NO DIA 06 DE OUTUBRO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>6594</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6594/protocolo_20201007_084523.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6594/protocolo_20201007_084523.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSENCIA NA SSSÃO PLENÁRIA ORDINÁRIA DO DIA 01 DE OUTUBRO DE 2020.</t>
   </si>
   <si>
     <t>6595</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6595/protocolo_20201007_085854.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6595/protocolo_20201007_085854.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 06/10/2020.</t>
   </si>
   <si>
     <t>6600</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6600/protocolo_20201013_085354.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6600/protocolo_20201013_085354.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL , JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 07/10/2020.</t>
   </si>
   <si>
     <t>6601</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6601/protocolo_20201013_103046.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6601/protocolo_20201013_103046.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL , JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 13 DE OUTUBRO DE 2020.</t>
   </si>
   <si>
     <t>6603</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6603/protocolo_20201014_100837.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6603/protocolo_20201014_100837.pdf</t>
   </si>
   <si>
     <t>REQUER A MEA NA FORMA REGIMENTAL, JUSTIFICAR AUSENCIA NA SESSÃO ORDINÁRIA DO DIA 14/10/2020.</t>
   </si>
   <si>
     <t>6604</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6604/protocolo_20201014_120947.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6604/protocolo_20201014_120947.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 13/10/2020.</t>
   </si>
   <si>
     <t>6605</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6605/protocolo_20201014_120509.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6605/protocolo_20201014_120509.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 14/10/2020.</t>
   </si>
   <si>
     <t>6606</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6606/protocolo_20201015_113230.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6606/protocolo_20201015_113230.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL , QUE SEJA APROVADA MOÇAÕ DE PESAR , PELO FALECIMENTO DE WANDERLEY JARDIM AGUIRRE , ADVOGADA DE NOTÁVEL SABER JURÍDICO , EX- PRESIDENTE DO TRIBUNAL DE ÉTICA E DISCIPLINA .</t>
   </si>
   <si>
     <t>6610</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6610/protocolo_20201020_100706.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6610/protocolo_20201020_100706.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSENCIA DAS SESSÕES ORDINÁRIAS NOS DIAS 20 E 21 DE OUTUBRO DE 2020</t>
   </si>
   <si>
     <t>6622</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6622/protocolo_20201022_091811.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6622/protocolo_20201022_091811.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 20/10/2020.</t>
   </si>
   <si>
     <t>6623</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6623/protocolo_20201022_092048.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6623/protocolo_20201022_092048.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR A AUSÊNCIA NA SESSÃO DO DIA 21/10/2020.</t>
   </si>
   <si>
     <t>6627</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6627/protocolo_20201027_105102.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6627/protocolo_20201027_105102.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL , QUE SEJA ENCAMINHADO AO CHEFE DO EXECUTIVO MUNICIPAL E A CÂMARA DOS VEREADORES DA CIDADE DE ARAPIRACA , VOTO DE CONGRATULAÇÕES PELA PASSAGEM DOS SEUS 96 ( NOVENTA E SEIS ANOS ) DE EMANCIPAÇÃO POLÍTICA A SER COMEMORADA NO DIA 30 DO CORRENTE MÊS .</t>
   </si>
   <si>
     <t>6628</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6628/protocolo_20201027_114409.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6628/protocolo_20201027_114409.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSENCIA NA SESSÃO NO DIA 27/10/2020.</t>
   </si>
   <si>
     <t>6639</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6639/protocolo_20201103_112437.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6639/protocolo_20201103_112437.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR A AUSÊNCIA NA SESSÃO DO DIA 28 DE OUTUBRO DE 2020.</t>
   </si>
   <si>
     <t>6640</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6640/protocolo_20201103_112520.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6640/protocolo_20201103_112520.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR A AUSÊNCIA NA SESSÃO DO DIA 03 DE NOVEMBRO DE 2020.</t>
   </si>
   <si>
     <t>6644</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6644/protocolo_20201104_095634.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6644/protocolo_20201104_095634.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL , JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 04/11/2020.</t>
   </si>
   <si>
     <t>6652</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6652/protocolo_20201117_094317.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6652/protocolo_20201117_094317.pdf</t>
   </si>
   <si>
     <t>REQUER A MES NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO PLENÁRIA ORDINÁRIA DO DIA 04 DE NOVEMBRO DE 2020</t>
   </si>
   <si>
     <t>6653</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6653/protocolo_20201117_094653.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6653/protocolo_20201117_094653.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSENCIA NA SESSÃO ORDINÁRIA DO DIA 17/09/2020.</t>
   </si>
   <si>
     <t>6655</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6655/protocolo_20201118_093731.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6655/protocolo_20201118_093731.pdf</t>
   </si>
   <si>
     <t>REQUER A  MESA NA FORMA REGIMENTAL , JUSTIFICAR AUSÊNCIA NAS SESSÕES REALIZADAS NO DIA 18 E 19 DE NOVEMBRO DE 2020.</t>
   </si>
   <si>
     <t>6656</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6656/protocolo_20201118_111603.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6656/protocolo_20201118_111603.pdf</t>
   </si>
   <si>
     <t>REQUER  A MESA NA FORMA REGIMENTAL , JUSTIFICAR AUSÊNCIA NA SESSÕES DOS DIAS 17,18 E 19 DE NOVEMBRO 2020.</t>
   </si>
   <si>
     <t>6664</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6664/protocolo_20201124_112406.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6664/protocolo_20201124_112406.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL,  A CRIAÇÃO DA FRENTE PARLAMENTAR EM DEFESA DO ARTESANATO E DA CULTURA POPULAR.</t>
   </si>
   <si>
     <t>6665</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6665/protocolo_20201124_112626.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6665/protocolo_20201124_112626.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL,  A CRIAÇAO DA FRENTE PARLAMENTAR EM DEFESA DOS CONSELHEIROS TUTELARES.</t>
   </si>
   <si>
     <t>6668</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6668/protocolo_20201125_082129.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6668/protocolo_20201125_082129.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL ,VOTO DE PESAR EM RAZÃO DO FALECIMENTO DO EX- GOVERNADOR DE SERGIPE , JOÃO ALVES FILHO.</t>
   </si>
   <si>
     <t>6671</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6671/protocolo_20201126_101651.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6671/protocolo_20201126_101651.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICATIVA DE AUSÊNCIA DAS SESSÕES DOS DIAS 17, 18 E 19/11/2020.</t>
   </si>
   <si>
     <t>6672</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6672/protocolo_20201126_101912.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6672/protocolo_20201126_101912.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 25/11/2020</t>
   </si>
   <si>
     <t>6673</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6673/protocolo_20201126_103134.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6673/protocolo_20201126_103134.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO PLENÁRIA  EXTRAORDINÁRIA DO DIA 04 DE NOVEMBRO DE 2020.</t>
   </si>
   <si>
     <t>6674</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6674/protocolo_20201126_103312.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6674/protocolo_20201126_103312.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO PLENÁRIA ORIDINÁRIA DO DIA 17 DE NOVEMBRO DE 2020</t>
   </si>
   <si>
     <t>6677</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6677/protocolo_20201201_090637.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6677/protocolo_20201201_090637.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 26.11.2020.</t>
   </si>
   <si>
     <t>6679</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6679/protocolo_20201201_093626.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6679/protocolo_20201201_093626.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL , JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 18 DE NOVEMBRO DE 2020.</t>
   </si>
   <si>
     <t>6680</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6680/protocolo_20201201_093651.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6680/protocolo_20201201_093651.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL , JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 19 DE NOVEMBRO DE 2020.</t>
   </si>
   <si>
     <t>6684</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6684/protocolo_20201203_095615.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6684/protocolo_20201203_095615.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSENCIA NA SESSÃO ORDINÁRIA QUE SERÁ REALIZADA NO DIA 03 DE DEZEMBRO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>6685</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6685/protocolo_20201203_100001.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6685/protocolo_20201203_100001.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSENCIA NAS SESSÕES DOS DIAS 01 E 02 DE DEZEMBRO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>6686</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6686/protocolo_20201203_110949.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6686/protocolo_20201203_110949.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSENCIA NA SESSÃO DO DIA 03 DE DEZEMBRO DE 2020.</t>
   </si>
   <si>
     <t>6687</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6687/protocolo_20201203_120347.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6687/protocolo_20201203_120347.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL,  MOÇÃO DE APLAUSO AO EXCELENTISSIMO DESEMBARGADOR MARCELO VIEIRA, EM RAZÃO DE SUA POSSE NA PRESIDÊNCIA DO TRT/AL.</t>
   </si>
   <si>
     <t>6691</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6691/protocolo_20201204_100125.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6691/protocolo_20201204_100125.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 02.12.2020.</t>
   </si>
   <si>
     <t>6702</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6702/protocolo_20201210_083128.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6702/protocolo_20201210_083128.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, ENCAMINHAR MOÇÃO DE PESAR, AOS FAMÍLIA E Á POLÍCIA MILITAR DO RIO DE JANEIRO, PELO FALECIMENTO DO CABO DERINALDO CARDOSO DOS SANTOS., OCORRIDO EM 04 DE DEZEMBRO DE 2020.</t>
   </si>
   <si>
     <t>6708</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6708/protocolo_20201210_115534.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6708/protocolo_20201210_115534.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA MOÇÃO DE APLAUDO AO TOINHO PESCADOR, UM POETA DE PENEDO-AL, EM RAZÃO DOS RELEVANTES SERVIÇOS PRESTADOS AO NOSSO ESTADO.</t>
   </si>
   <si>
     <t>6717</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6717/protocolo_20201214_121831.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6717/protocolo_20201214_121831.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO PLENÁRIA  ORDINÁRIA DO DIA  09 DE DEZEMBRO DE 2020</t>
   </si>
   <si>
     <t>6718</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6718/protocolo_20201214_120759.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6718/protocolo_20201214_120759.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL , JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 03/12/2020.</t>
   </si>
   <si>
     <t>6719</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6719/protocolo_20201214_121735.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6719/protocolo_20201214_121735.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA  NA SESSÃO PLENÁRIA ORDINÁRIA  DO DIA 10 DE DEZEMBRO DE 2020</t>
   </si>
   <si>
     <t>6721</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6721/protocolo_20201215_093737.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6721/protocolo_20201215_093737.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO PLENÁRIA ORDINÁRIA  DO DIA 15 DE DEZEMBRO DE 2020.</t>
   </si>
   <si>
     <t>6726</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6726/protocolo_20201215_095132.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6726/protocolo_20201215_095132.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, VOTO DE PROFUNDO PESAR PELO FALECIMENTO DE ALUÍSIO LINS BRAGA NETO (LULA).</t>
   </si>
   <si>
     <t>6769</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6769/protocolo_20201222_083853.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6769/protocolo_20201222_083853.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NA SESSÃO PLENÁRIA ORDINÁRIA DO DIA 17 DE DEZEMBRO DE 2020.</t>
   </si>
   <si>
     <t>6770</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6770/protocolo_20201222_084145.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6770/protocolo_20201222_084145.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICA AUSÊNCIA NA SESSÃO PLENÁRIA ORDINÁRIA DO DIA 16 DE DEZEMBRO DE 2020.</t>
   </si>
   <si>
     <t>6771</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6771/protocolo_20201222_101432.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6771/protocolo_20201222_101432.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 22 DE DEZEMBRO DE 2020.</t>
   </si>
   <si>
     <t>6798</t>
   </si>
   <si>
     <t>RENUNCIO AO MANDATO DE DEPUTADO ESTADUAL.</t>
   </si>
   <si>
     <t>5999</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>VP</t>
   </si>
   <si>
     <t>VETO PARCIAL</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/5999/protocolo_20200109_100855.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/5999/protocolo_20200109_100855.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 3 /2020 , REFERENTE AO VETO PARCIAL AO PROJETO DE LEI Nº 646/2018, QUE DISPÕE SOBE A PRODUÇÃO E COMERCIALIZAÇÃO DE DERIVADOS LÁCTEOS ARTESANAIS PRODUZIDOS NO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6000</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6000/protocolo_20200109_100922.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6000/protocolo_20200109_100922.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 4 /2020, REFERENTE AO VETO PARCIAL AO PROJETO DE LEI Nº 211/2019, QUE DISPÕE SOBRE A REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS CARGOS EM COMISSÃO E FUNÇÕES GRATIFICADAS DO QUADRO DE PESSOAL DOS SERVIÇOS AUXILIARES DA DEFENSORIA PÚBLICA DO ESTADO DE ALAGOAS DPE / AL, EDÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6001</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6001/protocolo_20200219_143301.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6001/protocolo_20200219_143301.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 5/2020, RELATIVO AO VETO TOTAL AO PROJETO DE LEI Nº 170/2019, QUE DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO DE 2020-2023, NOS TERMOS DO ART. 176 , § 1º DA CONSTITUIÇÃO ESTADUAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6002</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6002/protocolo_20200113_091654.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6002/protocolo_20200113_091654.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 6/2020 REFERENTE AO VETO PARCIAL AO PROJETO DE LEI Nº  179/2019 QUE INSTITUI O FUNDO DE EQUILÍBRIO FISCAL DO ESTADO DE  ALAGOAS - FEFAL E CONDICIONA A FRUIÇÃO DE INCENTIVOS OU BENEFÍCIOS FISCAIS OU FINANCEIROS Á EFETIVAÇÃO DE DEPÓSITOS NO REFERIDO FUNDO, NOS TERMOS DO CONVÊNIO ICMS 42, DE 3 DE MAIO DE 2016.</t>
   </si>
   <si>
     <t>6003</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6003/protocolo_20200113_092015.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6003/protocolo_20200113_092015.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 7/202O, REFERENTE AO VETO PARCIAL AO PROJETO DE LEI Nº 530/2017 QUE ALTERA A LEI ESTADUAL Nº 5.981, DE 19 DE DEZEMBRO DE 1997, QUE CONSOLIDA OS CRITÉRIOS DE APURAÇÃO,  DEFINE OS PRAZOS DE ENTREGA DAS PARCELAS DO PRODUTO DA ARRECADAÇÃO DOS IMPOSTOS  QUE MENCIONA E DAS TRANSFERÊNCIAS, ASSEGURADAS AOS MUNICÍPIOS ALAGOANOS.</t>
   </si>
   <si>
     <t>6004</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6004/protocolo_20200113_092312.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6004/protocolo_20200113_092312.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 8/2020 REFERENTE AO VETO PARCIAL AO PROJETO DE LEI Nº  157/2019 QUE DISPÕE  SOBRE A FIXAÇÃO DOS SUBSÍDIOS DOS MILITARES INTEGRANTES DA POLICIA MILITAR E DO CORPO DE BOMBEIROS MILITAR DO ESTADO DE ALAGOAS NA GRADUAÇÃO ASPIRANTE E NO POSTO DE 2º TENENTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6175</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6175/protocolo_20200415_122316.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6175/protocolo_20200415_122316.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 1/2020 REFERENTE AO  VETO  PARCIAL AO  PROJETO DE LEI Nº 169/2019 QUE  DISPÕE SOBRE "ESTIMA A RECEITA E FIXA A DESPESA DO ESTADO DE ALAGOAS PARA O EXERCÍCIO FINANCEIRO DE 2020."</t>
   </si>
   <si>
     <t>6206</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6206/protocolo_20200428_112330.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6206/protocolo_20200428_112330.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 17/2020  REFERENTE AO VETO PARCIAL AO PROJETO DE LEI Nº 262/2019 QUE DISPÕE SOBRE A CRIAÇÃO DO SERVIÇO VOLUNTÁRIO DE PLANTÃO  - SVP , DESTINADO AOS DELEGADOS DE POLÍCIA CIVIL DO ESTADO DE ALAGOAS , E DÁ OUTRAS PROVIDÊNCIAS .</t>
   </si>
   <si>
     <t>6383</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6383/protocolo_20200716_130533.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6383/protocolo_20200716_130533.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 31/2020, REFERENTE AO VETO PARCIAL O PROJETO DE LEI Nº 261/2019, QUE DISPÕE SOBRE A REESTRUTURAÇÃO DA CARREIRA DE PERÍCIAS  FORENSES DO SERVIÇO CIVIL DO PODER EXECUTIVO DO ESTADO DE ALAGOAS,E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6384</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6384/protocolo_20200716_130658.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6384/protocolo_20200716_130658.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 32/2020, REFERENTE AO VETO PARCIAL O PROJETO DE LEI Nº  256/2019 QUE INSTITUI O 'DIA DO VETERANO POLICIAL MILITAR' NA POLICIA MILITAR DO ESTADO DE ALAGOAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6385</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6385/protocolo_20200716_130839.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6385/protocolo_20200716_130839.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 33/2020, REFERENTE AO VETO PARCIAL  O PROJETO DE LEI Nº 130/2019  QUE INSTITUI A DECLARAÇÃO ALAGOANA DE DIREITOS DE LIBERDADE ECONÔMICA,  E ESTABELECE  NORMAS PARA ATOS DE LIBERAÇÃO DE ATIVIDADE ECONÔMICA, ANÁLISE DE IMPACTO REGULATÓRIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6394</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6394/protocolo_20200730_111736.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6394/protocolo_20200730_111736.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 30/2020, REFERENTE AO VETO PARCIAL  AO PROJETO DE LEI Nº 214/2019 QUE ALTERA A LEI ESTADUAL Nº 5.671, DE 1º DE FEVEREIRO DE 1995.</t>
   </si>
   <si>
     <t>6460</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6460/protocolo_20200825_092105.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6460/protocolo_20200825_092105.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 39/2020, RELATIVO AO VETO PARCIAL AO PROJETO DE LEI Nº 322/2020, ONDE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E A EXECUÇÃO DA LEI ORÇAMENTÁRIA DE 2021, NOS TERMOS § 2º DO ART. 176 DA CONSTITUIÇÃO ESTADUAL, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>6596</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6596/protocolo_20201007_090430.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6596/protocolo_20201007_090430.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 23/2020, RELATIVO AO VETO PARCIAL AO PROJETO DE LEI Nº 389/2017, QUE DISPÕE SOBRE A DIVULGAÇÃO DO INCENTIVO DO GOVERNO DO ESTADO DE ALAGOAS AS PRODUÇÕES ARTÍSTICS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6007</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>VETO TOTAL</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6007/protocolo_20200128_102629.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6007/protocolo_20200128_102629.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 09/2020, ONDE DECIDE VETAR TOTALMENTE O PROJETO DE LEI Nº 134/2019, QUE DISPÕE SOBRE O APROVEITAMENTO DE ARMAS DE FOGO APREENDIDAS EM OPERAÇÕES REALIZADAS PELAS POLÍCIAS CIVIL E MILITAR DO ESTADO DE ALAGOAS, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5998</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/5998/protocolo_20200109_100828.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/5998/protocolo_20200109_100828.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N º 2/2020, RELATIVO AO VETO TOTAL AO PROJETO DE LEI Nº 687/2018, QUE ALTERA O ART. 393 , DA LEI N º 4.418 , DE 27 DE DEZEMBRO DE 1982, ALTERA O ART . 8º , DA LEI Nº 5.763 , DE 29 DE DEZEMBRO DE 1995 E O ART. 1º , § 1º , INCISO XII , DA LEI Nº 5.887 , DE 6 DE DEZEMBRO DE 1996 , ALTERADO PELA LEI Nº 6.920 , DE 14 DE JANEIRO DE 2008.</t>
   </si>
   <si>
     <t>6386</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6386/protocolo_20200721_122351.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6386/protocolo_20200721_122351.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 20/2020 REFERENTE AO VETO TOTAL AO PROJETO DE LEI Nº 84/2020 QUE DISPÕE SOBRE O APROVEITAMENTO DA ENERGIA SOLAR E INSTALAÇÃO DE PAINÉIS FOTOVOLTAICOS DE ENERGIA ELÉTRICA PARA DIMINUIÇÃO DE GASTOS PÚBLICOS E SUSTENTABILIDADE DAS ESCOLAS E HOSPITAIS DA REDE PÚBLICA ESTADUAL.</t>
   </si>
   <si>
     <t>6387</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6387/protocolo_20200721_122255.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6387/protocolo_20200721_122255.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 29/2020 REFERENTE AO VETO TOTAL DO PROJETO DE LEI Nº 633/2018 QUE DISPÕE SOBRE O PORTE E PAGAMENTO DE TRIBUTOS , TAXAS E MULTAS DE VEÍCULOS AUTOMOTORES , PROIBINDO A APREENSÃO , E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6393</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6393/protocolo_20200730_111547.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6393/protocolo_20200730_111547.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 24/2020. REFERENTE AO VETO TOTAL AO PROJETO DE LEI Nº  172/2019, QUE INSTITUI O PROGRAMA  PESCADOR LEGAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6459</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6459/protocolo_20200825_092413.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6459/protocolo_20200825_092413.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 38/2020 REFERENTE AO VETO TOTAL AO PROJETO DE LEI Nº  105/2019, QUE DISPÕE SOBRE A A OBRIGAÇÃO  DOS PAIS DE ALUNOS DAS ESCOLAS PÚBLICAS ESTADUAIS DE PAGAMENTO DE MULTA POR EVENTUAIS DANOS CAUSADOS AO PATRIMÔNIO PÚBLICO DAS ESCOLAS DA REDE PÚBLICA ESTADUAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6564</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6564/protocolo_20200929_090119.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6564/protocolo_20200929_090119.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 19/2020, REFERENTE AO VETO TOTAL AO PROJETO DE LEI Nº 138/2019, QUE ESTABELECE COMO OBRIGATÓRIO A REALIZAÇÃO DE ESTUDOS DE INCLUSÃO DE INFRAESTRUTURA CICLOVIÁRIAS NOS PROJETOS DE CRIAÇÃO, MELHORIA E AMPLIAÇÃO DE RUAS, AVENIDAS, PONTES, VIADUTOS, TÚNEIS E ÓRGÃOS PÚBLICOS NO ESTADO DE ALAGOAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6565</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6565/protocolo_20200929_090648.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6565/protocolo_20200929_090648.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 21/2020, REFERENTE AO VETO TOTAL AO PROJETO DE LEI Nº 98/2019, QUE DISPÕE SOBRE A OBRIGATORIEDADE DE REALIZAÇÃO DA LOGÍSTICA REVERSA PELOS PRODUTORES E COMERCIANTES DE CAFÉ PRODUZIDO EM CÁPSULAS NO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>6566</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6566/protocolo_20200929_091326.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6566/protocolo_20200929_091326.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 22/2020, RFERENTE AO VETO TOTAL AO PROJETO DE LEI Nº 239/2019, QUE DISPÕE SOBRE A ALTERAÇÃO NA LEI ESTADUAL Nº 6.161, DE 26 DE JULHO DE 2000, PARA DAR PODERES AO CONTADOR CONSTITUÍDO DE AUTENTICAR CÓPIAS REPROGRÁFICAS DE DOCUMENTOS, NO PROCESSO ADMINISTRATIVO NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA ESTADUAL.</t>
   </si>
   <si>
     <t>6626</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6626/protocolo_20201027_083930.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6626/protocolo_20201027_083930.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 51/2020, REFERENTE AO VETO TOTAL AO PROJETO DE LEI Nº 335/2020, QUE DISPÕE SOBRE A IMPLANTAÇÃO DE DIRETRIZES E PROTOCOLO PARA RETOMADA DAS ATIVIDADES EDUCACIONAIS NO ESTADO DE ALAGOAS EM DECORRÊNCIA DA PANDEMIA DO COVID-19 - CORONA VIRUS.</t>
   </si>
   <si>
     <t>6766</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6766/protocolo_20201221_114910.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6766/protocolo_20201221_114910.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 50/2020, REFERENTE AO VETO TOTAL AO PROJETO DE LEI Nº 99/2019, QUE DISPÕE SOBRE A OBRIGATORIEDADE DE REALIZAÇÃO DA LOGÍSTICA REVERSA PELOS PRODUTORES E COMERCIANTES DE MEDICAMENTOS VAZIOS OU VENCIDOS NO ESTADO DE ALAGOAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -9407,67 +9407,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6130/protocolo_20200317_123552.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6221/protocolo_20200505_101956.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6229/protocolo_20200507_091503.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6613/protocolo_20201111_111754.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6614/protocolo_20201020_114228.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6615/protocolo_20201020_114138.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6619/protocolo_20201111_111432.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6659/protocolo_20201119_112745.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6690/protocolo_20201216_103311.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6693/protocolo_20201209_101753.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6694/protocolo_20201209_104337.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6727/protocolo_20201215_111933.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6740/protocolo_20201216_111751.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6741/protocolo_20201216_111829.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6742/protocolo_20201216_112428.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6743/protocolo_20201216_112527.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6744/protocolo_20201216_112755.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6745/protocolo_20201216_113636.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6746/protocolo_20201216_113508.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6747/protocolo_20201216_114037.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6748/protocolo_20201216_115632.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6751/protocolo_20201216_120539.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6752/protocolo_20201216_120726.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6753/protocolo_20201216_120906.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6754/protocolo_20201216_122430.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6755/protocolo_20201216_122558.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6756/protocolo_20201216_122701.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6757/protocolo_20201216_123204.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6759/protocolo_20201217_094710.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6762/protocolo_20201217_123552.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6765/protocolo_20201221_112444.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6772/protocolo_20201222_101036.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6774/protocolo_20201222_114947.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6775/protocolo_20201222_112526.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6776/protocolo_20201222_112610.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6777/protocolo_20201222_112715.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6778/protocolo_20201222_112001.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6779/protocolo_20201222_112941.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6780/protocolo_20201222_115710.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6781/protocolo_20201222_115010.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6782/protocolo_20201222_115029.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6783/protocolo_20201222_115050.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6784/protocolo_20201222_115111.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6785/protocolo_20201222_115129.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6786/protocolo_20201222_115146.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6788/protocolo_20201222_115206.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6789/protocolo_20201222_115223.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6790/protocolo_20201222_115243.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6005/protocolo_20200113_124909.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6033/protocolo_20200219_085219.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6034/protocolo_20200219_085317.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6035/protocolo_20200219_090706.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6041/protocolo_20200219_095929.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6043/protocolo_20200219_100509.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6044/protocolo_20200219_100645.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6047/protocolo_20200219_111454.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6048/protocolo_20200219_115017.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6049/protocolo_20200219_134828.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6051/protocolo_20200219_140439.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6053/protocolo_20200220_084725.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6067/protocolo_20200227_121832.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6068/protocolo_20200227_122249.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6069/protocolo_20200228_095504.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6072/protocolo_20200303_084939.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6077/protocolo_20200303_124425.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6078/protocolo_20200303_135458.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6088/protocolo_20200305_100225.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6090/protocolo_20200305_100202.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6091/protocolo_20200305_091911.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6092/protocolo_20200305_091935.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6097/protocolo_20200309_152256.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6098/protocolo_20200310_103425.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6100/protocolo_20200310_110812.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6101/protocolo_20200310_111021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6102/protocolo_20200310_111246.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6103/protocolo_20200310_111536.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6104/protocolo_20200310_112005.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6108/protocolo_20200310_122427.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6110/protocolo_20200311_104438.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6111/protocolo_20200311_114411.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6112/protocolo_20200311_115301.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6113/protocolo_20200311_115751.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6116/protocolo_20200312_115100.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6121/protocolo_20200316_170511.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6129/protocolo_20200317_103340.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6140/protocolo_20200318_131537.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6143/protocolo_20200318_155522.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6146/protocolo_20200319_113224.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6148/protocolo_20200319_133449.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6154/protocolo_20200407_084536.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6158/protocolo_20200407_120430.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6159/protocolo_20200407_121236.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6163/protocolo_20200413_101538.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6164/protocolo_20200413_101611.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6165/protocolo_20200414_084651.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6166/protocolo_20200414_084951.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6167/protocolo_20200414_084902.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6168/protocolo_20200414_090343.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6169/protocolo_20200414_121227.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6171/protocolo_20200415_092909.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6172/protocolo_20200415_093119.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6173/protocolo_20200415_102203.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6174/protocolo_20200415_111336.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6176/protocolo_20200415_123142.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6177/protocolo_20200415_123238.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6178/protocolo_20200415_123312.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6179/protocolo_20200416_082322.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6180/protocolo_20200416_092624.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6181/protocolo_20200416_104424.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6183/protocolo_20200420_095532.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6185/protocolo_20200422_085956.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6186/protocolo_20200422_093418.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6187/protocolo_20200422_093711.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6188/protocolo_20200423_080116.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6190/protocolo_20200423_080511.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6191/protocolo_20200423_080625.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6192/protocolo_20200423_080823.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6193/protocolo_20200423_081020.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6198/protocolo_20200428_090150.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6199/protocolo_20200428_090605.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6200/protocolo_20200428_091240.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6203/protocolo_20200428_103147.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6204/protocolo_20200428_103125.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6208/protocolo_20200428_112439.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6209/protocolo_20200428_113626.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6210/protocolo_20200428_114426.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6211/protocolo_20200428_123839.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6212/protocolo_20200429_093300.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6213/protocolo_20200429_103236.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6214/protocolo_20200429_103900.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6216/protocolo_20200429_120249.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6217/protocolo_20200504_120337.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6224/protocolo_20200507_091211.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6225/protocolo_20200507_090914.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6226/protocolo_20200507_091041.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6230/protocolo_20200507_092003.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6231/protocolo_20200507_092650.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6232/protocolo_20200507_092519.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6233/protocolo_20200507_093052.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6234/protocolo_20200507_094256.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6235/protocolo_20200507_093202.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6236/protocolo_20200507_093624.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6237/protocolo_20200507_094421.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6238/protocolo_20200507_095232.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6239/protocolo_20200507_094928.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6240/protocolo_20200507_112012.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6241/protocolo_20200507_112154.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6242/protocolo_20200507_121755.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6243/protocolo_20200507_122226.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6245/protocolo_20200508_122344.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6246/protocolo_20200511_125719.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6247/protocolo_20200511_130858.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6248/protocolo_20200511_131241.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6249/protocolo_20200511_131442.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6256/protocolo_20200519_100413.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6257/protocolo_20200519_100702.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6258/protocolo_20200520_115617.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6259/protocolo_20200519_101201.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6260/protocolo_20200519_100124.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6263/scan_20200518_122604.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6264/protocolo_20200521_105904.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6266/protocolo_20200519_091802.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6267/protocolo_20200519_092314.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6268/protocolo_20200519_092656.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6269/protocolo_20200519_123615.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6270/protocolo_20200519_124553.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6277/protocolo_20200520_113258.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6278/protocolo_20200520_113709.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6279/protocolo_20200520_114430.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6280/protocolo_20200521_083416.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6281/protocolo_20200521_083823.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6285/protocolo_20200521_090426.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6286/protocolo_20200522_101857.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6297/protocolo_20200527_130629.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6301/protocolo_20200602_092728.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6303/protocolo_20200603_094930.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6304/protocolo_20200603_110542.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6307/protocolo_20200605_090302.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6311/protocolo_20200609_120306.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6312/protocolo_20200609_120611.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6317/protocolo_20200610_084151.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6322/protocolo_20200610_123908.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6328/protocolo_20200616_104121.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6331/protocolo_20200617_100852.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6332/protocolo_20200617_113106.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6333/protocolo_20200617_114140.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6334/protocolo_20200618_091946.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6338/protocolo_20200618_112416.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6340/protocolo_20200618_123500.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6347/protocolo_20200623_111921.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6348/protocolo_20200623_112109.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6350/protocolo_20200623_112449.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6351/protocolo_20200623_112628.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6352/protocolo_20200623_112810.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6354/protocolo_20200623_113236.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6355/protocolo_20200623_113425.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6356/protocolo_20200623_113613.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6357/protocolo_20200623_113751.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6358/protocolo_20200623_114002.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6359/protocolo_20200623_114208.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6360/protocolo_20200623_114341.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6361/protocolo_20200623_114555.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6363/protocolo_20200625_100430.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6365/protocolo_20200626_083028.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6366/protocolo_20200626_083231.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6367/protocolo_20200626_083501.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6368/protocolo_20200626_083815.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6370/protocolo_20200630_092525.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6371/protocolo_20200630_093213.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6403/protocolo_20200804_085739.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6407/protocolo_20200804_112832.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6417/protocolo_20200811_083948.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6418/protocolo_20200811_084116.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6427/protocolo_20200812_093845.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6428/protocolo_20200812_094241.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6429/protocolo_20200812_094613.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6432/protocolo_20200812_111446.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6433/protocolo_20200812_111847.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6434/protocolo_20200812_112200.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6438/protocolo_20200818_094332.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6439/protocolo_20200818_094524.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6441/protocolo_20200818_095807.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6442/protocolo_20200818_100158.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6443/protocolo_20200818_100321.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6444/protocolo_20200818_100617.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6447/protocolo_20200819_105528.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6451/protocolo_20200819_121803.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6454/protocolo_20200820_112552.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6462/protocolo_20200825_091103.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6464/protocolo_20200825_104656.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6468/protocolo_20200826_114601.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6469/protocolo_20200826_114907.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6471/protocolo_20200828_094935.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6472/protocolo_20200828_094829.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6476/protocolo_20200831_114215.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6477/protocolo_20200831_121005.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6478/protocolo_20200901_082728.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6484/protocolo_20200901_092413.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6485/protocolo_20200901_092818.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6487/protocolo_20200901_092839.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6488/protocolo_20200901_093142.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6491/protocolo_20200901_112513.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6493/protocolo_20200901_123045.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6494/protocolo_20200901_124242.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6495/protocolo_20200901_123335.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6496/protocolo_20200901_124328.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6497/protocolo_20200901_123636.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6498/protocolo_20200901_124358.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6499/protocolo_20200901_123719.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6501/protocolo_20200902_085220.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6503/protocolo_20200902_091822.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6507/protocolo_20200902_105422.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6508/protocolo_20200902_112340.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6509/protocolo_20200902_113435.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6510/protocolo_20200904_084201.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6514/protocolo_20200903_115546.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6517/protocolo_20200908_102659.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6523/protocolo_20200909_110353.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6524/protocolo_20200909_111251.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6535/protocolo_20200915_120339.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6540/protocolo_20200917_095312.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6541/protocolo_20200917_094735.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6544/protocolo_20200918_105716.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6545/protocolo_20200918_104822.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6571/protocolo_20200929_102045.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6572/protocolo_20200929_102159.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6573/protocolo_20200929_102116.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6576/protocolo_20200929_123018.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6577/protocolo_20200929_123550.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6589/protocolo_20201006_101752.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6591/protocolo_20201006_110536.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6598/protocolo_20201008_085831.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6599/protocolo_20201009_112722.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6602/protocolo_20201013_114342.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6611/protocolo_20201020_110745.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6612/protocolo_20201020_111644.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6620/protocolo_20201021_110212.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6621/protocolo_20201021_110235.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6624/protocolo_20201023_090316.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6630/protocolo_20201027_120549.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6631/protocolo_20201027_120505.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6635/protocolo_20201029_093022.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6637/protocolo_20201103_092729.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6638/protocolo_20201103_092753.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6641/protocolo_20201103_114718.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6642/protocolo_20201103_115202.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6646/protocolo_20201105_090847.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6647/protocolo_20201106_085701.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6662/protocolo_20201124_085527.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6663/protocolo_20201124_090000.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6669/protocolo_20201125_103523.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6675/protocolo_20201126_115535.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6676/protocolo_20201127_105857.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6692/protocolo_20201209_101931.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6695/protocolo_20201209_111718.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6696/protocolo_20201209_111811.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6697/protocolo_20201209_111850.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6698/protocolo_20201209_111927.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6699/protocolo_20201209_105240.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6701/protocolo_20201209_125508.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6703/protocolo_20201210_083231.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6711/protocolo_20201210_122307.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6712/protocolo_20201210_121736.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6713/protocolo_20201210_123359.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6714/protocolo_20201210_123647.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6715/protocolo_20201210_123500.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6716/protocolo_20201210_123252.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6730/protocolo_20201216_085658.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6731/protocolo_20201216_091813.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6732/protocolo_20201216_090505.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6733/protocolo_20201216_091647.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6734/protocolo_20201216_090824.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6735/protocolo_20201216_091423.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6736/protocolo_20201216_091102.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6737/protocolo_20201216_091217.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6738/protocolo_20201216_091257.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6749/protocolo_20201216_115932.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6750/protocolo_20201216_120026.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6764/protocolo_20201218_104717.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6767/protocolo_20201222_081917.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6768/protocolo_20201222_083259.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6773/protocolo_20201222_103343.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6792/protocolo_20201228_101756.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6793/protocolo_20201228_101823.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6794/protocolo_20201228_102031.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6795/protocolo_20201228_102127.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6796/protocolo_20201228_102205.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6797/protocolo_20201228_102227.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6028/protocolo_20200218_175354.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6105/protocolo_20200310_114204.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6139/protocolo_20200318_122032.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6218/protocolo_20200505_085918.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6219/protocolo_20200505_092305.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6295/protocolo_20200526_120440.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6302/protocolo_20200602_102445.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6310/protocolo_20200608_115133.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6376/protocolo_20200708_095622.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6377/protocolo_20200708_101407.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6382/protocolo_20200715_091739.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6799/termo_de_renucia.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6196/protocolo_20200428_083818.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6197/protocolo_20200428_085149.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6272/protocolo_20200520_094345.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6271/protocolo_20200520_093125.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6152/protocolo_20200401_114526.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6251/protocolo_20200512_122051.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6800/projeto_de_decreto_legislativo_no_05-2020.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6150/scan_20200401_112633.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6160/protocolo_20200407_131055.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6254/protocolo_20200514_122944.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6050/protocolo_20200219_135722.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6046/protocolo_20200219_111158.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6055/protocolo_20200220_103832.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6056/protocolo_20200220_133047.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6057/protocolo_20200220_133332.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6010/protocolo_20200207_085712.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6014/protocolo_20200210_111713.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6016/protocolo_20200212_113045.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6017/protocolo_20200213_080414.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6018/protocolo_20200213_122113.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6019/calendario_oficial_de_eventos_e_datas_comemorativas_do_estado_de_alagoas.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6021/protocolo_20200214_120210.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6022/protocolo_20200214_121714.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6023/protocolo_20200214_122420.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6025/protocolo_20200305_113610.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6026/protocolo_20200218_113927.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6031/protocolo_20200219_090948.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6042/protocolo_20200219_100110.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6058/protocolo_20200221_101230.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6059/protocolo_20200221_130431.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6062/protocolo_20200227_101640.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6063/protocolo_20200227_101851.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6064/protocolo_20200227_102102.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6065/protocolo_20200227_102303.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6066/protocolo_20200227_112059.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6070/protocolo_20200302_150651.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6071/protocolo_20200303_085305.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6074/protocolo_20200303_103132.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6075/protocolo_20200303_103548.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6081/protocolo_20200304_141221.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6082/protocolo_20200304_141504.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6083/protocolo_20200304_141820.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6084/protocolo_20200304_141857.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6093/protocolo_20200305_102803.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6096/protocolo_20200309_095818.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6099/protocolo_20200310_110525.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6115/protocolo_20200312_114328.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6118/protocolo_20200312_142845.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6119/protocolo_20200313_092644.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6122/protocolo_20200317_085355.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6125/protocolo_20200317_095310.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6132/protocolo_20200318_091248.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6133/protocolo_20200318_092442.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6134/protocolo_20200318_091606.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6135/protocolo_20200318_093232.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6138/protocolo_20200318_115647.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6147/protocolo_20200319_113753.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6149/protocolo_20200401_095031.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6151/protocolo_20200401_113725.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6155/protocolo_20200407_084617.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6161/protocolo_20200407_124804.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6162/protocolo_20200408_082516.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6184/protocolo_20200422_085602.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6195/protocolo_20200427_104404.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6205/protocolo_20200428_103058.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6227/protocolo_20200507_090352.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6244/protocolo_20200507_122941.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6255/protocolo_20200514_125549.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6265/protocolo_20200519_095036.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6275/protocolo_20200520_112031.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6276/protocolo_20200520_113046.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6282/protocolo_20200521_084206.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6284/protocolo_20200521_090112.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6287/protocolo_20200525_110632.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6288/protocolo_20200526_091243.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6289/protocolo_20200526_092159.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6290/protocolo_20200526_092326.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6291/protocolo_20200526_110647.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6299/protocolo_20200527_131223.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6305/protocolo_20200604_101212.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6306/protocolo_20200604_101420.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6308/protocolo_20200605_104655.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6314/protocolo_20200609_121729.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6319/protocolo_20200610_103845.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6323/protocolo_20200616_095548.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6324/protocolo_20200616_095808.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6325/protocolo_20200616_100022.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6336/protocolo_20200618_093526.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6339/protocolo_20200618_114213.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6341/protocolo_20200618_125704.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6342/protocolo_20200619_121807.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6343/protocolo_20200622_111749.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6344/protocolo_20200622_112217.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6345/protocolo_20200622_113702.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6346/protocolo_20200623_094749.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6349/protocolo_20200623_112250.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6362/protocolo_20200625_081359.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6364/protocolo_20200625_112740.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6372/protocolo_20200630_115259.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6378/protocolo_20200713_124538.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6379/protocolo_20200713_124740.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6380/protocolo_20200713_125036.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6381/protocolo_20200715_085236.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6388/protocolo_20200722_100523.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6389/protocolo_20200729_120623.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6392/protocolo_20200730_104055.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6395/protocolo_20200730_112013.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6396/protocolo_20200730_113304.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6397/protocolo_20200730_120308.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6399/protocolo_20200803_103417.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6400/protocolo_20200803_103742.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6401/protocolo_20200804_084249.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6402/protocolo_20200811_115634.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6404/protocolo_20200804_090506.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6406/protocolo_20200819_115905.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6409/protocolo_20200805_113019.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6413/protocolo_20200806_104003.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6414/protocolo_20200806_120108.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6419/protocolo_20200811_091231.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6425/protocolo_20200811_122108.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6426/protocolo_20200812_093437.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6430/protocolo_20200812_094903.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6431/protocolo_20200812_095134.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6435/protocolo_20200812_114538.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6440/protocolo_20200818_095346.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6445/protocolo_20200818_122121.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6446/protocolo_20200818_122307.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6448/protocolo_20200819_110428.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6449/protocolo_20200819_102149.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6456/protocolo_20200825_083843.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6457/protocolo_20200825_092134.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6458/protocolo_20200825_092343.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6463/protocolo_20200825_110617.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6465/protocolo_20200826_082113.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6470/protocolo_20200828_094507.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6483/protocolo_20200901_092139.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6500/protocolo_20200901_130410.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6502/protocolo_20200902_091229.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6511/protocolo_20200903_083333.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6513/protocolo_20200903_114947.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6520/protocolo_20200909_103103.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6522/protocolo_20200909_110904.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6526/protocolo_20200910_100549.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6528/protocolo_20200910_110340.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6532/protocolo_20200914_120640.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6618/protocolo_20201021_083304.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6537/protocolo_20200922_112741.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6538/protocolo_20200922_111718.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6543/protocolo_20200922_103327.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6547/protocolo_20200923_083818.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6548/protocolo_20200923_083637.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6554/protocolo_20200924_102501.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6561/protocolo_20200924_110227.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6562/protocolo_20200924_110516.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6570/protocolo_20200929_101652.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6579/protocolo_20200930_114155.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6581/protocolo_20201008_093753.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6582/protocolo_20201001_110459.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6592/protocolo_20201006_114049.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6593/protocolo_20201007_082348.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6597/protocolo_20201007_110751.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6607/protocolo_20201020_084711.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6608/protocolo_20201020_084805.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6609/protocolo_20201020_094822.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6616/protocolo_20201020_120348.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6617/protocolo_20201020_115918.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6625/protocolo_20201027_082537.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6632/protocolo_20201027_124337.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6636/protocolo_20201029_100220.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6643/protocolo_20201104_084717.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6648/protocolo_20201106_095121.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6649/protocolo_20201109_091419.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6650/protocolo_20201110_124003.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6651/protocolo_20201117_113724.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6657/protocolo_20201119_084404.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6660/protocolo_20201119_114819.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6666/protocolo_20201124_122441.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6667/protocolo_20201124_123157.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6670/protocolo_20201126_083710.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6678/protocolo_20201202_081113.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6681/protocolo_20201209_094114.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6682/protocolo_20201203_083926.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6683/protocolo_20201203_091335.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6710/protocolo_20201210_120630.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6704/protocolo_20201210_104348.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6706/protocolo_20201210_093153.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6707/protocolo_20201210_101051.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6720/protocolo_20201215_082047.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6722/protocolo_20201215_091533.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6723/protocolo_20201215_092015.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6724/protocolo_20201215_092409.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6725/protocolo_20201215_093136.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6728/protocolo_20201215_124533.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6729/protocolo_20201215_125049.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6739/protocolo_20201217_082915.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6758/protocolo_20201217_081553.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6760/protocolo_20210223_115409.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6763/protocolo_20201218_084457.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6791/protocolo_20201228_095516.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6095/protocolo_20200306_165010.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6117/protocolo_20200312_142422.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6124/protocolo_20200317_094848.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6137/protocolo_20200318_111557.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6145/protocolo_20200319_105540.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6250/protocolo_20200512_104628.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6300/protocolo_20200528_121200.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6408/protocolo_20200805_103609.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6411/protocolo_20200806_093451.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6412/protocolo_20200806_100545.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6479/protocolo_20200901_084620.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6480/protocolo_20200901_084735.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6481/protocolo_20200901_084908.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6569/protocolo_20200929_095351.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6583/protocolo_20201001_111732.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6629/protocolo_20201027_120046.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6654/protocolo_20201117_115919.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6661/protocolo_20201124_085032.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6688/protocolo_20201203_120538.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6689/protocolo_20201203_115926.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6709/protocolo_20201210_120534.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6020/protocolo_20200214_085040.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6029/protocolo_20200219_085717.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6337/protocolo_20200618_093827.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6405/protocolo_20200804_093130.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6530/protocolo_20200910_120907.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6590/protocolo_20201006_105803.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6645/protocolo_20201104_111154.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6273/protocolo_20200520_084353.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6006/protocolo_20200127_115328.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6009/protocolo_20200206_140136.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6011/protocolo_20200207_112339.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6012/protocolo_20200207_105418.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6013/protocolo_20200207_120201.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6015/protocolo_20200212_095621.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6024/protocolo_20200217_125631.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6027/protocolo_20200218_135506.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6030/protocolo_20200219_085133.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6032/protocolo_20200219_085158.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6036/protocolo_20200219_091228.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6037/protocolo_20200219_091641.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6038/protocolo_20200219_093543.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6039/protocolo_20200219_095711.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6040/protocolo_20200219_095841.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6045/protocolo_20200219_100701.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6052/protocolo_20200219_165202.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6054/protocolo_20200220_095728.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6060/protocolo_20200227_085415.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6061/protocolo_20200227_091224.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6073/protocolo_20200303_092225.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6076/protocolo_20200303_123958.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6079/protocolo_20200304_084202.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6080/protocolo_20200304_134437.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6085/protocolo_20200304_140748.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6086/protocolo_20200304_160005.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6087/protocolo_20200304_171539.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6089/protocolo_20200305_111850.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6094/protocolo_20200306_164841.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6106/protocolo_20200310_114519.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6107/protocolo_20200310_114723.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6109/protocolo_20200311_094309.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6114/protocolo_20200311_125725.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6120/protocolo_20200316_140450.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6128/protocolo_20200317_100529.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6126/protocolo_20200317_095522.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6127/protocolo_20200317_100212.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6131/protocolo_20200317_153913.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6136/protocolo_20200318_100242.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6142/protocolo_20200318_135531.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6144/protocolo_20200319_100403.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6153/protocolo_20200407_084514.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6157/protocolo_20200407_120235.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6170/protocolo_20200415_083802.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6182/protocolo_20200420_094622.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6189/protocolo_20200423_080329.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6194/protocolo_20200424_121250.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6201/protocolo_20200428_091621.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6202/protocolo_20200428_115155.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6207/protocolo_20200428_112407.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6220/protocolo_20200505_092326.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6222/protocolo_20200505_102825.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6223/protocolo_20200507_090836.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6228/protocolo_20200507_091426.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6252/protocolo_20200514_104302.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6262/protocolo_20200519_095851.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6274/protocolo_20200520_090132.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6283/protocolo_20200521_084707.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6292/protocolo_20200526_114433.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6293/protocolo_20200526_114502.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6294/protocolo_20200526_114532.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6296/protocolo_20200527_104258.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6298/protocolo_20200527_130909.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6309/protocolo_20200608_103740.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6313/protocolo_20200609_120803.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6315/protocolo_20200610_082745.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6316/protocolo_20200610_082959.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6320/protocolo_20200610_112108.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6321/protocolo_20200610_120647.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6326/protocolo_20200616_101001.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6327/protocolo_20200616_101323.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6329/protocolo_20200616_104912.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6330/protocolo_20200616_111633.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6335/protocolo_20200618_092023.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6353/protocolo_20200623_113013.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6369/protocolo_20200630_090246.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6373/protocolo_20200630_122816.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6374/protocolo_20200706_122828.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6375/protocolo_20200706_123030.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6390/protocolo_20200730_101259.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6391/protocolo_20200730_101405.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6398/protocolo_20200731_111435.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6410/protocolo_20200805_113133.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6415/protocolo_20200810_130955.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6416/protocolo_20200811_081703.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6420/protocolo_20200811_093604.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6421/protocolo_20200811_093910.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6422/protocolo_20200811_100931.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6423/protocolo_20200811_102904.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6424/protocolo_20200811_110323.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6436/protocolo_20200813_103348.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6450/protocolo_20200819_111015.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6452/protocolo_20200820_092241.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6453/protocolo_20200820_104559.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6455/protocolo_20200820_125751.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6461/protocolo_20200825_091032.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6466/protocolo_20200826_110155.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6467/protocolo_20200826_104755.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6473/protocolo_20200828_120109.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6474/protocolo_20200828_120159.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6475/protocolo_20200828_120125.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6482/protocolo_20200901_084128.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6489/protocolo_20200901_101312.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6504/protocolo_20200902_093911.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6505/protocolo_20200902_094129.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6506/protocolo_20200902_094750.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6512/protocolo_20200903_101158.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6515/protocolo_20200904_110321.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6516/protocolo_20200908_093316.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6518/protocolo_20200909_092929.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6519/protocolo_20200909_094231.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6521/protocolo_20200909_105805.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6525/protocolo_20200909_111325.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6527/protocolo_20200910_100819.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6529/protocolo_20200910_120546.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6531/protocolo_20200914_102646.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6533/protocolo_20200914_120742.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6534/protocolo_20200915_102906.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6542/protocolo_20200917_122742.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6546/protocolo_20200923_084056.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6550/protocolo_20200924_094858.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6551/protocolo_20200924_094946.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6552/protocolo_20200924_095535.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6553/protocolo_20200924_102406.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6555/protocolo_20200924_102653.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6556/protocolo_20200924_102753.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6557/protocolo_20200924_102858.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6558/protocolo_20200924_102945.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6559/protocolo_20200924_103054.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6560/protocolo_20200924_102007.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6563/protocolo_20200925_081021.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6567/protocolo_20200929_094823.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6568/protocolo_20200929_094912.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6574/protocolo_20200929_102427.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6575/protocolo_20200929_112019.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6578/protocolo_20200930_095242.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6580/protocolo_20201001_122816.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6584/protocolo_20201005_102539.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6585/protocolo_20201005_102611.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6586/protocolo_20201006_092038.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6587/protocolo_20201006_092153.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6588/protocolo_20201006_091810.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6594/protocolo_20201007_084523.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6595/protocolo_20201007_085854.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6600/protocolo_20201013_085354.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6601/protocolo_20201013_103046.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6603/protocolo_20201014_100837.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6604/protocolo_20201014_120947.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6605/protocolo_20201014_120509.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6606/protocolo_20201015_113230.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6610/protocolo_20201020_100706.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6622/protocolo_20201022_091811.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6623/protocolo_20201022_092048.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6627/protocolo_20201027_105102.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6628/protocolo_20201027_114409.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6639/protocolo_20201103_112437.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6640/protocolo_20201103_112520.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6644/protocolo_20201104_095634.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6652/protocolo_20201117_094317.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6653/protocolo_20201117_094653.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6655/protocolo_20201118_093731.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6656/protocolo_20201118_111603.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6664/protocolo_20201124_112406.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6665/protocolo_20201124_112626.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6668/protocolo_20201125_082129.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6671/protocolo_20201126_101651.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6672/protocolo_20201126_101912.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6673/protocolo_20201126_103134.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6674/protocolo_20201126_103312.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6677/protocolo_20201201_090637.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6679/protocolo_20201201_093626.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6680/protocolo_20201201_093651.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6684/protocolo_20201203_095615.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6685/protocolo_20201203_100001.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6686/protocolo_20201203_110949.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6687/protocolo_20201203_120347.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6691/protocolo_20201204_100125.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6702/protocolo_20201210_083128.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6708/protocolo_20201210_115534.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6717/protocolo_20201214_121831.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6718/protocolo_20201214_120759.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6719/protocolo_20201214_121735.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6721/protocolo_20201215_093737.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6726/protocolo_20201215_095132.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6769/protocolo_20201222_083853.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6770/protocolo_20201222_084145.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6771/protocolo_20201222_101432.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/5999/protocolo_20200109_100855.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6000/protocolo_20200109_100922.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6001/protocolo_20200219_143301.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6002/protocolo_20200113_091654.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6003/protocolo_20200113_092015.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6004/protocolo_20200113_092312.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6175/protocolo_20200415_122316.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6206/protocolo_20200428_112330.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6383/protocolo_20200716_130533.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6384/protocolo_20200716_130658.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6385/protocolo_20200716_130839.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6394/protocolo_20200730_111736.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6460/protocolo_20200825_092105.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6596/protocolo_20201007_090430.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6007/protocolo_20200128_102629.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/5998/protocolo_20200109_100828.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6386/protocolo_20200721_122351.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6387/protocolo_20200721_122255.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6393/protocolo_20200730_111547.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6459/protocolo_20200825_092413.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6564/protocolo_20200929_090119.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6565/protocolo_20200929_090648.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6566/protocolo_20200929_091326.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6626/protocolo_20201027_083930.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6766/protocolo_20201221_114910.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6130/protocolo_20200317_123552.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6221/protocolo_20200505_101956.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6229/protocolo_20200507_091503.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6613/protocolo_20201111_111754.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6614/protocolo_20201020_114228.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6615/protocolo_20201020_114138.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6619/protocolo_20201111_111432.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6659/protocolo_20201119_112745.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6690/protocolo_20201216_103311.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6693/protocolo_20201209_101753.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6694/protocolo_20201209_104337.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6727/protocolo_20201215_111933.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6740/protocolo_20201216_111751.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6741/protocolo_20201216_111829.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6742/protocolo_20201216_112428.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6743/protocolo_20201216_112527.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6744/protocolo_20201216_112755.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6745/protocolo_20201216_113636.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6746/protocolo_20201216_113508.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6747/protocolo_20201216_114037.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6748/protocolo_20201216_115632.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6751/protocolo_20201216_120539.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6752/protocolo_20201216_120726.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6753/protocolo_20201216_120906.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6754/protocolo_20201216_122430.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6755/protocolo_20201216_122558.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6756/protocolo_20201216_122701.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6757/protocolo_20201216_123204.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6759/protocolo_20201217_094710.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6762/protocolo_20201217_123552.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6765/protocolo_20201221_112444.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6772/protocolo_20201222_101036.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6774/protocolo_20201222_114947.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6775/protocolo_20201222_112526.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6776/protocolo_20201222_112610.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6777/protocolo_20201222_112715.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6778/protocolo_20201222_112001.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6779/protocolo_20201222_112941.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6780/protocolo_20201222_115710.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6781/protocolo_20201222_115010.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6782/protocolo_20201222_115029.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6783/protocolo_20201222_115050.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6784/protocolo_20201222_115111.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6785/protocolo_20201222_115129.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6786/protocolo_20201222_115146.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6788/protocolo_20201222_115206.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6789/protocolo_20201222_115223.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6790/protocolo_20201222_115243.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6005/protocolo_20200113_124909.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6033/protocolo_20200219_085219.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6034/protocolo_20200219_085317.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6035/protocolo_20200219_090706.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6041/protocolo_20200219_095929.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6043/protocolo_20200219_100509.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6044/protocolo_20200219_100645.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6047/protocolo_20200219_111454.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6048/protocolo_20200219_115017.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6049/protocolo_20200219_134828.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6051/protocolo_20200219_140439.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6053/protocolo_20200220_084725.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6067/protocolo_20200227_121832.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6068/protocolo_20200227_122249.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6069/protocolo_20200228_095504.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6072/protocolo_20200303_084939.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6077/protocolo_20200303_124425.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6078/protocolo_20200303_135458.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6088/protocolo_20200305_100225.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6090/protocolo_20200305_100202.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6091/protocolo_20200305_091911.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6092/protocolo_20200305_091935.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6097/protocolo_20200309_152256.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6098/protocolo_20200310_103425.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6100/protocolo_20200310_110812.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6101/protocolo_20200310_111021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6102/protocolo_20200310_111246.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6103/protocolo_20200310_111536.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6104/protocolo_20200310_112005.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6108/protocolo_20200310_122427.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6110/protocolo_20200311_104438.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6111/protocolo_20200311_114411.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6112/protocolo_20200311_115301.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6113/protocolo_20200311_115751.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6116/protocolo_20200312_115100.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6121/protocolo_20200316_170511.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6129/protocolo_20200317_103340.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6140/protocolo_20200318_131537.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6143/protocolo_20200318_155522.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6146/protocolo_20200319_113224.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6148/protocolo_20200319_133449.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6154/protocolo_20200407_084536.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6158/protocolo_20200407_120430.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6159/protocolo_20200407_121236.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6163/protocolo_20200413_101538.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6164/protocolo_20200413_101611.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6165/protocolo_20200414_084651.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6166/protocolo_20200414_084951.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6167/protocolo_20200414_084902.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6168/protocolo_20200414_090343.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6169/protocolo_20200414_121227.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6171/protocolo_20200415_092909.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6172/protocolo_20200415_093119.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6173/protocolo_20200415_102203.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6174/protocolo_20200415_111336.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6176/protocolo_20200415_123142.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6177/protocolo_20200415_123238.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6178/protocolo_20200415_123312.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6179/protocolo_20200416_082322.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6180/protocolo_20200416_092624.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6181/protocolo_20200416_104424.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6183/protocolo_20200420_095532.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6185/protocolo_20200422_085956.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6186/protocolo_20200422_093418.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6187/protocolo_20200422_093711.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6188/protocolo_20200423_080116.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6190/protocolo_20200423_080511.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6191/protocolo_20200423_080625.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6192/protocolo_20200423_080823.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6193/protocolo_20200423_081020.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6198/protocolo_20200428_090150.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6199/protocolo_20200428_090605.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6200/protocolo_20200428_091240.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6203/protocolo_20200428_103147.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6204/protocolo_20200428_103125.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6208/protocolo_20200428_112439.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6209/protocolo_20200428_113626.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6210/protocolo_20200428_114426.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6211/protocolo_20200428_123839.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6212/protocolo_20200429_093300.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6213/protocolo_20200429_103236.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6214/protocolo_20200429_103900.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6216/protocolo_20200429_120249.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6217/protocolo_20200504_120337.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6224/protocolo_20200507_091211.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6225/protocolo_20200507_090914.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6226/protocolo_20200507_091041.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6230/protocolo_20200507_092003.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6231/protocolo_20200507_092650.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6232/protocolo_20200507_092519.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6233/protocolo_20200507_093052.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6234/protocolo_20200507_094256.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6235/protocolo_20200507_093202.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6236/protocolo_20200507_093624.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6237/protocolo_20200507_094421.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6238/protocolo_20200507_095232.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6239/protocolo_20200507_094928.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6240/protocolo_20200507_112012.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6241/protocolo_20200507_112154.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6242/protocolo_20200507_121755.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6243/protocolo_20200507_122226.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6245/protocolo_20200508_122344.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6246/protocolo_20200511_125719.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6247/protocolo_20200511_130858.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6248/protocolo_20200511_131241.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6249/protocolo_20200511_131442.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6256/protocolo_20200519_100413.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6257/protocolo_20200519_100702.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6258/protocolo_20200520_115617.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6259/protocolo_20200519_101201.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6260/protocolo_20200519_100124.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6263/scan_20200518_122604.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6264/protocolo_20200521_105904.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6266/protocolo_20200519_091802.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6267/protocolo_20200519_092314.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6268/protocolo_20200519_092656.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6269/protocolo_20200519_123615.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6270/protocolo_20200519_124553.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6277/protocolo_20200520_113258.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6278/protocolo_20200520_113709.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6279/protocolo_20200520_114430.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6280/protocolo_20200521_083416.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6281/protocolo_20200521_083823.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6285/protocolo_20200521_090426.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6286/protocolo_20200522_101857.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6297/protocolo_20200527_130629.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6301/protocolo_20200602_092728.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6303/protocolo_20200603_094930.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6304/protocolo_20200603_110542.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6307/protocolo_20200605_090302.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6311/protocolo_20200609_120306.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6312/protocolo_20200609_120611.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6317/protocolo_20200610_084151.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6322/protocolo_20200610_123908.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6328/protocolo_20200616_104121.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6331/protocolo_20200617_100852.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6332/protocolo_20200617_113106.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6333/protocolo_20200617_114140.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6334/protocolo_20200618_091946.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6338/protocolo_20200618_112416.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6340/protocolo_20200618_123500.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6347/protocolo_20200623_111921.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6348/protocolo_20200623_112109.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6350/protocolo_20200623_112449.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6351/protocolo_20200623_112628.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6352/protocolo_20200623_112810.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6354/protocolo_20200623_113236.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6355/protocolo_20200623_113425.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6356/protocolo_20200623_113613.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6357/protocolo_20200623_113751.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6358/protocolo_20200623_114002.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6359/protocolo_20200623_114208.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6360/protocolo_20200623_114341.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6361/protocolo_20200623_114555.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6363/protocolo_20200625_100430.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6365/protocolo_20200626_083028.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6366/protocolo_20200626_083231.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6367/protocolo_20200626_083501.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6368/protocolo_20200626_083815.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6370/protocolo_20200630_092525.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6371/protocolo_20200630_093213.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6403/protocolo_20200804_085739.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6407/protocolo_20200804_112832.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6417/protocolo_20200811_083948.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6418/protocolo_20200811_084116.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6427/protocolo_20200812_093845.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6428/protocolo_20200812_094241.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6429/protocolo_20200812_094613.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6432/protocolo_20200812_111446.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6433/protocolo_20200812_111847.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6434/protocolo_20200812_112200.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6438/protocolo_20200818_094332.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6439/protocolo_20200818_094524.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6441/protocolo_20200818_095807.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6442/protocolo_20200818_100158.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6443/protocolo_20200818_100321.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6444/protocolo_20200818_100617.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6447/protocolo_20200819_105528.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6451/protocolo_20200819_121803.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6454/protocolo_20200820_112552.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6462/protocolo_20200825_091103.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6464/protocolo_20200825_104656.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6468/protocolo_20200826_114601.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6469/protocolo_20200826_114907.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6471/protocolo_20200828_094935.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6472/protocolo_20200828_094829.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6476/protocolo_20200831_114215.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6477/protocolo_20200831_121005.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6478/protocolo_20200901_082728.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6484/protocolo_20200901_092413.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6485/protocolo_20200901_092818.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6487/protocolo_20200901_092839.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6488/protocolo_20200901_093142.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6491/protocolo_20200901_112513.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6493/protocolo_20200901_123045.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6494/protocolo_20200901_124242.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6495/protocolo_20200901_123335.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6496/protocolo_20200901_124328.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6497/protocolo_20200901_123636.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6498/protocolo_20200901_124358.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6499/protocolo_20200901_123719.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6501/protocolo_20200902_085220.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6503/protocolo_20200902_091822.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6507/protocolo_20200902_105422.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6508/protocolo_20200902_112340.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6509/protocolo_20200902_113435.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6510/protocolo_20200904_084201.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6514/protocolo_20200903_115546.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6517/protocolo_20200908_102659.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6523/protocolo_20200909_110353.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6524/protocolo_20200909_111251.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6535/protocolo_20200915_120339.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6540/protocolo_20200917_095312.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6541/protocolo_20200917_094735.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6544/protocolo_20200918_105716.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6545/protocolo_20200918_104822.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6571/protocolo_20200929_102045.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6572/protocolo_20200929_102159.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6573/protocolo_20200929_102116.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6576/protocolo_20200929_123018.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6577/protocolo_20200929_123550.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6589/protocolo_20201006_101752.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6591/protocolo_20201006_110536.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6598/protocolo_20201008_085831.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6599/protocolo_20201009_112722.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6602/protocolo_20201013_114342.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6611/protocolo_20201020_110745.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6612/protocolo_20201020_111644.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6620/protocolo_20201021_110212.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6621/protocolo_20201021_110235.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6624/protocolo_20201023_090316.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6630/protocolo_20201027_120549.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6631/protocolo_20201027_120505.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6635/protocolo_20201029_093022.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6637/protocolo_20201103_092729.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6638/protocolo_20201103_092753.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6641/protocolo_20201103_114718.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6642/protocolo_20201103_115202.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6646/protocolo_20201105_090847.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6647/protocolo_20201106_085701.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6662/protocolo_20201124_085527.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6663/protocolo_20201124_090000.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6669/protocolo_20201125_103523.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6675/protocolo_20201126_115535.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6676/protocolo_20201127_105857.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6692/protocolo_20201209_101931.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6695/protocolo_20201209_111718.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6696/protocolo_20201209_111811.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6697/protocolo_20201209_111850.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6698/protocolo_20201209_111927.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6699/protocolo_20201209_105240.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6701/protocolo_20201209_125508.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6703/protocolo_20201210_083231.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6711/protocolo_20201210_122307.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6712/protocolo_20201210_121736.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6713/protocolo_20201210_123359.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6714/protocolo_20201210_123647.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6715/protocolo_20201210_123500.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6716/protocolo_20201210_123252.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6730/protocolo_20201216_085658.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6731/protocolo_20201216_091813.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6732/protocolo_20201216_090505.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6733/protocolo_20201216_091647.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6734/protocolo_20201216_090824.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6735/protocolo_20201216_091423.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6736/protocolo_20201216_091102.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6737/protocolo_20201216_091217.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6738/protocolo_20201216_091257.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6749/protocolo_20201216_115932.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6750/protocolo_20201216_120026.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6764/protocolo_20201218_104717.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6767/protocolo_20201222_081917.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6768/protocolo_20201222_083259.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6773/protocolo_20201222_103343.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6792/protocolo_20201228_101756.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6793/protocolo_20201228_101823.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6794/protocolo_20201228_102031.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6795/protocolo_20201228_102127.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6796/protocolo_20201228_102205.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6797/protocolo_20201228_102227.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6028/protocolo_20200218_175354.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6105/protocolo_20200310_114204.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6139/protocolo_20200318_122032.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6218/protocolo_20200505_085918.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6219/protocolo_20200505_092305.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6295/protocolo_20200526_120440.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6302/protocolo_20200602_102445.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6310/protocolo_20200608_115133.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6376/protocolo_20200708_095622.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6377/protocolo_20200708_101407.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6382/protocolo_20200715_091739.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6799/termo_de_renucia.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6196/protocolo_20200428_083818.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6197/protocolo_20200428_085149.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6272/protocolo_20200520_094345.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6271/protocolo_20200520_093125.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6152/protocolo_20200401_114526.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6251/protocolo_20200512_122051.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6800/projeto_de_decreto_legislativo_no_05-2020.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6150/scan_20200401_112633.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6160/protocolo_20200407_131055.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6254/protocolo_20200514_122944.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6050/protocolo_20200219_135722.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6046/protocolo_20200219_111158.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6055/protocolo_20200220_103832.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6056/protocolo_20200220_133047.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6057/protocolo_20200220_133332.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6010/protocolo_20200207_085712.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6014/protocolo_20200210_111713.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6016/protocolo_20200212_113045.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6017/protocolo_20200213_080414.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6018/protocolo_20200213_122113.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6019/calendario_oficial_de_eventos_e_datas_comemorativas_do_estado_de_alagoas.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6021/protocolo_20200214_120210.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6022/protocolo_20200214_121714.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6023/protocolo_20200214_122420.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6025/protocolo_20200305_113610.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6026/protocolo_20200218_113927.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6031/protocolo_20200219_090948.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6042/protocolo_20200219_100110.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6058/protocolo_20200221_101230.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6059/protocolo_20200221_130431.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6062/protocolo_20200227_101640.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6063/protocolo_20200227_101851.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6064/protocolo_20200227_102102.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6065/protocolo_20200227_102303.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6066/protocolo_20200227_112059.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6070/protocolo_20200302_150651.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6071/protocolo_20200303_085305.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6074/protocolo_20200303_103132.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6075/protocolo_20200303_103548.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6081/protocolo_20200304_141221.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6082/protocolo_20200304_141504.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6083/protocolo_20200304_141820.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6084/protocolo_20200304_141857.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6093/protocolo_20200305_102803.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6096/protocolo_20200309_095818.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6099/protocolo_20200310_110525.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6115/protocolo_20200312_114328.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6118/protocolo_20200312_142845.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6119/protocolo_20200313_092644.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6122/protocolo_20200317_085355.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6125/protocolo_20200317_095310.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6132/protocolo_20200318_091248.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6133/protocolo_20200318_092442.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6134/protocolo_20200318_091606.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6135/protocolo_20200318_093232.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6138/protocolo_20200318_115647.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6147/protocolo_20200319_113753.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6149/protocolo_20200401_095031.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6151/protocolo_20200401_113725.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6155/protocolo_20200407_084617.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6161/protocolo_20200407_124804.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6162/protocolo_20200408_082516.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6184/protocolo_20200422_085602.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6195/protocolo_20200427_104404.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6205/protocolo_20200428_103058.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6227/protocolo_20200507_090352.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6244/protocolo_20200507_122941.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6255/protocolo_20200514_125549.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6265/protocolo_20200519_095036.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6275/protocolo_20200520_112031.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6276/protocolo_20200520_113046.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6282/protocolo_20200521_084206.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6284/protocolo_20200521_090112.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6287/protocolo_20200525_110632.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6288/protocolo_20200526_091243.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6289/protocolo_20200526_092159.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6290/protocolo_20200526_092326.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6291/protocolo_20200526_110647.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6299/protocolo_20200527_131223.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6305/protocolo_20200604_101212.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6306/protocolo_20200604_101420.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6308/protocolo_20200605_104655.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6314/protocolo_20200609_121729.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6319/protocolo_20200610_103845.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6323/protocolo_20200616_095548.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6324/protocolo_20200616_095808.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6325/protocolo_20200616_100022.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6336/protocolo_20200618_093526.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6339/protocolo_20200618_114213.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6341/protocolo_20200618_125704.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6342/protocolo_20200619_121807.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6343/protocolo_20200622_111749.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6344/protocolo_20200622_112217.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6345/protocolo_20200622_113702.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6346/protocolo_20200623_094749.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6349/protocolo_20200623_112250.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6362/protocolo_20200625_081359.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6364/protocolo_20200625_112740.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6372/protocolo_20200630_115259.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6378/protocolo_20200713_124538.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6379/protocolo_20200713_124740.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6380/protocolo_20200713_125036.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6381/protocolo_20200715_085236.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6388/protocolo_20200722_100523.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6389/protocolo_20200729_120623.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6392/protocolo_20200730_104055.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6395/protocolo_20200730_112013.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6396/protocolo_20200730_113304.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6397/protocolo_20200730_120308.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6399/protocolo_20200803_103417.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6400/protocolo_20200803_103742.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6401/protocolo_20200804_084249.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6402/protocolo_20200811_115634.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6404/protocolo_20200804_090506.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6406/protocolo_20200819_115905.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6409/protocolo_20200805_113019.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6413/protocolo_20200806_104003.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6414/protocolo_20200806_120108.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6419/protocolo_20200811_091231.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6425/protocolo_20200811_122108.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6426/protocolo_20200812_093437.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6430/protocolo_20200812_094903.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6431/protocolo_20200812_095134.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6435/protocolo_20200812_114538.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6440/protocolo_20200818_095346.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6445/protocolo_20200818_122121.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6446/protocolo_20200818_122307.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6448/protocolo_20200819_110428.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6449/protocolo_20200819_102149.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6456/protocolo_20200825_083843.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6457/protocolo_20200825_092134.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6458/protocolo_20200825_092343.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6463/protocolo_20200825_110617.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6465/protocolo_20200826_082113.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6470/protocolo_20200828_094507.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6483/protocolo_20200901_092139.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6500/protocolo_20200901_130410.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6502/protocolo_20200902_091229.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6511/protocolo_20200903_083333.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6513/protocolo_20200903_114947.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6520/protocolo_20200909_103103.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6522/protocolo_20200909_110904.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6526/protocolo_20200910_100549.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6528/protocolo_20200910_110340.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6532/protocolo_20200914_120640.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6618/protocolo_20201021_083304.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6537/protocolo_20200922_112741.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6538/protocolo_20200922_111718.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6543/protocolo_20200922_103327.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6547/protocolo_20200923_083818.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6548/protocolo_20200923_083637.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6554/protocolo_20200924_102501.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6561/protocolo_20200924_110227.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6562/protocolo_20200924_110516.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6570/protocolo_20200929_101652.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6579/protocolo_20200930_114155.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6581/protocolo_20201008_093753.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6582/protocolo_20201001_110459.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6592/protocolo_20201006_114049.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6593/protocolo_20201007_082348.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6597/protocolo_20201007_110751.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6607/protocolo_20201020_084711.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6608/protocolo_20201020_084805.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6609/protocolo_20201020_094822.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6616/protocolo_20201020_120348.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6617/protocolo_20201020_115918.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6625/protocolo_20201027_082537.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6632/protocolo_20201027_124337.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6636/protocolo_20201029_100220.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6643/protocolo_20201104_084717.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6648/protocolo_20201106_095121.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6649/protocolo_20201109_091419.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6650/protocolo_20201110_124003.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6651/protocolo_20201117_113724.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6657/protocolo_20201119_084404.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6660/protocolo_20201119_114819.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6666/protocolo_20201124_122441.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6667/protocolo_20201124_123157.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6670/protocolo_20201126_083710.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6678/protocolo_20201202_081113.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6681/protocolo_20201209_094114.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6682/protocolo_20201203_083926.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6683/protocolo_20201203_091335.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6710/protocolo_20201210_120630.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6704/protocolo_20201210_104348.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6706/protocolo_20201210_093153.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6707/protocolo_20201210_101051.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6720/protocolo_20201215_082047.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6722/protocolo_20201215_091533.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6723/protocolo_20201215_092015.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6724/protocolo_20201215_092409.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6725/protocolo_20201215_093136.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6728/protocolo_20201215_124533.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6729/protocolo_20201215_125049.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6739/protocolo_20201217_082915.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6758/protocolo_20201217_081553.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6760/protocolo_20210223_115409.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6763/protocolo_20201218_084457.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6791/protocolo_20201228_095516.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6095/protocolo_20200306_165010.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6117/protocolo_20200312_142422.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6124/protocolo_20200317_094848.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6137/protocolo_20200318_111557.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6145/protocolo_20200319_105540.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6250/protocolo_20200512_104628.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6300/protocolo_20200528_121200.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6408/protocolo_20200805_103609.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6411/protocolo_20200806_093451.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6412/protocolo_20200806_100545.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6479/protocolo_20200901_084620.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6480/protocolo_20200901_084735.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6481/protocolo_20200901_084908.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6569/protocolo_20200929_095351.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6583/protocolo_20201001_111732.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6629/protocolo_20201027_120046.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6654/protocolo_20201117_115919.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6661/protocolo_20201124_085032.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6688/protocolo_20201203_120538.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6689/protocolo_20201203_115926.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6709/protocolo_20201210_120534.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6020/protocolo_20200214_085040.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6029/protocolo_20200219_085717.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6337/protocolo_20200618_093827.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6405/protocolo_20200804_093130.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6530/protocolo_20200910_120907.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6590/protocolo_20201006_105803.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6645/protocolo_20201104_111154.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6273/protocolo_20200520_084353.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6006/protocolo_20200127_115328.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6009/protocolo_20200206_140136.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6011/protocolo_20200207_112339.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6012/protocolo_20200207_105418.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6013/protocolo_20200207_120201.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6015/protocolo_20200212_095621.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6024/protocolo_20200217_125631.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6027/protocolo_20200218_135506.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6030/protocolo_20200219_085133.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6032/protocolo_20200219_085158.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6036/protocolo_20200219_091228.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6037/protocolo_20200219_091641.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6038/protocolo_20200219_093543.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6039/protocolo_20200219_095711.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6040/protocolo_20200219_095841.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6045/protocolo_20200219_100701.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6052/protocolo_20200219_165202.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6054/protocolo_20200220_095728.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6060/protocolo_20200227_085415.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6061/protocolo_20200227_091224.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6073/protocolo_20200303_092225.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6076/protocolo_20200303_123958.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6079/protocolo_20200304_084202.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6080/protocolo_20200304_134437.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6085/protocolo_20200304_140748.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6086/protocolo_20200304_160005.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6087/protocolo_20200304_171539.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6089/protocolo_20200305_111850.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6094/protocolo_20200306_164841.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6106/protocolo_20200310_114519.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6107/protocolo_20200310_114723.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6109/protocolo_20200311_094309.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6114/protocolo_20200311_125725.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6120/protocolo_20200316_140450.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6128/protocolo_20200317_100529.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6126/protocolo_20200317_095522.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6127/protocolo_20200317_100212.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6131/protocolo_20200317_153913.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6136/protocolo_20200318_100242.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6142/protocolo_20200318_135531.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6144/protocolo_20200319_100403.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6153/protocolo_20200407_084514.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6157/protocolo_20200407_120235.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6170/protocolo_20200415_083802.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6182/protocolo_20200420_094622.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6189/protocolo_20200423_080329.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6194/protocolo_20200424_121250.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6201/protocolo_20200428_091621.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6202/protocolo_20200428_115155.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6207/protocolo_20200428_112407.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6220/protocolo_20200505_092326.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6222/protocolo_20200505_102825.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6223/protocolo_20200507_090836.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6228/protocolo_20200507_091426.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6252/protocolo_20200514_104302.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6262/protocolo_20200519_095851.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6274/protocolo_20200520_090132.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6283/protocolo_20200521_084707.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6292/protocolo_20200526_114433.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6293/protocolo_20200526_114502.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6294/protocolo_20200526_114532.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6296/protocolo_20200527_104258.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6298/protocolo_20200527_130909.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6309/protocolo_20200608_103740.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6313/protocolo_20200609_120803.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6315/protocolo_20200610_082745.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6316/protocolo_20200610_082959.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6320/protocolo_20200610_112108.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6321/protocolo_20200610_120647.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6326/protocolo_20200616_101001.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6327/protocolo_20200616_101323.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6329/protocolo_20200616_104912.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6330/protocolo_20200616_111633.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6335/protocolo_20200618_092023.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6353/protocolo_20200623_113013.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6369/protocolo_20200630_090246.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6373/protocolo_20200630_122816.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6374/protocolo_20200706_122828.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6375/protocolo_20200706_123030.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6390/protocolo_20200730_101259.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6391/protocolo_20200730_101405.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6398/protocolo_20200731_111435.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6410/protocolo_20200805_113133.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6415/protocolo_20200810_130955.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6416/protocolo_20200811_081703.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6420/protocolo_20200811_093604.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6421/protocolo_20200811_093910.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6422/protocolo_20200811_100931.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6423/protocolo_20200811_102904.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6424/protocolo_20200811_110323.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6436/protocolo_20200813_103348.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6450/protocolo_20200819_111015.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6452/protocolo_20200820_092241.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6453/protocolo_20200820_104559.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6455/protocolo_20200820_125751.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6461/protocolo_20200825_091032.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6466/protocolo_20200826_110155.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6467/protocolo_20200826_104755.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6473/protocolo_20200828_120109.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6474/protocolo_20200828_120159.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6475/protocolo_20200828_120125.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6482/protocolo_20200901_084128.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6489/protocolo_20200901_101312.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6504/protocolo_20200902_093911.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6505/protocolo_20200902_094129.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6506/protocolo_20200902_094750.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6512/protocolo_20200903_101158.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6515/protocolo_20200904_110321.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6516/protocolo_20200908_093316.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6518/protocolo_20200909_092929.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6519/protocolo_20200909_094231.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6521/protocolo_20200909_105805.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6525/protocolo_20200909_111325.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6527/protocolo_20200910_100819.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6529/protocolo_20200910_120546.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6531/protocolo_20200914_102646.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6533/protocolo_20200914_120742.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6534/protocolo_20200915_102906.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6542/protocolo_20200917_122742.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6546/protocolo_20200923_084056.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6550/protocolo_20200924_094858.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6551/protocolo_20200924_094946.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6552/protocolo_20200924_095535.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6553/protocolo_20200924_102406.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6555/protocolo_20200924_102653.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6556/protocolo_20200924_102753.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6557/protocolo_20200924_102858.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6558/protocolo_20200924_102945.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6559/protocolo_20200924_103054.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6560/protocolo_20200924_102007.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6563/protocolo_20200925_081021.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6567/protocolo_20200929_094823.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6568/protocolo_20200929_094912.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6574/protocolo_20200929_102427.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6575/protocolo_20200929_112019.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6578/protocolo_20200930_095242.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6580/protocolo_20201001_122816.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6584/protocolo_20201005_102539.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6585/protocolo_20201005_102611.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6586/protocolo_20201006_092038.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6587/protocolo_20201006_092153.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6588/protocolo_20201006_091810.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6594/protocolo_20201007_084523.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6595/protocolo_20201007_085854.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6600/protocolo_20201013_085354.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6601/protocolo_20201013_103046.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6603/protocolo_20201014_100837.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6604/protocolo_20201014_120947.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6605/protocolo_20201014_120509.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6606/protocolo_20201015_113230.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6610/protocolo_20201020_100706.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6622/protocolo_20201022_091811.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6623/protocolo_20201022_092048.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6627/protocolo_20201027_105102.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6628/protocolo_20201027_114409.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6639/protocolo_20201103_112437.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6640/protocolo_20201103_112520.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6644/protocolo_20201104_095634.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6652/protocolo_20201117_094317.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6653/protocolo_20201117_094653.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6655/protocolo_20201118_093731.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6656/protocolo_20201118_111603.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6664/protocolo_20201124_112406.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6665/protocolo_20201124_112626.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6668/protocolo_20201125_082129.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6671/protocolo_20201126_101651.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6672/protocolo_20201126_101912.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6673/protocolo_20201126_103134.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6674/protocolo_20201126_103312.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6677/protocolo_20201201_090637.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6679/protocolo_20201201_093626.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6680/protocolo_20201201_093651.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6684/protocolo_20201203_095615.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6685/protocolo_20201203_100001.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6686/protocolo_20201203_110949.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6687/protocolo_20201203_120347.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6691/protocolo_20201204_100125.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6702/protocolo_20201210_083128.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6708/protocolo_20201210_115534.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6717/protocolo_20201214_121831.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6718/protocolo_20201214_120759.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6719/protocolo_20201214_121735.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6721/protocolo_20201215_093737.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6726/protocolo_20201215_095132.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6769/protocolo_20201222_083853.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6770/protocolo_20201222_084145.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6771/protocolo_20201222_101432.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/5999/protocolo_20200109_100855.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6000/protocolo_20200109_100922.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6001/protocolo_20200219_143301.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6002/protocolo_20200113_091654.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6003/protocolo_20200113_092015.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6004/protocolo_20200113_092312.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6175/protocolo_20200415_122316.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6206/protocolo_20200428_112330.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6383/protocolo_20200716_130533.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6384/protocolo_20200716_130658.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6385/protocolo_20200716_130839.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6394/protocolo_20200730_111736.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6460/protocolo_20200825_092105.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6596/protocolo_20201007_090430.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6007/protocolo_20200128_102629.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/5998/protocolo_20200109_100828.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6386/protocolo_20200721_122351.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6387/protocolo_20200721_122255.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6393/protocolo_20200730_111547.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6459/protocolo_20200825_092413.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6564/protocolo_20200929_090119.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6565/protocolo_20200929_090648.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6566/protocolo_20200929_091326.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6626/protocolo_20201027_083930.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2020/6766/protocolo_20201221_114910.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H791"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="33.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="140.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="139.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>