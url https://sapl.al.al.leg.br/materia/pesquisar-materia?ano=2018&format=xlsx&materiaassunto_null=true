--- v0 (2025-12-23)
+++ v1 (2026-05-13)
@@ -54,10458 +54,10458 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3609</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>EMENDAS PARLAMENTARES</t>
   </si>
   <si>
     <t>DEPUTADO BRUNO TOLEDO</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3609/3609_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3609/3609_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA AO PROJETO DE LEI ORDINÁRIO Nº 566 DE 2018, ONDE APRESENTA EMENDA MODIFICATIVA AO PROJETO DE LEI QUE DISPÕE SOBRE AS PRERROGATIVAS E A REMUNERAÇÃO DOS MEMBROS DO MINISTÉRIO PÚBLICO DE CONTAS DO ESTADO DE ALAGOAS, Nº 566 DE 05 DE MARÇO DE 2018.</t>
   </si>
   <si>
     <t>3716</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>DEPUTADO MARCELO VICTOR</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3716/3716_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3716/3716_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 001/2018 AO PROJETO DE LEI ORDINÁRIA Nº 571/2018. ALTERA A LEI ESTADUAL Nº 6.771, DE 16 DE NOVEMBRO DE 2006, QUE DISPÕE SOBRE O PROCESSO ADMINISTRATIVO TRIBUTÁRIO - PAT, E O ANEXO VII DA LEI DELEGADA Nº 47, DE 10 DE AGOSTO DE 2015, QUE INSTITUI O MODELO DE GESTÃO DA ADMINISTRAÇÃO PÚBLICA ESTADUAL DO PODER EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3781</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>FRANCISCO HOLANDA</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3781/3781_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3781/3781_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA AO PROJETO DE LEI ORDINÁRIA (PLO) 571/2018. ALTERA A REDAÇÃO DO ARTIGO 38, CAPUT, DO PLO 571/2018, ADICIONANDO, DENTRE OS MEMBROS DA CTE, UM REPRESENTANTE DA OAB, INDICADO PELA ORDEM DOS ADVOGADOS DO BRASIL, SECCIONAL ALAGOAS.</t>
   </si>
   <si>
     <t>3782</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3782/3782_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3782/3782_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EMENDA SUPRESSIVA AO PROJETO DE LEI ORDINÁRIA (PLO) 571/2018. ALTERA A REDAÇÃO DO ARTIGO 38,§ 5º, II DO PLO 571/2018, SUPRIMINDO A DISPOSIÇÃO DENTRO DO DISPOSITIVO LEGAL QUE EXIGE A LICENÇA DO EXERCÍCIO DA ADVOCACIA PARA OS JULGADORES REPRESENTANTES DOS CONTRIBUINTES. </t>
   </si>
   <si>
     <t>3786</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>JÓ PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3786/3786_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3786/3786_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA PROJETO DE LEI Nº571/2018, ONDE MODIFICA O ARTIGO 1º NO PROJETO DE LEI 571/2018, NO QUE TANJE A ALTERAÇÃO DO ARTIGO 38,§5, INCISO II DA LEI 6.771/2016.</t>
   </si>
   <si>
     <t>3790</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>RODRIGO CUNHA</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3790/3790_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3790/3790_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> EMENDA SUPRESSIVA AO PROJETO DE LEI Nº 571/2018. SUPRIME O INCISO II, DO § 5º DO ART. 38 DO PROJETO DE LEI ORDINÁRIA Nº 571/2018.</t>
   </si>
   <si>
     <t>3800</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>DEPUTADO RONALDO MEDEIROS</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3800/3800_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3800/3800_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 598/2018. ALTERE-SE O ANEXO III, DO PROJETO DE LEI 598, DE 13 DE ABRIL DE 2018, PUBLICADO NO DOE DO DIA 16/04/2018, PASSANDO A SER PERICIADO OFICIAL DO ESTADO DE ALAGOAS-PO/AL, CARGO - SUPERINTENDENTE DO INSTITUTO DE IDENTIFICAÇÃO NÍVEL-3-QUANTIDADE 01 COM A SEGUINTE REDAÇÃO: PERÍCIA OFICIAL DO ESTADO DE ALAGOAS-PO/AL, CARGO-SUPERINTENDENTE DO INSTITUTO DE IDENTIFICAÇÃO NÍVEL SUP-2 QUANTIDADE 01.</t>
   </si>
   <si>
     <t>3817</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3817/3817_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3817/3817_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA SUBSTITUTIVA AO PROJETO DE LEI Nº 565/2018. ALTERA A REDAÇÃO DO ART. 5º DO PROJETO DE LEI Nº 565/2018. QUE CRIA A CARREIRA DE ASSESSOR TÉCNICO DE AUDITORIA NO ÂMBITO DO TRIBUNAL DE CONTAS DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>3818</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3818/3818_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3818/3818_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA SUBSTITUTIVA AO PROJETO DE LEI Nº 568/2018. ALTERA A REDAÇÃO DO § 1º DO ART. 2º DO PROJETO DE LEI Nº 568/2018, QUE DISPÕE SOBRE A CRIAÇÃO DO CARGO DE ANALISTA DE CONTROLE INTERNO E DA DIRETORIA DE CONTROLE INTERNO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3819</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3819/3819_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3819/3819_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 564/2018. ALTERA A REDAÇÃO DO ART. 3º DO PR0JETO DE LEI ORDINÁRIA Nº 564/2018.</t>
   </si>
   <si>
     <t>3834</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>THAISE GUEDES</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3834/3834_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3834/3834_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 7530 DE 08 DE AGOSTO DE 2013. EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 7530 DE 08 DE AGOSTO DE 2013, ONDE MODIFICA O ARTIGO PRIMEIRO.</t>
   </si>
   <si>
     <t>3875</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3875/3875_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3875/3875_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA ADITIVA AO PROJETO DE LEI Nº 613/18. ACRESCENTA DOIS ARTIGOS, ONDE COUBER, NO PROJETO DE LEI 613/2018.</t>
   </si>
   <si>
     <t>4228</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4228/protocolo_20181109_163126.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4228/protocolo_20181109_163126.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 13 AO PROJETO DE LEI Nº 651/18. NO PROGRAMA REFERENTE A EMENDAS PARLAMENTARES, ELEMENTO DE DESPESA 3.3.99/00 FICA DEFINIDO E CLASSIFICADO, O MONTANTE DE R$ 100.00,00  NO SEGUINTE ELEMENTO DE DESPESA: 3.3.50.43 (TRANSFERÊNCIAS A INSTITUIÇÕES SEM FINS LUCRATIVOS/SUBVENÇÕES).  ASSOCIAÇÃO DOS AMIGOS E PAIS DE PESSOAS ESPECIAIS- AAPPE.</t>
   </si>
   <si>
     <t>4229</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4229/protocolo_20181113_134611.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4229/protocolo_20181113_134611.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 651/18. NO PROGRAMA DE TRABALHO REFERENTE A EMENDA PARLAMENTAR, ELEMENTO DE DESPESA 3.3.99/00 FICA DEFINIDO E CLASSIFICADO, O MONTANTE DE R$ 100.000,00, CEM MIL REAIS, NO SEGUINTE ELEMENTO DE DESPESA: 3.3.50.43 TRANSFERÊNCIAS A  INSTITUIÇÕES SEM FINS LUCRATIVOS/SUBVENÇÕES. INSTITUTO BILÍNGUE DE QUALIFICAÇÃO E REFERENCIA EM SURDEZ-IREZ</t>
   </si>
   <si>
     <t>4234</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4234/protocolo_20181113_163905.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4234/protocolo_20181113_163905.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº 15, AO PROJETO DE LEI Nº 651/2018. ADICIONAR NA UNIDADE ORÇAMENTARIA -  SECRETARIA DE ESTADO DA SAÚDE, ADICIONAR A AÇÃO FORTALECIMENTO DA LINHA DE CUIDADOS A PACIENTES ONCOLÓGICOS NO ESTADO DE ALAGOAS, CÓDIGO DO ÓRGÃO 2700, NO ELEMENTO DE DESPESA 3.3.90/100, CÓDIGO ORÇAMENTÁRIO/PT CÓDIGO A DEFINIR, EM R$1,00.</t>
   </si>
   <si>
     <t>4246</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4246/protocolo_20181121_160935.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4246/protocolo_20181121_160935.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO PROJETO DE LEI 651/2018. ADICIONAR NA UNIDADE ORÇAMENTARIA - SECRETARIA DE ESTADO DE SAÚDE ADICIONAR A AÇÃO PEDAGÓGICA HOSPITALAR, CÓDIGO DO ÓRGÃO 27000, NO ELEMENTO DE DESPESA 3.3.90/100, CÓDIGO ORÇAMENTÁRIO/PT CÓDIGO A DEFINI, DECRÉSCIMO NAS UNIDADES ORÇAMENTARIAS SECRETARIA DE ESTADO DA EDUCAÇÃO, CÓDIGO DO ÓRGÃO 20000</t>
   </si>
   <si>
     <t>4247</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4247/protocolo_20181121_160903.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4247/protocolo_20181121_160903.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO PROJETO DE LEI 651/2018. ADICIONAR NA UNIDADE ORÇAMENTARIA - SECRETARIA DE ESTADO DE SAÚDE ADICIONAR A AÇÃO PLANO DE OCUPAÇÃO DE ESPAÇO PARA LAZER, CÓDIGO DO ÓRGÃO 27000, NO ELEMENTO DE DESPESA 3.3.90/100, CÓDIGO ORÇAMENTÁRIO/PT CÓDIGO A DEFINIR, DECRÉSCIMO NAS UNIDADES ORÇAMENTÁRIAS, SECRETARIA DE ESTADO E PLANEJAMENTO, GESTÃO E PATRIMÔNIO, CÓDIGO DO ÓRGÃO 13000.</t>
   </si>
   <si>
     <t>4274</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>PODER EXECUTIVO ESTADUAL</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4274/protocolo_20181129_120207.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4274/protocolo_20181129_120207.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 651/2018 QUE ESTIMA A RECEITA E FIXA A DESPESA DO ESTADO DE ALAGOAS PAR AO EXERCÍCIO FINANCEIRO DE 2019.</t>
   </si>
   <si>
     <t>4279</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4279/protocolo_20181129_154236.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4279/protocolo_20181129_154236.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI 651/2018. ALTERA O PROJETO DE LEI QUE ESTIMA A RECEITA E FIXA A DESPESA DO ESTADO DE ALAGOAS_x000D_
 PARA O EXERCÍCIO FINANCEIRO DE 2019. NO PROGRAMA DE TRABALHO REFERENTE A EMENDAS PARLAMENTARES, ELEMENTO DE DESPESA FICA DEFINIDO_x000D_
 E  CLASSIFICADO: O MONTANTE DE R$ 400.00,00 NO ELEMENTO DE DESPESA 444042, AO MUNICÍPIOS DE MACEIÓ/AL.</t>
   </si>
   <si>
     <t>4280</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4280/protocolo_20181129_154355.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4280/protocolo_20181129_154355.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI 651/2018. ALTERA O PROJETO DE LEI QUE ESTIMA A RECEITA E FIXA A DESPESA DO ESTADO DE ALAGOAS PARA O EXERCÍCIO FINANCEIRO DE 2019. NO PROGRAMA DE TRABALHO REFERENTE A EMENDAS PARLAMENTARES, ELEMENTO DE DESPESA FICA DEFINIDO E CLASSIFICADO O MONTANTE DE R 200.000,00 NO ELEMENTO DE DESPESA 444042, AO MUNICÍPIO DE TAQUARANA, ALAGOAS.</t>
   </si>
   <si>
     <t>4295</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4295/protocolo_20181129_154434.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4295/protocolo_20181129_154434.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI 651/2018. ALTERA O PROJETO DE LEI QUE ESTIMA A RECEITA E FIXA A DESPESA DO ESTADO DE ALAGOAS PARA O EXERCÍCIO FINANCEIRO DE 2019. NO PROGRAMA DE TRABALHO REFERENTE A EMENDAS PARLAMENTARES, ELEMENTO DE DESPESA FICA DEFINIDO E CLASSIFICADO: O MONTANTE DE R$ 200.000,00 NO ELEMENTO DE DESPESA 444042 PARA A REFORMA DO HOSPITAL DO MUNICÍPIO DE CAJUEIRO, ALAGOAS.</t>
   </si>
   <si>
     <t>4281</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4281/protocolo_20181129_154502.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4281/protocolo_20181129_154502.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI 651/2018. ALTERA O PROJETO DE LEI QUE ESTIMA A RECEITA E FIXA A DESPESA DO ESTADO DE ALAGOAS PARA O EXERCÍCIO FINANCEIRO DE 2019. NO PROGRAMA DE TRABALHO REFERENTE A EMENDAS PARLAMENTARES, ELEMENTO DE DESPESA FICA DEFINIDO E CLASSIFICADO: O MONTANTE DE R$ 200.000,00 NO ELEMENTO DE DESPESA 444042 PARA O CUSTEIO DE UMA UNIDADE ESTADUAL DE SAÚDE DO MUNICÍPIO DE PENEDO, ALAGOAS.</t>
   </si>
   <si>
     <t>4282</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4282/protocolo_20181129_154534.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4282/protocolo_20181129_154534.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI 651/2018. ALTERA O PROJETO DE LEI QUE ESTIMA A RECEITA E FIXA A DESPESA DO ESTADO DE ALAGOAS PARA O EXERCÍCIO FINANCEIRO DE 2019. NO PROGRAMA DE TRABALHO REFERENTE A EMENDAS PARLAMENTARES, ELEMENTO DE DESPESA FICA DEFINIDO E CLASSIFICADO: O MONTANTE DE R$ 200.000,00 NO ELEMENTO DE DESPESA 444042 PARA O CUSTEIO DE UMA UNIDADE ESTADUAL DE SAÚDE DO MUNICÍPIOS DE MAJOR IZIDORO, ALAGOAS.</t>
   </si>
   <si>
     <t>4283</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4283/protocolo_20181129_154601.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4283/protocolo_20181129_154601.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI 651/2018. ALTERA O PROJETO DE LEI QUE ESTIMA A RECEITA E FIXA A DESPESA DO ESTADO DE ALAGOAS PARA O EXERCÍCIO FINANCEIRO DE 2019. NO PROGRAMA DE TRABALHO REFERENTE A EMENDAS PARLAMENTARES, ELEMENTO DE DESPESA FICA DEFINIDO E CLASSIFICADO: O MONTANTE DE R$ 80.000,00 NO ELEMENTO DE DESPESA 444042 PARA AQUISIÇÃO DE AMBULÂNCIA NO MUNICÍPIO DE VIÇOSA, ALAGOAS.</t>
   </si>
   <si>
     <t>4284</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4284/protocolo_20181129_154621.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4284/protocolo_20181129_154621.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI 651/2018. ALTERA O PROJETO DE LEI QUE ESTIMA A RECEITA E FIXA A DESPESA DO ESTADO DE ALAGOAS PARA O EXERCÍCIO FINANCEIRO DE 2019. NO PROGRAMA DE TRABALHO REFERENTE A EMENDAS PARLAMENTARES, ELEMENTO DE DESPESA FICA DEFINIDO E CLASSIFICADO: O MONTANTE DE R$ 80.00,00 NO ELEMENTO DE DESPESA 444042 PARA AQUISIÇÃO DE AMBULÂNCIA NO MUNICÍPIO DE SÃO JOSÉ DE TAPERA, ALAGOAS.</t>
   </si>
   <si>
     <t>4285</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4285/protocolo_20181203_095144_LVeuWK9.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4285/protocolo_20181203_095144_LVeuWK9.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI 651/2018. ALTERA O PROJETO DE LEI QUE ESTIMA A RECEITA E FIXA A DESPESA DO ESTADO DE ALAGOAS PARA O EXERCÍCIO FINANCEIRO DE 2019. NO PROGRAMA DE TRABALHO REFERENTE A EMENDAS PARLAMENTARES, ELEMENTO DE DESPESA FICA DEFINIDO E CLASSIFICADO: O MONTANTE DE R$ 80.00,00 NO ELEMENTO DE DESPESA 444042 PARA AQUISIÇÃO DE AMBULÂNCIA NO MUNICÍPIO DE MARAGOGI, ALAGOAS.</t>
   </si>
   <si>
     <t>4286</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4286/protocolo_20181129_154730.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4286/protocolo_20181129_154730.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI 651/2018. ALTERA O PROJETO DE LEI QUE ESTIMA A RECEITA E FIXA A DESPESA DO ESTADO DE ALAGOAS PARA O EXERCÍCIO FINANCEIRO DE 2019. NO PROGRAMA DE TRABALHO REFERENTE A EMENDAS PARLAMENTARES, ELEMENTO DE DESPESA FICA DEFINIDO E CLASSIFICADO: O MONTANTE DE R$ 80.00,00 NO ELEMENTO DE DESPESA 444042 PARA AQUISIÇÃO DE AMBULÂNCIA NO MUNICÍPIO DE SÃO JOSÉ DE LAJE, ALAGOAS.</t>
   </si>
   <si>
     <t>4287</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4287/protocolo_20181129_154910.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4287/protocolo_20181129_154910.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI 651/2018. ALTERA O PROJETO DE LEI QUE ESTIMA A RECEITA E FIXA A DESPESA DO ESTADO DE ALAGOAS PARA O EXERCÍCIO FINANCEIRO DE 2019. NO PROGRAMA DE TRABALHO REFERENTE A EMENDAS PARLAMENTARES, ELEMENTO DE DESPESA FICA DEFINIDO E CLASSIFICADO: O MONTANTE DE R$ 80.000,00 NO ELEMENTO DE DESPESA 444042 PARA AQUISIÇÃO DE AMBULÂNCIA NO MUNICÍPIO DE PÃO DE AÇÚCAR, ALAGOAS.</t>
   </si>
   <si>
     <t>4288</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4288/protocolo_20181129_155111.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4288/protocolo_20181129_155111.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI 651/2018. ALTERA O PROJETO DE LEI QUE ESTIMA A RECEITA E FIXA A DESPESA DO ESTADO DE ALAGOAS PARA O EXERCÍCIO FINANCEIRO DE 2019. NO PROGRAMA DE TRABALHO REFERENTE A EMENDAS PARLAMENTARES, ELEMENTO DE DESPESA FICA DEFINIDO E CLASSIFICADO: O MONTANTE DE R$ 80.000,00 NO ELEMENTO DE DESPESA 444042 PARA AQUISIÇÃO DE AMBULÂNCIA NO MUNICÍPIO DE CAPELA, ALAGOAS.</t>
   </si>
   <si>
     <t>4289</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4289/protocolo_20181129_155143.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4289/protocolo_20181129_155143.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI 651/2018. ALTERA O PROJETO DE LEI QUE ESTIMA A RECEITA E FIXA A DESPESA DO ESTADO DE ALAGOAS PARA O EXERCÍCIO FINANCEIRO DE 2019. NO PROGRAMA DE TRABALHO REFERENTE A EMENDAS PARLAMENTARES, ELEMENTO DE DESPESA FICA DEFINIDO E CLASSIFICADO O MONTANTE DE R$ 80.000,00 NO ELEMENTO DE DESPESA 444042 PARA AQUISIÇÃO DE AMBULÂNCIA NO MUNICÍPIO DE MARECHAL DEODORO, ALAGOAS.</t>
   </si>
   <si>
     <t>4290</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4290/protocolo_20181129_155230.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4290/protocolo_20181129_155230.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI 651/2018. ALTERA O PROJETO DE LEI QUE ESTIMA A RECEITA E FIXA A DESPESA DO ESTADO DE ALAGOAS PARA O EXERCÍCIO FINANCEIRO DE 2019. NO PROGRAMA DE TRABALHO REFERENTE A EMENDAS PARLAMENTARES, ELEMENTO DE DESPESA FICA DEFINIDO E CLASSIFICADO O MONTANTE DE R$ 80.000,00 NO ELEMENTO DE DESPESA 444042 PARA AQUISIÇÃO DE AMBULÂNCIA NO MUNICÍPIO DE MARAVILHA, ALAGOAS.</t>
   </si>
   <si>
     <t>4291</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4291/protocolo_20181129_155303.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4291/protocolo_20181129_155303.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI 651/2018. ALTERA O PROJETO DE LEI QUE ESTIMA A RECEITA E FIXA A DESPESA DO ESTADO DE ALAGOAS PARA O EXERCÍCIO FINANCEIRO DE 2019. NO PROGRAMA DE TRABALHO REFERENTE A EMENDAS PARLAMENTARES, ELEMENTO DE DESPESA FICA DEFINIDO E CLASSIFICADO O MONTANTE DE R$ 80.000,00 NO ELEMENTO DE DESPESA 444042 PARA AQUISIÇÃO DE AMBULÂNCIA NO MUNICÍPIO DE IBATEGUARA, ALAGOAS.</t>
   </si>
   <si>
     <t>4292</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4292/protocolo_20181129_155320.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4292/protocolo_20181129_155320.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI 651/2018. ALTERA O PROJETO DE LEI QUE ESTIMA A RECEITA E FIXA A DESPESA DO ESTADO DE ALAGOAS PARA O EXERCÍCIO FINANCEIRO DE 2019. NO PROGRAMA DE TRABALHO REFERENTE A EMENDAS PARLAMENTARES, ELEMENTO DE DESPESA FICA DEFINIDO E CLASSIFICADO O MONTANTE DE R$ 80.000,00 NO ELEMENTO DE DESPESA 444042 PARA AQUISIÇÃO DE AMBULÂNCIA NO MUNICÍPIO DE GIRAU DO PONCIANO, ALAGOAS.</t>
   </si>
   <si>
     <t>4293</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4293/protocolo_20181129_155341.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4293/protocolo_20181129_155341.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI 651/2018. ALTERA O PROJETO DE LEI QUE ESTIMA A RECEITA E FIXA A DESPESA DO ESTADO DE ALAGOAS PARA O EXERCÍCIO FINANCEIRO DE 2019. NO PROGRAMA DE TRABALHO REFERENTE A EMENDAS PARLAMENTARES, ELEMENTO DE DESPESA FICA DEFINIDO E CLASSIFICADO O MONTANTE DE R$ 80.000,00 NO ELEMENTO DE DESPESA 444042 PARA AQUISIÇÃO DE AMBULÂNCIA NO MUNICÍPIO DE MONTEIRÓPOLIS, ALAGOAS.</t>
   </si>
   <si>
     <t>4294</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4294/protocolo_20181129_155555.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4294/protocolo_20181129_155555.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI 651/2018. ALTERA O PROJETO DE LEI QUE ESTIMA A RECEITA E FIXA A DESPESA DO ESTADO DE ALAGOAS PARA O EXERCÍCIO FINANCEIRO DE 2019. NO PROGRAMA DE TRABALHO REFERENTE A EMENDAS PARLAMENTARES, ELEMENTO DE DESPESA FICA DEFINIDO E CLASSIFICADO: O MONTANTE DE R$ 80.000,00 NO ELEMENTO DE DESPESA 444042 PARA AQUISIÇÃO DE AMBULÂNCIA NO MUNICÍPIO DE PORTO REAL DO COLÉGIO, ALAGOAS.</t>
   </si>
   <si>
     <t>4317</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4317/protocolo_20181205_153840.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4317/protocolo_20181205_153840.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 651/2018, ONDE FICA DEFINIDO E CLASSIFICADO, O MONTANTE DE R$ 20.000,00, NO ELEMENTO DESPESA: 3.3.50.43 - TRANSFERÊNCIAS A INSTITUIÇÕES SEM FINS LUCRATIVOS, PARA O GRUPO DE MAMA RENASCER.</t>
   </si>
   <si>
     <t>4318</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4318/protocolo_20181205_153858.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4318/protocolo_20181205_153858.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 651/2018, ONDE FICA DEFINIDO E CLASSIFICADO, O MONTANTE DE R$ 150.000,00, NO ELEMENTO DESPESA: 444042 - TRANSFERÊNCIAS A MUNICÍPIOS - AUXÍLIOS, PARA PREFEITURA MUNICIPAL DE LIMOEIRO DE ANADIA.</t>
   </si>
   <si>
     <t>4319</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4319/protocolo_20181205_153923.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4319/protocolo_20181205_153923.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 651/2018, ONDE FICA DEFINIDO E CLASSIFICADO, O MONTANTE DE R$ 100.000,00, NO ELEMENTO DESPESA: 444042 - TRANSFERÊNCIAS A MUNICÍPIOS - AUXÍLIOS, PARA PREFEITURA MUNICIPAL DE PIAÇABUÇU.</t>
   </si>
   <si>
     <t>4320</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4320/protocolo_20181205_153955.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4320/protocolo_20181205_153955.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 651/2018, ONDE FICA DEFINIDO E CLASSIFICADO, O MONTANTE DE R$ 150.000,00, NO ELEMENTO DESPESA: 444042 - TRANSFERÊNCIAS A MUNICÍPIOS - AUXÍLIOS, PARA PREFEITURA MUNICIPAL DE SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>4321</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4321/protocolo_20181205_154020.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4321/protocolo_20181205_154020.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 651/2018, ONDE FICA DEFINIDO E CLASSIFICADO, O MONTANTE DE R$ 300.000,00, NO ELEMENTO DESPESA: 444042 - TRANSFERÊNCIAS A MUNICÍPIOS - AUXÍLIOS, PARA PREFEITURA MUNICIPAL DE CAMPO ALEGRE.</t>
   </si>
   <si>
     <t>4322</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4322/protocolo_20181205_154111.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4322/protocolo_20181205_154111.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 651/2018, ONDE FICA DEFINIDO E CLASSIFICADO, O MONTANTE DE R$ 300.000,00, NO ELEMENTO DESPESA: 444042 - TRANSFERÊNCIAS A MUNICÍPIOS - AUXÍLIOS, PARA PREFEITURA MUNICIPAL DE JUNQUEIRO.</t>
   </si>
   <si>
     <t>4323</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4323/protocolo_20181205_154129.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4323/protocolo_20181205_154129.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 651/2018, ONDE FICA DEFINIDO E CLASSIFICADO, O MONTANTE DE R$ 80.000,00, NO ELEMENTO DESPESA: 444042 - TRANSFERÊNCIAS A MUNICÍPIOS - AUXÍLIOS, PARA PREFEITURA MUNICIPAL DE TAQUARANA.</t>
   </si>
   <si>
     <t>4324</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4324/protocolo_20181205_154157.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4324/protocolo_20181205_154157.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 651/2018, ONDE FICA DEFINIDO E CLASSIFICADO, O MONTANTE DE R$ 150.000,00, NO ELEMENTO DESPESA: 444042 - TRANSFERÊNCIAS A MUNICÍPIOS - AUXÍLIOS, PARA PREFEITURA MUNICIPAL DE SÃO MIGUEL DOS CAMPOS.</t>
   </si>
   <si>
     <t>4325</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4325/protocolo_20181205_154216.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4325/protocolo_20181205_154216.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 651/2018, ONDE FICA DEFINIDO E CLASSIFICADO, O MONTANTE DE R$ 100.000,00, NO ELEMENTO DESPESA: 444042 - TRANSFERÊNCIAS A MUNICÍPIOS - AUXÍLIOS, PARA PREFEITURA MUNICIPAL DE FLEXEIRAS.</t>
   </si>
   <si>
     <t>4326</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4326/protocolo_20181205_154237.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4326/protocolo_20181205_154237.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 651/2018, ONDE FICA DEFINIDO E CLASSIFICADO, O MONTANTE DE R$ 100.000,00, NO ELEMENTO DESPESA: 444042 - TRANSFERÊNCIAS A MUNICÍPIOS - AUXÍLIOS, PARA PREFEITURA MUNICIPAL DE PENEDO.</t>
   </si>
   <si>
     <t>4327</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4327/protocolo_20181205_154326.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4327/protocolo_20181205_154326.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 651/2018, ONDE FICA DEFINIDO E CLASSIFICADO, O MONTANTE DE R$ 50.000,00, NO ELEMENTO DESPESA: 444042 - TRANSFERÊNCIAS A MUNICÍPIOS - AUXÍLIOS, PARA PREFEITURA MUNICIPAL DE IGREJA NOVA.</t>
   </si>
   <si>
     <t>4332</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>DAVI DAVINO FILHO</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4332/protocolo_20181206_171942.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4332/protocolo_20181206_171942.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 651/2018, NO PROGRAMA DE TRABALHO REFERENTE A EMENDA PARLAMENTARES ELEMENTO DE DESPESA 3.3.99/00, FICA DEFINIDO E CLASSIFICADO, O MONTANTE DE R$ 1.000.000,00(UM  MILHÃO DE REAIS, NO SEGUINTE ELEMENTO DE DESPESA 3.3.50.43 (TRANSFERÊNCIAS A INSTITUIÇÕES SEM FINS LUCRATIVOS/SUBVENÇÕES), FUNDAÇÃO BRASIL DE APOIO AO IDOSO - FUNBRASIL.</t>
   </si>
   <si>
     <t>4333</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4333/protocolo_20181206_172012.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4333/protocolo_20181206_172012.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 651/2018, NO PROGRAMA DE TRABALHO REFERENTE A EMENDA PARLAMENTARES ELEMENTO DE DESPESA 3.3.99/00,FICA DEFINIDO E CLASSIFICADO, O MONTANTE DE R$ 1.000.000,00 (UM MILHÃO DE REAIS ), NO SEGUINTE ELEMENTO DE DESPESA 444042 (TRANSFERÊNCIAS E AUXÍLIO MUNICÍPIOS), AO MUNICÍPIO DE PORTO DE PEDRAS - ALAGOAS.</t>
   </si>
   <si>
     <t>4334</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>TARCIZO FREIRE</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4334/protocolo_20181207_103733.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4334/protocolo_20181207_103733.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE Nº 651/2018. NO PROGRAMA DE TRABALHO REFERENTE A EMENDAS PARLAMENTARES, ELEMENTO DE DESPESA 3.3.99/00 FICA DEFINIDO E CLASSIFICADO, O MONTANTE DE R$ 50.000,00 (CINQUENTA MIL REAIS), NO SEGUINTE ELEMENTO DE DESPESA: 3.3.50.43 (TRANSFERÊNCIAS  A INSTITUIÇÕES PRIVADAS SEM FINS LUCRATIVOS/SUBVENÇÕES).ACADEMIA ALAGOANA DE LETRAS.</t>
   </si>
   <si>
     <t>4335</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4335/protocolo_20181207_104201.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4335/protocolo_20181207_104201.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO PROJETO DE LEI ORÇAMENTÁRIA ANUAL - LOA 2018 (PLO Nº 651/2018) ACRESCENTA POR MEIO DE EMENDA PARLAMENTAR INDIVIDUAL, TRANSFERÊNCIA DE RECURSOS, PARA AQUISIÇÃO DE 01(UM) ÔNIBUS ESCOLAR PARA ATENDER AS COMUNIDADE RURAIS, PARA O MUNICÍPIO DE COITÉ DO NÓIA -AL OU COMPETENTE FUNDO MUNICIPAL DE EDUCAÇÃO, A  PROPOSIÇÃO DE ORIGEM GOVERNAMENTAL LOA 2018 EM EPÍGRAFE, QUE FIXA A RECEITA E DESPESA DO ESTADO DE ALAGOAS PARA O EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>4337</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4337/protocolo_20181207_104549.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4337/protocolo_20181207_104549.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO PROJETO DE LEI ORÇAMENTÁRIA ANUAL - LOA 2018 (PLO Nº 651/2018) ACRESCENTA POR MEIO DE EMENDA PARLAMENTAR INDIVIDUAL, TRANSFERÊNCIA DE RECURSOS, PARA AQUISIÇÃO DE 01(UM) ÔNIBUS ESCOLAR PARA ATENDER AS COMUNIDADE RURAIS, PARA O MUNICÍPIO DE CRAÍBAS -AL OU COMPETENTE FUNDO MUNICIPAL DE EDUCAÇÃO, A PROPOSIÇÃO DE ORIGEM GOVERNAMENTAL LOA 2018 EM EPÍGRAFE, QUE FIXA A RECEITA E DESPESA DO ESTADO DE ALAGOAS PARA O EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>4338</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4338/protocolo_20181207_105234.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4338/protocolo_20181207_105234.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO PROJETO DE LEI ORÇAMENTÁRIA ANUAL - LOA 2018 (PLO Nº 651/2018). ACRESCENTA POR MEIO DE EMENDA PARLAMENTAR INDIVIDUAL, TRANSFERÊNCIA DE RECURSOS, PARA AQUISIÇÃO DE 02(DOIS) TRATORES AGRÍCOLAS  E EQUIPAMENTOS ESPECIALIZADOS PARA ARAR TERRA, PARA O MUNICÍPIO DE ARAPIRACA -AL, A PROPOSIÇÃO DE ORIGEM GOVERNAMENTAL LOA 2018 EM EPÍGRAFE, QUE FIXA A RECEITA E DESPESA DO ESTADO DE ALAGOAS PARA O EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>4339</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4339/protocolo_20181207_105552.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4339/protocolo_20181207_105552.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO PROJETO DE LEI ORÇAMENTÁRIA ANUAL - LOA 2018 (PLO Nº 651/2018). ACRESCENTA POR MEIO DE EMENDA PARLAMENTAR INDIVIDUAL, TRANSFERÊNCIA DE RECURSOS, PARA AQUISIÇÃO DE 01(UM) TRATOR AGRÍCOLA E EQUIPAMENTO ESPECIALIZADO PARA ARAR TERRA, PARA O MUNICÍPIO DE FEIRA GRANDE -AL, A PROPOSIÇÃO DE ORIGEM GOVERNAMENTAL LOA 2018 EM EPÍGRAFE, QUE FIXA A RECEITA E DESPESA DO ESTADO DE ALAGOAS PARA O EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>4340</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4340/protocolo_20181207_105948.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4340/protocolo_20181207_105948.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO PROJETO DE LEI ORÇAMENTÁRIA ANUAL - LOA 2018 (PLO Nº 651/2018). ACRESCENTA POR MEIO DE EMENDA PARLAMENTAR INDIVIDUAL, TRANSFERÊNCIA DE RECURSOS, PARA AQUISIÇÃO DE 01(UM) TRATOR AGRÍCOLA E EQUIPAMENTO ESPECIALIZADO PARA ARAR TERRA, PARA O MUNICÍPIO DE PIAÇABUÇU -AL, A PROPOSIÇÃO DE ORIGEM GOVERNAMENTAL LOA 2018 EM EPÍGRAFE, QUE FIXA A RECEITA E DESPESA DO ESTADO DE ALAGOAS PARA O EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>4341</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4341/protocolo_20181207_110551.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4341/protocolo_20181207_110551.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO PROJETO DE LEI ORÇAMENTÁRIA ANUAL - LOA 2018 (PLO Nº 651/2018). ACRESCENTA POR MEIO DE EMENDA PARLAMENTAR INDIVIDUAL, TRANSFERÊNCIA DE RECURSOS, PARA AQUISIÇÃO DE 01(UM) TRATOR AGRÍCOLA E EQUIPAMENTO ESPECIALIZADO PARA ARAR TERRA, PARA O MUNICÍPIO DE COITÉ DO NÓIA - AL, A PROPOSIÇÃO DE ORIGEM GOVERNAMENTAL LOA 2018 EM EPÍGRAFE, QUE FIXA A RECEITA E DESPESA DO ESTADO DE ALAGOAS PARA O EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>4342</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4342/protocolo_20181207_111008.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4342/protocolo_20181207_111008.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO PROJETO DE LEI ORÇAMENTÁRIA ANUAL - LOA 2018 (PLO Nº 651/2018). ACRESCENTA POR MEIO DE EMENDA PARLAMENTAR INDIVIDUAL, TRANSFERÊNCIA DE RECURSOS, PARA AQUISIÇÃO DE 01 (UMA) AMBULÂNCIA DE RESGATE TIPO A, PARA O MUNICÍPIO DE SÃO SEBASTIÃO OU COMPETENTE FUNDO MUNICIPAL  DE SAÚDE, A PROPOSIÇÃO DE ORIGEM GOVERNAMENTAL LOA 2018 EM EPÍGRAFE, QUE FIXA A RECEITA E DESPESA DO ESTADO DE ALAGOAS PARA O EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>4343</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4343/protocolo_20181207_111339.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4343/protocolo_20181207_111339.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO PROJETO DE LEI ORÇAMENTÁRIA ANUAL - LOA 2018 (PLO Nº 651/2018). ACRESCENTA POR MEIO DE EMENDA PARLAMENTAR INDIVIDUAL, TRANSFERÊNCIA DE RECURSOS, PARA AQUISIÇÃO DE 01 (UMA) AMBULÂNCIA DE RESGATE TIPO A, PARA O MUNICÍPIO DE COITÉ DO NÓIA- AL OU COMPETENTE FUNDO MUNICIPAL  DE SAÚDE, A PROPOSIÇÃO DE ORIGEM GOVERNAMENTAL LOA 2018 EM EPÍGRAFE, QUE FIXA A RECEITA E DESPESA DO ESTADO DE ALAGOAS PARA O EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>4344</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4344/protocolo_20181207_111743.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4344/protocolo_20181207_111743.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO PROJETO DE LEI ORÇAMENTÁRIA ANUAL - LOA 2018 (PLO Nº 651/2018). ACRESCENTA POR MEIO DE EMENDA PARLAMENTAR INDIVIDUAL, TRANSFERÊNCIA DE RECURSOS, PARA AQUISIÇÃO DE 01 (UMA) AMBULÂNCIA DE RESGATE TIPO A, PARA O MUNICÍPIO DE OLHO D ÁGUA DAS FLORES -AL OU COMPETENTE FUNDO MUNICIPAL  DE SAÚDE, A PROPOSIÇÃO DE ORIGEM GOVERNAMENTAL LOA 2018 EM EPÍGRAFE, QUE FIXA A RECEITA E DESPESA DO ESTADO DE ALAGOAS PARA O EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>4345</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4345/protocolo_20181207_112038.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4345/protocolo_20181207_112038.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO PROJETO DE LEI ORÇAMENTÁRIA ANUAL - LOA 2018 (PLO Nº 651/2018). ACRESCENTA POR MEIO DE EMENDA PARLAMENTAR INDIVIDUAL, TRANSFERÊNCIA DE RECURSOS, PARA AQUISIÇÃO DE 01 (UMA) AMBULÂNCIA DE RESGATE TIPO A, PARA O MUNICÍPIO DE PIAÇABUÇU-AL OU COMPETENTE FUNDO MUNICIPAL  DE SAÚDE, A PROPOSIÇÃO DE ORIGEM GOVERNAMENTAL LOA 2018 EM EPÍGRAFE, QUE FIXA A RECEITA E DESPESA DO ESTADO DE ALAGOAS PARA O EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>4346</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4346/protocolo_20181207_112436.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4346/protocolo_20181207_112436.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO PROJETO DE LEI ORÇAMENTÁRIA ANUAL - LOA 2018 (PLO Nº 651/2018). ACRESCENTA POR MEIO DE EMENDA PARLAMENTAR INDIVIDUAL, TRANSFERÊNCIA DE RECURSOS, PARA AQUISIÇÃO DE 02 (DUAS) AMBULÂNCIAS DE RESGATE TIPO A, PARA O MUNICÍPIO DE ARAPIRACA -AL OU COMPETENTE FUNDO MUNICIPAL  DE SAÚDE, A PROPOSIÇÃO DE ORIGEM GOVERNAMENTAL LOA 2018 EM EPÍGRAFE, QUE FIXA A RECEITA E DESPESA DO ESTADO DE ALAGOAS PARA O EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>4347</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>DEPUTADO RICARDO NEZINHO</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4347/protocolo_20181207_114053.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4347/protocolo_20181207_114053.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 651/2018. NO PROGRAMA DE TRABALHO REFERENTE A EMENDAS PARLAMENTARES, ELEMENTO DE DESPESA 3.3.99/00  FICA DEFINIDO E CLASSIFICADO, O MONTANTE DE R$ 50.000,00 (CINQUENTA MIL REAIS), MO SEGUINTE ELEMENTO DE DESPESA: 3.3.50.43(TRANSFERÊNCIAS A INSTITUIÇÕES PRIVADAS SEM FINS LUCRATIVOS/SUBVENÇÕES). ACADEMIA ALAGOANA DE LETRAS.</t>
   </si>
   <si>
     <t>4351</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4351/protocolo_20181207_155311.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4351/protocolo_20181207_155311.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº651/2018, NO PROGRAMA DE TRABALHO REFERENTE A EMENDA PARLAMENTARES, ELEMENTO DE DESPESA 3.3.99/00 FICA DEFINIDO E CLASSIFICADO, O MONTANTE DE R$ 130.000,00 (CENTO E TRINTA MIL) NO SEGUINTE ELEMENTO DE DESPESA :3.3.50.43 (TRANSFERÊNCIAS A INSTITUIÇÕES PRIVADAS SEM FINS LUCRATIVOS / SUBVENÇÕES) - LIGA DAS ESCOLAS DE SAMBA DE ALAGOAS- CNPJ: 00.991.861/0001-89.</t>
   </si>
   <si>
     <t>4352</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4352/protocolo_20181207_155329.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4352/protocolo_20181207_155329.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 651/2018, NO PROGRAMA DE TRABALHO REFERENTE A EMENDAS PARLAMENTARES, ELEMENTO DE DESPESA 3.3.99/00, FICA DEFINIDO E CLASSIFICADO, O MONTANTE DE R$ 150.000,00 (CENTO E CINQUENTA MIL REAIS)  PARA A SEGUINTE ENTIDADE : PREFEITURA MUNICIPAL DE TANQUE D ARCA - CNPJ:12.241.865/0001-29 (COM FINALIDADE DA AQUISIÇÃO DE UMA AMBULÂNCIA PARA O MUNICÍPIO, VISANDO PROPORCIONAR MELHOR ATENDIMENTO AOS USUÁRIOS DA POLÍTICA DE SAÚDE).</t>
   </si>
   <si>
     <t>4353</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4353/protocolo_20181207_155348.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4353/protocolo_20181207_155348.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 651/2018, NO PROGRAMA DE TRABALHO REFERENTE A EMENDAS PARLAMENTARES, ELEMENTO DE DESPESA 3.3.99/00. FICA DEFINIDO E CLASSIFICADO O MONTANTE DE R$ 500.000,00 (QUINHENTOS MIL REAIS) PARA A SEGUINTE ENTIDADE: PREFEITURA MUNICIPAL DE INHAPÍ - CNPJ: 12.226.197/0001-60.</t>
   </si>
   <si>
     <t>4354</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4354/protocolo_20181207_155405.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4354/protocolo_20181207_155405.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 651/2018, NO PROGRAMA DE TRABALHO REFERENTE A EMENDAS PARLAMENTARES, ELEMENTO DE DESPESAS 3.3.99/00. FICA DEFINIDO E CLASSIFICADO, O MONTANTE DE R$ 250.000,00 (DUZENTOS E CINQUENTA MIL REAIS) PARA A SEGUINTE ENTIDADE: PREFEITURA MUNICIPAL DE DELMIRO - CNPJ: 12.224.895/0001-27.</t>
   </si>
   <si>
     <t>4355</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4355/protocolo_20181207_155423.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4355/protocolo_20181207_155423.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 651/2018, NO PROGRAMA DE TRABALHO REFERENTE A EMENDAS PARLA MENTARES, ELEMENTO DE DESPESA 3.3.99/00. FICA DEFINIDO E CLASSIFICADO, O MONTANTE DE R$ 350.000,00 (TREZENTOS E CINQUENTA MIL) NO SEGUINTE ELEMENTO DE DESPESA: 3.3.50.43 ( TRANSFERÊNCIAS A INSTITUIÇÕES PRIVADAS SEM FINS LUCRATIVOS/SUBVENÇÕES) - INSTITUTO DO BEM ESTAR SOCIAL - IBES - CNPJ: 17.630.105/0001-27.</t>
   </si>
   <si>
     <t>4358</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4358/protocolo_20181207_155443.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4358/protocolo_20181207_155443.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 651/2018, NO PROGRAMA DE TRABALHO REFERENTE A EMENDAS PARLAMENTARES, ELEMENTO DE DESPESA 3.3.99/00. FICA DEFINIDO E CLASSIFICADO, O MONTANTE DE R$ 50.000,00 (CINQUENTA MIL REAIS) NO SEGUINTE ELEMENTO DE DESPESA: 3.3.50.43 (TRANSFERÊNCIAS A INSTITUIÇÕES PRIVADAS SEM FINS LUCRATIVOS/SUBVENÇÕES) - ASSOCIAÇÃO DOS CADEIRANTES DE MACEIÓ - ACMAL - CNPJ:31.885.488/0001-05.</t>
   </si>
   <si>
     <t>4359</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4359/protocolo_20181207_155509.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4359/protocolo_20181207_155509.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI N º 651/20108, NO PROGRAMA DE TRABALHO REFERENTE A EMENDAS PARLAMENTARES, ELEMENTO DE DESPESA 3.3.99/00. FICA DEFINIDO E CLASSIFICADO, O MONTANTE DE R$ 70.000,00 (SETENTA MIL REAIS) NO SEGUINTE ELEMENTO DE DESPESA: 3.3.50.43 (TRANSFERÊNCIAS A INSTITUIÇÕES PRIVADAS SEM FINS LUCRATIVOS/SUBVENÇÕES) - FRATERNIDADE CASA DE RANQUINES - CNPJ : 08.585.407/0001-30.</t>
   </si>
   <si>
     <t>4360</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4360/protocolo_20181207_155529.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4360/protocolo_20181207_155529.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 651/2018, NO PROGRAMA DE TRABALHO REFERENTE A EMENDAS PARLAMENTARES ELEMENTO DE DESPESA 3.3.99/00. FICA DEFINIDO E CLASSIFICADO, O MONTANTE DE R$ 500.000,00 (QUINHENTOS MIL REAIS), PARA A SEGUINTE ENTIDADE: PREFEITURA MUNICIPAL DE CAJUEIRO - CNPJ: 12.333.738/0001-50.</t>
   </si>
   <si>
     <t>4361</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4361/protocolo_20181210_170448.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4361/protocolo_20181210_170448.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 651/2018 , NO PROGRAMA DE TRABALHO REFERENTE Á EMENDA PARLAMENTAR , ELEMENTO DE DESPESA 3.3.99/00 FICA DEFINIDO E CLASSIFICADO , O MONTANTE DE R$ 80.000,00 (OITENTA MIL REAIS) , NO SEGUINTE ELEMENTO DE DESPESA 444042 (TRANSFERÊNCIAS E AUXÍLIO MUNICÍPIOS ) ,PARA A AQUISIÇÃO DE UM TRATOR  PARA  MUNICÍPIO DE IBATEGUARA - ALAGOAS.</t>
   </si>
   <si>
     <t>4362</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4362/protocolo_20181210_165247.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4362/protocolo_20181210_165247.pdf</t>
   </si>
   <si>
     <t>EMENDA SUBSTITUTIVA AO PROJETO DE LEI Nº 651/2018, NO PROGRAMA DE TRABALHO REFERENTE A EMENDA PARLAMENTARES , EM SEU RESPECTIVO ELEMENTO DE DESPESA 3.3.99/00, FICA DEFINIDO E CLASSIFICADO , O MONTANTE DE R$ 500.000,00 (QUINHENTOS MIL REAIS) PARA A UNIDADE ORÇAMENTÁRIA DA SECRETARIA DE ESTADO DA INFRAESTRUTURA ( CÓDIGO Nº 26031.</t>
   </si>
   <si>
     <t>4363</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4363/protocolo_20181210_165309.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4363/protocolo_20181210_165309.pdf</t>
   </si>
   <si>
     <t>EMENDA SUBSTITUTIVA AO PROJETO DE LEI Nº 651/2018, NO PROGRAMA DE TRABALHO REFERENTE A EMENDA PARLAMENTARES , EM SEU RESPECTIVO ELEMENTO DE DESPESA 3.3.99/00, FICA DEFINIDO E CLASSIFICADO, O MONTANTE DE R$ 500.000,00(QUINHENTOS MIL REAIS ) PARA A UNIDADE ORÇAMENTÁRIA DA SECRETARIA DE ESTADO O DESENVOLVIMENTO ECONÔMICO E TURISMO ( CÓDIGO Nº 29028 ).PARA FORTALECER OS MICROS E PEQUENOS NEGÓCIOS .</t>
   </si>
   <si>
     <t>4364</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4364/protocolo_20181210_165329.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4364/protocolo_20181210_165329.pdf</t>
   </si>
   <si>
     <t>EMENDA SUBSTITUTIVA AO PROJETO DE LEI Nº 651/2018, NO PROGRAMA DE TRABALHO REFENTE A EMENDA PARLAMENTARES , EM SEU RESPECTIVO ELEMENTO DE DESPESA 3.3.99/00, FICA DEFINIDO E CLASSIFICADO , O MOMENTO DE R$ 500.000,00 ( QUINHENTOS MIL REAIS) PARA A UNIDADE ORÇAMENTÁRIA DA SECRETÁRIA DE ESTADO DA INFRAESTRUTURA ( CÓDIGO Nº 26031 ).</t>
   </si>
   <si>
     <t>4366</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4366/protocolo_20181210_165351.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4366/protocolo_20181210_165351.pdf</t>
   </si>
   <si>
     <t>EMENDA SUBSTITUTIVA AO PROJETO DE LEI Nº 651/2018 , NO PROGRAMA DE TRABALHO REFERENTE A EMENDAS PARLAMENTARES , EM SEU RESPECTIVO ELEMENTO DE DESPESA 3.3.99/00 , FICA DEFINIDO E CLASSIFICADO , O MONTANTE DE R$ 500.00,00 ( QUINHENTOS MIL REAIS ) PARA UNIDADE ORÇAMENTÁRIA DA SECRETARIA DE ESTADO DA EDUCAÇÃO ( CÓDIGO Nº 26031.</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>GALBA NOVAES</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3464/3464_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3464/3464_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA, NA FORMA REGIMENTAL QUE SEJA ENCAMINHANDO OFÍCIOS ÁS OPERADORAS DE TELEFONIA MÓVEL CELULAR TIM, OI , CLARO E VIVO, SOLICITANDO A INSTALAÇÃO DE TORRE NO POVOADO PERI PERI, MUNICÍPIO DE BOCA MATA- AL.</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3465/3465_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3465/3465_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO Á MESA NA FORMA REGIMENTAL, QUE SEJA ENCAMINHADO OFÍCIO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE ALAGOAS RENAN FILHO E AO EXMO. SR.SECRETÁRIO DE ESTADO DO MEIO AMBIENTE E RECURSOS HÍDRICOS ,CLÁUDIO ALEXANDRE AYRES DA COSTA ,SOLICITANDO A PERFURAÇÃO DE 2 POÇOS ARTESIANOS NO POVOADO PERI PERI, LOCALIZADO NA ZONA RURAL DO MUNICÍPIO DE BOCA DA MATA -AL.</t>
   </si>
   <si>
     <t>3473</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3473/3473_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3473/3473_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO JUNTO AO GOVERNADOR DO ESTADO E Á COMPANHIA DE SANEAMENTO DE ALAGOAS -CASAL PARA QUE EMPREENDAM ESFORÇOS PARA QUE SEJAM COLOCADOS EM FUNCIONAMENTO DOIS RESERVATÓRIOS DE ÁGUA QUE DEVERIAM ABASTECER O BAIRRO DA PACIÊNCIA EM PIAÇABUÇU E O NOVO SISTEMA DE CAPTAÇÃO DE ÁGUA DA CIDADE.</t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3476/3476_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3476/3476_texto_integral.pdf</t>
   </si>
   <si>
     <t>A PRESENTE INDICAÇÃO A SER ENCAMINHADA AO EXMO. SR. GOVERNADOR DO ESTADO  COM A FINALIDADE DE QUE SEJA ASFALTADO ALGUNS TRECHOS NO  MUNICÍPIO DE CAMPO ALEGRE.</t>
   </si>
   <si>
     <t>3484</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>JAIRZINHO LIRA</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3484/3484_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3484/3484_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO Á MESA NA FORMA REGIMENTAL, QUE SEJA OFICIADO O EXMO GOVERNADOR DO ESTADO DE ALAGOAS, SR JOSÉ RENAN VASCONCELOS CALHEIROS FILHO, PLEITEANDO AS PROVIDÊNCIAS NECESSÁRIAS PARA QUE A RODOVIA AL 370, LIGA O MUNICÍPIO DE LAGOA DA CANOA AO POVOADO MATA LIMPA, SEJA DENOMINADA RODOVIA HERMETO PASCOAL.</t>
   </si>
   <si>
     <t>3485</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3485/3485_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3485/3485_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO Á MESA DE FORMA REGIMENTAL, QUE SEJA RENOVADO O OFÍCIO AO EXMO GOVERNADOR DO ESTADO DE ALAGOAS JOSÉ RENAN FILHO, BEM COMO O SECRETÁRIO ESTADUAL DE DEFESA SOCIAL, PLEITEANDO AS PROVIDÊNCIAS NECESSÁRIAS PARA A CONSTRUÇÃO DE UM CENTRO INTEGRADO DE POLÍCIAS NO MUNICÍPIOS DE FEIRA GRANDE.</t>
   </si>
   <si>
     <t>3487</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3487/3487_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3487/3487_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO Á MESA DA FORMA REGIMENTAL, QUE SEJA RENOVADO O OFÍCIO AO EXMO GOVERNADOR DO ESTADO DE ALAGOAS SR. JOSÉ RENAN VASCONCELOS CALHEIROS FILHO,BEM COMO O DIRETOR PRESIDENTE DO DER ,PLEITEANDO AS PROVIDÊNCIAS NECESSÁRIAS PARA A PAVIMENTAÇÃO ASFÁLTICA DA RODOVIA AL 485, NA ENTRADA QUE LIGA A RODOVIA ATÉ O CENTRO DO DISTRITO MASSAPÊ, QUE SE ENCONTRA EM PÉSSIMO ESTADO DE CONSERVAÇÃO.</t>
   </si>
   <si>
     <t>3488</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>DEPUTADO ANTONIO ALBUQUERQUE</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3488/3488_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3488/3488_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO SECRETÁRIO DE ESTADO DA AGRICULTURA, PECUÁRIA, PESCA E AQUICULTURA, PARA QUE SEJA ENCAMINHADO 01 TRATOR AGRÍCOLA COM GRADE DE ARAÇÃO, ROÇADEIRA, CARROÇÃO E DEMAIS IMPLEMENTOS, PARA A ASSOCIAÇÃO QUILOMBOLA SERRA DOS BANGAS,DO MUNICÍPIO DE BELÉM, O QUE IRÁ BENEFICIAR APROXIMADAMENTE 100 FAMÍLIAS DE PEQUENOS AGRICULTORES.</t>
   </si>
   <si>
     <t>3489</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3489/3489_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3489/3489_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO SECRETÁRIO DE ESTADO DA AGRICULTURA, PECUÁRIA, PESCA E AQUICULTURA, PARA QUE SEJA ENCAMINHADO 01 TRATOR AGRÍCOLA COM GRADE DE ARAÇÃO, ROÇADEIRA, CARROÇÃO E DEMAIS IMPLEMENTOS, PARA A ASSOCIAÇÃO DOS AGRICULTORES FAMILIARES DA COMUNIDADE GENIPAPO, DO MUNICÍPIO DE SANTANA DO MUNDAÚ, O QUE IRÁ BENEFICIAR APROXIMADAMENTE 250 FAMÍLIAS DE PEQUENOS AGRICULTORES.</t>
   </si>
   <si>
     <t>3493</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>DEPUTADO GILVAN BARROS FILHO</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3493/3493_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3493/3493_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA NA FORMA REGIMENTAL, SEJA FEITO VEEMENTE APELO AO GOVERNADOR DO ESTADO, E A SECRETARIA DE RECURSOS HÍDRICOS ( SEMARH) NO SENTIDO DE QUE REÚNAM TODOS OS ESFORÇOS POSSÍVEIS PARA A ABERTURA DE UM POÇO ARTESIANO NO SÍTIO BREJINHO II, EM SÃO SEBASTIÃO, O QUE PROPORCIONARÁ UM GRANDE POSSO PARA AMENIZAR O SOFRIMENTO DAQUELA REGIÃO OCASIONANDO PELA FALTA DE ÁGUA. PARA O CONSUMO HUMANO.</t>
   </si>
   <si>
     <t>3494</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3494/3494_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3494/3494_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA NA FORMA REGIMENTAL, SEJA FEITO VEEMENTE APELO AO GOVERNADOR DO ESTADO, E A SECRETARIA DE RECURSOS HÍDRICOS ( SEMARH) NO SENTIDO DE QUE REÚNAM TODOS OS ESFORÇOS POSSÍVEIS PARA A ABERTURA DE UM POÇO ARTESIANO EM MATA VERDE,  EM SÃO SEBASTIÃO, O QUE PROPORCIONARÁ UM GRANDE POSSO PARA AMENIZAR O SOFRIMENTO DAQUELA REGIÃO OCASIONANDO PELA FALTA DE ÁGUA. PRINCIPALMENTE PARA O CONSUMO HUMANO.</t>
   </si>
   <si>
     <t>3495</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3495/3495_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3495/3495_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA NA FORMA REGIMENTAL, SEJA FEITO VEEMENTE APELO AO GOVERNADOR DO ESTADO, E A SECRETARIA DE RECURSOS HÍDRICOS ( SEMARH) NO SENTIDO DE QUE REÚNAM TODOS OS ESFORÇOS POSSÍVEIS PARA A ABERTURA DE UM POÇO ARTESIANO NO SÍTIO CANABRAVA, EM SÃO SEBASTIÃO, O QUE PROPORCIONARÁ UM GRANDE POSSO PARA AMENIZAR O SOFRIMENTO DAQUELA REGIÃO OCASIONANDO PELA FALTA DE ÁGUA. PARA O CONSUMO HUMANO.</t>
   </si>
   <si>
     <t>3496</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3496/3496_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3496/3496_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO A MESA QUE APÓS OUVIR O PLENÁRIO, SEJA FEITO VEEMENTE APELO AO GOVERNADOR DO ESTADO E AO VICE-GOVERNADOR E A SECRETARIA DE SEGURANÇA PÚBLICA DO ESTADO DE ALAGOAS, NO SENTIDO QUE SE DIGNEM A TOMAR AS MEDIDAS NECESSÁRIAS PARA QUE SEJA ABERTO UM POSTO DE IDENTIFICAÇÃO NO MUNICÍPIO DE SÃO SEBASTIÃO.CÓPIAS DESTE, DESTA INDICAÇÃO SEJAM ENCAMINHADAS, ALÉM DAS AUTORIDADES ACIMA </t>
   </si>
   <si>
     <t>3515</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>SÉRGIO TOLEDO</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3515/3515_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3515/3515_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR RENAN FILHO, AO DIRETOR DE DEPARTAMENTO DE ESTRADAS E RODAGEM (DER),DR. ELDER GAZZANNEO E AO SECRETÁRIO DE TRANSPORTES E DESENVOLVIMENTO URBANO, DR.MOZART AMARAL, NO SENTIDO QUE SEJA CONSTRUÍDA UMA PASSARELA NA AL 101 SUL, POVOADO DE MASSAGUEIRA EM MARECHAL DEODORO.</t>
   </si>
   <si>
     <t>3517</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3517/3517_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3517/3517_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO.SR.GOVERNADOR DO ESTADO E AO EXMO. SR. DIRETOR - PRESIDENTE DO DETRAN /ALAGOAS PARA QUE SEJA BAIXADO ATO NORMATIVO OU COMPETENTE, NO SENTIDO DE SUSPENDER O PRAZO LEGAL DE 1(ANO) PARA CONCLUSÃO DO PROCESSO PARA OBTENÇÃO DE CNH,DURANTE O PERÍODO QUE PERDURAR A GREVE DOS SERVIDORES E ATÉ POSTERIOR, CASO NECESSÁRIO , ATÉ A NORMALIZAÇÃO DOS SERVIÇOS DO DETRAN / AL.</t>
   </si>
   <si>
     <t>3520</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>MARQUINHOS MADEIRA</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/</t>
+    <t>http://sapl.al.al.leg.br/media/</t>
   </si>
   <si>
     <t>APELO AO PREFEITO RUI PALMEIRA E AO SECRETARIO DA SEMINFRA DR. CARLOS IB. FALCÃO BRÊDA PARA EXECUÇÃO DOS SERVIÇOS DE PAVIMENTAÇÃO ASFÁLTICA NAS RUAS QUE LIGAM O CONJUNTO ALDEBARAN A VIA EXPRESSA EM MACEIÓ.</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3521/3521_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3521/3521_texto_integral.pdf</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3534/3534_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3534/3534_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA NA FORMA REGIMENTAL, QUE SEJA ENCAMINHADO AO EXMO. SR. GOVERNADOR DO ESTADO, COM CÓPIA PARA SECRETÁRIO DE ESTADO DA FAZENDA, SOLICITANDO A IMPLANTAÇÃO DO PROGRAMA ESTADUAL PARA EQUALIZAÇÃO DE PASSIVOS TRIBUTÁRIOS DAS EMPRESAS DOMICILIADAS NO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>SEVERINO PESSÔA</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3536/3536_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3536/3536_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SENHOR GOVERNADOR DO ESTADO, SOLICITANDO QUE REALIZE A AMPLIAÇÃO DA REDE DE GÁS NATURAL NOS MUNICÍPIOS DE IGACI, CRAÍBAS E PALMEIRA DOS ÍNDIOS</t>
   </si>
   <si>
     <t>3551</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3551/3551_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3551/3551_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMº. SR. GOVERNADOR DO ESTADO, SOLICITANDO A IMPLANTAÇÃO DO PROGRAMA EMPREGA MAIS ALAGOAS.</t>
   </si>
   <si>
     <t>3552</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3552/3552_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3552/3552_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMº. SR. GOVERNADOR DO ESTADO, COM CÓPIA PARA O SECRETARIO DO GABINETE CIVIL, SOLICITANDO UM PROJETO DE LEI QUE VIABILIZE A REVERSÃO DE UM TERRENO LOCALIZADO NA ZONA URBANA PARA O MUNICÍPIO DE CAMPO ALEGRE.</t>
   </si>
   <si>
     <t>3553</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>DEPUTADO INÁCIO LOIOLA</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3553/3553_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3553/3553_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APELO AOS SENHORES REPRESENTANTES DA OPERADORA DE TELEFONIA MÓVEL OI, NO SENTIDO DE QUE SEJA VIABILIZADA AS DEVIDAS CONDIÇÕES PARA COBERTURA DE TELEFONIA CELULAR, ATRAVÉS DO RESPECTIVO SINAL DA OPERADORA MENCIONADA, NO POVOADO LAGOA DO PAU, NO MUNICÍPIO DE CORURIPE. </t>
   </si>
   <si>
     <t>3558</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3558/3558_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3558/3558_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR, AO VICE GOVERNADOR, A SETRAND - SECRETARIA DE ESTADO DE TRANSPORTE E DESENVOLVIMENTO URBANO - E A DIREÇÃO DO DER/AL PARA QUE SEJA IMPLANTADO, NO MAIS CURTO ESPAÇO DE TEMPO POSSÍVEL, UM REDUTOR DE VELOCIDADE, QUEBRA-MOLAS NO SÍTIO OLARIA, EM FRENTE A ESCOLA MUNICIPAL DE EDUCAÇÃO BÁSICA MISSENO DE SIQUEIRA TORRES, NO MUNICÍPIO DE ÁGUA BRANCA.</t>
   </si>
   <si>
     <t>3559</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3559/3559_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3559/3559_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR, AO VICE GOVERNADOR, A SETRAND - SECRETARIA DE ESTADO DE TRANSPORTE E DESENVOLVIMENTO URBANO - E A DIREÇÃO DO DER/AL PARA QUE SEJA IMPLANTADO, NO MAIS CURTO ESPAÇO DE TEMPO POSSÍVEL, UM REDUTOR DE VELOCIDADE, QUEBRA-MOLAS NO POVOADO MAXI, EM FRENTE A ESCOLA MUNICIPAL DE EDUCAÇÃO SANTA ANA, NO MUNICÍPIO DE ÁGUA BRANCA.</t>
   </si>
   <si>
     <t>3560</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3560/3560_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3560/3560_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR, AO VICE GOVERNADOR, A SETRAND - SECRETARIA DE ESTADO DE TRANSPORTE E DESENVOLVIMENTO URBANO - E A DIREÇÃO DO DER/AL PARA QUE SEJA IMPLANTADO, NO MAIS CURTO ESPAÇO DE TEMPO POSSÍVEL, UM REDUTOR DE VELOCIDADE, QUEBRA-MOLAS NO POVOADO QUIXABEIRA, NAS IMEDIAÇÕES DA ESCOLA E DO POSTO DE SAÚDE LOCAIS, NO MUNICÍPIO DE ÁGUA BRANCA.</t>
   </si>
   <si>
     <t>3563</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3563/3563_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3563/3563_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMº. SR. GOVERNADOR DO ESTADO, COM CÓPIA PARA O SECRETARIO DO GABINETE CIVIL, SOLICITADO UM PROJETO DE LEI QUE VIABILIZE A DOAÇÃO DE UM TERRENO LOCALIZADO NA ZONA URBANA PARA O MUNICÍPIO DE CAMPO ALEGRE.</t>
   </si>
   <si>
     <t>3567</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3567/3567_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3567/3567_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO E À SECRETARIA DE ESTADO DA EDUCAÇÃO QUE EMPREENDAM ESFORÇOS NO SENTIDO DE PROMOVER A ADEQUAÇÃO DA REDE ELÉTRICA NA ESCOLA ESTADUAL EDITE MACHADO, NO MUNICÍPIO DE CAPELA.</t>
   </si>
   <si>
     <t>3579</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3579/3579_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3579/3579_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO QUE SEJA ENCAMINHADO AO EXMO. SENHOR GOVERNADOR DO ESTADO, COM A FINALIDADE DE ELABORAR UM PROJETO DE LEI VISANDO CRIAR O FUNDO ESTADUAL DE ASSISTÊNCIA AO IDOSO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3583</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3583/3583_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3583/3583_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMº. SR. GOVERNADOR DO ESTADO DE ALAGOAS RENAN FILHO, AO SECRETARIO DE SEGURANÇA PÚBLICA CORONEL LIMA JUNIOR, AO DELEGADO GERAL DA POLICIA CIVIL SR. DELEGADO PAULO CERQUEIRA E AO DIRETOR PRESIDENTE DO INSTITUTO DE PROTEÇÃO E DEFESA DO CONSUMIDOR DE ALAGOAS - PROCON/AL. SOLICITANDO PROVIDENCIAS PARA A CRIAÇÃO DE UMA DELEGACIA ESPECIALIZADA PARA PROTEÇÃO E DEFESA AO CONSUMIDOR.</t>
   </si>
   <si>
     <t>3584</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3584/3584_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3584/3584_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMº SR. GOVERNADOR DO ESTADO DE ALAGOAS, AO SECRETARIO DE ESTADO DE DEFESA SOCIAL, PARA A INSTALAÇÃO IMEDIATA DA DELEGACIA ESPECIALIZADA EM CRIMES AMBIENTAIS, EM RAZÃO DE INÚMEROS CASOS DE ABANDONO E MAUS TRATOS AOS ANIMAIS.</t>
   </si>
   <si>
     <t>3594</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>CARIMBÃO JÚNIOR</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3594/3594_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3594/3594_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO DE ALAGOAS E AO DIRETOR PRESIDENTE DA COMPANHIA DE SANEAMENTO DE ALAGOAS - CASAL, SOLICITANDO ADOÇÃO DE PROVIDÊNCIAS QUANTO À FALTA DE ÁGUA E AO EXCESSO DE SALINIDADE NO SISTEMA DE ABASTECIMENTO DE ÁGUA DO MUNICÍPIO DE PIAÇABUÇU E REGIÃO.</t>
   </si>
   <si>
     <t>3597</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3597/3597_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3597/3597_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO A OI MÓVEL S.A, PARA EXORTAR À INSTALAÇÃO DE TORRES ADEQUADAS E COM CAPACIDADE SUFICIENTE DE TRANSMISSÃO DE TELEFONIA CELULAR NO MUNICÍPIO DE IBATEGUARA, ESPECIALMENTE NO DISTRITO DE CANASTRA.</t>
   </si>
   <si>
     <t>3600</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3600/3600_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3600/3600_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO DIRETOR PRESIDENTE DO DER, PARA QUE SEJAM ADOTADAS MEDIDAS VISANDO ASFALTAR O TRECHO DE 16 KM DA AL 110, QUE LIGA SÃO JOSÉ DA LAGE AO POVOADO CARURU, TENDO EM VISTA A IMPORTÂNCIA DESTA RODOVIA PARA O ESCOAMENTO AGRÍCOLA DAQUELA REGIÃO.</t>
   </si>
   <si>
     <t>3603</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3603/3603_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3603/3603_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMº. GOVERNADOR DO ESTADO DE ALAGOAS JOSÉ RENAN VASCONCELOS CALHEIROS FILHO, BEM COMO O SECRETARIO DE DEFESA SOCIAL, PLEITEANDO AS PROVIDENCIAS NECESSÁRIAS PARA A IMPLANTAÇÃO DO PROGRAMA RONDA NOS BAIRROS NO MUNICÍPIO DE ARAPIRACA, PARA GARANTIA DE SEGURANÇA DOS CIDADÃOS.</t>
   </si>
   <si>
     <t>3605</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3605/3605_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3605/3605_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMº. SENHOR GOVERNADOR DO ESTADO DE ALAGOAS, COM A FINALIDADE DE QUE SEJAM ENVIADOS CAMINHÕES FRIGORÍFICOS ADQUIRIDOS PELO FECOEP, PARA ALGUMAS COOPERATIVAS DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>3611</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3611/3611_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3611/3611_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO A CASAL - COMPANHIA DE SANEAMENTO DE ALAGOAS, QUE SOLICITE O ATENDIMENTO DAS REIVINDICAÇÕES DE ABASTECIMENTO DE ÁGUA POTÁVEL DO MUNICÍPIO DE PIAÇABUÇU.</t>
   </si>
   <si>
     <t>3615</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3615/3615_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3615/3615_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO, NO SENTIDO DE QUE SEJA CONSTRUÍDA UMA ESCOLA ESTADUAL NO DISTRITO DE LUZIÁPOLIS NO MUNICÍPIO DE CAMPO ALEGRE.</t>
   </si>
   <si>
     <t>3616</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3616/3616_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3616/3616_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO, NO SENTIDO DE CRIAR UM PROJETO DE LEI PARA ALTERAR A IDADE LIMITE DE COMPULSORIEDADE DA TRANSFERENCIA EX-OFFICIO DAS POLICIAIS MILITARES - PFEMS.</t>
   </si>
   <si>
     <t>3617</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3617/3617_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3617/3617_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO, BEM COMO O SECRETARIO DE ESTADO DE PLANEJAMENTO, GESTÃO E PATRIMONIO, COM A FINALIDADE DE TODOS OS SECRETÁRIOS ESCOLARES, QUE ENCONTRAM-SE LOTADOS NA SECRETARIA DE ESTADO DO PLANEJAMENTO, GESTÃO E PATRIMONIO, SEJAM REENQUADRADOS PARA OS QUADROS DA SECRETARIA DE ESTADO DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>3621</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3621/3621_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3621/3621_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO, BEM COMO AO SECRETARIA DE ESTADO DE TRANSPORTES E DESENVOLVIMENTO URBANO, SOLICITANDO A REVITALIZAÇÃO DO CALÇAMENTO DAS PRINCIPAIS RUAS E AVENIDAS DO MUNICÍPIO DE JUNQUEIRO E QUE SEJA ASFALTADO NOVAS VIAS, INCLUINDO O POVOADO DE RETIRO E RIACHÃO, POR MEIO DO PRÓ-ESTRADA.</t>
   </si>
   <si>
     <t>3622</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3622/3622_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3622/3622_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO, AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO, COM CÓPIA PARA A SECRETARIA DE ESTADO DE TRANSPORTE E DESENVOLVIMENTO URBANO,SOLICITANDO PAVIMENTAÇÃO ASFÁLTICA DA RODOVIA AL- 125 QUE LIGA O MUNICÍPIO DE BELO MONTE AO MUNICÍPIO DE BATALHA.</t>
   </si>
   <si>
     <t>3624</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3624/3624_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3624/3624_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO DE À SECRETARIA DE ESTADO DA EDUCAÇÃO PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE PROMOVER A ADEQUAÇÃO DA REDE ELÉTRICA NA ESCOLA ESTADUAL INAURA CASADO, NO MUNICÍPIO DE CAJUEIRO, PARA QUE SEJAM DEVIDAMENTE INSTALADOS OS AR-CONDICIONADOS NAS SALAS DA UNIDADE EDUCACIONAL.</t>
   </si>
   <si>
     <t>3625</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3625/3625_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3625/3625_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO E À SECRETARIA DE ESTADO DA EDUCAÇÃO PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE DISPONIBILIZAR MERENDEIRAS E SERVIDORES RESPONSÁVEIS PELO APOIO ADMINISTRATIVOS À ESCOLA ESTADUAL EDITE MACHADO, NO MUNICÍPIO DE CAPELA.</t>
   </si>
   <si>
     <t>3626</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3626/3626_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3626/3626_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO E À SECRETARIA DE ESTADO DA EDUCAÇÃO PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE DISPONIBILIZAR PRESTADORES DE SERVIÇOS GERAIS E MERENDEIRAS À ESCOLA ESTADUAL FLORIANO PEIXOTO, NO MUNICÍPIO DE ATALAIA.</t>
   </si>
   <si>
     <t>3627</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3627/3627_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3627/3627_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO E À SECRETARIA DE ESTADO DA EDUCAÇÃO E À SECRETARIA DE CULTURA PARA QUE EMPREENDAM ESFORÇOS PARA MANTER EM FUNCIONAMENTO O CENTRO CULTURAL DE ATALAIA E AO MESMO TEMPO, BUSQUEM SOLUÇÃO PARA INICIAR A CONSTRUÇÃO DE QUADRA ESCOLAR NA ESCOLA ESTADUAL FLORIANO PEIXOTO, LOCALIZADA NO MUNICÍPIO DE ATALAIA.</t>
   </si>
   <si>
     <t>3628</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3628/3628_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3628/3628_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO E À SECRETARIA DE ESTADO DA EDUCAÇÃO PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE DISPONIBILIZAR MERENDEIRAS PARA À ESCOLA ESTADUAL SANTOS FERRAZ, NO MUNICÍPIO DE TAQUARANA.</t>
   </si>
   <si>
     <t>3629</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3629/3629_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3629/3629_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO E À SECRETARIA DE EDUCAÇÃO PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE CONSTRUIR UM A QUADRA ESCOLAR NA ESCOLA ESTADUAL SANTOS FERRAZ, NO MUNICÍPIO DE TAQUARANA.</t>
   </si>
   <si>
     <t>3630</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3630/3630_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3630/3630_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO E À SECRETARIA DE EDUCAÇÃO PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE CONSTRUIR UMA QUADRA ESCOLAR NA ESCOLA ESTADUAL ROSA DE CASTRO FONSECA, NO MUNICÍPIO DE TANQUE D'ARCA.</t>
   </si>
   <si>
     <t>3631</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3631/3631_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3631/3631_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO E À SECRETARIA DE EDUCAÇÃO PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE DISPONIBILIZAR PRESTADORES DE SERVIÇOS GERAIS PARA A ESCOLA ESTADUAL ROSA DE CASTRO FONSECA, NO MUNICÍPIO DE TANQUE D'ARCA.</t>
   </si>
   <si>
     <t>3632</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3632/3632_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3632/3632_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO E À SECRETARIA DO ESTADO DE SEGURANÇA PÚBLICA PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE PROMOVER MELHORIAS NA 9ª DELEGACIA REGIONAL DE POLÍCIA, NO MUNICÍPIO DE MARIBONDO, ALÉM DE AUMENTAR O CONTINGENTE DE POLICIAIS NA RESPECTIVA DELEGACIA.</t>
   </si>
   <si>
     <t>3633</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3633/3633_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3633/3633_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO E À SECRETARIA DE EDUCAÇÃO PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE PROMOVER MELHORIAS NA ESCOLA ESTADUAL ODETE BONFIM, NO MUNICÍPIO DE MARIBONDO, PRINCIPALMENTE NO QUE CONCERNE À DISPONIBILIZAÇÃO DE MERENDEIRAS, PRESTADORES DE SERVIÇOS GERAIS; DA INSTALAÇÃO DE AR-CONDICIONADOS NAS SALAS DE AULA DE MODO A GARANTIR UM AMBIENTE PROPÍCIO AO APRENDIZADO E UMA REFORMA NA ESTRUTURA DO LABORATÓRIO DE INFORMÁTICA DA ESCOLA.</t>
   </si>
   <si>
     <t>3634</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3634/3634_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3634/3634_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO E AO DEPARTAMENTO DE ESTRADAS E RODAGEM DE ALAGOAS - DER/AL PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE GARANTIR  A SINALIZAÇÃO EM TODA MALHA VIÁRIA ESTADUAL COM PLACAS COM A SEGUINTE INFORMAÇÃO ATENÇÃO: RESPEITE O CICLISTA DE MODO A PROMOVER UMA MAIOR PROTEÇÃO AOS CICLISTAS QUE UTILIZAM ESSAS RODOVIAS.</t>
   </si>
   <si>
     <t>3635</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3635/3635_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3635/3635_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMº. SR. GOVERNADOR DO ESTADO, A EXMª. SRª. SECRETARIA ESTADUAL DE INFRAESTRUTURA E AO EXMº. SR. PRESIDENTE DO DER/AL QUE SEJA REALIZADO / PROVIDENCIADO A ILUMINAÇÃO PÚBLICA ESTADUAL E A COLOCAÇÃO DE 2 QUEBRA-MOLAS PRÓXIMOS NA RODOVIA ESTADUAL AO PRESÍDIO DO AGRESTE.</t>
   </si>
   <si>
     <t>3639</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>DEPUTADO FRANCISCO TENÓRIO</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3639/3639_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3639/3639_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE O PODER EXECUTIVO, VIABILIZE ATRAVÉS DE UMA AÇÃO CONJUNTA COM O DER DEPARTAMENTO DE ESTRADAS E RODAGEM DE ALAGOAS, A CONSTRUÇÃO DE UMA PONTE QUE IRÁ INTERLIGAR O MUNICÍPIO DE SÃO SEBASTIÃO AOS POVOADOS MATA, CANABRAVA, PEDRA PRETA, CAPIM BRANCO, CAPOEIRA TODOS LOCALIZADOS NESTE MUNICÍPIO E PARTE DO MUNICÍPIO DE IGREJA NOVA, UMA OBRA QUE IRÁ BENEFICIAR APROXIMADAMENTE 2.000 PESSOAS QUE SOFRE A ANOS COMA  FALTA DE UMA ESTRUTURA MÍNIMA PARA A SUA LOCOMOÇÃO, DIFICULTANDO AINDA O ESCOAMENTO DA PRODUÇÃO AGRÍCOLA-FAMILIAR.</t>
   </si>
   <si>
     <t>3640</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3640/3640_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3640/3640_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO, AO VICE-GOVERNADOR E A SECRETARIA DE ESTADO DE ASSISTÊNCIA E DESENVOLVIMENTO SOCIAL - SEADES, A IMPLANTAÇÃO DE UMA COMPLEXO NUTRICIONAL EM GIRAU DO PONCIANO.</t>
   </si>
   <si>
     <t>3641</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3641/3641_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3641/3641_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE O PODER EXECUTIVO, VIABILIZE ATRAVÉS DE UMA AÇÃO CONJUNTA COM O DER DEPARTAMENTO DE ESTRADAS E RODAGEM DE ALAGOAS, A LIMPEZA DAS MARGENS DA RODOVIA QUE LIGA O MUNICÍPIO DE VIÇOSA A CHÃ PRETA, UMA VEZ QUE ENCONTRA-SE COM A VEGETAÇÃO INVADINDO TODO O ACOSTAMENTO, DIFICULTANDO A VISIBILIDADE DOS CONDUTORES ORA EXISTENTES NO LOCAL.</t>
   </si>
   <si>
     <t>3642</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3642/3642_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3642/3642_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE O PODER EXECUTIVO, VIABILIZE ATRAVÉS DE UMA AÇÃO CONJUNTA COM  O DER - DEPARTAMENTO DE ESTRADAS E RODAGEM DE ALAGOAS, A LIMPEZA DAS MARGENS DO RODOVIA QUE LIGA O MUNICÍPIO DE VIÇOSA A PALMEIRA DOS ÍNDIOS, PASSANDO PELAS CIDADES DE PAULO JACINTO E QUEBRANGULO, UMA VEZ QUE ENCONTRA-SE COMA VEGETAÇÃO INVADINDO TODO O ACOSTAMENTO, DIFICULTANDO A VISIBILIDADE DOS CONDUTORES ORA EXISTENTES.</t>
   </si>
   <si>
     <t>3644</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3644/3644_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3644/3644_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMº. SR. GOVERNADOR DO ESTADO DE ALAGOAS, E AO DIRETOR-PRESIDENTE DA COMPANHIA BRASILEIRA DE TRENS URBANO - CBTU EM ALAGOAS, PARA A INSTALAÇÃO IMEDIATA DE UMA SINALIZAÇÃO MAIS EFICIENTE E CANCELAS NAS VIAS QUE COMPÕEM O TRAJETO DO VLT, VISTO QUE JÁ OCORRERAM DIVERSOS ACIDENTES, COM VÍTIMAS FATAIS, EM MUITO POUCO TEMPO.</t>
   </si>
   <si>
     <t>3647</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3647/3647_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3647/3647_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO A MESA NA FORMA REGIMENTAL QUE SEJA ENCAMINHADO OFÍCIO AO EXMº. SR. GOVERNADOR DO ESTADO DE ALAGOAS, RENAN FILHO E AO EXMº. SR. SECRETARIO DE ESTADO DE TRANSPORTE E DESENVOLVIMENTO URBANO, MOZART AMARAL, SOLICITANDO A PAVIMENTAÇÃO ASFÁLTICA LIGANDO A BR 101 NO MUNICÍPIO DE JUNQUEIRO AO MUNICÍPIO DE CAMPO ALEGRE, PASSANDO PELOS POVOADOS DE RETIRO VELHO, BARRO VERMELHO, BAIXA FRIA E PALMEIRINHA, CHEGANDO A RODOVIA DA INTEGRAÇÃO.</t>
   </si>
   <si>
     <t>3653</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3653/3653_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3653/3653_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMº. SR. GOVERNADOR DO ESTADO, SOLICITANDO QUE SEJA REALIZADA A DUPLICAÇÃO DA RODOVIA-AL 115, NO TRECHO ENTRE ARAPIRACA E PALMEIRA DOS ÍNDIOS.</t>
   </si>
   <si>
     <t>3656</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3656/3656_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3656/3656_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMº. SR. GOVERNADOR  E AO SR. COMANDANTE GERAL DA POLÍCIA MILITAR EM ALAGOAS, PARA NOMEAR O PRÉDIO DO 11º BATALHÃO DE POLÍCIA MILITAR DE ALAGOAS, SEDIADO EM PENEDO, DE TERCEIRO SARGENTO PAULO BARBOSA.</t>
   </si>
   <si>
     <t>3665</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3665/3665_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3665/3665_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMº. SR. GOVERNADOR DO ESTADO, À SECRETARIA DE INFRAESTRUTURA DO ESTADO DE ALAGOAS, PARA EXORTAR À CONTINUIDADE E CONCLUSÃO DA OBRA QUE SE ENCONTRA PARALISADA NOS TRECHOS DA RUA BUARQUE DE MACÊDO E RUA ALCINO CASADO, AFIM DE QUE SEJA NORMALIZADO O TRANSITO DA REGIÃO.</t>
   </si>
   <si>
     <t>3667</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>ISNALDO BULHÕES</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3667/3667_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3667/3667_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMº. SR. GOVERNADOR RENAN  CALHEIROS FILHO PARA VIABILIZAR JUNTO AO CHEFE ESPECIAL DO INSTITUTO DE IDENTIFICAÇÃO, RONEY PRESBÍTERO, A INSTALAÇÃO DE UM POSTO DE ATENDIMENTO PARA O MUNICÍPIO DE ATALAIA.</t>
   </si>
   <si>
     <t>3669</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3669/3669_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3669/3669_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO  AO EXMº. SR. GOVERNADOR DO ESTADO DE ALAGOAS E AO SECRETARIO DE SEGURANÇA PÚBLICA EM ALAGOAS, NO SENTIDO DE QUE SEJA INSTALADO UM CENTRO INTEGRADO DE SEGURANÇA PÚBLICA CISP, NO MUNICÍPIO DE PIRANHAS, COM A FINALIDADE DE COMBATER A CRIMINALIDADE E REFORÇAR A SEGURANÇA DA POPULAÇÃO DO REFERIDO MUNICÍPIO E DA REGIÃO CIRCUNVIZINHA A PARTIR DA INTEGRAÇÃO DAS FORÇAS POLICIAIS CIVIL E MILITAR.</t>
   </si>
   <si>
     <t>3672</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3672/3672_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3672/3672_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMº. SR. GOVERNADOR DO ESTADO, COM A FINALIDADE DE CONSTRUIR UM CENTRO INTEGRADO DE SEGURANÇA PÚBLICA - CISP NO MUNICÍPIO DE TAQUARANA.</t>
   </si>
   <si>
     <t>3673</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3673/3673_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3673/3673_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APELO AO EXMº. SR. GOVERNADOR DO ESTADO COM CÓPIA AO SECRETARIO DE ESTADO DA ASSISTÊNCIA E DESENVOLVIMENTO SOCIAL - SEADES, SOLICITANDO CONSTRUÇÃO DE UMA CASA DE SOPA PARA O MUNICÍPIO DE TAQUARANA. </t>
   </si>
   <si>
     <t>3674</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3674/3674_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3674/3674_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMº. SR. GOVERNADOR DO ESTADO, COM A FINALIDADE DE CONSTRUIR UMA ESCOLA ESTADUAL DE ENSINO MÉDIO NO MUNICÍPIO DE TAQUARANA.</t>
   </si>
   <si>
     <t>3676</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3676/3676_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3676/3676_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO, AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO , SOLICITANDO UMA AMBULÂNCIA EQUIPADA PARA TRANSPORTE DE PACIENTE, A SER DESTINADA AO MUNICÍPIO DE CAMPO ALEGRE.</t>
   </si>
   <si>
     <t>3677</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3677/3677_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3677/3677_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMº. SR. GOVERNADOR DO ESTADO, AO VICE-GOVERNADOR, A SETRAND - SECRETÁRIA DO ESTADO DE TRANSPORTE E DESENVOLVIMENTO URBANO - E AO DIRETOR GERAL DO DER/AL, NO SENTIDO DE QUE TODOS OS ESFORÇOS SEJAM REUNIDOS OBJETIVANDO A CONSTRUÇÃO ASFÁLTICA DO ACESSO AOS POVOADOS TRAIPUENSES DENOMINADOS   OLHO D'AGUA DA CERCA, OLHO D'AGUA DO CAMPO E QUIXABA,  NUMA EXTENSÃO DE TRÊS QUILÔMETROS, EM TRAIPU, EM QUE VIRIA PROPORCIONAR UM GRANDE PROGRESSO EM TODA REGIÃO TENDO EM VISTA OS MUITOS BENEFÍCIOS ADVINDOS COM A CONCLUSÃO DA OBRA</t>
   </si>
   <si>
     <t>3702</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3702/3702_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3702/3702_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMº. SR. GOVERNADOR DO ESTADO DE ALAGOAS, QUE DESTINE NA LEI ORÇAMENTARIA ANUAL, RECURSOS EM FAVOR DE ENTIDADES DE ACOLHIMENTO DE ANIMAIS ABANDONADOS OU QUE PRESTEM  ASSISTÊNCIA DE SAÚDE A ANIMAIS DE PROPRIEDADE DE PESSOAS CARENTES DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>3713</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3713/3713_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3713/3713_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO QUE SEJA ENCAMINHADO OFÍCIO AO EXMº. SR. GOVERNADOR DO ESTADO DE ALAGOAS RENAN FILHO E A EXMª SRª. SECRETARIA DE ESTADO DA EDUCAÇÃO LAURA CRISTIANE DE SOUZA, SOLICITANDO A DOAÇÃO DE UM TRANSPORTE VAM, CAMINHONETE OU MICRO ÔNIBUS, PARA USO DOS ALUNOS DOS PROJETOS GUARDIÕES DO VALE DO JACUÍPE, REPLICADORES NA TV, MULHERES EM FOCO E CAMPESTRE CULTURAL.</t>
   </si>
   <si>
     <t>3714</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3714/3714_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3714/3714_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO QUE SEJA ENCAMINHADO OFÍCIO AO EXMº. SR. GOVERNADOR DO ESTADO DE ALAGOAS RENAN FILHO E A EXMª SRª. SECRETARIA DE ESTADO DA CULTURA, MELINA FREITAS, SOLICITANDO A LIBERAÇÃO DA TERCEIRA PARCELA DO PONTO DE CULTURA, CAMPESTRE CULTURA FASE III.</t>
   </si>
   <si>
     <t>3715</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3715/3715_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3715/3715_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO, EXCELENTÍSSIMO GOVERNADOR DO ESTADO, COM CÓPIA PARA A SECRETARIA DE ESTADO DE TRANSPORTES E DESENVOLVIMENTO URBANOS, SOLICITANDO RECAPIAMENTO ASFÁLTICO DA RODOVIA AL -460 QUE LIGA O MUNICÍPIO DE PORTO DE PEDRAS AO MUNICÍPIO DE PORTO CALVO.</t>
   </si>
   <si>
     <t>3717</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3717/3717_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3717/3717_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APELO AO EXCELENTÍSSIMOS SENHORES GOVERNADOR DO ESTADO DE ALAGOAS, AO SECRETÁRIO ESTADUAL DE INFRAESTRUTURA E AO PRESIDENTE DA ELETROBRAS EM ALAGOAS, PARA A INSTALAÇÃO IMEDIATA DE POSTES, REDE ELÉTRICA, EM TODA EXTENSÃO DO BAIRRO DO FUTURO, NO MUNICÍPIO DE OLHO D' ÁGUA DAS FLORES/ALAGOAS. </t>
   </si>
   <si>
     <t>3723</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3723/3723_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3723/3723_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO SECRETÁRIO DE ESTADO DA AGRICULTURA, PECUÁRIA, PESCA, E AQUICULTURA, PARA QUE SEJA ENCAMINHADO 01 TRATOR AGRÍCOLA COM GRADE ARADORA, ROÇADEIRA, CARROÇÃO E DEMAIS IMPLEMENTOS, PARA A ASSOCIAÇÃO DOS PEQUENOS PRODUTOS DE LEITE DE BAIXAS, NO MUNICÍPIO DE JACARÉ DOS HOMENS.</t>
   </si>
   <si>
     <t>3725</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3725/3725_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3725/3725_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO DE ALAGOAS E AO SECRETÁRIO DE ESTADO DA AGRICULTURA, PECUÁRIA, PESCA E AQUICULTURA, PARA QUE SEJA ENCAMINHADO 01 TRATOR AGRÍCOLA COM GRADE ARADORA, ROÇADEIRA, CARROÇÃO E DEMAIS IMPLEMENTOS, PARA A COOPERATIVA AGROPECUÁRIA DE ALAGOAS - COOPAAL, NO MUNICÍPIO DE FLEXEIRAS.</t>
   </si>
   <si>
     <t>3726</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3726/3726_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3726/3726_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO DIRETOR PRESIDENTE DO DER PARA QUE, DENTRO DO PROGRAMA PRÓ-ESTRADA, SEJA INCLUÍDA A PAVIMENTAÇÃO ASFÁLTICA DA AV. LUCA LOPES, NA CIDADE DE MARIBONDO.</t>
   </si>
   <si>
     <t>3727</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3727/3727_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3727/3727_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO DIRETOR PRESIDENTE DO DER, PARA QUE SEJAM ADOTADAS MEDIDAS VISANDO O RECAPEAMENTO DO ACESSO QUE LIGA A USINA SERRA GRANDE Á CIDADE DE SÃO JOSÉ DA LAGE, NUM TRECHO DE 6 KM.</t>
   </si>
   <si>
     <t>3728</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3728/3728_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3728/3728_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO SECRETÁRIO DE ESTADO DA EDUCAÇÃO, PARA QUE SEJA FEITA A REFORMA E A CONSTRUÇÃO DE UM AUDITÓRIO NA ESCOLA ESTADUAL ODETE BONFIM NA CIDADE DE MARIBONDO.</t>
   </si>
   <si>
     <t>3729</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3729/3729_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3729/3729_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO DIRETOR PRESIDENTE DO DER PARA QUE, DENTRO DO PROGRAMA PRÓ - ESTRADA, SEJA INCLUÍDA A PAVIMENTAÇÃO ASFÁLTICA DO ACESSO QUE LIGA O CONJUNTO HABITACIONAL ARNON DE MELO, CONHECIDO COMO COHAB , Á CIDADE DE SANTANA DO MUNDAÚ, NUM TRECHO DE 2 KM.</t>
   </si>
   <si>
     <t>3730</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3730/3730_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3730/3730_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO DIRETOR PRESIDENTE DO DER PARA QUE, DENTRO DO PROGRAMA PRÓ-ESTRADA, SEJA INCLUÍDA A PAVIMENTAÇÃO ASFÁLTICA DA AV. JÚLIO SAPUCAIA, NA CIDADE DE MARIBONDO.</t>
   </si>
   <si>
     <t>3736</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3736/3736_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3736/3736_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO DIRETOR PRESIDENTE DO DER PARA QUE SEJA INSTALADA A ILUMINAÇÃO DO ACESSO ASFÁLTICO QUE LIGA A CIDADE DE SANTANA DO MUNDAÚ AO RESIDENCIAL JUSSARA , NUM TRECHO DE 6 KM.</t>
   </si>
   <si>
     <t>3737</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3737/3737_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3737/3737_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMº. SR GOVERNADOR DO ESTADO DE ALAGOAS E AO SECRETARIO DE SEGURANÇA PÚBLICA EM ALAGOAS, NO SENTIDO DE QUE SEJA INSTALADO UM CENTRO INTEGRADO DE SEGURANÇA PÚBLICA CISP, NO MUNICÍPIO DE PALMEIRA DOS ÍNDIOS, COM A FINALIDADE DE COMBATER A CRIMINALIDADE E REFORÇAR A SEGURANÇA DA POPULAÇÃO DO REFERIDO MUNICÍPIO E DA REGIÃO CIRCUNVIZINHA A PARTIR DA INTEGRAÇÃO DAS FORÇAS POLICIAIS CIVIL E MILITAR.</t>
   </si>
   <si>
     <t>3741</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3741/3741_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3741/3741_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMº. SR. GOVERNADOR DO ESTADO DE ALAGOAS, E AO PRESIDENTE DA CASAL, PARA NORMALIZAR, DAR QUALIDADE, E PRESTAR MELHORIA NO SISTEMA DE ABASTECIMENTO DE ÁGUA NO MUNICÍPIO DE MAJOR ISIDORO/AL, PROPORCIONANDO COM ISSO UM SERVIÇO DE ÁGUA TÃO ESSENCIAL E INDISPENSÁVEL A POPULAÇÃO  DAQUELA LOCALIZAÇÃO.</t>
   </si>
   <si>
     <t>3760</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3760/3760_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3760/3760_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APELO AO EXMº. SR. GOVERNADOR DO ESTADO, SOLICITANDO A IMPLANTAÇÃO DO PROGRAMA DIA D - GOVERNO PRESENTE NO MUNICÍPIO DE FLEXEIRAS. </t>
   </si>
   <si>
     <t>3764</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3764/3764_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3764/3764_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SENHORES GOVERNADOR DO ESTADO E AO SECRETÁRIO DE SEGURANÇA PÚBLICA EM ALAGOAS, NO SENTIDO DE QUE SEJA INSTALADO UM CENTRO INTEGRADO DE SEGURANÇA PÚBLICA - CISP, NO MUNICÍPIO DE PORTO REAL DO COLÉGIO, COM A FINALIDADE DE COMBATER A CRIMINALIDADE E REFORÇAR A SEGURANÇA DA POPULAÇÃO DO REFERIDO MUNICÍPIO E DA REGIÃO CIRCUNVIZINHA A PARTIR DA INTEGRAÇÃO DAS FORÇAS POLICIAIS CIVIL E MILITAR.</t>
   </si>
   <si>
     <t>3765</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3765/3765_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3765/3765_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SENHORES GOVERNADOR DO ESTADO, AO SECRETÁRIO DE ESTADO DA SAÚDE, OBJETIVANDO A AQUISIÇÃO DE UMA AMBULÂNCIA PARA A UNIDADE DE SAÚDE LAURINDO VASCONCELOS, SITUADO NO POVOADO PERUCABA, NA CIDADE DE IGREJA NOVA - AL.</t>
   </si>
   <si>
     <t>3766</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3766/3766_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3766/3766_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AOS EXMO. SENHORES GOVERNADOR DO ESTADO DE ALAGOAS E AO PRESIDENTE DO DEPARTAMENTO DE ESTRADAS E RODAGEM - DER-AL, NO SENTIDO DE QUE SEJA EFETUADA A PAVIMENTAÇÃO ASFÁLTICA DO TRECHO QUE LIGA OS MUNICÍPIOS DE VIÇOSA A PINDOBA, NO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>3767</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3767/3767_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3767/3767_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO JUNTO AO GOVERNADOR DESTE ESTADO PARA QUE EMPREENDA ESFORÇOS NO SENTIDO DE GARANTIR A ABERTURA DE INSTITUTO DE CRIMINALÍSTICA QUE FORNEÇA COBERTURA DE ATENDIMENTO AO AGRESTE DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>3768</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3768/3768_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3768/3768_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO JUNTO AO GOVERNADOR DESTE ESTADO E A SECRETARIA DE ESTADO DA SAÚDE PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE GARANTIR A ABERTURA E O PLENO FUNCIONAMENTO DO LABORATÓRIO DO HOSPITAL REGIONAL ANTENOR SERPA, NO MUNICÍPIO DE DELMIRO GOUVEIA.</t>
   </si>
   <si>
     <t>3771</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3771/3771_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3771/3771_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APELO AO SENHOR GOVERNADOR DO ESTADO E AO DIRETOR PRESIDENTE DO DER PARA QUE, DENTRO DO PROGRAMA PRÓ-ESTRADA, SEJA INCLUÍDO O RECAPEAMENTO DA AL 105, QUE LIGA PORTO CALVO Á CIDADE DE JACUÍPE. </t>
   </si>
   <si>
     <t>3774</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3774/3774_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3774/3774_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO E AO SR. DIRETOR DO DER, NO SENTIDO DE PROMOVER EM AÇÃO CONJUNTA COM O DER, A LIMPEZA DAS MARGENS DA RODOVIA AL-105 QUE LIGA A BR-101 DENOMINADA DE RODOVIA PRESTE MAIA  - SÃO MIGUEL DO CAMPOS AOS MUNICÍPIOS DE BOCA DA MATA E ANADIA.</t>
   </si>
   <si>
     <t>3779</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3779/3779_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3779/3779_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO NO SENTIDO QUE SEJA IMPLANTADO O PROGRAMA DIA D - GOVERNO PRESENTE NO MUNICÍPIO DE FLEXEIRAS.</t>
   </si>
   <si>
     <t>3785</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3785/3785_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3785/3785_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR PRESIDENTE, A PRESENTE INDICAÇÃO , Á ELETROBRAS DISTRIBUIÇÃO ALAGOAS , COM SEDE NA AV. FERNANDES LIMA, Nº 3349, GRUTA DE LOURDES. CEP: 57052-405, MACEIÓ -AL, PARA EXORTAR Á INSTALAÇÃO DE REDE ELÉTRICA DE BAIXA TENSÃO COM ILUMINAÇÃO PÚBLICA DE APROXIMADAMENTE 4 KM QUE LIGUE O TRECHO ENTRE O IFAL DE MARAGOGI E A PONTE COM DIVISA DO ESTADO DE PERNAMBUCO, NO PERÍMETRO DO POVOADO PEROBA.</t>
   </si>
   <si>
     <t>3794</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3794/3794_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3794/3794_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMº. SENHOR GOVERNADOR DO ESTADO DE ALAGOAS, QUE ATRAVÉS DA SECRETARIA DE ESTADO DO DESENVOLVIMENTO ECONÔMICO E TURISMO, MOBILIZE A BANCADA FEDERAL E OS ESTADOS PRODUTORES DE ÁLCOOL, EM DEFESA DA COMERCIALIZAÇÃO DIRETA DO ÁLCOOL COMBUSTÍVEL ENTRE OS PRODUTORES E REDE DE ABASTECIMENTO AO CONSUMIDOR, SEM QUALQUER INTERMEDIAÇÃO.</t>
   </si>
   <si>
     <t>3796</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3796/3796_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3796/3796_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMº. SENHOR GOVERNADOR RENAN FILHO, E AO DIRETOR-PRESIDENTE DO DEPARTAMENTO DE ESTRADAS DE RODAGENS DE ALAGOAS-DER, ENG. HELDER GAZZANEO GOMES, PARA REALIZAÇÃO DE SERVIÇOS DE RECUPERAÇÃO DA RODOVIA QUE LIGA AS CIDADES DE PORTO CALVO A JACUÍPE-AL 105 EM ALAGOAS.</t>
   </si>
   <si>
     <t>3801</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3801/3801_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3801/3801_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APELO AO EXMº. SENHOR GOVERNADOR DO ESTADO, SOLICITANDO A IMPLANTAÇÃO DO PROGRAMA DIA D - GOVERNO PRESENTE NO MUNICÍPIO DE JUNQUEIRO </t>
   </si>
   <si>
     <t>3805</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3805/3805_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3805/3805_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AOS EXMºS. SENHORES GOVERNADOR DO ESTADO DE ALAGOAS, E AO SECRETARIO DE TURISMO E A SECRETARIA DE CULTURA, NO SENTIDO DE QUE SEJA CRIADO O CIRCUITO DO FRIO EM ALAGOAS, IMPULSIONANDO O TURISMO NO INTERIOR, ENUMERANDO AS CIDADES COM VOCAÇÃO PARA O TURISMO DE INVERNO COMO  MATA GRANDE, ÁGUA BRANCA, MAR VERMELHO E IBATEGUARA.</t>
   </si>
   <si>
     <t>3806</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3806/3806_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3806/3806_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AOS EXMºS. SENHORES GOVERNADOR DO ESTADO DE ALAGOAS E AO PRESIDENTE DO DEPARTAMENTO DE ESTRADAS E RODAGEM - DER/AL, NO SENTIDO DE QUE SEJA EFETUADA A PAVIMENTAÇÃO ASFÁLTICA DA AL 205 A AL 470, NO TRECHO QUE LIGA OS MUNICÍPIOS DE SANTANA DO MUNDAÚ A CHÁ PRETA, E DE CHÁ PRETA ATÉ A DIVISA COM PERNAMBUCO, TENDO COMO DESTINO O  MUNICÍPIO DE CORRENTES/PE</t>
   </si>
   <si>
     <t>3808</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3808/3808_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3808/3808_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AOS EXMºS. SENHORES GOVERNADOR DO ESTADO DE ALAGOAS E AO PRESIDENTE DO DEPARTAMENTO DE ESTRADAS E RODAGEM - DER/AL, NO SENTIDO DE QUE SEJA EFETUADA A PAVIMENTAÇÃO ASFÁLTICA DA BR 104 A AL 440, NO TRECHO QUE LIGA OS MUNICÍPIOS DE BRANQUINHA A CAJUEIRO, NO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>3812</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3812/3812_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3812/3812_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMº SR. GOVERNADOR QUE SEJA ENCAMINHADO OFÍCIO AO SENHOR DIRETOR PRESIDENTE DO PROCON, GALBA NOVAES DE CASTRO NETTO, SOLICITANDO A IMPLANTAÇÃO DE UM APLICATIVO CONFORME A TECNOLOGIA DIGITAL POSSIBILITANDO AO CONSUMIDOR QUE SEJA O FISCAL ONLINE E POSSA COMPANHAR EM TEMPO REAL A SUA RECLAMAÇÃO E CONSEQUENTEMENTE O ANDAMENTO DO PROCESSO.</t>
   </si>
   <si>
     <t>3820</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3820/3820_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3820/3820_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMº SENHOR GOVERNADOR DO ESTADO DE ALAGOAS, RENAN FILHO SOLICITANDO REAJUSTE NO VALOR DAS CONTRAPRESTAÇÕES PAGAS ÀS COMUNIDADES ACOLHEDORAS CREDENCIADAS PELO GOVERNO DO ESTADO DE ACORDO A INFLAÇÃO ACUMULADA PELO IPCA/IBGE.</t>
   </si>
   <si>
     <t>3829</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3829/3829_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3829/3829_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMº. SENHOR GOVERNADOR DO ESTADO DE ALAGOAS REITERA OS TERMOS DA INDICAÇÃO Nº 148/2015, QUE TRATA DE PLANO DE COMBATE A INCÊNDIO EM IMÓVEIS DO BAIRRO DO CENTRO DA CIDADE DE MACEIÓ.</t>
   </si>
   <si>
     <t>3837</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3837/3837_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3837/3837_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMº. SENHOR GOVERNADOR DO ESTADO DE ALAGOAS, RENAN FILHO, QUE SEJA ENCAMINHADO OFÍCIO AO EXMº. SENHOR SECRETARIO DE ESTADO DA AGRICULTURA, PESCA E AGRICULTURA, ANTÔNIO DIAS SANTIAGO, SOLICITANDO O ENVIO DE UM TRATOR COM IMPLEMENTOS PARA O MUNICÍPIO DE JACUÍPE - AL.</t>
   </si>
   <si>
     <t>3841</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>SEVERINO PESSOA</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3841/3841_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3841/3841_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO, SOLICITANDO QUE SEJA ELABORADO PROJETO VISANDO Á CONSTRUÇÃO DE UM HOSPITAL INFANTIL NA REGIÃO DO AGRESTE, MAIS ESPECIFICAMENTE NO MUNICÍPIO DE ARAPIRACA.</t>
   </si>
   <si>
     <t>3842</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3842/3842_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3842/3842_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO, SOLICITANDO A CONSTRUÇÃO DE UMA UNIDADE ESCOLAR DE GRANDE PORTE QUE POSSA ATENDER CRIANÇAS E JOVENS DO BAIRRO OLHO D'ÁGUA DOS CAZUZINHAS E RESIDENTES CIRCUNVIZINHOS A EXEMPLO DOS RESIDENCIAIS BRISA DO LAGO E VALE DO PERUCABA.</t>
   </si>
   <si>
     <t>3854</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3854/3854_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3854/3854_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXMO. SENHOR GOVERNADOR DO ESTADO DE ALAGOAS, QUE ATRAVÉS DA SECRETARIA DE ESTADO DO MEIO AMBIENTE E DOS RECURSOS HÍDRICOS SEMARH E DO INSTITUTO DO MEIO AMBIENTE DO ESTADO DE ALAGOAS IMA, EXECUTE AÇÕES PARA COIBIR A DESTRUIÇÃO DE VEGETAÇÃO NATIVA DE MATA ATLÂNTICA NO CONJUNTO PAULO BANDEIRA, NA REGIÃO DO BENEDITO BENTES II.</t>
   </si>
   <si>
     <t>3855</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3855/3855_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3855/3855_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXMO. SENHOR PREFEITO DO MUNICÍPIO DE MACEIÓ, QUE ATRAVÉS DOS ÓRGÃOS DE PROTEÇÃO DO MEIO AMBIENTE, EXECUTE AÇÕES PARA COIBIR A DESTRUIÇÃO DE VEGETAÇÃO NATIVA DE MATA ATLÂNTICA NO CONJUNTO PAULO BANDEIRA, NA REGIÃO DO BENEDITO BENTES II.</t>
   </si>
   <si>
     <t>3856</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3856/3856_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3856/3856_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXMO. SENHOR PROCURADOR GERAL DA REPUBLICA NO ESTADO DE ALAGOAS, QUE ATRAVÉS DA PROCURADORIA DO MEIO AMBIENTE, ADOTE PROVIDÊNCIAS PARA COIBIR A DESTRUIÇÃO DE VEGETAÇÃO NATIVA DE MATA ATLÂNTICA NO CONJUNTO PAULO BANDEIRA, NA REGIÃO DO BENEDITO BENTES II.</t>
   </si>
   <si>
     <t>3872</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3872/3872_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3872/3872_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AOS EXMºS. SENHORES GOVERNADOR DO ESTADO DE ALAGOAS, AO SECRETARIO DE ESTADO DE DEFESA SOCIAL, PARA A INSTALAÇÃO IMEDIATA DE UMA DELEGACIA ESPECIALIZADA EM CRIMES CIBERNÉTICOS/VIRTUAIS, EM RAZÃO DE INÚMEROS CASOS DE DELITOS COMETIDOS NO AMBIENTE VIRTUAL.</t>
   </si>
   <si>
     <t>3876</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3876/3876_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3876/3876_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR DO ESTADO E AO DIRETOR PRESIDENTE DO DER PARA QUE, DENTRO DO PROGRAMA PRÓ-ESTRADA, SEJA INCLUÍDO O ASFALTAMENTO DA AL 101 NORTE, QUE CORTA O MUNICÍPIO DE JAPARATINGA, NUM TRECHO DE 15 KM.</t>
   </si>
   <si>
     <t>3884</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3884/3884_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3884/3884_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APELO AO EXMº. SR. GOVERNADOR DO ESTADO DE ALAGOAS, COM A FINALIDADE DE QUE SEJA CONSTRUÍDA UMA CICLOVIA LIGANDO OS MUNICÍPIOS DE SÃO SEBASTIÃO A ARAPIRACA, TENDO EM VISTA QUE, SERÁ REALIZADA A OBRA DE DUPLICAÇÃO DA RODOVIA QUE LIDA OS MUNICÍPIOS DO AGRESTE. </t>
   </si>
   <si>
     <t>3889</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3889/3889_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3889/3889_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMº. DO ESTADO DE ALAGOAS, APÓS APROVAÇÃO DO PLENÁRIO, CONFORME DETERMINA O REGIMENTO, QUE INCLUA DO PROGRAMA PRÓ-ESTRADA DA SECRETARIA DE ESTADO DO TRANSPORTE E DESENVOLVIMENTO URBANO SETRAND A PAVIMENTAÇÃO ASFÁLTICA ENTRE OS MUNICÍPIOS DE COQUEIRO SECO E SANTA LUZIA DO NORTE.</t>
   </si>
   <si>
     <t>3890</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3890/3890_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3890/3890_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE A COMPANHIA DE ENERGIA ELETROBRAS, VENHA FAZER A RELIGAÇÃO DA ENERGIA DO TRECHO URBANO DA RODOVIA AL 220, MAIS CONHECIDA COMO AVENIDA JOSÉ ALEXANDRE.</t>
   </si>
   <si>
     <t>3907</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3907/3907_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3907/3907_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO, AO SENHOR GOVERNADOR DO ESTADO E AO DIRETOR PRESIDENTE DO DER PARA QUE, DENTRO DO PROGRAMA PRÓ- ESTRADA, SEJA INCLUÍDO O RECAPEAMENTO DA AL 140 , NUM TRECHO DE 13 KM, QUE LIGA OS MUNICÍPIOS MATA GRANDE A INHAPI.</t>
   </si>
   <si>
     <t>3922</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3922/3922_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3922/3922_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE ALAGOAS, APÓS APROVAÇÃO DO PLENÁRIO, CONFORME DETERMINA O REGIMENTO, QUE ENCAMINHE DOCUMENTO Á BANCADA ALAGOANA NO SENADO FEDERAL, REIVINDICANDO O APOIO DOS SENADORES DE ALAGOAS PARA SOLICITAR REGIME DE URGÊNCIA PARA VOTAÇÃO DO PLC Nº 133 DE 201, QUE TRATA DA POLÍTICA NACIONAL DE PREVENÇÃO DO DIABETES E DE ASSISTÊNCIA INTEGRAL Á PESSOA DIABÉTICA A SER ADOTADA PELO SISTEMA ÚNICO DE SAÚDE (SUS). </t>
   </si>
   <si>
     <t>3954</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3954/3954_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3954/3954_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO PARA AS EMPRESAS DE TELEFONIA MÓVEL: TIM, CLARO E OI, NO SENTIDO DE DISPONIBILIZAREM ATRAVÉS DOS MEIOS NECESSÁRIOS, A ATIVAÇÃO DO SINAL DE TELEFONIA MÓVEL NO MUNICÍPIO DE SANTANA DO MUNDAÚ.</t>
   </si>
   <si>
     <t>3963</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3963/3963_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3963/3963_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO A SER ENCAMINHADA AO EXMO. SR. GOVERNADOR DO ESTADO, COM CÓPIA PARA O SECRETÁRIO DE ESTADO DA INFRAESTRUTURA E SECRETÁRIO DE ESTADO DA EDUCAÇÃO, SOLICITANDO A RETOMADA DAS OBRAS DA CONSTRUÇÃO DA QUADRA  ESPORTIVA DA ESCOLA ESTADUAL ANA LINS EM SÃO MIGUEL DOS CAMPOS.</t>
   </si>
   <si>
     <t>3964</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3964/3964_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3964/3964_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO A SER ENCAMINHADA AO EXMO. SR. GOVERNADOR DO ESTADO, COM  CÓPIA PARA O SENHOR DIRETOR PRESIDENTE DO DEPARTAMENTO DE ESTRADA E RODAGEM DE ALAGOAS - DER, SECRETÁRIO DE ESTADO DA INFRAESTRUTURA E SECRETÁRIO DE ESTADO DO TRANSPORTE E DESENVOLVIMENTO URBANO, SOLICITANDO A RECUPERAÇÃO DA MALHA VIÁRIA NA RODOVIA AL 110 QUE LIGA O POVOADO PAI JOÃO, EM TAQUARANA, À ARAPIRACA.</t>
   </si>
   <si>
     <t>3965</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3965/3965_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3965/3965_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO SUPERINTENDENTE DO DEPARTAMENTO NACIONAL DE INFRAESTRUTURA DE TRANSPORTES - DNIT, SOLICITANDO A SINALIZAÇÃO DOS DESVIOS, PLACAS  E INTERCORRÊNCIAS DA BR 101 EM TODA A SUA EXTENSÃO NO ESTADO DE ALAGOAS, PRINCIPALMENTE NO TRECHO QUE LIGA OS MUNICÍPIOS DE SÃO MIGUEL DOS CAMPOS A SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>3966</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3966/3966_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3966/3966_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO A SER ENCAMINHADA AO EXMO. SENHOR GOVERNADOR DO ESTADO, COM CÓPIA PARA O SENHOR PRESIDENTE DO DEPARTAMENTO ESTRADA E RODAGEM DE ALAGOAS - DER, SECRETÁRIO DE ESTADO DA INFRAESTRUTURA E SECRETÁRIO DE ESTADO DO TRANSPORTES E DESENVOLVIMENTO URBANO, SOLICITANDO A ABERTURA DE NOVA ESTRADA QUE LIGA O MUNICÍPIO DE TAQUARANA A AL 220 NO TRECHO DO POVOADO CADOZ EM LIMOEIRO DE ANADIA.</t>
   </si>
   <si>
     <t>4028</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4028/4028_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4028/4028_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA NA FORMA REGIMENTAL, QUE SEJA ENCAMINHADO OFÍCIO AO EXMO. SR. GOVERNADOR DO ESTADO DE ALAGOAS RENAN FILHO, E AO EXMO. SR SECRETÁRIO DE ESTADO DA AGRICULTURA, PECUÁRIA, PESCA E AQUICULTURA SR. CARLOS HENRIQUE DE AMORIM SOARES SOLICITANDO PROVIDÊNCIAS PARA A INSTALAÇÃO DE UM ESCRITÓRIO DA EMATER NO MUNICÍPIO DE JOAQUIM GOMES.</t>
   </si>
   <si>
     <t>4029</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>DEPUTADO MARCOS BARBOSA</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO GOVERNADOR DO ESTADO E AO DIRETOR DO DER/ALAGOAS,SOLICITANDO A INSTALAÇÃO DE UM SINALIZADOR ELETRÔNICO NA ENTRADA DO POVOADO PERI PERI, AL 2015, NO MUNICÍPIO DE BOCA DA MATA / AL.</t>
   </si>
   <si>
     <t>4038</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4038/4038_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4038/4038_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO, AO VICE-GOVERNADOR, A SETRAND - SECRETARIA DE ESTADO DE TRANSPORTE E DESENVOLVIMENTO URBANO, E AO DIRETOR GERAL DO DER/AL, AO PREFEITO, AO VICE-PREFEITO, A CÂMARA DE VEREADORES E A SECRETARIA DE OBRAS DO MUNICÍPIO DE FEIRA GRANDE, PARA QUE SEJA IMPLANTADO NO MAIS CURTO ESPAÇO DE TEMPO POSSÍVEL,  O CALÇAMENTO DA PARTE CENTRAL DO POVOADO TABOQUINHA.</t>
   </si>
   <si>
     <t>4039</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4039/4039_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4039/4039_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO, AO VICE-GOVERNADOR, A SETRAND - SECRETARIA DE ESTADO DE TRANSPORTE E DESENVOLVIMENTO URBANO, E AO DIRETOR GERAL DO DER/AL, PARA QUE SEJA FEITO O RECAPEAMENTO ASFÁLTICO DO ACESSO AO MUNICÍPIO DE MARAVILHA, ASSIM COMO DA AVENIDA PRINCIPAL DA CIDADE.</t>
   </si>
   <si>
     <t>4040</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4040/4040_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4040/4040_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL A SRª SECRETARIA DE EDUCAÇÃO DO ESTADO DE ALAGOAS, NA AV. FERNANDES LIMA, S/N CEPA, MACEIÓ/AL, PARA EXORTAR SEJA REALIZADA A CLIMATIZAÇÃO DA ESCOLA ESTADUAL COMENDADOR JOSÉ DA SILVA PEIXOTO, SITUADA EM PENEDO, ALAGOAS.</t>
   </si>
   <si>
     <t>4041</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4041/4041_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4041/4041_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL AO SR. SECRETARIO DE TRANSPORTE E DESENVOLVIMENTO URBANO, MOSART AMARAL, COM ENDEREÇO RUA BOA VISTA, 453, CENTRO, MACEIÓ/AL, PARA EXORTAR À PAVIMENTAÇÃO E ADEQUAÇÃO DA RODOVIA DE ACESSO AO MUNICÍPIO  DE CAMPESTRE, VISTO QUE DESDE MARÇO DE 20128 HOUVE O ANUNCIO DE EXECUÇÃO DA OBRA, MAS ATÉ O PRESENTE MOMENTO NÃO HOUVE INICIO.</t>
   </si>
   <si>
     <t>4058</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>DUDU HOLLANDA</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4058/4058_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4058/4058_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR RENAN FILHO, AO SR. DIRETOR DO DEPARTAMENTO DE ESTRADAS E RODAGENS DO ESTADO DER - HELDER GAZZONEO GOMES, AO SR. SECRETARIO DE INFRAESTRUTURA FERNANDO FORTES MELRO, AO SECRETARIO DE TRANSPORTES E DESENVOLVIMENTO URBANO MOSART DA SILVA AMARAL, QUE SEJA PROVIDENCIADA A PAVIMENTAÇÃO DA AL 316 QUE LIGA O MUNICÍPIO DE PÃO DE AÇÚCAR AO MUNICÍPIO DE SÃO JOSE DA TAPERA.</t>
   </si>
   <si>
     <t>4061</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4061/4061_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4061/4061_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO GOVERNADOR DO ESTADO E AO DIRETOR PRESIDENTE DO DEPARTAMENTO DE ESTRADAS DE RODAGENS DE ALAGOAS-DER, PARA SOLICITAR A INSTALAÇÃO DE UMA LOMBADA NA AL 215, KM 29 MARECHAL DEODORO.</t>
   </si>
   <si>
     <t>4063</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t xml:space="preserve">APELO AO SR. GOVERNADOR RENAN FILHO, AO SR. DIRETOR DO DEPARTAMENTO DE ESTRADA E RODAGENS DO ESTADO DE ALAGOAS - DER HELDER GAZZONEO GOMES, AO SR. SECRETARIO DE INFRAESTRUTURA FERNANDO FORTES MELO, AO SECRETARIO DE TRANSPORTE E DESENVOLVIMENTO URBANO MOSART DA SILVA AMARAL, QUE SEJA PROVIDENCIADA A PAVIMENTAÇÃO DA ESTRADA DO POVOADO TIMBÓ A NOVA ESTRADA QUE LIGA UNIÃO DOS PALMARES A SERRA DA BARRIGA. </t>
   </si>
   <si>
     <t>4064</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4064/4064_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4064/4064_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APELO AO SR. GOVERNADOR RENAN FILHO, AO SR. DIRETOR DO DEPARTAMENTO DE ESTRADA E RODAGENS DO ESTADO DE ALAGOAS - DER HELDER GAZZONEO GOMES, AO SR. SECRETARIO DE INFRAESTRUTURA FERNANDO FORTES MELO, AO SECRETARIO DE TRANSPORTE E DESENVOLVIMENTO URBANO MOSART DA SILVA AMARAL, QUE SEJA PROVIDENCIADO A PAVIMENTAÇÃO DA ESTRADA DO POVOADO TIMBÓ A NOVA ESTRADA QUE LIGA UNIÃO DOS PALMARES A SERRA DA BARRIGA. </t>
   </si>
   <si>
     <t>4065</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4065/4065_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4065/4065_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO DO ESTADO ATRAVÉS DA SECRETARIA DE EDUCAÇÃO A CONSTRUÇÃO DE UMA ESCOLA EM COITÉ DO NOIA.</t>
   </si>
   <si>
     <t>4069</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4069/4069_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4069/4069_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO SR. GOVERNADOR DO ESTADO RENAN FILHO, SOLICITA AO ITERAL AGILIZAÇÃO NA TITULAÇÃO DE TERRAS AOS PROPRIETÁRIOS RURAIS E POSSEIROS DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>4075</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4075/4075_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4075/4075_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMº SR. GOVERNADOR DO ESTADO DE ALAGOAS RENAN FILHO, AO SR. DIRETOR DO DEPARTAMENTO DE ESTRADA E RODAGENS DO ESTADO DE ALAGOAS - DER HELDER GAZZONEO GOMES, AO SR. SECRETARIO DE INFRAESTRUTURA FERNANDO FORTES MELO, AO SECRETARIO DE TRANSPORTE E DESENVOLVIMENTO URBANO MOSART DA SILVA AMARAL, QUE SEJA PROVIDENCIADA A PAVIMENTAÇÃO DA ESTRADA QUE LIGA A BR 316 NO MUNICÍPIO DE ATALAIA ATÉ O DISTRITO DE PARANGABA QUE PERTENCE AO MESMO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4079</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4079/4079_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4079/4079_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO.SR. GOVERNADOR DO ESTADO, A EXMA. SRA. SECRETÁRIA ESTADUAL DE INFRAESTRUTURA E AO EXMO. SR. PRESIDENTE DO DER/AL, QUE SEJA REALIZADO A SINALIZAÇÃO VERTICAL E HORIZONTAL DAS LOMBADAS DO TRECHO DA RODOVIA ESTADUAL QUE LIGA ARAPIRACA AO SERTÃO ALAGOANO.</t>
   </si>
   <si>
     <t>4084</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4084/4084_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4084/4084_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITADO AO SR. SUPERINTENDENTE DO DEPARTAMENTO NACIONAL DE INFRAESTRUTURA DE TRANSPORTES - DNIT A SINALIZAÇÃO DE DESVIO, PLACAS E INTERCORRÊNCIAS DA BR 101, KM 202 EM SÃO SEBASTIÃO E A CONSTRUÇÃO DE UMA PASSARELA QUE LIGA O BAIRRO RANCHO ALEGRE AO POVOADO GADO BRAVO.</t>
   </si>
   <si>
     <t>4086</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4086/4086_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4086/4086_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO, AO VICE-GOVERNADOR, A SECRETARIA DE SEGURANÇA PÚBLICA E AO COMANDO DA POLICIA MILITAR DE ALAGOAS, NO SENTIDO DE QUE SEJAM TOMADAS TODAS AS PROVIDENCIAS POSSÍVEL E URGENTE VISANDO O SUBSTANCIAL AUMENTO NO NÚMERO DE EFETIVO DA POLICIA MILITAR DE ALAGOAS SEDIADO EM NOVO LINO.</t>
   </si>
   <si>
     <t>4090</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO, AO VICE-GOVERNADOR E A SECRETARIA DE ESTADO DA SAÚDE, PARA QUE TODOS OS ESFORÇOS SEJAM REUNIDOS NO SENTIDO DE QUE SEJA DOADO AO MUNICÍPIO DE TRAIPU, UMA AMBULÂNCIA, DAS AMARELINHAS, DEVIDAMENTE EQUIPADA, ESTRUTURADA E COM MODERNOS EQUIPAMENTOS.</t>
   </si>
   <si>
     <t>4091</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4091/4091_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4091/4091_texto_integral.pdf</t>
   </si>
   <si>
     <t>4114</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4114/4114_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4114/4114_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO GOVERNADOR DO ESTADO, JOSÉ RENAN VASCONCELOS CALHEIROS FILHO E AO DIRETOR PRESIDENTE DO DEPARTAMENTO ESTADUAL DE TRÂNSITO DE ALAGOAS DENTRAN/AL, ANTÔNIO CARLOS FREITAS MELRO DE GOUVEIA, PARA EMPREENDAM ESFORÇOS PARA REALIZAÇÃO DESSE CONCURSO.</t>
   </si>
   <si>
     <t>4119</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4119/4119_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4119/4119_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO, AO VICE GOVERNADOR, A SEAGRI - SECRETARIA DE ESTADO DA AGRICULTURA , PECUÁRIA, PESCA E AQUICULTURA E A ADEAL- AGÊNCIA DE DEFESA E INSPEÇÃO AGROPECUÁRIA DE ALAGOAS, NO SENTIDO QUE TODAS AS PROVIDÊNCIAS CABÍVEIS SEJAM TOMADAS APA QUE SEJA DESENCADEADA UMA PROFUNDA INVESTIGAÇÃO DA ORIGEM E TRATAMENTO DESSA SUPOSTA EPIDEMIA QUE AVANÇA DE FORMA AVASSALADORA E QUE ESTÁ DIZIMANDO O REBANHO BOVINO NA REGIÃO LEITEIRA DE ALAGOAS.</t>
   </si>
   <si>
     <t>4125</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4125/4125_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4125/4125_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO DE ALAGOAS, RENAN FILHO E AO EXMO. SR. SECRETÁRIO DE TRANSPORTE E DESENVOLVIMENTO URBANO, MOZART AMARAL, SOLICITANDO PROVIDENCIAS DIANTE DA SITUAÇÃO DE AUTO RISCO QUE SE ENCONTRA UM TRECHO JUSTAMENTE EM UMA CURVA QUE ESTA TOTALMENTE FORA DOS PADRÕES DE TRÁFEGO, NA RODOVIA AL-420 QUE LIGA O MUNICÍPIO DE ROTEIRO A SÃO MIGUEL DOS CAMPOS , PRÓXIMO Á ANTIGA FAZENDA TAUÁ.</t>
   </si>
   <si>
     <t>4136</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4136/4136_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4136/4136_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SENHOR GOVERNADOR DO ESTADO DE ALAGOAS, RENAN FILHO, AO SENHOR SECRETÁRIO DE TRANSPORTE E DESENVOLVIMENTO URBANO MOSART DA SILVA AMARAL, QUE SEJA PROVIDENCIADA A PAVIMENTAÇÃO DO POVOADO CABOCLO QUE PERTENCE AO MUNICÍPIO DE SÃO JOSÉ DA TAPERA, POR OPORTUNO RESSALTO O APELO FEITO POR TODA POPULAÇÃO QUE PASSA POR GRANDES TRANSTORNOS NOS PERÍODOS CHUVOSOS.</t>
   </si>
   <si>
     <t>4137</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4137/4137_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4137/4137_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMO. SENHOR GOVERNADOR DO ESTADO DE ALAGOAS RENAN FILHO, A SENHORA SECRETARIA DE ESTADO DA EDUCAÇÃO LAURA CRISTIANE DE SOUZA, QUE SEJA PROVIDENCIADA A REFORMA E A CONSTRUÇÃO DA QUADRA POLIESPORTIVA DA ESCOLA ISOLADA DE CABLOCO, SITUADA NO POVOADO CABLOCO QUE PERTENCE AO MUNICÍPIO DE SÃO JOSÉ DA TAPERA.</t>
   </si>
   <si>
     <t>4145</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4145/4145_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4145/4145_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO, AO VICE-GOVERNADOR, ATRAVÉS DA COMPANHIA DE SANEAMENTO DE ALAGOAS - CASAL, A INSTALAÇÃO DE ÁGUA ENCANADA E TRATADA NO SÍTIO ALEXANDRE EM SÃO JOSÉ DE TAPERA.</t>
   </si>
   <si>
     <t>4166</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4166/protocolo_20181023_145451.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4166/protocolo_20181023_145451.pdf</t>
   </si>
   <si>
     <t>APELO EXMO SENHOR GOVERNADOR DO ESTADO , COM CÓPIA PARA O SECRETÁRIO ESTADUAL DE AGRICULTURA PECUÁRIA, PESCA E AQUICULTURA , REQUER A SOLICITAÇÃO DE 100 KITS DE IRRIGAÇÃO, COM VISTAS AO ATENDIMENTO E APOIO PARA O DESENVOLVIMENTO DA AGRICULTURA FAMILIAR ATRAVÉS DA PRODUÇÃO IRRIGADA, PARA  PROPORCIONAR A PRODUÇÃO DURANTE TODO ANO E ACRESCENTANDO BENEFÍCIOS PARA DIVERSIFICAÇÃO DE SUAS ATIVIDADES AGRÍCOLAS, COM REAL AUMENTO DA PRODUTIVIDADE E QUALIDADE DOS ALIMENTOS, PARA DAR ATENÇÃO ÁS FAMÍLIAS DE AGRICULTORES QUE DESENVOLVEM SUAS ATIVIDADES UNICAMENTE COM MÃO DE OBRA FAMILIAR.</t>
   </si>
   <si>
     <t>4183</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4183/protocolo_20181025_165038.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4183/protocolo_20181025_165038.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA AO EXMO SENHOR GOVERNADOR DO ESTADO, COM FINALIDADE DE CONSTRUIR UM CENTRO INTEGRADO DE SEGURANÇA PÚBLICA - CISP NO MUNICÍPIO DE SÃO MIGUEL DOS CAMPOS.</t>
   </si>
   <si>
     <t>4194</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4194/protocolo_20181031_103110.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4194/protocolo_20181031_103110.pdf</t>
   </si>
   <si>
     <t>APELO AO  SUPERINTENDENTE DO BANCO DO BRASIL QUE VENHA REGULARIZAR OS SERVIÇOS DE ATENDIMENTO NA AGÊNCIA  EM IGREJA NOVA , ALAGOAS.</t>
   </si>
   <si>
     <t>4205</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4205/protocolo_20181106_143252.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4205/protocolo_20181106_143252.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO, AO VICE GOVERNADOR, A SETRAND - SECRETARIA DE ESTADO DE TRANSPORTE E DESENVOLVIMENTO URBANO E AO DER/AL, NO SENTIDO DE QUE TODOS OS ESFORÇOS SEJAM ENVIADOS PARA QUE SEJA CONSTRUÍDA UMA RODOVIA LIGANDO O MUNICÍPIO DE COITE DO NÓIA, PASSANDO PELOS POVOADOS DENOMINADOS AREIAS, BOQUEIRÃO DO IVO, LAGOINHA E POÇO DA ABELHA, AO MUNICÍPIO DE IGACI, NUMA EXTENSÃO APROXIMADA DE 16 QUILÔMETROS.</t>
   </si>
   <si>
     <t>4223</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>APELO AO GOVERNO DO ESTADO, ATRAVÉS DA SECRETARIA DE SEGURANÇA PÚBLICA-SSP/AL, MELHOR ATENDIMENTO NA EMISSÃO DE CARTEIRA DE IDENTIFICAÇÃO PELO INSTITUTO DE IDENTIFICAÇÃO DE ALAGOAS.</t>
   </si>
   <si>
     <t>4224</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO, ATRAVÉS DA SETRAND E DA CASAL, A IMPLANTAÇÃO DO SISTEMA DE_x000D_
  ABASTECIMENTO DE ÁGUA CANALIZADA E TRATADA NO POVOADO CARIÉ, EM CANAPI.</t>
   </si>
   <si>
     <t>4225</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>APELO AO EXMº SR. GOVERNADOR DO ESTADO DE ALAGOAS, QUE ATRAVÉS DA DESENVOLVE - AGENCIA DE FOMENTO DE ALAGOAS PROMOVA PROGRAMA DE FINANCIAMENTO DE ENERGIA SOLAR PARA PEQUENAS EMPRESAS DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>4254</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4254/protocolo_20181122_145611.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4254/protocolo_20181122_145611.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMº. SR. GOVERNADOR DO ESTADO, COM FINALIDADE DE QUE SEJA CONVOCADO TODOS OS APROVADOS DA RESERVA TÉCNICA DO ÚLTIMO CONCURSO DA UNIVERSIDADE ESTADUAL DE CIÊNCIAS DA SAÚDE DE ALAGOAS - UNCISAL E TAMBÉM DOS APROVADOS COMO ARTÍFICES PARA COMPOR A ESTRUTURA DO HOSPITAL DA MULHER E DA PRÓPRIA ESTRUTURA DA UNCISAL..</t>
   </si>
   <si>
     <t>4302</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4302/protocolo_20181204_151537.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4302/protocolo_20181204_151537.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNO DO ESTADO, AO VICE-GOVERNADOR E  A SECRETARIA DE ESTADO DA EDUCAÇÃO, PARA QUE SEJA IMPLANTADO NA ESCOLA ORMINDO  BARROS NA CIDADE DE SANTANA DO IPANEMA, O SERVIÇO DE AR-CONDICIONADO NAS SALAS DE AULA DAQUELE ESTABELECIMENTO ESTADUAL DE ENSINO.</t>
   </si>
   <si>
     <t>4307</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4307/protocolo_20181204_155557.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4307/protocolo_20181204_155557.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO PARA QUE EMPREENDA ESFORÇOS NA APRESENTAÇÃO DO ANTEPROJETO DE LEI, ENCAMINHADO EM ANEXO, QUE INSTITUI O FUNDO DE PROMOÇÃO DO TRABALHO DECENTE - FUNTRAD-AL.</t>
   </si>
   <si>
     <t>4312</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4312/protocolo_20181205_104335.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4312/protocolo_20181205_104335.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO E A SECRETARIA DE ESTADO DE SEGURANÇA PÚBLICA PARA QUE COLOQUE EM EFETIVA APLICAÇÃO A LEI ESTADUAL Nº 7.687/2015, QUE DEFINE DIRETRIZES PARA A POLÍTICA DE BUSCA DE PESSOAS DESAPARECIDAS.</t>
   </si>
   <si>
     <t>4313</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4313/protocolo_20181205_104712.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4313/protocolo_20181205_104712.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO E A SECRETARIA DE ESTADO DE PREVENÇÃO À VIOLÊNCIA - SEPREV, PARA QUE EMPREENDAM ESFORÇOS NO SENTIDO DE FORTALECER AS POLÍTICA PÚBLICAS DE PREVENÇÃO E COMBATE AO USO DE ENTORPECENTES NO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>4396</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4396/protocolo_20181218_155300.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4396/protocolo_20181218_155300.pdf</t>
   </si>
   <si>
     <t>SOLICITA A MESA NA FORMA REGIMENTAL, QUE SEJA ENCAMINHADA APELO AO EXMO. SENHOR GOVERNADOR DO ESTADO DE ALAGOAS RENAN FILHO, AO SR. DIRETOR PRESIDENTE DO DER-DEPARTAMENTO DE ESTRADAS E RODAGENS HELDER GAZZANEO, PARA QUE SEJA PROVIDENCIADA A PAVIMENTAÇÃO ASFÁLTICA DE 14KM DE EXTENSÃO  DO TRECHO QUE LIGA OS MUNICÍPIOS DE COITE DO NÓIA E IGACI.</t>
   </si>
   <si>
     <t>4404</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4404/protocolo_20181226_152929.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4404/protocolo_20181226_152929.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO A CRIAÇÃO DA IDENTIDADE FUNCIONAL PADRONIZADA AS GUARDAS MUNICIPAIS E DAS FISCALIZAÇÕES DE TRÂNSITO DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>3478</t>
   </si>
   <si>
     <t>MSGOV</t>
   </si>
   <si>
     <t>MENSAGEM GOVERNAMENTAL</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3478/3478_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3478/3478_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MENSAGEM Nº 13/2018. REFERENTE AS PRESTAÇÕES DE CONTAS DAS PRINCIPAIS AÇÕES DESENVOLVIDAS NO ANO QUE PASSOU. </t>
   </si>
   <si>
     <t>3554</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROJETO DE LEI Nº 539-2017, QUE DISPÕE SOBRE A CRIAÇÃO DO INSTITUTO DE PROTEÇÃO E DEFESA DO CONSUMIDOR DE ALAGOAS PROCON/AL.</t>
   </si>
   <si>
     <t>3690</t>
   </si>
   <si>
     <t>OFI</t>
   </si>
   <si>
     <t>OFICIO</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3690/3690_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3690/3690_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA, PARA APRECIAÇÃO DESSA EGRÉGIA CASA DE LEIS, O BALANÇO GERAL DO ESTADO E SEUS DEMOSTRATIVOS, ONDE ESTÃO REGISTRADO CONTABILMENTE TODOS OS ATOS E FATOS ADMINISTRATIVOS, FINANCEIROS E ECONÔMICOS DA GESTÃO GOVERNAMENTAL DO EXERCÍCIO DE 2017.</t>
   </si>
   <si>
     <t>3706</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3706/3706_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3706/3706_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A MARCAÇÃO DE AUDIÊNCIA PÚBLICA NO DIA 04 DE JUNHO DE 2018 AS 15:00H NO PLENÁRIO DESTA CASA LEGISLATIVA.</t>
   </si>
   <si>
     <t>3707</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3707/3707_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3707/3707_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A MARCAÇÃO DE AUDIÊNCIA PÚBLICA NO DIA 11 DE JUNHO DE 2018, AS 15:00H REALIZADA NO PLENÁRIO DESTA CASA LEGISLATIVA.</t>
   </si>
   <si>
     <t>3988</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3988/3988_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3988/3988_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONDUÇÃO DOS DIRETORES EXECUTIVO DA ARSAL.</t>
   </si>
   <si>
     <t>4000</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4000/4000_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4000/4000_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RECONDUÇÃO DOS DIRETORES EXECUTIVOS DA ARSAL. </t>
   </si>
   <si>
     <t>4072</t>
   </si>
   <si>
     <t>PODER JUDICIÁRIO</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4072/4072_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4072/4072_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA JUNTAR AO PLO 637/2018 - PROTOCOLO GERAL Nº 1656/2018 O DESPACHO/OFÍCIO Nº 936/2018/GP.</t>
   </si>
   <si>
     <t>4154</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4154/4154_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4154/4154_texto_integral.pdf</t>
   </si>
   <si>
     <t>VENHO DAR CIÊNCIA À ALE QUE PARA TRATAR DE ASSUNTO PESSOAIS, ENTRE O DIA 23 DE OUTUBRO DE 2018 A 1º DE NOVEMBRO DE 2018 ESTAREI FORA DO TERRITÓRIO NACIONAL.</t>
   </si>
   <si>
     <t>4371</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4371/protocolo_20181211_152040.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4371/protocolo_20181211_152040.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DEVOLUÇÃO DA MENSAGEM Nº 2, DE 19 DE JANEIRO DE 2010, QUE ENCAMINHOU Á APRECIAÇÃO DESSA EGRÉGIA ASSEMBLEIA LEGISLATIVA , O PROJETO DE LEI Nº 622/2010,</t>
   </si>
   <si>
     <t>4399</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4399/protocolo_20181219_162719.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4399/protocolo_20181219_162719.pdf</t>
   </si>
   <si>
     <t>SOLICITA DEVOLUÇÃO DA MENSAGEM Nº 56/2018, QUE ENCAMINHOU PARA APRECIAÇÃO O PROJETO DE LEI 681/2018, TENDO EM VISTA TRATAR _x000D_
 DA MATÉRIA IDÊNTICA ENVIADA POR MEIO DA MENSAGEM Nº 53/2018.</t>
   </si>
   <si>
     <t>4401</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4401/protocolo_20181220_104854.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4401/protocolo_20181220_104854.pdf</t>
   </si>
   <si>
     <t>SOLICITA RETIFICAÇÃO DO ANEXO DO OFÍCIO Nº 1425/2017/GP, RELATIVO AO PROJETO DE LEI COM A RESPECTIVA CORREÇÃO DA EMENTA, PARA ADOÇÃO DAS PROVIDÊNCIAS QUE ATENDER NECESSÁRIAS.</t>
   </si>
   <si>
     <t>3960</t>
   </si>
   <si>
     <t>OUT</t>
   </si>
   <si>
     <t>OUTROS</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3960/3960_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3960/3960_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A VOSSA EXCELÊNCIA QUE APRESENTE EMENDA SUPRESSIVA AO ART. 4º DO PLO Nº 605/2018, VISTO QUE A LEI Nº 7373 É DE 04 DE JULHO DE 2012 CONFORME CÓPIA DO TEXTO DA LEI EM ANEXO E NÃO DE 07 DE JULHO DE 2013 CONFORME PLO E MENSAGEM Nº 03/2018 DO MPE. DA MESMA FORMA, O ART. 13 DA MENCIONADA LEI 7373/2012, CUJO ARTIGO 4º DETERMINA SUA REVOGAÇÃO.</t>
   </si>
   <si>
     <t>3824</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3824/3824_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3824/3824_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DA ASSEMBLEIA LEGISLATIVA RELATIVAS AO EXERCÍCIO DE 2017.</t>
   </si>
   <si>
     <t>4248</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4248/projeto_de_decreto_legislativo_no14-18.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4248/projeto_de_decreto_legislativo_no14-18.pdf</t>
   </si>
   <si>
     <t>APROVA OS NOMES DAS SENHORAS MARIA EULÁLIA MORAES MOURA, PATRÍCIA BARBOSA DE MEDEIROS MELO E RENATA SOHRAR MEDEIROS PARA OCUPAR OS CARGOS DE DIRETOR CONSELHEIRO  EXECUTIVO DA AGÊNCIA REGULADORA DE SERVIÇOS PÚBLICOS DO ESTADO DE ALAGOAS (ARSAL).</t>
   </si>
   <si>
     <t>3608</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3608/3608_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3608/3608_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA, NO ÂMBITO DO ESTADO DE ALAGOAS, A CÂMARA DE PREVENÇÃO E RESOLUÇÃO ADMINISTRATIVA DE CONFLITOS, INTEGRANTE DA ESTRUTURA DA PROCURADORIA GERAL DO ESTADO - PGE, ALTERA A LEI COMPLEMENTAR ESTADUAL Nº 7, DE 18 DE JULHO DE 1991, ESTABELECE OS REQUISITOS PARA PAGAMENTO DE PRECATÓRIOS MEDIANTE COMPENSAÇÃO COM DÉBITOS DE NATUREZA TRIBUTÁRIA OU DE OUTRA NATUREZA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3681</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3681/3681_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3681/3681_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENTA: ALTERA A LEI COMPLEMENTAR  Nº 20, DE 04 DE ABRIL DE 2002, E DAS OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3849</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3849/3849_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3849/3849_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI  COMPLEMENTAR Nº 20, DE 04 DE ABRIL DE 2002, E DAS OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3479</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3479/3479_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3479/3479_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO §5º DO ART. 12 DA LEI ESTADUAL Nº 7.858, DE 20 DE DEZEMBRO DE 2016, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3480</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3480/3480_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3480/3480_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA RODOVIA LEONITA VIEIRA CAVALCANTE MELLO, TRECHO DA AL-220, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3497</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3497/3497_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3497/3497_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE CONTRATAÇÃO DE VIGILÂNCIA ARMADA 24H NAS AGENCIAS BANCARIAS PÚBLICAS E PRIVADAS E NAS COOPERATIVAS DE CRÉDITOS NO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3498/3498_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3498/3498_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA QUE ESTABELECIMENTOS BANCÁRIOS LOCALIZADOS FORA DA REGIÃO METROPOLITANA DE MACEIÓ, QUE TIVEREM SUAS ATIVIDADES SUSPENSAS POR MAIS DE 04 MESES EM VIRTUDE DE ASSALTOS, EXPLOSÕES DE CAIXAS ELETRÔNICOS OU ASSEMELHADOS, FICAM OBRIGADOS A DISPONIBILIZAREM TRANSPORTE AOS SEUS CLIENTES PARA O ESTABELECIMENTO BANCÁRIO MAIS PRÓXIMOS.</t>
   </si>
   <si>
     <t>3501</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3501/3501_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3501/3501_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA O CENTRO DE ASSISTÊNCIA SOCIAL DA ASSEMBLEIA DE DEUS EM RIO LARGO - CASADRIL</t>
   </si>
   <si>
     <t>3504</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3504/3504_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3504/3504_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE CIDADÃ HONORÁRIA DO ESTADO DE ALAGOAS À NUTRICIONISTA TELMA MARIA DE MENEZES TOLEDO. </t>
   </si>
   <si>
     <t>3505</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3505/3505_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3505/3505_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DO ESTADO DE ALAGOAS AO ENGENHEIRO AGRÔNOMO ANTÔNIO DIAS SANTIAGO.</t>
   </si>
   <si>
     <t>3514</t>
   </si>
   <si>
     <t>LEO LOUREIRO</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3514/3514_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3514/3514_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OBRIGA OS ESTABELECIMENTOS PÚBLICOS E PRIVADOS NO ESTADO DE ALAGOAS DE INSERIR NAS PLACAS DE ATENDIMENTO PRIORITÁRIO O SÍMBOLO MUNDIAL DO AUTISMO, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>3518</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3518/3518_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3518/3518_texto_integral.pdf</t>
   </si>
   <si>
     <t>_x000D_
  CONSIDERA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO COMUNITÁRIA NOSSA SENHORA DO PERPÉTUO SOCORRO DE SERRA DA MANDIOCA.</t>
   </si>
   <si>
     <t>3526</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3526/3526_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3526/3526_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO CASA LUZ.</t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
     <t>TRIBUNAL DE CONTAS</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3528/3528_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3528/3528_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CARGO DE ASSESSOR ESPECIAL DE AUDITORIA NO ÂMBITO DO TRIBUNAL DE CONTAS DO ESTADO DE ALAGOAS E DÁ OUTRAS  PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3529</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3529/3529_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3529/3529_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A CARREIRA DE ASSESSOR TÉCNICO DE AUDITORIA NO ÂMBITO DO TRIBUNAL DE CONTAS DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>3530</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3530/3530_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3530/3530_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS PRERROGATIVAS E A REMUNERAÇÃO DOS MEMBROS DO MINISTÉRIO PÚBLICO DE CONTAS DO ESTADO DE ALAGOAS .</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3531/3531_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3531/3531_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO, AS ATRIBUIÇÕES E A REMUNERAÇÃO DOS CARGOS DE ASSESSORIA NO ÂMBITO DO MINISTÉRIO PÚBLICO DE CONTAS DO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3532</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3532/3532_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3532/3532_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CARGO DE ANALISTA DE CONTROLE INTERNO E DA DIRETORIA DE CONTROLE INTERNO E DÁ OUTRAS PROVIDÊNCIAS..+</t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3533/3533_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3533/3533_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DOS ANEXOS I E III, DA LEI Nº7.471/2013, QUE TRATA DOS SUBÍSDIOS PERCEBIDOS PELOS OCUPANTES DOS CARGOS DE DIREÇÃO, CHEFIA DE GABINETE E CHEFIA DA PROCURADORIA JURÍDICA DO TRIBUNAL DE CONTAS DO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3549/3549_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3549/3549_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI ESTADUAL Nº 7.903, DE 21 DE JULHO DE 2017, QUE AUTORIZA O PODER EXECUTIVO A CONTRATAR A OPERAÇÃO DE CRÉDITO JUNTO AO BANCO DO BRASIL S.A,COM GARANTIA DE CERTIFICADOS DE DEPÓSITOS BANCÁRIOS E/OU FUNDOS DE INVESTIMENTOS OU GARANTIA DA REPÚBLICA FEDERATIVA DO BRASIL (UNIÃO), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3550</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3550/3550_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3550/3550_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI ESTADUAL Nº 6.771, DE 16 DE NOVEMBRO DE 2006, QUE DISPÕE SOBRE O PROCESSO ADMINISTRATIVO TRIBUTÁRIO- PAT, E O ANEXO VII DA LEI DELEGADA Nº 47, DE 10 DE AGOSTO DE 2015, QUE INSTITUI O MODELO DE GESTÃO DA ADMINISTRAÇÃO PÚBLICA ESTADUAL DO PODER EXECUTIVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3556</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3556/3556_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3556/3556_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO JUNTO A CAIXA ECONÔMICA FEDERAL - CEF, COM A GARANTIA DA UNIÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3557/3557_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3557/3557_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA RODOVIA LUIZ NETO FILHO, O TRECHO DA RODOVIA/AL/140, DE APROXIMADAMENTE 18 KM DE EXTENSÃO, QUE LIGA OS MUNICÍPIOS DE INHAPI A MATA GRANDE, NESTE ESTADO.</t>
   </si>
   <si>
     <t>3562</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3562/3562_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3562/3562_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O FUNDO ESTADUAL DE DEFESA DOS DIREITOS DAS MULHERES EM ALAGOAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3566</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3566/3566_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3566/3566_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O MÊS DA SEGURIDADE EM ALAGOAS E O DIA 27 DE NOVEMBRO COMO O DIA ALAGOANO DA PREVIDÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>3578</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3578/3578_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3578/3578_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI ESTADUAL Nº 7.986, DE 23 DE JANEIRO DE 2018, QUE ESTIMA A RECEITA E FIXA A DESPESA DO ESTADO DE ALAGOAS PARA O EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>3587</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3587/3587_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3587/3587_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA EMISSÃO, EM BRAILLE, DE CONTRATOS DE ABERTURA DE CONTA E DEMAIS DOCUMENTOS, NAS RELAÇÕES DE CONSUMO ENTRE PESSOAS COM DEFICIÊNCIA VISUAL E INSTITUIÇÕES FINANCEIRAS NO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3588</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3588/3588_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3588/3588_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕES SOBRE O CADASTRO PREFERENCIAL DA MULHER COMO BENEFICIÁRIA DOS PROGRAMAS QUE VISEM À CONSTRUÇÃO DE CONJUNTOS HABITACIONAIS POPULARES  NO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3589</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3589/3589_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3589/3589_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DO PROGRAMA DE PREVENÇÃO E COMBATE ÀS DOENÇAS RENAIS CRÔNICAS NO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3590</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3590/3590_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3590/3590_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DE ASSISTÊNCIA PSICOPEDAGÓGICA EM TODA A REDE ESTADUAL DE ENSINO, COM O OBJETIVO DE DIAGNOSTICAR, INTERVIR E PREVENIR PROBLEMAS DE APRENDIZAGEM, TENDO COMO ENFOQUE O EDUCANDO E AS INSTITUIÇÕES DE EDUCAÇÃO INFANTIL E ENSINO FUNDAMENTAL</t>
   </si>
   <si>
     <t>3591</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3591/3591_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3591/3591_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE MEDIDAS PREVENTIVAS DE COMBATE ÀS DROGAS NO AMBIENTE ESCOLAR E DÁ OUTRAS PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>3592</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3592/3592_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3592/3592_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO NO CALENDÁRIO OFICIAL DE EVENTOS DO ESTADO DE ALAGOAS, O MÊS DO DOADOR DE SANGUE E DÁ OUTRAS PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>3607</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3607/3607_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3607/3607_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA CONSIDERADO DE UTILIDADE PÚBLICA A ONG DE PREVENÇÃO E COMBATE A INCÊNDIO, COM SEDE NA RUA GENERAL PALMEIRA SAMPAIO, Nº 122, BAIRRO PARAÍSO, CEP 57240-000 - SÃO MIGUEL DOS CAMPOS/AL, INSCRITA NO CNPJ Nº 17.569.220/0001-33, FUNDADA EM 10 DE JULHO DE 2012, NO MUNICÍPIO DE SÃO MIGUEL DOS CAMPOS/AL.</t>
   </si>
   <si>
     <t>3602</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3602/3602_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3602/3602_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR AO ORÇAMENTO VIGENTE,CRÉDITO SUPLEMENTAR EM FAVOR DO MINISTÉRIO PÚBLICO DO ESTADO DE ALAGOAS, NO VALOR QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3601</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3601/3601_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3601/3601_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CAMPANHA DE PREVENÇÃO AOS ACIDENTES DE TRABALHO E DOENÇAS OCUPACIONAIS, DENOMINADA ABRIL VERDE, NO ÂMBITO DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>3619</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3619/3619_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3619/3619_texto_integral.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIA A INSTALAÇÃO DE VÁLVULA OU APARELHO QUE IMPEÇA OU BLOQUEI A PASSAGEM DE AR PELOS HIDRÔMETROS QUE REALIZAM A MEDIÇÃO DO CONSUMO DE ÁGUA NO ESTADO DE ALAGOAS, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3620</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3620/3620_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3620/3620_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A OBRIGATORIEDADE DAS INSTITUIÇÕES FINANCEIRAS E/OU CREDITÍCIAS DE DISPONIBILIZAREM EM AGÊNCIAS, POSTOS DE ATENDIMENTO OU ASSEMELHADOS, SITUADOS (AS) NO ESTADO DE ALAGOAS, TODAS A INFORMAÇÕES COMERCIAIS E CONTRATUAIS DO SEGMENTO ACESSÍVEL, ATRAVÉS DE PLATAFORMA DE CONVERSÃO DE CONTEÚDOS DIGITAIS EM TEMPO REAL, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3623</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3623/3623_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3623/3623_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS DEFICIENTES FÍSICOS DE CAMPO ALEGRE.</t>
   </si>
   <si>
     <t>3649</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3649/3649_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3649/3649_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA ESTADUAL ASSOCIAÇÃO COMUNITÁRIA FAZ PILAR.</t>
   </si>
   <si>
     <t>3650</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3650/3650_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3650/3650_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A ESTADUAL A ASSOCIAÇÃO DE MULHERES DO CONJUNTO ANTÔNIO LINS DE SOUZA -AMCALS</t>
   </si>
   <si>
     <t>3652</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3652/3652_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3652/3652_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA O CENTRO COMUNITÁRIO DA VILA MARÍLIA.</t>
   </si>
   <si>
     <t>3654</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3654/3654_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3654/3654_texto_integral.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 21/2018. INSTITUI O PROGRAMA ALAGOANO DE ENSINO INTEGRAL, NO ÂMBITO DA REDE PÚBLICA ESTADUAL DE ENSINO DE ALAGOAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3655</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3655/3655_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3655/3655_texto_integral.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 24/2018.FIXA O VENCIMENTOS-BASE DOS CARGOS DE DELEGADO DE CARREIRA DA POLÍCIA CIVIL DO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3663</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3663/3663_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3663/3663_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA A CAVALHADA PATRIMÔNIO CULTURAL IMATERIAL DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>3668</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3668/3668_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3668/3668_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO I DO CAPUT DO ART. 51 DA LEI ESTADUAL Nº 5.346, DE 26 DE MAIO DE 1992, QUE DISPÕE SOBRE O ESTATUTO DOS POLICIAIS MILITARES DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>3675</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3675/3675_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3675/3675_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAMENTO DE MENSAGEM AO ANTEPROJETO DE LEI TJ-AL Nº 11/2018 QUE CRIA 14 CARGOS DE PROVIMENTO EM COMISSÃO DE ASSESSOR DE JUIZ E ADOTA PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>3683</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3683/3683_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3683/3683_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI O DIA ESTADUAL DA CIÊNCIA, TECNOLOGIA E INOVAÇÃO DO ESTADO DE ALAGOAS. </t>
   </si>
   <si>
     <t>3691</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3691/3691_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3691/3691_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A LEI DELEGADA Nº 47, DE 10 DE AGOSTO DE 2015, QUE INSTITUI O MODELO DE GESTÃO DA ADMINISTRAÇÃO PÚBLICA ESTADUAL DO PODER EXECUTIVO, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>3696</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3696/3696_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3696/3696_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 65 DA LEI Nº 5.604, DE 20 DE JANEIRO DE 1994, QUE TRATA DA ELEIÇÃO DA CÚPULA DIRETIVA DO TRIBUNAL DE CONTAS DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>3699</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3699/3699_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3699/3699_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO EM BUSCA DE SORRISO.</t>
   </si>
   <si>
     <t>3700</t>
   </si>
   <si>
     <t>MINISTÉRIO PÚBLICO</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3700/3700_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3700/3700_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS CARGOS EM COMISSÃO DO QUADRO DE SERVIÇOS AUXILIARES DE APOIO TÉCNICO E ADMINISTRATIVO DO MINISTÉRIO PÚBLICO DO ESTADO DE ALAGOAS, ANO-BASE 2015 E 2017, NOS TERMOS DO ART. 37, INCISO X DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>3701</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3701/3701_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3701/3701_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI N° 6.774, DE 23 DE NOVEMBRO DE 2006 - ESTATUTO DOS SERVIDORES EFETIVOS DO QUADRO DE SERVIÇOS AUXILIARES DE APOIO TÉCNICO E ADMINISTRATIVO DO MINISTÉRIO PÚBLICO DO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3718</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3718/3718_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3718/3718_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROÍBE A EXPOSIÇÃO DA VIDA DOS BANCÁRIOS DE BANCOS PÚBLICOS E PRIVADOS E SEUS FAMILIARES. </t>
   </si>
   <si>
     <t>3722</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3722/3722_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3722/3722_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO HONORÁRIO DO ESTADO DE ALAGOAS AO SR. GIVALDO SANTOS VASCONCELOS.</t>
   </si>
   <si>
     <t>3753</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3753/3753_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3753/3753_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PERCENTUAL DE GRATIFICAÇÃO AOS POLICIAIS MILITARES INTEGRANTES DA ASSESSORIA MILITAR DO MINISTÉRIO  PÚBLICO DO ESTADO DE ALAGOAS E ÀQUELES COLOCADOS À DISPOSIÇÃO DO MINISTÉRIO PÚBLICO DO ESTADO DE ALAGOAS, E REVOGA O ART. 13 DA LEI ESTADUAL Nº 7.373, DE 7 DE JULHO DE 2013.</t>
   </si>
   <si>
     <t>3754</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3754/3754_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3754/3754_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTINGUE AS PROMOTORIAS DE JUSTIÇA DE CANAPI, SÃO BRÁS, PAULO JACINTO, FLEXEIRAS, N OVO LINO, PORTO DE PEDRAS, CAMPO GRANDE, CHÃ PRETA, INHAPI, LAGOA DA CANOA E MINADOR DO NEGRÃO.</t>
   </si>
   <si>
     <t>3756</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3756/3756_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3756/3756_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O CAPUT DO ART. 2º DA LEI ESTADUAL Nº 7.771, DE 30 DE DEZEMBRO DE 2015, QUE AUTORIZA A DOAÇÃO DE ÁREA QUE INTEGRA O PATRIMÔNIO IMOBILIÁRIO DO ESTADO E ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3757</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3757/3757_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3757/3757_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR, AO ORÇAMENTO VIGENTE, CRÉDITO SUPLEMENTAR EM FAVOR DO MINISTÉRIO PÚBLICO DO ESTADO DE ALAGOAS, NO VALOR QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3758</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3758/3758_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3758/3758_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A ABRIR, AO ORÇAMENTO VIGENTE, CRÉDITO SUPLEMENTAR EM FAVOR DO FUNDO DE MODERNIZAÇÃO DO PODER JUDICIÁRIO- FUNJURIS, NO VALOR QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>3770</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3770/3770_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3770/3770_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA O CENTRO ESPÍRITA LAR DO AMOR FRANCISCO, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3793</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3793/3793_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3793/3793_texto_integral.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 31/2018. DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS SUBSÍDIOS E VENCIMENTOS DOS SERVIDORES PÚBLICOS DA ADMINISTRAÇÃO DIRETA, DAS AUTARQUIAS E FUNDAÇÕES PÚBLICAS, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3804</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3804/3804_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3804/3804_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROMOVER A ALIENAÇÃO DE BENS PÚBLICOS DOMINIAIS A PARTICULAR, EM DECORRÊNCIA DA CONCESSÃO DE INCENTIVOS LOCACIONAIS DO PROGRAMA DE DESENVOLVIMENTO INTEGRADO DO ESTADO DE ALAGOAS - PRODESIN.</t>
   </si>
   <si>
     <t>3809</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3809/3809_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3809/3809_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E A EXECUÇÃO DA LEI ORÇAMENTÁRIA DE 2019, NOS TERMOS DO §2º DO ART. 176 DA CONSTITUIÇÃO ESTADUAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3822</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3822/3822_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3822/3822_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI  /2018. CONSIDERA DE UTILIDADE PÚBLICA ESTADUAL A SOCIEDADE DE ESTUDOS ESPIRITAS ALLAN KARDEC - SEEAK.</t>
   </si>
   <si>
     <t>3833</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3833/3833_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3833/3833_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS SUBSÍDIOS DO GOVERNADOR E DO VICE-GOVERNADOR DO ESTADO, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3838</t>
   </si>
   <si>
     <t>DEFENSORIA PÚBLICA</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3838/3838_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3838/3838_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS CARGOS EM COMISSÃO E FUNÇÕES GRATIFICADAS DO QUADRO DE PESSOAL DOS SERVIÇOS AUXILIARES DA DEFENSORIA PÚBLICA DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>3839</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3839/3839_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3839/3839_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO RÁDIO COMUNITÁRIA CAMPESTRE FM.</t>
   </si>
   <si>
     <t>3852</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3852/3852_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3852/3852_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA ESTADUAL DA CONSCIÊNCIA EVANGÉLICA EM CELEBRAÇÃO A REFORMA PROTESTANTE DE 1517.</t>
   </si>
   <si>
     <t>3862</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3862/3862_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3862/3862_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A GRATIFICAÇÃO POR ACUMULAÇÃO DE ACERVO OU DE UNIDADE JUDICIÁRIA.</t>
   </si>
   <si>
     <t>3893</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3893/3893_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3893/3893_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO SELO, ADOTE UMA CRIANÇA OU ADOLESCENTE EM SITUAÇÃO DE VULNERABILIDADE NO ESTADO DE ALAGOAS ,E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3894</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3894/3894_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3894/3894_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI, NO CALENDÁRIO OFICIAL DE ALAGOAS, O DIA ESTADUAL DE CONSCIENTIZAÇÃO E PREVENÇÃO DO MAL DE ALZHEIMER.</t>
   </si>
   <si>
     <t>3895</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3895/3895_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3895/3895_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O DESENVOLVIMENTO DE AÇÕES QUE VISEM Á UTILIZAÇÃO DE RECURSOS DE TECNOLOGIA ASSISTIVA PARA OS ALUNOS COM DEFICIÊNCIA, NOS ESTABELECIMENTOS DE ENSINO DA REDE PÚBLICA DO ESTADO DE ALAGOAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3897</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3897/3897_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3897/3897_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE, NO MÍNIMO, 1 EQUIPAMENTO ADAPTADO PARA CRIANÇAS COM DEFICIÊNCIA FÍSICA NAS ÁREAS PÚBLICAS DESTINADAS AO LAZER OU Á RECREAÇÃO NO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>3898</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3898/3898_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3898/3898_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA RESTITUIÇÃO AO ERÁRIO PELOS DANOS GERADOS AO PATRIMÔNIO PÚBLICO E AO MEIO AMBIENTE DO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3906</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3906/3906_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3906/3906_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CARTÃO DE IDENTIFICAÇÃO PARA PESSOA COM TRANSTORNO NO ESPECTRO AUTISTA NO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3914</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3914/3914_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3914/3914_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSIDERA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE EMPREENDEDORES E EMPREENDEDORAS RURAIS BRILHO DO SOL II. </t>
   </si>
   <si>
     <t>3926</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3926/3926_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3926/3926_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 12º, CAPUT, DA LEI Nº 6.682, DE 10 DE JANEIRO DE 2006 E RECONHECE A ATIVIDADE DOS AGENTES PENITENCIÁRIOS DE CARÁTER TÉCNICO.</t>
   </si>
   <si>
     <t>3928</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3928/3928_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3928/3928_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CENSO, INCLUSÃO E CADASTRO INCLUSÃO- IDENTIFICAÇÃO DO PERFIL SOCIOECONÔMICO DAS PESSOAS COM DEFICIÊNCIA NO ÂMBITO DO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3929</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3929/3929_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3929/3929_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CARTÃO DE IDENTIFICAÇÃO PARA PESSOA COM DEFICIÊNCIA NO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3938</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3938/3938_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3938/3938_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS MERENDEIROS DE MACEIÓ - AMEM, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3939</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3939/3939_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3939/3939_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A ONG JOSÉ TENÓRIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3940</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3940/3940_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3940/3940_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS MORADORES DO CONJUNTO ERNESTO GOMES MARANHÃO - AMOCEGOM, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3946</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3946/3946_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3946/3946_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PORTE E PAGAMENTO DE TRIBUTOS, TAXA E MULTAS DE VEÍCULOS AUTOMOTORES, PROIBINDO A APREENSÃO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3947</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3947/3947_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3947/3947_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ HONORÁRIO DO ESTADO DE ALAGOAS À SENHORA SHEILA DIAB MALUF.</t>
   </si>
   <si>
     <t>3952</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3952/3952_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3952/3952_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 2º DA LEI ESTADUAL Nº 6.875, DE 17 DE OUTUBRO DE 2007, QUE DISPÕE SOBRE A CRIAÇÃO DO CONSELHO ESTADUAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO - CONSELHO  DO FUNDEB.</t>
   </si>
   <si>
     <t>3967</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3967/3967_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3967/3967_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ASSEGURAR A GRATUIDADE NOS ÔNIBUS INTERMUNICIPAIS AOS MEMBROS DAS GUARDAS MUNICIPAIS, AGENTES MUNICIPAIS DE TRÂNSITO E POLÍCIA CIVIL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3973</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3973/3973_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3973/3973_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS VENCIMENTOS DOS SERVIDORES EFETIVOS DO PODER JUDICIÁRIO DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>3977</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3977/3977_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3977/3977_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAMENTO DE MENSAGEM Nº 13/2018 , REFERENTE AO ANTEPROJETO DE LEI QUE DISCIPLINA O FUNCIONAMENTO ,ALTERA A COMPETÊNCIA DA 16º E 11º VARAS CRIMINAIS DA CAPITAL E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3987</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3987/3987_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3987/3987_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAMENTO DE MENSAGEM N° 14/2018. REF. AO ANTEPROJETO DE LEI QUE DISPÕE SOBRE O AUMENTO DOS VENCIMENTOS DOS SERVIDORES OCUPANTES DE CARGOS EM COMISSÃO E DO VALOR DAS FUNÇÕES GRATIFICADAS DO PODER JUDICIÁRIO DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>3991</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3991/3991_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3991/3991_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A MAIOR FESTA DO CARRO DE BOI DO MUNDO, COMO PATRIMÔNIO IMATERIAL E CULTURAL DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>3992</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3992/3992_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3992/3992_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DENOMINAÇÃO DA ESCOLA ESTADUAL QUE ESTÁ SENDO CONSTRUÍDA E LOCALIZADA NO DISTRITO BARRAGEM  LESTE DO MUNICÍPIO DE DELMIRO GOUVEIA E OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>4005</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4005/4005_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4005/4005_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO INSTITUTO ARCO DA PAZ.</t>
   </si>
   <si>
     <t>4014</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4014/4014_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4014/4014_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DISPONIBILIZAÇÃO DE BRINQUEDOS ADAPTADOS PARA CRIANÇAS COM DEFICIÊNCIA EM LOCAIS PÚBLICOS E PRIVADOS DE LAZER DO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4016</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4016/4016_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4016/4016_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA O INSTITUTO BEM QUERER SOCIAL DE ARTE E CULTURA-ILÊ AXÉ OMÌDÉJÍ.</t>
   </si>
   <si>
     <t>4043</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4043/4043_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4043/4043_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO ÚNICO DO ARTIGO 112 DA LEI ESTADUAL 4.418/1982,  E ACRESCENTA INCISOS.</t>
   </si>
   <si>
     <t>4044</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4044/4044_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4044/4044_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕES SOBRE A PRODUÇÃO E A COMERCIALIZAÇÃO DE QUEIJOS E MANTEIGA ARTESANAIS DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>4045</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4045/4045_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4045/4045_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A INSTALAÇÃO DE EMPREENDIMENTOS  DE CARCINICULTURA DE FORMA SUSTENTÁVEL NO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4076</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4076/4076_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4076/4076_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4080</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4080/4080_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4080/4080_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE VEREADOR SILVANO BARBOSA A PRINCIPAL AVENIDA QUE DA ACESSO AO BAIRRO DO BENEDITO BENTES.</t>
   </si>
   <si>
     <t>4092</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4092/4092_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4092/4092_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAMENTO DE MENSAGEM Nº 15/2018, REFERENTE AO ANTEPROJETO DE LEI QUE CRIA CARGOS DE PROVIMENTO EM COMISSÃO DE ASSESSOR DE SEGURANÇA DO PODER JUDICIÁRIO DO ESTADO DE ALAGOAS, COM SIMBOLOGIA AS-3, E ADOTA PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>4094</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4094/4094_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4094/4094_texto_integral.pdf</t>
   </si>
   <si>
     <t>MENSAGEM GOVERNAMENTAL Nº 43/2018. ESTIMA A RECEITA E FIXA A DESPESA DO ESTADO DE ALAGOAS PARA O EXERCÍCIO FINANCEIRO DE 2019.</t>
   </si>
   <si>
     <t>4095</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4095/4095_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4095/4095_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MENSAGEM GOVERNAMENTAL Nº 44/2018. DISPÕE SOBRE A REVISÃO DO PLANO PLURIANUAL PARA O PERÍODO DE 2016-2019, INSTITUÍDO PELA LEI ESTADUAL Nº 7.798, DE 06 DE ABRIL DE 2016, PARA INCLUIR E REPROGRAMAR AÇÕES E DÁ OUTRAS PROVIDENCIAS. </t>
   </si>
   <si>
     <t>4096</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4096/4096_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4096/4096_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O ESTADO DE ALAGOAS, ATRAVÉS A PROCURADORIA GERAL DO ESTADO DE ALAGOAS-PGE A DESISTIR DAS AÇÕES QUE EVOLVAM SERVIDORES PÚBLICOS NOMEADOS PRECARIAMENTE POR FORÇA DE DECISÃO JUDICIAL.</t>
   </si>
   <si>
     <t>4099</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4099/4099_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4099/4099_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA O MOVIMENTO POR MORADIA POPULAR EM ALAGOAS.</t>
   </si>
   <si>
     <t>4115</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4115/4115_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4115/4115_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA RODOVIA VEREADOR GEORGE ALVES LISBOA, A AL-225, NO TRECHO COMPREENDIDO ENTRE DELMIRO GOUVEIA E O POVOADO MARIA BODE, NESTE ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>4121</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4121/4121_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4121/4121_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO COMUNITÁRIA PADRE CICERO.</t>
   </si>
   <si>
     <t>4135</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4135/4135_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4135/4135_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA O VIADUTO DE JACARECICA, LOCALIZADO NA AV. COMENDADOR GUSTAVO PAIVA, BAIRRO JACARECICA, MACEIÓ/ALAGOAS, COMO: VIADUTO DOUTOR FERNANDO AMORIM. </t>
   </si>
   <si>
     <t>4151</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4151/4151_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4151/4151_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR, AO ORÇAMENTO VIGENTE, CRÉDITO SUPLEMENTAR EM FAVOR DO FUNDO ESPECIAL DA ESCOLA SUPERIOR DA MAGISTRATURA DE ALAGOAS - FUNDESMAL, NO VALOR QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4152</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4152/4152_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4152/4152_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR, AO ORÇAMENTO VIGENTE, CRÉDITO SUPLEMENTAR EM FAVOR DO TRIBUNAL DE JUSTIÇA DE ALAGOAS, NO VALOR QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4163</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4163/4163_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4163/4163_texto_integral.pdf</t>
   </si>
   <si>
     <t>4177</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4177/protocolo_20181024_172411.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4177/protocolo_20181024_172411.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO HONORÁRIO DO ESTADO DE ALAGOAS  CORONEL NILTON DINIZ RODRIGUES.</t>
   </si>
   <si>
     <t>4191</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4191/protocolo_20181030_104330.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4191/protocolo_20181030_104330.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR, AO ORÇAMENTO VIGENTE, CRÉDITO SUPLEMENTAR AM FAVOR  DO TRIBUNAL DE CONTAS DO ESTADO DE ALAGOAS, NO VALOR QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4192</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4192/protocolo_20181030_172409.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4192/protocolo_20181030_172409.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE FORNECIMENTO DE CANUDOS CONFECCIONADOS EM MATERIAL PLÁSTICO, NO ÂMBITO DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>4219</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4219/protocolo_20181108_092212.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4219/protocolo_20181108_092212.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR, AO ORÇAMENTO VIGENTE, CRÉDITO SUPLEMENTAR EM FAVOR DA DEFENSORIA PÚBLICA DO ESTADO DE ALAGOAS, NO VALOR QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4220</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4220/protocolo_20190613_142830.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4220/protocolo_20190613_142830.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROMOVER A DOAÇÃO ONEROSA DA ÁREA QUE MENCIONA, NO MUNICÍPIO DE BATALHA/AL, PARA FINS DE CONSTRUÇÃO DE UNIDADE ESCOLAR DO INSTITUTO FEDERAL DE ALAGOAS - IFAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4221</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4221/protocolo_20181108_092833.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4221/protocolo_20181108_092833.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI ESTADUAL Nº 7.962, DE 5 JANEIRO DE 2018, QUE DISPÕE SOBRE A REVISÃO DO PLANO PLURIANUAL PARA O PERÍODO DE 2016-2019, INSTITUÍDO PELA LEI ESTADUAL Nº 7.798, DE 6 DE ABRIL DE 2016, PARA INCLUIR E REPROGRAMAR AÇÕES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4226</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4226/protocolo_20181109_113923.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4226/protocolo_20181109_113923.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO COMUNITÁRIA E BENEFICENTE DOS MORADORES DO BAIRRO DO BOM PARTO.</t>
   </si>
   <si>
     <t>4235</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4235/protocolo_20181113_165502.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4235/protocolo_20181113_165502.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA O INSTITUTO JOSÉ AMORIM.</t>
   </si>
   <si>
     <t>4263</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4263/protocolo_20181123_114632.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4263/protocolo_20181123_114632.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE CONSCIENTIZAÇÃO E ORIENTAÇÃO SOBRE A SÍNDROME DE IRLEN NO ESTADO DE ALAGOAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4269</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4269/protocolo_20181127_164130.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4269/protocolo_20181127_164130.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS  PAIS E AMIGOS DE EXCEPCIONAIS DE MARAGOGI - APAE.</t>
   </si>
   <si>
     <t>4273</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4273/protocolo_20181129_115639.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4273/protocolo_20181129_115639.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR, AO ORÇAMENTO VIGENTE, CRÉDITO SUPLEMENTAR EM FAVOR DO  MINISTÉRIO PÚBLICO DO ESTADO DE ALAGOAS, NO VALOR QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4297</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4297/protocolo_20181203_123302.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4297/protocolo_20181203_123302.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI ESTADUAL Nº  7.729, DE 15 DE SETEMBRO DE 2015, QUE INSTITUI A BOLSA DE QUALIFICAÇÃO PROFISSIONAL PARA OS AGENTES PENITENCIÁRIOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4299</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4299/protocolo_20181204_085214.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4299/protocolo_20181204_085214.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR, AO ORÇAMENTO VIGENTE,CRÉDITO SUPLEMENTAR EM  FAVOR DO TRIBUNAL DE  JUSTIÇA DE ALAGOAS, NO VALOR QUE MENCIONA,  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4300</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4300/protocolo_20181204_094857.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4300/protocolo_20181204_094857.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REPOSIÇÃO DOS SUBSÍDIOS E REMUNERAÇÕES DOS CARGOS DE PROVIMENTO EFETIVOS ATIVOS, INATIVOS, PENSIONISTAS E COMISSIONADOS DO TRIBUNAL DE CONTAS DO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4315</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4315/protocolo_20181205_115547.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4315/protocolo_20181205_115547.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A LIGA DOS GRUPOS DE BUMBA-MEU-BOI DE MACEIÓ.</t>
   </si>
   <si>
     <t>4367</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4367/protocolo_20181211_092712.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4367/protocolo_20181211_092712.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO ALAGOANO  AO SR. GEORGE ANDRÉ PALERMO SANTORO.</t>
   </si>
   <si>
     <t>4368</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4368/protocolo_20181211_124718.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4368/protocolo_20181211_124718.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO ALAGOANO DO ESTADO DE ALAGOAS AO SENHOR AUGUSTO MIGUEL TEIXEIRA DA SILVA, CHEFE EXECUTIVO DE OFÍCIO E FUNDADOR DA MAIOR FRANQUIA DE AÇAÍ DO MUNDO.</t>
   </si>
   <si>
     <t>4378</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4378/protocolo_20181211_163905.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4378/protocolo_20181211_163905.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA O INSTITUTO OBJETIVA ALAGOAS E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4379</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4379/protocolo_20181212_142358.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4379/protocolo_20181212_142358.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 5/2018. EMENTA: ALTERA A LEI ESTADUAL Nº 6.306, DE 12 DE ABRIL DE 2002, QUE DISPÕE SOBRE A ORGANIZAÇÃO ADMINISTRATIVA DO MINISTÉRIO PÚBLICO DO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4381</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4381/protocolo_20181212_172646.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4381/protocolo_20181212_172646.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A COOPERATIVA AGROPECUÁRIA DOS PRODUTORES RURAIS DO VALE DO MUNDAÚ LTDA- UNIVALE, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4382</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4382/protocolo_20181213_122614.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4382/protocolo_20181213_122614.pdf</t>
   </si>
   <si>
     <t>4383</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4383/protocolo_20181213_122844.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4383/protocolo_20181213_122844.pdf</t>
   </si>
   <si>
     <t>4384</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4384/protocolo_20181213_123029.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4384/protocolo_20181213_123029.pdf</t>
   </si>
   <si>
     <t>AUTORIZA AO PODER EXECUTIVO A ABRIR, AO ORÇAMENTO VIGENTE, CRÉDITO SUPLEMENTAR EM FAVOR DO FUNDO ESPECIAL DO MINISTÉRIO PÚBLICO DO ESTADO DE ALAGOAS, NO VALOR QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4387</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4387/protocolo_20181213_153525.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4387/protocolo_20181213_153525.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃO HONORÁRIO DO ESTADO DE ALAGOAS A SENHORA RENATA PEREIRA PIRES CALHEIROS.</t>
   </si>
   <si>
     <t>4391</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4391/proj._lei_685-2018_mens._no_59_de_13.12.2018_-__Qx29uRb.doc</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4391/proj._lei_685-2018_mens._no_59_de_13.12.2018_-__Qx29uRb.doc</t>
   </si>
   <si>
     <t>INSTITUI  O INCENTIVO À MODERNIZAÇÃO DA RELAÇÃO FISCO-CONTRIBUINTE - IMFC, COMO FORMA DE GARANTIR A EFETIVIDADE AO PROGRAMA CONTRIBUINTE ARRETADO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4392</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4392/protocolo_20181214_105344.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4392/protocolo_20181214_105344.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA CONTRIBUINTE ARRETADO, CONCEDE REMISSÃO , ANISTIA E REINSTITUIÇÃO DE BENEFÍCIO FISCAIS DO ICMS E ALTERA AS  LEIS ESTADUAIS Nº 5.900, DE 27 DE DEZEMBRO DE 1996, 6.323, DE 3 DE JULHO DE 2002,E 4.418, DE 27 DE DEZEMBRO DE 1982, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4397</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4397/protocolo_20181218_162415.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4397/protocolo_20181218_162415.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 63/2018. FIXA RECEITA PARA O FUNDO DE MODERNIZAÇÃO DA DEFENSORIA PÚBLICA - FUNDEPAL, O FUNDO DE MODERNIZAÇÃO DA PROCURADORIA GERAL DO ESTADO DE ALAGOAS -  FUNPGE E O FUNDO ESPECIAL DO MINISTÉRIO PÚBLICO DO ESTADO DE ALAGOAS - FEMPEAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4403</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4403/protocolo_20181220_160706.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4403/protocolo_20181220_160706.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 64/2018. AUTORIZA O PODER EXECUTIVO A ABRIR, AO ORÇAMENTO VIGENTE, CRÉDITO SUPLEMENTAR EM FAVOR DO MINISTÉRIO PÚBLICO DO ESTADO DE ALAGOAS, NO VALOR QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3474/3474_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3474/3474_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA TAVARES BASTOS AO SR.ARTUR DE CASTRO LEITE JUNIOR.</t>
   </si>
   <si>
     <t>3486</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3486/3486_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3486/3486_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA LEDO IVO AO MÚSICO HERMETO PASCOAL.</t>
   </si>
   <si>
     <t>3572</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3572/3572_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3572/3572_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE  COMENDA TAVARES BASTOS AO SR. ÁLVARO JOSÉ DO MONTE VASCONCELOS.</t>
   </si>
   <si>
     <t>3719</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3719/3719_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3719/3719_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA TAVARES BASTOS AO DEPUTADO FEDERAL MARX BELTRÃO LIMA SIQUEIRA.</t>
   </si>
   <si>
     <t>3873</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3873/3873_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3873/3873_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA TAVARES BASTOS AO DR. KLEBER FORTES SILVEIRA CAVALCANTI.</t>
   </si>
   <si>
     <t>3874</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3874/3874_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3874/3874_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE MÉRITO PELA VALORIZAÇÃO DA VIDA AO HAROLD JOSEPH RAHM, O PADRE HAROLDO.</t>
   </si>
   <si>
     <t>3887</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3887/3887_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3887/3887_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A COMENDA JORNALISTA AUDÁLIO DANTAS</t>
   </si>
   <si>
     <t>3990</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3990/3990_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3990/3990_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROCEDIMENTO PARA A REALIZAÇÃO, NO ÂMBITO DA ASSEMBLEIA LEGISLATIVA DE ALAGOAS, DE ATO SUBSCRICIONAL PARA A INICIATIVA POPULAR DE LEI.</t>
   </si>
   <si>
     <t>4036</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4036/4036_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4036/4036_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A COMENDA THÉO BRANDÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4178</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4178/protocolo_20181024_172545.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4178/protocolo_20181024_172545.pdf</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA TAVARES BASTOS AO GENERAL DO EXERCITO BRASILEIRO NILTON MOREIRA RODRIGUES.</t>
   </si>
   <si>
     <t>4243</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4243/protocolo_20181119_154443.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4243/protocolo_20181119_154443.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA TAVARES BASTOS AO INDUSTRIAL WILTON MALTA DE ALMEIDA.</t>
   </si>
   <si>
     <t>4098</t>
   </si>
   <si>
     <t>PEC</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA À CONSTITUIÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4098/4098_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4098/4098_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 244º DA CONSTITUIÇÃO ESTADUAL DE ALAGOAS, ACRESCENTANDO OS PARÁGRAFOS §8º E §9º, PARA ESTENDER AOS PROFISSIONAIS DE SAÚDE DAS POLICIA MILITAR E CORPO DE BOMBEIRO MILITAR A POSSIBILIDADE DE CUMULAÇÃO DE CARGO A QUE SE REFERE O ART. 37, INCISO XVI, ALÍNEA A, B, E C DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>3450</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>EDVAL GAIA</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3450/3450_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3450/3450_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NAS SESSÕES ORDINÁRIAS DOS DIAS: 6, 7, 12, 26, 27 E 28 DE DEZEMBRO DE 2017 PARA TRATAR DE ASSUNTOS DE ORDEM PESSOAL..</t>
   </si>
   <si>
     <t>3451</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3451/3451_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3451/3451_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DAS SESSÕES DOS DIAS 02,03 E 04 DE JANEIRO/2018 POR ESTAR PARTICIPANDO DE ATIVIDADES NO INTERIOR DO ESTADO.</t>
   </si>
   <si>
     <t>3452</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3452/3452_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3452/3452_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA DA SESSÃO EXTRAORDINÁRIA DO DIA   02 DE JANEIRO/2018 POR ESTAR REALIZANDO ATIVIDADE PARLAMENTAR EXTERNA_x000D_
 .</t>
   </si>
   <si>
     <t>3453</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>REQUER A MESA DA FORMA REGIMENTAL JUSTIFICAR A AUSÊNCIA DA SESSÃO DO DIA 02/01/2018.</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>REQUEREMOS NA FORMA DO ARTIGO 226 E SEUS PARÁGRAFOS DO REGIMENTO INTERNO, REGIME DE URGÊNCIA PARA OS PROJETOS DE LEI N° 537/ 2017, 539/2017 E 542/2017.</t>
   </si>
   <si>
     <t>3455</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3455/3455_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3455/3455_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR A AUSÊNCIA DA SESSÃO DO DIA 02 DE JANEIRO/2018 POR ESTAR REALIZANDO ATIVIDADE PARLAMENTAR EXTERNA.</t>
   </si>
   <si>
     <t>3454</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3454/3454_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3454/3454_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 28 DE DEZEMBRO/2017 POR ESTAR REALIZANDO ATIVIDADE PARLAMENTAR EXTERNA</t>
   </si>
   <si>
     <t>3457</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3457/3457_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3457/3457_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO EXTRAORDINÁRIA NO DIA 03 DE JANEIRO DE 2018 POR MOTIVO DE CUNHO PESSOAL.</t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3458/3458_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3458/3458_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA  SEGUNDA SESSÃO PLENÁRIA EXTRAORDINÁRIA NO DIA 03 DE JANEIRO DE 2018 POR MOTIVO DE CUNHO PESSOAL. </t>
   </si>
   <si>
     <t>3459</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3459/3459_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3459/3459_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA  FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO PLENÁRIA ORDINÁRIA DO DIA 03 DE JANEIRO DE 2018 POR MOTIVO DE CUNHO PESSOAL.</t>
   </si>
   <si>
     <t>3475</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3475/3475_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3475/3475_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, A REALIZAÇÃO DE UMA SESSÃO PÚBLICA EM COMEMORAÇÃO AO DIA DE COMBATE À HOMOFOBIA.</t>
   </si>
   <si>
     <t>3477</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3481/3481_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3481/3481_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, REALIZAR UMA SESSÃO PÚBLICA PARA DISCUTIR A GARANTIA DOS DIREITOS DA POPULAÇÃO EM SITUAÇÃO DE RUA NO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>3482</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3482/3482_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3482/3482_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 15/02/2018 EM VIRTUDE DE ESTAR REALIZANDO EXAMES.</t>
   </si>
   <si>
     <t>3483</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3483/3483_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3483/3483_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR A AUSÊNCIA NAS SESSÕES 20,21 E 22/02/2018 POR QUESTÕES PARTICULARES.</t>
   </si>
   <si>
     <t>3490</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>LUIZ DANTAS</t>
   </si>
   <si>
     <t>REQUER Á MESA NA FORMA REGIMENTAL, COMUNICAR AFASTAMENTO DO TERRITÓRIO NACIONAL.</t>
   </si>
   <si>
     <t>3491</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3491/3491_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3491/3491_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA  AUSÊNCIA NA REFERIDA Á SESSÃO DO DIA 21/02/2018, DEVIDO A ATIVIDADES EXTERNAS.</t>
   </si>
   <si>
     <t>3492</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3492/3492_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3492/3492_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR Á AUSÊNCIA NA SESSÃO PLENÁRIA ORDINÁRIA NO DIA 21/02/2018 POR ESTAR REALIZANDO ATIVIDADE PARLAMENTAR  EXTERNA.</t>
   </si>
   <si>
     <t>3499</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3499/3499_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3499/3499_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NAS SESSÕES ENTRE OS DIAS 19 A 23 DE FEVEREIRO DE 2018 PARA TRATAR DE ASSUNTOS PARTICULARES. </t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3500/3500_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3500/3500_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUE Á MESA DA FORMA REGIMENTAL,JUSTIFICAR Á  AUSÊNCIA NA SESSÃO DO DIA 22/02/2018.</t>
   </si>
   <si>
     <t>3502</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3502/3502_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3502/3502_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DA AUSÊNCIA DA SESSÃO DO DIA 22/02/2018 PARA RESOLVER ASSUNTOS DE ORDEM PESSOAL.</t>
   </si>
   <si>
     <t>3503</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3503/3503_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3503/3503_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL A JUSTIFICATIVA DA AUSÊNCIA DA SESSÃO DO DIA 22/02/2018 POR MOTIVO DE AUDIÊNCIA NA JUSTIÇA DO TRABALHO.</t>
   </si>
   <si>
     <t>3506</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3506/3506_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3506/3506_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER PELA FORMA REGIMENTAL JUSTIFICAR Á AUSÊNCIA DA SESSÃO DO DIA 27/02/2018 DEVIDO A ATIVIDADES EXTERNAS.</t>
   </si>
   <si>
     <t>3507</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3507/3507_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3507/3507_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER Á MESA, NA FORMA REGIMENTAL JUSTIFICAR A AUSÊNCIA NA SESSÃO DO DIA 22/02/2018 POR ESTAR REALIZANDO ATIVIDADE PARLAMENTAR EXTERNA.</t>
   </si>
   <si>
     <t>3508</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3508/3508_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3508/3508_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA DAS SESSÕES DOS DIAS 20, 21 E 22/02/2018 POR ESTAR REALIZANDO ATIVIDADE EXTERNA RELATIVA AO MEU MANDATO PARLAMENTAR.</t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3509/3509_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3509/3509_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DAS SESSÕES DOS DIAS 20 E 21/02/2018 POR ESTAR REALIZANDO ATIVIDADES EXTERNAS RELATIVAS AO MEU MANDATO PARLAMENTAR.</t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3510/3510_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3510/3510_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR A AUSÊNCIA DA SESSÃO DO DIA 27/02/2018 POR ESTAR EM CONSULTA MEDICA EM SÃO PAULO.</t>
   </si>
   <si>
     <t>3511</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3511/3511_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3511/3511_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, ENCAMINHAR VOTO DE LOUVOR À DIREÇÃO DA FAPEAL E AO PESQUISADOR PROFESSOR DOUTOR CLÁUDIO TORRES DE MIRANDA.</t>
   </si>
   <si>
     <t>3512</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3512/3512_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3512/3512_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTO DE LOUVOR AO GRUPO DE PESQUISA ESTUDO DA PAISAGEM DA FACULDADE DE ARQUITETURA DA UNIVERSIDADE FEDERAL DE ALAGOAS, PELA EXPOSIÇÃO - É DUBANGUE QUE TRATA DA VALORIZAÇÃO DA PLURALIDADE DO PATRIMÔNIO IMATERIAL CULTURAL DE ALAGOAS.</t>
   </si>
   <si>
     <t>3513</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3513/3513_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3513/3513_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 27/02/2018 PARA RESOLVER ASSUNTOS DE ORDEM PESSOAL.</t>
   </si>
   <si>
     <t>3516</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3516/3516_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3516/3516_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA DA SESSÃO DO DIA 28/02/2018 DEVIDO A ATIVIDADES EXTERNAS.</t>
   </si>
   <si>
     <t>3519</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3519/3519_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3519/3519_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A M ESA NA FORMA REGIMENTAL JUSTIFICAR A AUSÊNCIA DA SESSÃO DO DIA 28/02/2018 POR ESTAR REALIZANDO EXAMES MÉDICOS EM SÃO PAULO.</t>
   </si>
   <si>
     <t>3522</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3522/3522_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3522/3522_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR A AUSÊNCIA DA SESSÃO DO DIA 28 E 01 DE MARÇO/2018 POR ESTAR REPRESENTANDO O CRB EM SÃO PAULO.</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3523/3523_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3523/3523_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA DA SESSÃO DO DIA 28/02/2018 PARA RESOLVER ASSUNTOS DE ORDEM PESSOAL.</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3524/3524_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3524/3524_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSENCIA DA SESSÃO ORDINÁRIA DE 01/03/2018, PARA RESOLVER ASSUNTOS DE ORDEM PESSOAL.</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3525/3525_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3525/3525_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO DO DIA  01 DE MARÇO, POR ESTAR EM CONSULTA E EXAMES MÉDICOS  EM SÃO PAULO.</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3527/3527_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3527/3527_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER Á MESA, NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NAS SESSÕES DO DIAS 06 E 07 DE MARÇO DE 2018 PARA TRATAR DE ASSUNTOS DE ORDEM PESSOAL.</t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3535/3535_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3535/3535_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL A JUSTIFICATIVA DA AUSÊNCIA DA SESSÃO DO DIA 06/03/2018 PARA TRATAR DE ASSUNTOS DE ORDEM PESSOAL.</t>
   </si>
   <si>
     <t>3543</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3543/3543_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3543/3543_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 08 DE MARÇO DE 2018 PARA TRATAR DE ASSUNTOS DE ORDEM PESSOAL.</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3544/3544_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3544/3544_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER Á MESA, NA FORMA REGIMENTAL JUSTIFICAR Á AUSÊNCIA NA SESSÃO DO DIA 07/03/2018 PARA TRATAR DE ASSUNTOS DE ORDEM PESSOAL. </t>
   </si>
   <si>
     <t>3545</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>OLAVO CALHEIROS</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3545/3545_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3545/3545_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER Á MESA, NA FORMA REGIMENTAL JUSTIFICAR Á AUSÊNCIA NAS SESSÕES 15 E 22/02/2018 PARA CUMPRIR COMPROMISSOS POLÍTICOS ANTERIORMENTE ASSUMIDOS.</t>
   </si>
   <si>
     <t>3555</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3555/3555_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3555/3555_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, A RESERVA DO PLENÁRIO PARA O DIA 09 DE ABRIL DO CORRENTE ANO, PARA A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA PARA DISCUTIR ACERCA DA IMPLANTAÇÃO DA AGENDA DO TRABALHO DECENTE EM ALAGOAS.</t>
   </si>
   <si>
     <t>3561</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3561/3561_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3561/3561_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR A AUSÊNCIA DA SESSÃO DO DIA 08/03/2018 PARA RESOLVER ASSUNTOS DE ORDEM PESSOAL.</t>
   </si>
   <si>
     <t>3564</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3564/3564_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3564/3564_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL A RETIRADA DE PREPOSIÇÃO DE PAUTA INDICAÇÃO COM PROTOCOLO DE Nº 672 DATADO EM 07 DE MARÇO DE 2018.</t>
   </si>
   <si>
     <t>3568</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3568/3568_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3568/3568_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR SUA AUSÊNCIA NA SESSÃO DO DIA 13 DE MARÇO DE 2018, POR ESTAR PARTICIPANDO DE UMA REUNIÃO NA SEDE DA CONFEDERAÇÃO BRASILEIRA DE FUTEBOL NO RIO DE JANEIRO._x000D_
 _x000D_
  </t>
   </si>
   <si>
     <t>3569</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DAS SESSÕES DOS DIAS 06, 07 E 08/03/2018. </t>
   </si>
   <si>
     <t>3570</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3570/3570_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3570/3570_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DAS SESSÕES DOS DIAS 06, 07 E 08/03/2018, POR ESTAR REALIZANDO ATIVIDADE PARLAMENTAR EXTERNA. </t>
   </si>
   <si>
     <t>3571</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3571/3571_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3571/3571_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 08/03/2018 POR ESTAR REALIZANDO ATIVIDADE PARLAMENTAR EXTERNA.</t>
   </si>
   <si>
     <t>3573</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3573/3573_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3573/3573_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER RETIRADA DE PROPOSIÇÃO DE PAUTA, FUNDAMENTADO NO ART. 172 DO REGIMENTO INTERNO DESTA CASA, A RETIRADA DO PROJETO DE LEI Nº 560/2018 COM PROTOCOLO GERAL DE Nº 499 DATADO EM 26 /02/2018.</t>
   </si>
   <si>
     <t>3574</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3574/3574_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3574/3574_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR MINHAS AUSÊNCIAS DAS SESSÕES DOS DIAS 01 E 08 DO MÊS DE MARÇO DE 2018 POR MOTIVO DE CUMPRIMENTO DE AGENDA FORA DO ESTADO. </t>
   </si>
   <si>
     <t>3575</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3575/3575_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3575/3575_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NAS SESSÕES DOS DIAS 21, 22 E 28 DE FEVEREIRO DE 2018 PARA TRATAR DE ASSUNTOS DE ORDEM PESSOAL. </t>
   </si>
   <si>
     <t>3576</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3576/3576_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3576/3576_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NAS SESSÕES DOS DIAS 06 E 08/03/2018 POR ESTAR REALIZANDO ATIVIDADE EXTERNA RELATIVA AO MEU MANDATO PARLAMENTAR. </t>
   </si>
   <si>
     <t>3577</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3577/3577_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3577/3577_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NAS SESSÕES DOS DIAS 06 E 08/03/2018 POR ESTAR REALIZANDO ATIVIDADE EXTERNA RELATIVA AO MEU MANDATO PARLAMENTAR.</t>
   </si>
   <si>
     <t>3581</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3581/3581_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3581/3581_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 15/03/2018 DEVIDO A ATIVIDADES EXTERNAS.</t>
   </si>
   <si>
     <t>3582</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3582/3582_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3582/3582_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 14/03/2018 DEVIDO A ATIVIDADES EXTERNAS.</t>
   </si>
   <si>
     <t>3585</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3585/3585_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3585/3585_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NA FORMA REGIMENTAL QUE SEJA CONSOLIDADO NA ATA DOS TRABALHOS DA PRESENTE SESSÃO UM VOTO DE PROFUNDO PESAR PELO FALECIMENTO EM OLINDA/PE DA ARTISTA PLÁSTICA MARIA ALICE SOARES DOS ANJOS.</t>
   </si>
   <si>
     <t>3586</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3586/3586_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3586/3586_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA DA SESSÃO ORDINÁRIA DO DIA 15/03/2018 PARA RESOLVER ASSUNTOS DE ORDEM PESSOAL.</t>
   </si>
   <si>
     <t>3593</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3593/3593_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3593/3593_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO ORDINÁRIA NO DIA 13 DE MARÇO DE 2018 POR ESTAR EM ATIVIDADE PARLAMENTAR EXTERNA.</t>
   </si>
   <si>
     <t>3596</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3596/3596_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3596/3596_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA N FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 08 DE MARÇO DE 2018 POR MOTIVO DE SAÚDE.</t>
   </si>
   <si>
     <t>3598</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3598/3598_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3598/3598_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 20 DE MARÇO DE 2018 POR RAZÃO DE ENCONTRA-ME NO INTERIOR DO ESTADO PARTICIPANDO DE ATIVIDADES PARLAMENTARES.</t>
   </si>
   <si>
     <t>3604</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3604/3604_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3604/3604_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DA SESSÕES DOS DIAS 01 E 08 DE MARÇO DE 2018 PARA TRATAR DE ASSUNTOS DE ORDEM PESSOAL. </t>
   </si>
   <si>
     <t>3610</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3610/3610_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3610/3610_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 12 DE MARÇO DE 2018, POR MOTIVO DE SAÚDE.</t>
   </si>
   <si>
     <t>3612</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3612/3612_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3612/3612_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, QUE O PROJETO DE LEI COMPLEMENTAR 51 DE 2014, SEJA RESTAURADO, VISTO QUE NÃO SABE ONDE O PROCESSO LEGISLATIVO SE ENCONTRA. ESTE PROJETO TRATA DA DISPOSIÇÃO SOBRE A LEI ORGÂNICA DO MINISTÉRIO PÚBLICO DE CONTAS DO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3613</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3613/3613_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3613/3613_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA, NO FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 22 DE MARÇO DE 2018 POR ENCONTRAR-ME NO INTERIOR DO ESTADO EM ATIVIDADES PARLAMENTARES. </t>
   </si>
   <si>
     <t>3614</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3614/3614_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3614/3614_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA  AUSENCIA DA SESSÃO ORDINÁRIA DE 22/03/18, PARA RESOLVER ASSUNTOS DE ORDEM PESSOAL.</t>
   </si>
   <si>
     <t>3618</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3618/3618_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3618/3618_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA,M NA FORMA REGIMENTAL JUSTIFICAR SUA  NAS SESSÕES DOS DIAS 13.15,20 E 21/03/2018, POIS ESTAVA REALIZANDO ATIVIDADES RELACIONADAS AO MEU MANDATO PARLAMENTAR.</t>
   </si>
   <si>
     <t>3636</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3636/3636_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3636/3636_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER  NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DAS SESSÕES  DOS DIAS 15 E 22/03/2018 POR ESTAR REALIZANDO ATIVIDADES EXTERNAS RELATIVAS AO MEU MANDATO PARLAMENTAR.</t>
   </si>
   <si>
     <t>3638</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3638/3638_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3638/3638_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, A REALIZAÇÃO DE UMA SESSÃO QUE DEBATERÁ ACERCA DO TEMA DETRAN E SOCIEDADE</t>
   </si>
   <si>
     <t>3643</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3643/3643_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3643/3643_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 28/03/2018 POR ENCONTRAR-ME MP INTERIOR DO ESTADO EM ATIVIDADES PARLAMENTARES</t>
   </si>
   <si>
     <t>3645</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3645/3645_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3645/3645_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 28/03/2018 POR ESTAR EM ATIVIDADE PARLAMENTAR EXTERNA.</t>
   </si>
   <si>
     <t>3646</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3646/3646_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3646/3646_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 27 E 28/03/2018 PARA RESOLVER ASSUNTOS DE ORDEM PESSOAL.</t>
   </si>
   <si>
     <t>3659</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3659/3659_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3659/3659_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DAS SESSÕES DOS DIAS 15,20 E 22/03/2018 POR ESTAR REALIZANDO ATIVIDADES EXTERNAS RELATIVAS AO MEU MANDATO PARLAMENTAR.</t>
   </si>
   <si>
     <t>3660</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3660/3660_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3660/3660_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DAS SESSÕES DOS DIAS 20,21 E 22/03/2018 POR ESTAR EM VIAGEM OFICIAL COM O PRESIDENTE DA ASSEMBLÉIA.</t>
   </si>
   <si>
     <t>3661</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3661/3661_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3661/3661_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 28/03/2018.</t>
   </si>
   <si>
     <t>3662</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3662/3662_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3662/3662_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 21/03/2018 POR ESTAR REALIZANDO ATIVIDADES EXTERNAS RELATIVAS AO MEU MANDATO PARLAMENTAR,</t>
   </si>
   <si>
     <t>3664</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3664/3664_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3664/3664_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 04 DE ABRIL DE 2018 POR ESTRA EM ATIVIDADE PARLAMENTAR , NO INTERIOR DO ESTADO.</t>
   </si>
   <si>
     <t>3666</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3666/3666_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3666/3666_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NAS SESSÕES DOS DIAS 14, 15 E 22/03/2018 POR ESTAR REALIZANDO ATIVIDADES EXTERNAS RELATIVAS AO MEU MANDATO PARLAMENTAR.</t>
   </si>
   <si>
     <t>3670</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3670/3670_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3670/3670_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR A MINHA AUSÊNCIA DA SESSÃO PLANÁRIA ORDINÁRIA NO DIA 05 DE ABRIL DE 2018, POR ESTAR EM ATIVIDADE PARLAMENTAR EXTERNA.</t>
   </si>
   <si>
     <t>3671</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3671/3671_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3671/3671_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 05/04/2018 PARA RESOLVER ASSUNTOS DE ORDEM PESSOAL.</t>
   </si>
   <si>
     <t>3678</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3678/3678_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3678/3678_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA DA SESSÃO DO DIA 10/04/2018 DEVIDO  A ATIVIDADES EXTERNAS.</t>
   </si>
   <si>
     <t>3679</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3679/3679_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3679/3679_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO NO DIA 10 DE ABRIL DE 2018 POR MOTIVO DE TER PARTICIPADO DE UMA REUNIÃO COM O SUPERINTENDENTE DA CAIXA ECONOMICA FEDERAL EM  ALAGOAS</t>
   </si>
   <si>
     <t>3680</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3680/3680_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3680/3680_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 05 DE ABRIL DE 2018 POR MOTIVO DE CUMPRIMENTO DE AGENDA NO INTERIOR DO ESTADO.</t>
   </si>
   <si>
     <t>3682</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3682/3682_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3682/3682_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NAS SESSÕES ORDINÁRIAS QUE SERÃO REALIZADAS NOS DIAS 11 E 12 DE ABRIL DE 2018 POR ENCONTRAR-ME NO INTERIOR DO ESTADO PARTICIPANDO DE ATIVIDADES PARLAMENTARES.</t>
   </si>
   <si>
     <t>3684</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3684/3684_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3684/3684_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA,  NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NAS SESSÕES PLENÁRIAS DOS DIAS 10, 11 E 12 DE ABRIL DE 2018 POR ESTAR EM ATUAÇÃO PARLAMENTAR NO INTERIOR DO ESTADO. </t>
   </si>
   <si>
     <t>3685</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3685/3685_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3685/3685_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 12/04/2018. </t>
   </si>
   <si>
     <t>3686</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3686/3686_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3686/3686_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 10/04/2018 POR ESTAR CUMPRINDO  AGENDA NO INTERIOR DO ESTADO RELATIVA AO MEU MANDATO PARLAMENTAR.</t>
   </si>
   <si>
     <t>3687</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3687/3687_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3687/3687_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 11/04/2018 POR ESTAR EM ATIVIDADE PARLAMENTAR EXTERNA.</t>
   </si>
   <si>
     <t>3688</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3688/3688_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3688/3688_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 12/04/2018, POR MOTIVO DE CUMPRIMENTO DE AGENDA NO INTERIOR DO ESTADO.</t>
   </si>
   <si>
     <t>3689</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3689/3689_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3689/3689_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA,JUSTIFICAR AUSÊNCIA NAS SESSÕES DOS DIAS 11/04/2018 E 12/04/2018 PARA RESOLVER ASSUNTOS DE ORDEM PESSOAL.</t>
   </si>
   <si>
     <t>3692</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3692/3692_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3692/3692_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NAS SESSÕES ORDINÁRIAS DOS DIAS 22, 27 E 28 DE MARÇO DE 2018 PARA TRATAR DE ASSUNTOS DE ORDEM PESSOAL.</t>
   </si>
   <si>
     <t>3693</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3693/3693_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3693/3693_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 17/04/2018.</t>
   </si>
   <si>
     <t>3695</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3695/3695_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3695/3695_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICA AUSÊNCIA NAS SESSÕES DOS DIAS 17,18 E 19/04/2018.</t>
   </si>
   <si>
     <t>3697</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL,RELATOR ESPECIAL PARA O PROJETO DE LEI COMPLEMENTAR Nº 62/82018.</t>
   </si>
   <si>
     <t>3698</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3698/3698_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3698/3698_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA DA SESSÃO DO DIA 17 DE ABRIL DE 2018 POR ESTAR EM ATIVIDADE PARLAMENTAR EXTERNA.</t>
   </si>
   <si>
     <t>3703</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3703/3703_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3703/3703_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 05 DE ABRIL DE 2018 POR ESTAR EM REUNIÃO NA SECRETARIA DE ESPORTE</t>
   </si>
   <si>
     <t>3704</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3704/3704_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3704/3704_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, A REALIZAÇÃO DE UMA SESSÃO PÚBLICA PARA DISCUTIR SOBRE OS MALEFÍCIOS DO PROJETO DE LEI Nº 6847/2017 QUE REGULAMENTA A PROFISSÃO DE PEDAGOGIA.</t>
   </si>
   <si>
     <t>3705</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3705/3705_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3705/3705_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 12 DE ABRIL 2018 POR ESTAR EM REUNIÃO COMO COMANDANTE DA POLÍCIA MILITAR.</t>
   </si>
   <si>
     <t>3708</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3708/3708_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3708/3708_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, REQUERER O ARQUIVAMENTO DO PROJETO DE LEI Nº 327/2016.</t>
   </si>
   <si>
     <t>3709</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3709/3709_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3709/3709_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 19 DE ABRIL DE 201POR MOTIVO DE CUMPRIMENTO DE AGENDA NO INTERIOR DO ESTADO.</t>
   </si>
   <si>
     <t>3710</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3710/3710_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3710/3710_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 19 DE ABRIL DE 2018 DEVIDO A ATIVIDADES EXTERNAS.</t>
   </si>
   <si>
     <t>3711</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3711/3711_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3711/3711_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 19 DE ABRIL DE 2018 POR ESTAR NO INTERIOR O ESTADO PARTICIPANDO DE ATIVIDADE PARLAMENTAR EXTERNA. </t>
   </si>
   <si>
     <t>3712</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3712/3712_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3712/3712_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA A FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 19/04/2018 PARA TRATAR DE ASSUNTOS DE ORDEM PESSOAL.</t>
   </si>
   <si>
     <t>3720</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL,  RELATOR ESPECIAL PARA AS SEGUINTES MATÉRIAS; VP 1/2018 - MENSAGEM Nº 02 2018</t>
   </si>
   <si>
     <t>3721</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3721/3721_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3721/3721_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR MINHA AUSÊNCIA NAS SESSÕES DOS DIAS 17,18 E 19 DE ABRIL DE 2018 POR MOTIVO DE SAÚDE E TRATAMENTO MÉDICO.</t>
   </si>
   <si>
     <t>3731</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3731/3731_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3731/3731_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NAS SESSÕES DOS DIAS 03,04 E 05 DO CORRENTE MÊS E ANO PARA CUMPRIR COMPROMISSO POLÍTICO ANTERIORMENTE ASSUMIDO.</t>
   </si>
   <si>
     <t>3732</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3732/3732_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3732/3732_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NAS SESSÕES DOS DIAS 12 E 17/04/2018 POR ESTAR REALIZANDO ATIVIDADES EXTERNAS RELATIVAS AO MEU MANDATO PARLAMENTAR.</t>
   </si>
   <si>
     <t>3733</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3733/3733_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3733/3733_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NAS SESSÕES DOS DIAS 11, 12 E 17/04/2018 POR ESTAR REALIZANDO ATIVIDADES EXTERNAS RELATIVAS AO MEU MANDATO PARLAMENTAR.</t>
   </si>
   <si>
     <t>3734</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3734/3734_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3734/3734_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NAS SESSÕES NOS PERÍODOS DE 23 DE ABRIL A 04 DE MAIO DE 2018</t>
   </si>
   <si>
     <t>3738</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3738/3738_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3738/3738_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA DA SESSÃO DO DIA 24/04/2018 POR ESTAR EM ATIVIDADE PARLAMENTAR EXTERNA.</t>
   </si>
   <si>
     <t>3739</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3739/3739_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3739/3739_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA DA SESSÃO DO DIA 25/04/2018 PARA RESOLVER ASSUNTOS DE ORDEM PESSOAL.</t>
   </si>
   <si>
     <t>3740</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3740/3740_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3740/3740_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NAS SESSÕES DOS DIAS 10, 11, 12 E 17/04/2018 POR ESTAR EM ATIVIDADE PARLAMENTAR EXTERNA.</t>
   </si>
   <si>
     <t>3742</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3742/3742_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3742/3742_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NAS SESSÕES DOS DIAS 11, 12 E 17/04/2018 POR ESTAR EM ATIVIDADE PARLAMENTAR EXTERNA.</t>
   </si>
   <si>
     <t>3743</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 18 DE ABRIL DE 2018.</t>
   </si>
   <si>
     <t>3744</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NAS SESSÕES DOS DIAS 24 E 25 DE ABRIL DE 2018. </t>
   </si>
   <si>
     <t>3745</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3745/3745_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3745/3745_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA DA SESSÃO DO DIA 26/04/2018 PARA RESOLVER ASSUNTOS DE ORDEM PESSOAL.</t>
   </si>
   <si>
     <t>3746</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3746/3746_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3746/3746_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL QUE SEJAM ENCAMINHADOS VOTOS DE CONGRATULAÇÕES AOS MEMBROS DA FUNDAÇÃO CORDIAL E HOSPITAL DO CORAÇÃO DE ALAGOAS, NAS PESSOAS DO DR. RICARDO CÉSAR CAVALCANTE E ROBERTO LÚCIO DE GUSMÃO VERÇOSA.</t>
   </si>
   <si>
     <t>3747</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3747/3747_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3747/3747_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA DAS SESSÕES DOS DIAS 24, 25 E 26 DO CORRENTE MÊS, EVENTUAIS FALTAS QUE VENHAM A OCORRER DENTRO DO PRAZO DE VALIDADE DO ATESTADO MÉDICO DE 30 DIAS EM ANEXO.</t>
   </si>
   <si>
     <t>3748</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3748/3748_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3748/3748_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR A AUSÊNCIA DA SESSÃO DO DIA 26/04/2018 E DA 1ª E 2ª SESSÃO EXTRAORDINÁRIA POR ESTAR EM ATIVIDADE PARLAMENTAR EXTERNA.</t>
   </si>
   <si>
     <t>3749</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3749/3749_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3749/3749_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NAS SESSÕES PLENÁRIAS DOS DIAS 20, 21, 22, 27 28 DO MÊS DE FEVEREIRO DE 2018, CONFORME ATESTADO ANEXO.  </t>
   </si>
   <si>
     <t>3750</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3750/3750_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3750/3750_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NA SESSÃO PLENÁRIA  DO DIA 01 DE MARÇO DE 2018 POR ESTAR EM ATIVIDADE PARLAMENTAR EXTERNA.  </t>
   </si>
   <si>
     <t>3751</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3751/3751_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3751/3751_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NAS SESSÕES PLENÁRIAS NOS DIAS  08, 13, 15, 21, 22 E 27 DE MARÇO DE 2018 POR ESTAR EM ATIVIDADE PARLAMENTAR EXTERNA. </t>
   </si>
   <si>
     <t>3752</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3752/3752_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3752/3752_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NAS SESSÕES PLENÁRIAS NOS DIAS  05, 11, 12, E 17 DE ABRIL DE 2018 POR ESTAR EM ATIVIDADE PARLAMENTAR EXTERNA.</t>
   </si>
   <si>
     <t>3759</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3759/3759_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3759/3759_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL FUNDAMENTADO NO ART. 164, INCISO IV DO REGIMENTO INTERNO DESTA CASA A RETIRADA DE PAUTA DO PROJETO DE LEI Nº 327/2016.</t>
   </si>
   <si>
     <t>3761</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3761/3761_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3761/3761_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DAS SESSÕES DOS DIAS 02 E 03/05/2018.</t>
   </si>
   <si>
     <t>3762</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3762/3762_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3762/3762_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA DAS SESSÕES DOS DIAS 10,11 E 12/04/2018 PARA CUMPRIR COMPROMISSOS POLÍTICOS ANTERIORMENTE ASSUMIDOS.</t>
   </si>
   <si>
     <t>3763</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3763/3763_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3763/3763_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 02 DE MAIO DE 2018 N DEVIDO A ATIVIDADES EXTERNAS.</t>
   </si>
   <si>
     <t>3769</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>REQUE A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NAS SESSÕES DOS DIAS 24, 25 E 26 DE ABRIL DE 20118</t>
   </si>
   <si>
     <t>3772</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3772/3772_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3772/3772_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA,NA FORMA REGIMENTAL JUSTIFICAR SUA  AUSÊNCIA DAS SESSÕES ORDINÁRIAS QUE SERA REALIZADA NOS DIAS 03 DE MAIO DO CORRENTE ANO, EM RAZÃO DE ENCONTRAR-SE NO INTERIOR DO ESTADO.</t>
   </si>
   <si>
     <t>3773</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3773/3773_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3773/3773_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA  AUSÊNCIA NAS SESSÕES PLENÁRIAS NOS DIAS 24,25,E 26 DO MÊS DE ABRIL DE 2018 POR ESTAR PARTICIPANDO DA REUNIÃO DA EXECUTIVA NACIONAL.</t>
   </si>
   <si>
     <t>3775</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3775/3775_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3775/3775_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR SUA AUSÊNCIA DAS SESSÕES ORDINÁRIAS NOS DIAS 02/05/2018 E 03/05/2018, PARA RESOLVER ASSUNTOS DE ORDEM PESSOAL.</t>
   </si>
   <si>
     <t>3776</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3776/3776_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3776/3776_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 03 DE MAIO DE 2018 DEVIDO A ATIVIDADES EXTERNAS.</t>
   </si>
   <si>
     <t>3777</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3777/3777_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3777/3777_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 03/05/2018 POR ESTAR EM ATIVIDADE PARLAMENTAR EXTERNA.</t>
   </si>
   <si>
     <t>3778</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3778/3778_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3778/3778_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 03/05/2018 POR ESTAR EM REAUNIÃO NO PALÁCIO GABINETE CIVIL</t>
   </si>
   <si>
     <t>3783</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3783/3783_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3783/3783_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, A REALIZAÇÃO DE UMA SESSÃO PÚBLICA PARA DISCUTIR SOBRE A COMERCIALIZAÇÃO DIRETA DO ÁLCOOL ENTRE AS USINAS E OS POSTOS DE COMBUSTÍVEIS.</t>
   </si>
   <si>
     <t>3789</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3789/3789_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3789/3789_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL INFORMAÇÕES À SECRETARIA DE EDUCAÇÃO DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>3787</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3787/3787_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3787/3787_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR MINHA AUSÊNCIA NAS SESSÕES DO DIAS 07 Á 14 DE MAIO DE 2018, POR MOTIVO DE TRATAMENTO DE SAÚDE CONFORME ATESTADO MÉDICO EM ANEXO.</t>
   </si>
   <si>
     <t>3788</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3788/3788_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3788/3788_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DAS SESSÕES DOS DIAS 09 E 10/05/2018 POR ESTAR PARTICIPANDO DA CONFERÊNCIA NACIONAL DA FENALE.</t>
   </si>
   <si>
     <t>3795</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3795/3795_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3795/3795_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL A RESERVA DO PLENÁRIO PARA O DIA 01 DE JUNHO DO CORRENTE ANO, PARA A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA PARA DISCUTIR ACERCA DA REGULARIDADE DOS CURSOS DE ENSINO À DISTÂNCIA.</t>
   </si>
   <si>
     <t>3797</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>JOÃO BELTRÃO</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3797/3797_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3797/3797_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA NA FORMA REGIMENTAL INTERNA, LICENÇA PARA TRATAMENTO DE SAÚDE, PELO PERÍODO DE QUATRO MESES, A PARTIR DO DIA 07 DE MAIO DE 2018, CONFORME ATESTADO EM ANEXO. </t>
   </si>
   <si>
     <t>3798</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3798/3798_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3798/3798_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR MINHA AUSÊNCIA NA SESSÃO DO DIA 26 DE ABRIL DE 2018 EM VIRTUDE DE AGENDA NO INTERIOR DO ESTADO RELATIVA AO MEU MANDATO PARLAMENTAR.</t>
   </si>
   <si>
     <t>3799</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3799/3799_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3799/3799_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR MINHA AUSÊNCIA NA SESSÃO DO DIA 09 DE MAIO DE 2018 PARA RESOLVER ASSUNTOS DE ORDEM PESSOAL.</t>
   </si>
   <si>
     <t>3802</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3802/3802_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3802/3802_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 10/05/2018 PARA RESOLVER ASSUNTOS DE ORDEM PESSOAL. _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>3803</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3803/3803_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3803/3803_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO ORDINÁRIA NO DIA 10 DE MAIO DE 2018 POR ESTAR EM ATIVIDADE PARLAMENTAR EXTERNA.</t>
   </si>
   <si>
     <t>3807</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3807/3807_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3807/3807_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 15/05/2018, DEVIDO A ATIVIDADES EXTERNAS.</t>
   </si>
   <si>
     <t>3810</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3810/3810_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3810/3810_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 15/05/2018 POR ESTAR EM PROCEDIMENTO DE SAÚDE.</t>
   </si>
   <si>
     <t>3811</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3811/3811_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3811/3811_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA DAS SESSÕES ORDINÁRIAS NOS DIAS 5, 11, 12, 17, 18, 19 E 24 DE ABRIL DE 2018 PARA TRATAR DE ASSUNTOS DE ORDEM PESSOAL.</t>
   </si>
   <si>
     <t>3813</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3813/3813_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3813/3813_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DAS SESSÕES DOS DIAS 08 E 10/05/2018 POR ESTAR PARTICIPANDO DE ATIVIDADE PARLAMENTAR EXTERNA.</t>
   </si>
   <si>
     <t>3814</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3814/3814_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3814/3814_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DAS SESSÕES DOS DIAS 03 _x000D_
  E 08/05/2018 PARA CUMPRIR COMPROMISSOS POLÍTICOS ANTERIORMENTE ASSUMIDOS.</t>
   </si>
   <si>
     <t>3815</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3815/3815_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3815/3815_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 16/05/2018 PARA CUMPRIR AGENDA NO INTERIOR DO ESTADO.</t>
   </si>
   <si>
     <t>3816</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3816/3816_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3816/3816_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 16/05/2018.</t>
   </si>
   <si>
     <t>3821</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3821/3821_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3821/3821_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DP DIA 16/05/2018 POR ESTAR FAZENDO PROCEDIMENTO DE SAÚDE.</t>
   </si>
   <si>
     <t>3823</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3823/3823_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3823/3823_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, QUE SEJA REALIZADA UMA AUDIÊNCIA PÚBLICA NO MÊS DE JUNHO DO CORRENTE ANO, COM O OBJETIVO DE DEBATER POLÍTICAS PÚBLICAS, FOCADAS NA MELHORIA E NA AMPLIAÇÃO DA ESTRUTURA DE TRABALHO E DE ASSISTÊNCIA NO ESTADO, BEM COMO, O DEBATE ACERCA DA VALORIZAÇÃO DO TRABALHO DOS PROFISSIONAIS DO SISTEMA CONFEA/CREA-AL.</t>
   </si>
   <si>
     <t>3825</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 17/05/2018.</t>
   </si>
   <si>
     <t>3845</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3845/3845_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3845/3845_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DAS SESSÕES DOS DIAS 08, 09 E 10/05/2018.</t>
   </si>
   <si>
     <t>3827</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3827/3827_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3827/3827_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 16/05/2018 POR MOTIVO DE UM AUDIÊNCIA COM O DIRETOR DO DETRAN.</t>
   </si>
   <si>
     <t>3828</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3828/3828_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3828/3828_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 17/05/2018 POR MOTIVO COM O SECRETÁRIO DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>3830</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3830/3830_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3830/3830_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DAS SESSÕES DOS DIAS 08,09,10 E 15/05/2018 POR ESTAR REALIZANDO ATIVIDADES EXTERNAS RELATIVAS AO MEU MANDATO PARLAMENTAR. </t>
   </si>
   <si>
     <t>3831</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3831/3831_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3831/3831_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 17/05/2018 PARA RESOLVER ASSUNTOS DE ORDEM PESSOAL.</t>
   </si>
   <si>
     <t>3832</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3832/3832_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3832/3832_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 17/05/2018 POR ESTAR EM PROCEDIMENTO DE SAÚDE.</t>
   </si>
   <si>
     <t>3843</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, VOTOS DE APLAUSOS PELO ANIVERSÁRIO DA EMANCIPAÇÃO POLÍTICA DO MUNICÍPIO DE CAJUEIRO, NESTE DIA DE 22 DE MAIO DE 2018.</t>
   </si>
   <si>
     <t>3844</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3844/3844_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3844/3844_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DAS SESSÕES DOS DIAS 02 E 03/05/2018 POR ESTAR REALIZANDO ATIVIDADES EXTERNAS RELATIVAS AO MEU MANDATO PARLAMENTAR.</t>
   </si>
   <si>
     <t>3846</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3846/3846_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3846/3846_texto_integral.pdf</t>
   </si>
   <si>
     <t>3847</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3847/3847_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3847/3847_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 22/05/2018 PAA RESOLVER ASSUNTOS DE ORDEM PESSOAL.</t>
   </si>
   <si>
     <t>3848</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3848/3848_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3848/3848_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 22/05/2018 POR ESTAR EM PROCEDIMENTO DE SAÚDE.</t>
   </si>
   <si>
     <t>3851</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3851/3851_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3851/3851_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR MINHA AUSÊNCIA NAS SESSÕES DOS DOAS 09 E 10 DE MAIO DE 2018 PARA CUMPRIR COMPROMISSOS POLÍTICOS ANTERIORMENTE ASSUMIDOS.</t>
   </si>
   <si>
     <t>3853</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3853/3853_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3853/3853_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, A REALIZAÇÃO DE UMA SESSÃO PÚBLICA PARA DISCUTIR SOBRE A MORADIA POPULAR EM ALAGOAS.</t>
   </si>
   <si>
     <t>3857</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3857/3857_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3857/3857_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NAS SESSÕES DOS DIAS 12, 17, 18 E 19/04/2018 POR ESTAR REALIZANDO ATIVIDADES EXTERNAS RELATIVAS AO MEU MANDATO PARLAMENTAR.</t>
   </si>
   <si>
     <t>3858</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3858/3858_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3858/3858_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NAS SESSÕES DOS DIAS 17, 18 E 19/04/2018 POR ESTAR REALIZANDO ATIVIDADES EXTERNAS RELATIVAS AO MEU MANDATO PARLAMENTAR.</t>
   </si>
   <si>
     <t>3859</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3859/3859_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3859/3859_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO PLENÁRIA ORDINÁRIA NO DIA 23 DE MAIO DE 2018 POR ESTAR EM PROCEDIMENTO DE SAÚDE.</t>
   </si>
   <si>
     <t>3860</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3860/3860_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3860/3860_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA DAS SESSÕES DOS DIAS 08, 09 E 10/05/2018 POR ESTAR REALIZANDO ATIVIDADES EXTERNAS RELATIVAS AO MEU MANDATO PARLAMENTAR.</t>
   </si>
   <si>
     <t>3861</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3861/3861_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3861/3861_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NAS SESSÕES DOS DIAS 16, 17 E 22/05/2018 POR ESTAR REALIZANDO ATIVIDADES EXTERNAS RELATIVAS AO MEU MANDATO PARLAMENTAR.</t>
   </si>
   <si>
     <t>3863</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3863/3863_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3863/3863_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA DA SESSÃO DO DIA 17/05/2018 EM VIRTUDE DE CUMPRIMENTO DE AGENDA NO INTERIOR DO ESTADO.</t>
   </si>
   <si>
     <t>3864</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3864/3864_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3864/3864_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 24/05/2018 PARA RESOLVER ASSUNTOS DE ORDEM PESSOAL.</t>
   </si>
   <si>
     <t>3865</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3865/3865_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3865/3865_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 24/05/2018 POR ESTAR EM PROCEDIMENTO DE SAÚDE.</t>
   </si>
   <si>
     <t>3866</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3866/3866_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3866/3866_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL A JUSTIFICATIVA DE AUSÊNCIA DAS SESSÕES DOS DIAS 02, 03, 09, 10,15, 16, 17, 23 E 24/05/2018 PARA TRATAR DE ASSUNTOS DE ORDEM PESSOAL.</t>
   </si>
   <si>
     <t>3867</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3867/3867_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3867/3867_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PESAR, PELA MORTE DO EX-DEPUTADO ESTADUAL, POR ALAGOAS, NOS ANOS 80 E 90, O SR. LAÉRCIO MALTA BRANDÃO, NASCIDO EM 03/02/1932 E FALECEU EM 19/05/2018. </t>
   </si>
   <si>
     <t>3868</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3868/3868_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3868/3868_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL A RESERVA DO PLENÁRIO PARA O DIA 08 DE JUNHO DO CORRENTE ANO, PARA A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA PARA DISCUTIR ACERCA DA REGULARIDADE DOS CURSOS DE ENSINO À DISTÂNCIA.</t>
   </si>
   <si>
     <t>3869</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3869/3869_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3869/3869_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL A RESERVA DO PLENÁRIO PARA O DIA 15 DE JUNHO DO CORRENTE ANO, PARA A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA PARA DISCUTIR ACERCA DA POLÍTICA PÚBLICA DE PROTEÇÃO AOS ANIMAIS DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>3870</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3870/3870_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3870/3870_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 24/05/2018.</t>
   </si>
   <si>
     <t>3871</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3871/3871_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3871/3871_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA AUSÊNCIA DA SESSÃO DOS DIAS 08,09 E 10/05/2018 POR ESTAR PARTICIPANDO A 22ª CONFERÊNCIA DA UNALE.</t>
   </si>
   <si>
     <t>3877</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3877/3877_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3877/3877_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR MINHA AUSÊNCIA NAS SESSÕES 15 ,16 E 17 DE MAIO DE 2018 PO ESTAR REALIZANDO ATIVIDADES  EXTERNAS RELATIVAS AO MEU MANDATO PARLAMENTAR.</t>
   </si>
   <si>
     <t>3878</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3878/3878_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3878/3878_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR MINHA AUSÊNCIA NAS SESSÕES 08 ,09 E 10 DE MAIO DE 2018 POR ESTAR REALIZANDO ATIVIDADES  EXTERNAS RELATIVAS AO MEU MANDATO PARLAMENTAR.</t>
   </si>
   <si>
     <t>3879</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3879/3879_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3879/3879_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, QUE SEJA ENCAMINHADA MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR EDUARDO DAVINO, FALECIDO EM 30/05/2018, LIDER SINDICAL, DIRIGENTE DO SINDICADO DOS PETROLEIROS NOS ANOS 60, MILITANTE DO PCB NESSE PERÍODO E DIRIGENTE DO MDB NOS ANOS 70. COM A INSTAURAÇÃO DO PLURIPARTIDARISMO FOI UM DOS FUNDADORES DO PSDB NO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>3880</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3880/3880_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3880/3880_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, PROMULGAÇÃO DA MATÉRIA REFERENTE AO PROJETO DE LEI Nº 326/2016, DEVIDO A MESMA TER EXPIRADO O PRAZO PARA SANÇÃO GOVERNAMENTAL DESDE 05/10/2017.</t>
   </si>
   <si>
     <t>3881</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3881/3881_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3881/3881_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 30 DO MÊS DE MAIO DE 2018, POR MOTIVO DE CUMPRIMENTO DE AGENDA NO INTERIOR DO ESTADO.</t>
   </si>
   <si>
     <t>3882</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3882/3882_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3882/3882_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR MINHA AUSÊNCIA NA SESSÃO DO DIA 30 DE MAIO DE 2018 POR MOTIVO DE REUNIÃO COM O SECRETÁRIO DE SAÚDE DO DE ALAGOAS.</t>
   </si>
   <si>
     <t>3883</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3883/3883_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3883/3883_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DAS SESSÕES DOS DIAS 16,17 E 22/05/2018 POR REALIZANDO ATIVIDADES EXTERNAS RELATIVAS AO MEU MANDATO PARLAMENTAR. </t>
   </si>
   <si>
     <t>3885</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3885/3885_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3885/3885_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DAS SESSÕES DOS DIAS 22, 23 E 24/05/2018 POR ESTAR REALIZANDO ATIVIDADES EXTERNAS RELATIVAS AO MEU MANDATO PARLAMENTAR.</t>
   </si>
   <si>
     <t>3886</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3886/3886_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3886/3886_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 05/06/2018.</t>
   </si>
   <si>
     <t>3888</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3888/3888_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3888/3888_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DAS SESSÕES DOS DIAS 16,23,24 E 30/05/2018 POR ESTAR PARTICIPANDO DE ATIVIDADE EXTERNA RELATIVA AO MEU MANDATO PARLAMENTAR.</t>
   </si>
   <si>
     <t>3896</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3896/3896_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3896/3896_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 06/06/2018, PARA RESOLVER ASSUNTOS DE ORDEM PESSOAL.</t>
   </si>
   <si>
     <t>3899</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3899/3899_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3899/3899_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR MINHA AUSÊNCIA NA SESSÃO DO DIA 07 DE JUNHO DE 2018 POR MOTIVO DE CUMPRIMENTO DE AGENDA NO INTERIOR DO ESTADO.</t>
   </si>
   <si>
     <t>3900</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3900/3900_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3900/3900_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA MOÇÃO DE PESAR PELO FALECIMENTO DO MINISTRO APOSENTADO DO SUPERIOR TRIBUNAL DE JUSTIÇA PEDRO DA ROCHA ACIOLI, NESTA QUINTA FEIRA 07 DE JUNHO DO CORRENTE MÊS, NA CIDADE DE SALVADOR.</t>
   </si>
   <si>
     <t>3901</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3901/3901_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3901/3901_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA QUE SERÁ REALIZADA NO DIA 07 DE JUNHO DE 2017, POR ESTAR PARTICIPANDO DE ATIVIDADE PARLAMENTAR NO INTERIOR DO </t>
   </si>
   <si>
     <t>3902</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3902/3902_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3902/3902_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORA REGIMENTAL JUSTIFICAR SUA AUSÊNCIA. ' SESSÃO ORDINÁRIA DO DIA 07 DE JUNHO DE 2017,  POR ESTAR EM AUDIÊNCIA COMO GOVERNADOR DO ESTADO.</t>
   </si>
   <si>
     <t>3903</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3903/3903_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3903/3903_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA DA SESSÃO ORDINÁRIA DO DIA 07 DE JUNHO DE 2018 PARA RESOLVER ASSUNTOS DE ORDEM PESSOAL.</t>
   </si>
   <si>
     <t>3904</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3904/3904_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3904/3904_texto_integral.pdf</t>
   </si>
   <si>
     <t>JUSTIFICATIVA DA AUSÊNCIA DA SESSÃO ORDINÁRIA DO DIA 07 DE JUNHO DE 2018.</t>
   </si>
   <si>
     <t>3905</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3905/3905_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3905/3905_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA NA FORMA REGIMENTAL, A REALIZAÇÃO DE UMA SESSÃO PÚBLICA PARA DISCUTIR  SOBRE AS OBRAS DO VALE DO REGINALDO.</t>
   </si>
   <si>
     <t>3908</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3908/3908_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3908/3908_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR MINHA AUSÊNCIA NA SESSÃO DO DIA 12 DE JUNHO DE 2018 DEVIDO A ATIVIDADES EXTERNAS.</t>
   </si>
   <si>
     <t>3909</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3909/3909_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3909/3909_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR MINHA AUSÊNCIA NAS SESSÕES DOS DIAS 12 ,13 E 14 DE JUNHO DE 2018.</t>
   </si>
   <si>
     <t>3910</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3910/3910_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3910/3910_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA , NA FORMA REGIMENTAL JUSTIFICAR MINHA AUSÊNCIA NAS SESSÕES DOS DIAS 24 E 30 DE MAIO DE 2018 PARA TRATAR DE ASSUNTOS DE ORDEM PESSOAL.</t>
   </si>
   <si>
     <t>3911</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3911/3911_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3911/3911_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL QUE SEJA CONSOLIDADO NA ATA DOS TRABALHOS DA PRESENTE SESSÃO, UM VOTO DE PROFUNDO PESAR PELO FALECIMENTO DO EMINENTE MINISTRO PEDRO DA ROCHA ACIOLI, SOLICITAMOS QUE SEJA COMUNICADA A FAMÍLIA ENLUTADA.</t>
   </si>
   <si>
     <t>3912</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3912/3912_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3912/3912_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DAS SESSÕES DOS DIAS 13 E 14/06/2018 EM RAZÃO DE ENCONTRAR-ME NO INTERIOR DO ESTADO PARTICIPANDO DE ATIVIDADES PARLAMENTARES.</t>
   </si>
   <si>
     <t>3913</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3913/3913_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3913/3913_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 12/06/2018 PARA TRATAR DE ASSUNTOS PARTICULARES.</t>
   </si>
   <si>
     <t>3915</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3915/3915_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3915/3915_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR MINHA AUSÊNCIA NA SESSÃO DO DIA 13 DE JUNHO DE 2018 DEVIDO A ATIVIDADES EXTERNAS.</t>
   </si>
   <si>
     <t>3916</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3916/3916_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3916/3916_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR MINHA AUSÊNCIA NA SESSÃO DO DIA 14 DE JUNHO DE 2018 POR MOTIVO DE CUMPRIMENTO DE AGENDA NO INTERIOR DO ESTADO.</t>
   </si>
   <si>
     <t>3917</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3917/3917_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3917/3917_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL REGIME DE URGÊNCIA PARA O PROJETO DE LEI Nº 599/2018.</t>
   </si>
   <si>
     <t>3918</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3918/3918_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3918/3918_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR MINHA AUSÊNCIA NAS SESSÕES DOS DIAS 16 E 17 DE MAIO DE 2018 POR ESTAR REALIZANDO ATIVIDADES EXTERNAS RELATIVAS AO MEU MANDATO PARLAMENTAR.</t>
   </si>
   <si>
     <t>3919</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3919/3919_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3919/3919_texto_integral.pdf</t>
   </si>
   <si>
     <t>3920</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3920/3920_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3920/3920_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR MINHA AUSÊNCIA NAS SESSÕES DOS DIAS 23 E 24 DE MAIO DE 2018 POR ESTAR REALIZANDO ATIVIDADES EXTERNAS RELATIVAS AO MEU MANDATO PARLAMENTAR.</t>
   </si>
   <si>
     <t>3921</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3921/3921_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3921/3921_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR MINHA AUSÊNCIA NA SESSÃO DO DIA 12 DE JUNHO DE 2018, POI MOTIVO DE ATIVIDADE EXTERNA RELATIVA AO MEU MANDATO PARLAMENTAR. </t>
   </si>
   <si>
     <t>3923</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3923/3923_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3923/3923_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR MINHA AUSÊNCIA NA SESSÃO DO DIA 14 DE JUNHO DE 2018 DEVIDO A ATIVIDADES EXTERNAS.</t>
   </si>
   <si>
     <t>3924</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3924/3924_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3924/3924_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 13 DE JUNHO DE 2018.</t>
   </si>
   <si>
     <t>3925</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3925/3925_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3925/3925_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 14 DE JUNHO DE 2018.</t>
   </si>
   <si>
     <t>3927</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3927/3927_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3927/3927_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER, SOLICITAÇÃO  DE SESSÃO EXTRAORDINÁRIA SOBRE ANEMIA FALCIFORME COM A PARTICIPAÇÃO DE PALESTRANTES DA ÁREA DE SAÚDE DO NOSSO ESTADO. </t>
   </si>
   <si>
     <t>3930</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3930/3930_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3930/3930_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR MINHA AUSÊNCIA NAS SESSÕES DOS DIAS 19 ,20, E 21 DE JUNHO DE 2018.</t>
   </si>
   <si>
     <t>3931</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3931/3931_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3931/3931_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL MOÇÃO DE REPÚDIO  Á DIREÇÃO DA SANTA CASA DE MISERICÓRDIA DE MACEIÓ, PELO FECHAMENTO DO INSTITUTO DO CORAÇÃO.</t>
   </si>
   <si>
     <t>3932</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3932/3932_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3932/3932_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL MOÇÃO DE SOLIDARIEDADE AO DOUTOR JOSÉ WARDERLEY NETO.</t>
   </si>
   <si>
     <t>3933</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3933/3933_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3933/3933_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR MINHA AUSÊNCIA NAS SESSÕES DOS DIAS 13 E 14 DE JUNHO DE 2018 POR ESTAR REALIZANDO ATIVIDADES EXTERNAS RELATIVAS AO MEU MANDATO PARLAMENTAR.</t>
   </si>
   <si>
     <t>3934</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3934/3934_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3934/3934_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR MINHA AUSÊNCIA NAS SESSÕES DOS DIAS 06 E 07 DE JUNHO DE 2018, POR ESTAR REALIZANDO ATIVIDADES  EXTERNAS RELATIVAS AO MEU MANDATO PARLAMENTAR.</t>
   </si>
   <si>
     <t>3935</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3935/3935_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3935/3935_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR MINHA AUSÊNCIA NAS SESSÕES DOS DIAS 05, 06 E 07 DE JUNHO DE 2018,POR ESTAR REALIZANDO ATIVIDADES EXTERNAS RELATIVAS AO MEU MANDATO PARLAMENTAR.</t>
   </si>
   <si>
     <t>3936</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3936/3936_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3936/3936_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 19/06/2018, DEVIDO A ATIVIDADES EXTERNAS.</t>
   </si>
   <si>
     <t>3937</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3937/3937_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3937/3937_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NAS SESSÕES PLENÁRIAS DOS DIAS 06,07,12,13 E 14 DE JUNHO DE 2018, POR ESTAR PARTICIPANDO DE ATIVIDADE PARLAMENTAR  EXTERNA. </t>
   </si>
   <si>
     <t>3945</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3945/3945_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3945/3945_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 20 DE JUNHO DE 2018 DEVIDO A ATIVIDADE PARLAMENTAR EXTERNA.</t>
   </si>
   <si>
     <t>3948</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3948/3948_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3948/3948_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 20/06/201, PARA TRATAR DE ASSUNTOS DE ORDEM PESSOAL.</t>
   </si>
   <si>
     <t>3949</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS REFERENTE O PERÍODO DE 19/05 A 20/06/2018.</t>
   </si>
   <si>
     <t>3951</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3951/3951_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3951/3951_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR MINHA AUSÊNCIA NA SESSÃO DO DIA 21 DE JUNHO 2018 POR MOTIVO DE CUMPRIMENTO DE AGENDA NO INTERIOR DO ESTADO.</t>
   </si>
   <si>
     <t>3953</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3953/3953_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3953/3953_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA,NA FORMA REGIMENTAL, JUSTIFICAR  SUA AUSÊNCIA DA SESSÃO DESTA QUINTA FEIRA, 21 DE JUNHO DE 2018, DEVIDO A ATIVIDADES EXTERNAS.</t>
   </si>
   <si>
     <t>3955</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3955/3955_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3955/3955_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMUNICO A V. EXª., QUE ESTIVE AUSENTE NAS SESSÕES DOS DIAS 05, 06 E 07 DE 2018, POIS ESTAVA REALIZANDO ATIVIDADES EXTERNAS</t>
   </si>
   <si>
     <t>3956</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3956/3956_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3956/3956_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA., NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NAS SESSÕES DOS DIAS 13 E 14/06/2018, POIS ESTAVA REALIZANDO ATIVIDADES EXTERNAS.</t>
   </si>
   <si>
     <t>3957</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3957/3957_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3957/3957_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMUNICANDO A V. EXª., QUE ESTIVE AUSENTE NAS SESSÕES DOS DIAS 19 20/06/18, POIS ESTAVA REALIZANDO ATIVIDADES EXTERNAS, RELATIVAS AO MEU MANDATO PARLAMENTAR.</t>
   </si>
   <si>
     <t>3958</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3958/3958_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3958/3958_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA URGÊNCIA NO PROJETO DE LEI ORDINÁRIA DE Nº 605/2018, DE INICIATIVA DO MINISTÉRIO PÚBLICO QUE ESTABELECE PERCENTUAL DE GRATIFICAÇÃO AOS POLICIAIS MILITARES INTEGRANTES DA ASSESSORIA MILITAR E AQUELES COLOCADOS A DISPOSIÇÃO DO MINISTÉRIO PÚBLICO DE ALAGOAS</t>
   </si>
   <si>
     <t>3961</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3961/3961_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3961/3961_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR MINHA AUSÊNCIA NA SESSÕES DOS DIAS 19, 20 E  21 DE JUNHO DE 2018 POR ESTAR EM CUMPRIMENTO DE AGENDA FORA DO ESTADO.</t>
   </si>
   <si>
     <t>3962</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3962/3962_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3962/3962_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO PLENÁRIA ORDINÁRIA NO DIA 21 DE JUNHO DE 2018.</t>
   </si>
   <si>
     <t>3968</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3968/3968_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3968/3968_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DAS SESSÕES DOS DIAS 12, 13, 14, 19,20 E 21/06/2018, POR O ELEVADOR DE ACESSO A SALA DO PLENÁRIO NÃO ESTAVA FUNCIONANDO.</t>
   </si>
   <si>
     <t>3969</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3969/3969_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3969/3969_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 27/06/2018 EM VIRTUDE DE AGENDAS EXTERNAS NO EXERCÍCIO DA MINHA ATIVIDADE PARLAMENTAR.</t>
   </si>
   <si>
     <t>3970</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3970/3970_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3970/3970_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 28/06/2018.</t>
   </si>
   <si>
     <t>3971</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3971/3971_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3971/3971_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 28 DE JUNHO DE 2018 PARA TRATAR DE ASSUNTOS PARTICULARES.</t>
   </si>
   <si>
     <t>3972</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>PASTOR JOÃO LUIZ</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3972/3972_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3972/3972_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NO PERÍODO DE 05/07/2018 ATÉ 18/07/2018 POR ESTAR EM VIAGEM A ALEMANHA.</t>
   </si>
   <si>
     <t>3979</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3979/3979_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3979/3979_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, QUE SEJA DESIGNADO COM URGÊNCIA UM RELATOR ESPECIAL, PARA QUE NO PRAZO NÃO SUPERIOR A 3 DIAS APRESENTE PARECER EM SUBSTITUIÇÃO AO DA COMISSÃO DO PROJETO DE LEI ORDINÁRIA N° 506/2017, DATADO DE 26/10/2017 QUE DISPÕE SOBRE A ADMISSÃO, NO ESTADO DE ALAGOAS, DE DIPLOMAS DE PÓS GRADUAÇÃO STRICTU SENSU MESTRADO OU DOUTORADO ORIGINAIS DE CURSOS OFERTADOS  DE FORMA INTEGRALMENTE PRESENCIAL NOS PAÍSES DO MERCADO COMUM DO SUL - MERCOSUL E EM PORTUGAL.</t>
   </si>
   <si>
     <t>3980</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3980/3980_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3980/3980_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA NA FORMA REGIMENTAL, QUE SEJA DESIGNADO COM URGÊNCIA UM RELATOR ESPECIAL, PARA QUE NO PRAZO NÃO SUPERIOR A 3 DIAS APRESENTE PARECER EM SUBSTITUIÇÃO AO DA COMISSÃO DO PROJETO DE LEI ORDINÁRIA N° 507/2017, DATADO DE 27/10/2017 CUJA EMENTA É FICA O PODER EXECUTIVO OBRIGADO A ESTABELECER NORMAS DE TRIBUTAÇÃO PARA A COMPRA DE ARMAS DE FOGO POR POLICIAL MILITAR, BOMBEIROS MILITAR, POLICIAL CIVIL E AGENTES PENITENCIÁRIOS DO ESTADO DE ALAGOAS. </t>
   </si>
   <si>
     <t>3981</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3981/3981_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3981/3981_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, QUE SEJA DESIGNADO COM URGÊNCIA UM RELATOR ESPECIAL, PARA QUE NO PRAZO NÃO SUPERIOR A 3 DIAS APRESENTE PARECER EM SUBSTITUIÇÃO AO DA COMISSÃO DO PROJETO DE LEI ORDINÁRIA N° 505/2017, DATADO DE 26/10/2017 QUE INSTITUI O DEZEMBRO VERMELHO ESTADUAL, A SER REALIZADA ANUALMENTE ATIVIDADES E MOBILIZAÇÕES DIRECIONADAS AO ENFRENTAMENTO DO HIV/AIDS, HEPATITES VIRAIS E OUTRAS INFECÇÕES SEXUALMENTE TRANSMISSÍVEIS - IST, DURANTE O MÊS DE DEZEMBRO E OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3982</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3982/3982_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3982/3982_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, QUE SEJA DESIGNADO COM URGÊNCIA UM RELATOR ESPECIAL, PARA QUE NO PRAZO NÃO SUPERIOR A 3 DIAS APRESENTE PARECER EM SUBSTITUIÇÃO AO DA COMISSÃO DO PROJETO DE LEI ORDINÁRIA N° 516/2017, DATADO DE 21/11/2017 QUE RESTRINGE DIREITO DE EMPREGADOR QUE MANTENHA TRABALHADORES EM CONDIÇÕES ANÁLOGAS E DE ESCRAVOS.</t>
   </si>
   <si>
     <t>3983</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3983/3983_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3983/3983_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, QUE SEJA DESIGNADO COM URGÊNCIA UM RELATOR ESPECIAL, PARA QUE NO PRAZO NÃO SUPERIOR A 3 DIAS APRESENTE PARECER EM SUBSTITUIÇÃO AO DA COMISSÃO DO PROJETO DE LEI ORDINÁRIA N° 532/2017, DATADO DE 13/12/2017 QUE AUTORIZA O PODER EXECUTIVO A LIBERAR RECURSOS PARA AS GUARDAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>3984</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3984/3984_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3984/3984_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, QUE SEJA DESIGNADO COM URGÊNCIA UM RELATOR ESPECIAL, PARA QUE NO PRAZO NÃO SUPERIOR A 3 DIAS APRESENTE PARECER EM SUBSTITUIÇÃO AO DA COMISSÃO DO PROJETO DE LEI ORDINÁRIA Nº 414/2017, DATADO DE 06/04/2017 QUE AUTORIZA A UNIFICAÇÃO VOLUTARIA E FACULTATIVA DE MATRÍCULAS DE PROFESSORES OCUPANTES DE CARGA HORÁRIA DE 20H E 25H PARA 40H SEMANAIS E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3985</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3985/3985_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3985/3985_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, QUE SEJA DESIGNADO COM URGÊNCIA UM RELATOR ESPECIAL, PARA QUE NO PRAZO NÃO SUPERIOR A 3 DIAS APRESENTE PARECER EM SUBSTITUIÇÃO AO DA COMISSÃO DO PROJETO DE LEI ORDINÁRIA Nº 504/2017, DATADO DE 26/10/2017 QUE CONSIDERA BEM CULTURAL DO ESTADO DE ALAGOAS, PARA FINS DE TOMBAMENTO DE NATUREZA IMATERIAL A FEIRINHA DE ARTESANATO, QUE FUNCIONA NA ORLA DA PRAIA DE PAJUÇARA NO MUNICÍPIO DE MACEIÓ/AL.</t>
   </si>
   <si>
     <t>3989</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3989/3989_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3989/3989_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR MINHA AUSÊNCIA NAS SESSÕES DOS DIAS 01 E 02 DE AGOSTO DE 2018, EM RAZÃO DE ENCONTRAR-ME NO INTERIOR DO ESTADO PARTICIPANDO DE ATIVIDADES PARLAMENTARES.</t>
   </si>
   <si>
     <t>3993</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3993/3993_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3993/3993_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 02/08/2018.</t>
   </si>
   <si>
     <t>3998</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3998/3998_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3998/3998_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL A MARCAÇÃO DE UMA AUDIÊNCIA PÚBLICA, QUE TEM COMO TEMA: A APLICABILIDADE E EXECUÇÃO DA EMENDA DE 100 MILHÕES NA ONCOLOGIA. QUE SERÁ REALIZADA NO DIA 10 DE SETEMBRO DE 2018, NO PLENÁRIO DA CASA DE TAVARES BASTOS, AS 15H00</t>
   </si>
   <si>
     <t>3995</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3995/3995_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3995/3995_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL A MARCAÇÃO DE UMA AUDIÊNCIA PÚBLICA TEM COMO TEMA: PLANO ESTADUAL DE COMBATE A EXTREMA POBREZA, QUE SERÁ REALIZADA NO DIA 24 DE AGOSTO DE 2018, NO PLENÁRIO DA CASA DE TAVARES BASTOS, AS 9:00H.</t>
   </si>
   <si>
     <t>3996</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3996/3996_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3996/3996_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL A MARCAÇÃO DE UMA AUDIÊNCIA PÚBLICA QUE TEM O TEMA: A DUPLICAÇÃO DA AL 220, QUE SERÁ REALIZADA NO DIA 31 DE AGOSTO DE 2018, NO PLENÁRIO DA CASA DE TAVARES BASTOS, AS 9:00H.</t>
   </si>
   <si>
     <t>3997</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3997/3997_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3997/3997_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL A MARCAÇÃO DE UMA AUDIÊNCIA PÚBLICA TEM COMO TEMA: IMPORTÂNCIA, GESTÃO E CUSTEIO DO HOSPITAL DA MULHER, QUE SERÁ REALIZADA NO DIA 17 DE AGOSTO DE 2018, NO PLENÁRIO DA CASA DE TAVARES BASTOS, AS 9:00H.</t>
   </si>
   <si>
     <t>3999</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3999/3999_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3999/3999_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NAS SESSÕES PLENÁRIAS DOS DIAS 01 E 02 DE AGOSTO DE 2018.</t>
   </si>
   <si>
     <t>4001</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4001/4001_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4001/4001_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 07 DE AGOSTO DE 2018 POR ESTAR NO INTERIOR DO ESTADO PARTICIPANDO DE ATIVIDADES PARLAMENTARES.</t>
   </si>
   <si>
     <t>4002</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4002/4002_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4002/4002_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL SOLICITAR A REALIZAÇÃO DE UMA SESSÃO PÚBLICA NO DIA 30 DE AGOSTO DE 2018 PARA DISCUTIR SOBRE O SANEAMENTO AMBIENTAL NO ESTADO DE ALAGOAS .</t>
   </si>
   <si>
     <t>4003</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4003/4003_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4003/4003_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA  DAS SESSÕES DOS DIAS 01 E 02/08/2018, PARA TRATAR DE ASSUNTOS DE ORDEM PESSOAL.</t>
   </si>
   <si>
     <t>4004</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4004/4004_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4004/4004_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NAS SESSÕES DOS DIAS 01 E 02 DE AGOSTO DE 2018 TENDO EM VISTA ESTÁ PARTICIPANDO D ATIVIDADE PARLAMENTAR EXTERNA.</t>
   </si>
   <si>
     <t>4006</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4006/4006_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4006/4006_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA, NA FORMA REGIMENTAL QUE SEJA ENCAMINHADO MOÇÃO DE PESAR PELO FALECIMENTO , NA MANHÃ DESTA QUARTA FEIRA DIA 08 DE AGOSTO DE 2018, DO ASTISTA VISUAL EMANUEL COIMBRA DA SILVA ,TENDO COMO NOME ARTÍSTICO ALOISIO COIMBRA AOS 71 ANOS. </t>
   </si>
   <si>
     <t>4007</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 08/08/2018.</t>
   </si>
   <si>
     <t>4008</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4008/4008_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4008/4008_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO REALIZADA NO DIA 02 DE AGOSTO DE 2018 PARA CUMPRIR COMPROMISSO PREVIAMENTE AGENDADO.</t>
   </si>
   <si>
     <t>4009</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4009/4009_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4009/4009_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO REALIZADA NO DIA 01 DE AGOSTO DE 2018, PARA CUMPRIR COMPROMISSO PREVIAMENTE AGENDADO.</t>
   </si>
   <si>
     <t>4010</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4010/4010_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4010/4010_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA DA SESSÃO DO DIA 07 DE AGOSTO DE 2018, DEVIDO A ATIVIDADES EXTERNAS.</t>
   </si>
   <si>
     <t>4011</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4011/4011_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4011/4011_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 08 DE AGOSTO DE 2018, DEVIDO A ATIVIDADES EXTERNAS..</t>
   </si>
   <si>
     <t>4012</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4012/4012_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4012/4012_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 09 DE AGOSTO DE 2018, DEVIDO A ATIVIDADES EXTERNAS.</t>
   </si>
   <si>
     <t>4013</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4013/4013_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4013/4013_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">JUSTIFICANDO A MINHA AUSÊNCIA NA SESSÃO PLENÁRIA ORDINÁRIA NO DIA 08 DE AGOSTO DE 2018, EM RAZÃO DE ATIVIDADE PARLAMENTAR EXTERNA._x000D_
 </t>
   </si>
   <si>
     <t>4015</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4015/4015_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4015/4015_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL,JUSTIFICAR SUA AUSÊNCIA  NAS SESSÕES DOS DIAS 02,07 E 08 DE AGOSTO DE 2018 POIS ESTAVA REALIZANDO ATIVIDADES EXTERNAS RELATIVAS AO MEU MANDATO PARLAMENTAR..</t>
   </si>
   <si>
     <t>4017</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4017/4017_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4017/4017_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMUNICANDO AUSÊNCIA DAS SESSÕES ORDINÁRIAS NOS DIAS 26 E 28 DE JUNHO DE 2018, PARA TRATAR DE ASSUNTOS DE ORDEM PESSOAL.</t>
   </si>
   <si>
     <t>4018</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4018/4018_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4018/4018_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REMARCAÇÃO DA AUDIÊNCIA PÚBLICA QUE TEM COMO TEMA, IMPORTÂNCIA, GESTÃO E CUSTEIO DO HOSPITAL DA MULHER PARA O DIA 31 DE AGOSTO DE 2018 POR MOTIVO DE ORGANIZAÇÃO INTERNA.</t>
   </si>
   <si>
     <t>4019</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DAS SESSÕES DOS DIAS 01, 02,07 E 08/08/2018.</t>
   </si>
   <si>
     <t>4020</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4020/4020_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4020/4020_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DAS SESSÕES DOS DIAS 01, 02,07 E 08/08/2018 POR ESTAR REALIZANDO ATIVIDADES EXTERNAS RELATIVAS AO MEU MANDATO PARLAMENTAR.</t>
   </si>
   <si>
     <t>4021</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4021/4021_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4021/4021_texto_integral.pdf</t>
   </si>
   <si>
     <t>4022</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4022/4022_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4022/4022_texto_integral.pdf</t>
   </si>
   <si>
     <t>4023</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4023/4023_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4023/4023_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL QUE SEJA DESIGNADO A REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA  CONDIZENTE COM A DATA DO PLENÁRIO PARA A CELEBRAÇÃO RETROATIVA DO DIA MUNDIAL DA JUVENTUDE DIA 12 DE AGOSTO  ESTABELECIDO PELO UNESCO, BEM COMO APOIAR O LANÇAMENTO DO MOVIMENTO VEM PRA URNA JOVEM.</t>
   </si>
   <si>
     <t>4024</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4024/4024_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4024/4024_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 14/08/2018, DEVIDO A ATIVIDADES EXTERNAS.</t>
   </si>
   <si>
     <t>4025</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4025/4025_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4025/4025_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL  A DISTRIBUIÇÃO DO PLO Nº 605/2018, DATADO DE 27/04/2018, QUE ESTABELECE PERCENTUAL DE GRATIFICAÇÃO AOS POLICIAIS MILITARES INTEGRANTES DA ASSESSORIA MILITAR DO MINISTÉRIO PÚBLICO DO ESTADO DE ALAGOAS E AQUELES COLOCADOS À DISPOSIÇÃO DO MINISTÉRIO PÚBLICO DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>4026</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4026/4026_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4026/4026_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> REQUER A MESA, NA FORMA REGIMENTAL, MOÇÃO DE PESAR, EM RAZÃO DO FALECIMENTO DO SR. VEREADOR ISMAR FAUSTINO DA SILVA.</t>
   </si>
   <si>
     <t>4027</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4027/4027_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4027/4027_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO REALIZADA NO DIA 08 DE AGOSTO DE 2018 PARA COMPARECER EM COMPROMISSO ANTERIORMENTE AGENDADO..</t>
   </si>
   <si>
     <t>4030</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4030/4030_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4030/4030_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR MINHA AUSÊNCIA NA SESSÃO DO DIA 15 DE AGOSTO DE 2018 DEVIDO A ATIVIDADES EXTERNAS.</t>
   </si>
   <si>
     <t>4031</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4031/4031_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4031/4031_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA , A REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA PARA COMPOR UMA SOLENIDADE Á ENTREGA DA COMENDA ZILDA ARNS AO CRISMÉDIO VIEIRA COSTA NETO, QUE SERÁ REALIZADA NO DIA 09 DE NOVEMBRO DE 2018.</t>
   </si>
   <si>
     <t>4032</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4032/4032_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4032/4032_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR MINHA AUSÊNCIA NA SESSÃO DO DIA 15 DE AGOSTO DE 2018 POR MOTIVO DE UMA AUDIÊNCIA COM O GOVERNADOR DO ESTADO.</t>
   </si>
   <si>
     <t>4033</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4033/4033_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4033/4033_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO PLENÁRIA ORDINÁRIA NO DIA 15 DE AGOSTO DE 2018.</t>
   </si>
   <si>
     <t>4034</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4034/4034_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4034/4034_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO PLENÁRIA DO DIA 15 DE AGOSTO DE 2018.</t>
   </si>
   <si>
     <t>4035</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4035/4035_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4035/4035_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 15/08/2018 POR MOTIVO DE CUMPRIMENTO DE AGENDA.</t>
   </si>
   <si>
     <t>4037</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4037/4037_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4037/4037_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL A REALIZAÇÃO DE UMA SESSÃO PÚBLICA PARA DISCUTIR SOBRE OS PRECATÓRIOS DO FUNDEF EM ALAGOAS.</t>
   </si>
   <si>
     <t>4042</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4042/4042_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4042/4042_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 15/08/2018 PARA TRATAR DE ASSUNTOS DE ORDEM PESSOAL.</t>
   </si>
   <si>
     <t>4046</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4046/4046_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4046/4046_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 22/08/2018.</t>
   </si>
   <si>
     <t>4047</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4047/4047_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4047/4047_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DAS SESSÕES DOS DIAS 21 E 22/08/2018 POR MOTIVO DE CUMPRIMENTO DE AGENDA.</t>
   </si>
   <si>
     <t>4048</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4048/4048_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4048/4048_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DA AUSÊNCIA DA SESSÃO DO DIA 22/08/2018 PARA RESOLVER ASSUNTOS DE ORDEM PESSOAL.</t>
   </si>
   <si>
     <t>4049</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4049/4049_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4049/4049_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 22 DE AGOSTO/2018 DEVIDO A ATIVIDADES EXTERNAS.</t>
   </si>
   <si>
     <t>4050</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4050/4050_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4050/4050_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, A REALIZAÇÃO DE UMA SESSÃO PÚBLICA PARA DISCUTIR SOBRE O SUICÍDIO.</t>
   </si>
   <si>
     <t>4051</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR MARCUS VASCONCELOS, OCORRIDO NO DIA 26 DE AGOSTO DE 2018.</t>
   </si>
   <si>
     <t>4052</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4052/4052_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4052/4052_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NAS SESSÕES DOS DIAS 28 E 29 DE AGOSTO DE 2018 POR MOTIVO DE CUMPRIMENTO DE AGENDA. </t>
   </si>
   <si>
     <t>4053</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4053/4053_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4053/4053_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER REMARCAÇÃO DE UMA AUDIÊNCIA PÚBLICA , POR MOTIVOS DE ORGANIZAÇÃO INTERNA , NECESSÁRIO SE FAZ A ALTERAÇÃO PARA O DIA 28 DE SETEMBRO DE 2018.</t>
   </si>
   <si>
     <t>4054</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4054/4054_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4054/4054_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER  A MESA NA FORMA REGIMENTAL, JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 28/08/2018, POR ESTAR NO INTERIOR DO ESTADO PARTICIPANDO DE ATIVIDADES PARLAMENTARES.</t>
   </si>
   <si>
     <t>4055</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4055/4055_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4055/4055_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 29/08/2018 POR ENCONTRAR-ME NO INTERIOR DO ESTADO PARTICIPANDO DE ATIVIDADES PARLAMENTARES.</t>
   </si>
   <si>
     <t>4056</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4056/4056_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4056/4056_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA NA FORMA REGIMENTAL, INFORMAÇÕES À SECRETARIA DE SEGURANÇA PÚBLICA DO ESTADO DE ALAGOAS INFORMAÇÕES SOBRE O EFETIVO POLICIAL NO MUNICÍPIO DE PALESTINA. </t>
   </si>
   <si>
     <t>4057</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4057/4057_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4057/4057_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 28 E 29/08/2018.</t>
   </si>
   <si>
     <t>4059</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4059/4059_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4059/4059_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, QUE SEJA CRIADA UMA FRENTE PARLAMENTAR EM DEFESA DO SANEAMENTO PÚBLICO.</t>
   </si>
   <si>
     <t>4060</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4060/4060_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4060/4060_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR DO FALECIMENTO DO SENHOR JOSÉ AUGUSTO SOUZA SANTOS, NO DIA 28 DE AGOSTO DE 2018.</t>
   </si>
   <si>
     <t>4062</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4062/4062_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4062/4062_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 28/08/2018.</t>
   </si>
   <si>
     <t>4066</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4066/4066_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4066/4066_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 04 E 05/09/2018 POR MOTIVO DE CUMPRIMENTO DE AGENDA NO INTERIOR DO ESTADO.</t>
   </si>
   <si>
     <t>4067</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4067/4067_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4067/4067_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL,JUSTIFICATIVA DE AUSÊNCIA DAS SESSÕES  DOS DIAS 28 E 29/08/2018 PARA RESOLVER ASSUNTOS DE ORDEM PESSOAL.</t>
   </si>
   <si>
     <t>4068</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4068/4068_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4068/4068_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 04/09/2018 PARA RESOLVER ASSUNTOS DE ORDEM PESSOAL.</t>
   </si>
   <si>
     <t>4070</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4070/4070_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4070/4070_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR MINHA AUSÊNCIA NA SESSÃO DO DIA 05 DE SETEMBRO DE 2018.</t>
   </si>
   <si>
     <t>4071</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4071/4071_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4071/4071_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR MINHA AUSÊNCIA NA SESSÃO DO DIA 05 DE SETEMBRO DE 2018 PARA TRATAR DE ASSUNTOS PARTICULARES.</t>
   </si>
   <si>
     <t>4073</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 05/09/2018.</t>
   </si>
   <si>
     <t>4081</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4081/4081_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4081/4081_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 11/09/2018 POR ENCONTRAR-ME NO INTERIOR DO ESTADO PARTICIPANDO DE ATIVIDADES PARLAMENTARES.</t>
   </si>
   <si>
     <t>4082</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4082/4082_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4082/4082_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DAS SESSÕES DOS DIAS 11 E 12/09/2018, POR MOTIVO DE CUMPRIMENTO DE AGENDA NO INTERIOR DO ESTADO.</t>
   </si>
   <si>
     <t>4083</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4083/4083_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4083/4083_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICATIVA DE AUSÊNCIA DAS SESSÕES DOS DIAS 04 E 05/09/2018 POR ESTAR REALIZANDO ATIVIDADES EXTERNAS RELATIVAS AO MEU MANDATO PARLAMENTAR.</t>
   </si>
   <si>
     <t>4085</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4085/4085_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4085/4085_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 11/09/2018.</t>
   </si>
   <si>
     <t>4087</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4087/4087_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4087/4087_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR MINHA AUSÊNCIA NA SESSÃO DO DIA 12 DE SETEMBRO DE 2018.</t>
   </si>
   <si>
     <t>4088</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4088/4088_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4088/4088_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR MINHA AUSÊNCIA NAS SESSÕES DOS DIAS 11 DE SETEMBRO DE 2018 E 12 DE SETEMBRO DE 2018, PARA RESOLVER ASSUNTOS DE ORDEM PESSOAL. </t>
   </si>
   <si>
     <t>4089</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4089/4089_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4089/4089_texto_integral.pdf</t>
   </si>
   <si>
     <t>4093</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4093/4093_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4093/4093_texto_integral.pdf</t>
   </si>
   <si>
     <t>4097</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4097/4097_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4097/4097_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DAS SESSÕES DOS DIAS 18 E 19/09/2018 POR MOTIVO DE CUMPRIMENTO DE AGENDA MO INTERIOR DO ESTADO.</t>
   </si>
   <si>
     <t>4100</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4100/4100_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4100/4100_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR MINHA AUSÊNCIA NAS SESSÕES DOS DIAS 15 E 21 DE AGOSTO DE 2018, POIS ESTAVA REALIZANDO ATIVIDADES EXTERNAS RELATIVAS AO MEU MANDATO PARLAMENTAR.</t>
   </si>
   <si>
     <t>4101</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4101/4101_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4101/4101_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR MINHA AUSÊNCIA NAS SESSÕES DOS DIAS 22 E 28 DE AGOSTO DE 2018 POR ESTAR REALIZANDO ATIVIDADES EXTERNAS RELATIVAS AO MEU MANDATO PARLAMENTAR.</t>
   </si>
   <si>
     <t>4102</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4102/4102_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4102/4102_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR MINHA AUSÊNCIA NA SESSÃO DO DIA 19 DE SETEMBRO DE 2018.</t>
   </si>
   <si>
     <t>4103</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR MINHA AUSÊNCIA NAS SESSÕES DOS DIAS 11 E 12 DE SETEMBRO DE 2018.</t>
   </si>
   <si>
     <t>4104</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4104/4104_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4104/4104_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR MINHAS AUSÊNCIAS NAS SESSÕES DOS DIAS 04 E 05 DE SETEMBRO DE 2018 POIS ESTAVA REALIZANDO ATIVIDADES EXTERNAS RELATIVAS AO MEU MANDATO PARLAMENTAR.</t>
   </si>
   <si>
     <t>4105</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4105/4105_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4105/4105_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR MINHA AUSÊNCIA NAS SESSÕES DOS DIAS 18 E 19 DE SETEMBRO DE 2018 POIS ESTAVA REALIZANDO ATIVIDADES EXTERNAS RELATIVAS AO MEU MANDATO PARLAMENTAR.</t>
   </si>
   <si>
     <t>4106</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4106/4106_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4106/4106_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 18 DE SETEMBRO DE 2018 PARA TRATAR DE ASSUNTOS PARTICULARES.</t>
   </si>
   <si>
     <t>4107</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4107/4107_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4107/4107_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NAS SESSÕES ORDINÁRIAS  DOS DIAS 18 E 19/09/2018 PARA TRATAR DE ASSUNTOS DE ORDEM PESSOAL.</t>
   </si>
   <si>
     <t>4108</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4108/4108_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4108/4108_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 29 DE AGOSTO DE 2018.</t>
   </si>
   <si>
     <t>4109</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4109/4109_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4109/4109_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NAS SESSÕES DOS DIAS 04 E 05/09/2018 POIS ESTAVA REALIZANDO ATIVIDADES EXTERNAS RELATIVAS AO MEU MANDATO PARLAMENTAR.</t>
   </si>
   <si>
     <t>4110</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4110/4110_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4110/4110_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NAS SESSÕES DOS DIAS 02, 07 E 08/08/2018 POIS ESTAVA REALIZANDO  ATIVIDADES EXTERNAS RELATIVAS AO MEU MANDATO PARLAMENTAR.</t>
   </si>
   <si>
     <t>4111</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4111/4111_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4111/4111_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NAS SESSÕES DOS DIAS 21, 22 E 28/08/2018 POIS ESTAVA REALIZANDO ATIVIDADES EXTERNAS RELATIVAS AO MEU MANDATO PARLAMENTAR.</t>
   </si>
   <si>
     <t>4112</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4112/4112_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4112/4112_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 12/09/2018 DEVIDO A ATIVIDADES EXTERNAS.</t>
   </si>
   <si>
     <t>4113</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 19/09/2018.</t>
   </si>
   <si>
     <t>4116</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4116/4116_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4116/4116_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NAS SESSÕES DOS DIA 25 E 26 DE SETEMBRO DE 2018 POR MOTIVO DE CUMPRIMENTO DE AGENDA NO INTERIOR DO ESTADO.</t>
   </si>
   <si>
     <t>4117</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4117/4117_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4117/4117_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DAS SESSÕES DOS DIAS 11, 12, 18 E 19/09/2018 POR ESTAR REALIZANDO ATIVIDADES EXTERNAS RELATIVAS AO MEU MANDATO PARLAMENTAR.</t>
   </si>
   <si>
     <t>4118</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4118/4118_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4118/4118_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR MINHA AUSÊNCIA NA SESSÃO DO DIA 26 DE SETEMBRO DE 2018.</t>
   </si>
   <si>
     <t>4120</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4120/4120_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4120/4120_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 26 DE SETEMBRO DE 2018. </t>
   </si>
   <si>
     <t>4122</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4122/4122_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4122/4122_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DAS SESSÕES DOS DIAS 25 E 26/09/2018.</t>
   </si>
   <si>
     <t>4123</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4123/4123_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4123/4123_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NA FORMA REGIMENTAL, A REALIZAÇÃO DE UMA SESSÃO PÚBLICA NO DIA 30 DE NOVEMBRO DE 2018 PARA DISCUTIR O DIA MUNDIAL DE COMBATE A AIDS.</t>
   </si>
   <si>
     <t>4124</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4124/4124_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4124/4124_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICATIVA DE AUSÊNCIA DOS DIAS 02 E 03/10/2018 PARA TRATAR DE ASSUNTOS DE ORDEM PESSOAL.</t>
   </si>
   <si>
     <t>4126</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4126/4126_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4126/4126_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NAS SESSÕES ORDINÁRIAS DOS DIAS  01, 02, 08, 22 E 29 DE AGOSTO DE 2018.  </t>
   </si>
   <si>
     <t>4127</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4127/4127_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4127/4127_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NAS SESSÕES ORDINÁRIAS DOS DIAS  05, 11, 12, 18, 19, 25 E 26 DE SETEMBRO DE 2018.  </t>
   </si>
   <si>
     <t>4128</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4128/4128_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4128/4128_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 10/10/2018 PARA RESOLVER ASSUNTOS DE ORDEM PESSOAL.</t>
   </si>
   <si>
     <t>4129</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4129/4129_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4129/4129_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICATIVA DE AUSÊNCIA DAS SESSÕES DOS DIAS 10 E 11/10/2018.</t>
   </si>
   <si>
     <t>4130</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4130/4130_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4130/4130_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 10/10/2018.</t>
   </si>
   <si>
     <t>4131</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4131/4131_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4131/4131_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 11/10/2018</t>
   </si>
   <si>
     <t>4132</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4132/4132_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4132/4132_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 11/10/2018.</t>
   </si>
   <si>
     <t>4133</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4133/4133_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4133/4133_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL A REALIZAÇÃO DE UMA SESSÃO SOLENE PARA O DIA 05 DE NOVEMBRO DO CORRENTE ANO  AS 15 HORAS, PARA ENTREGA DA COMENDA ZILDA ARNS AO SR. CRISMÉDIO VIERA COSTA NETO, E A COMENDA MEDALHA DE MÉRITO ZUMBI DOS PALMARES À PATRÍCIA IRAZABAL MOURÃO.</t>
   </si>
   <si>
     <t>4134</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4134/4134_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4134/4134_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR MINHA AUSÊNCIA NAS SESSÕES DOS DIAS 16 E 17 DE OUTUBRO DE 2018.</t>
   </si>
   <si>
     <t>4138</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4138/4138_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4138/4138_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 16/10/2018.</t>
   </si>
   <si>
     <t>4139</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR MINHA AUSÊNCIA NA SESSÃO DO DIA 16 DE OUTUBRO DE 2018.</t>
   </si>
   <si>
     <t>4140</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4140/4140_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4140/4140_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 16/10/2018.</t>
   </si>
   <si>
     <t>4141</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4141/4141_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4141/4141_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO PLENÁRIA ORDINÁRIA NO DIA 11/10/2018.</t>
   </si>
   <si>
     <t>4142</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4142/4142_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4142/4142_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO PLENÁRIA ORDINÁRIA NO DIA 10/10/2018.</t>
   </si>
   <si>
     <t>4143</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4143/4143_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4143/4143_texto_integral.pdf</t>
   </si>
   <si>
     <t>4144</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4144/4144_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4144/4144_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NAS SESSÕES DOS DIAS 16 A 18 DE OUTUBRO DE 2018.</t>
   </si>
   <si>
     <t>4146</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4146/4146_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4146/4146_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 17/10/2018.</t>
   </si>
   <si>
     <t>4147</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4147/4147_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4147/4147_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NAS SESSÕES ORDINÁRIAS DOS DIAS 18, 19,025 E 26 DE SETEMBRO DE 2018.</t>
   </si>
   <si>
     <t>4148</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4148/4148_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4148/4148_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NAS SESSÕES DOS DIAS 04, 05, 11 E 12 DE SETEMBRO DE 2018</t>
   </si>
   <si>
     <t>4149</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4149/4149_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4149/4149_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NAS SESSÕES DOS DIAS 02 E 10 DE OUTUBRO DE 2018.</t>
   </si>
   <si>
     <t>4150</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4150/4150_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4150/4150_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 11 DE OUTUBRO DE 2018.</t>
   </si>
   <si>
     <t>4153</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4153/4153_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4153/4153_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 17 DE OUTUBRO DE 2018.</t>
   </si>
   <si>
     <t>4155</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4155/4155_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4155/4155_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICATIVA DAS SESSÕES DOS DIAS 16, 17, E 18 DE OUTUBRO DE 2018.</t>
   </si>
   <si>
     <t>4156</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4156/4156_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4156/4156_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICATIVA DE AUSÊNCIA DAS SESSÕES 18, 23, 24 E 25 DE OUTUBRO DE 2018.</t>
   </si>
   <si>
     <t>4157</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4157/4157_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4157/4157_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICATIVA DE AUSÊNCIA DO DIA 18/10/2018.</t>
   </si>
   <si>
     <t>4158</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4158/4158_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4158/4158_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICATIVA DE AUSÊNCIA DOS DIAS 17 E 18/10/2018.</t>
   </si>
   <si>
     <t>4159</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4159/4159_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4159/4159_texto_integral.pdf</t>
   </si>
   <si>
     <t>4160</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4160/4160_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4160/4160_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICATIVA DE AUSÊNCIA DO DIA 17/10/2018.</t>
   </si>
   <si>
     <t>4161</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4161/4161_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4161/4161_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICATIVA DE AUSÊNCIA DOS DIAS 04, 05, 11, 18, 19, 25 E 26/09/2018</t>
   </si>
   <si>
     <t>4162</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4162/4162_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4162/4162_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICATIVA DE AUSÊNCIA DOS DIAS 15, 21, 22, E 29/08/2018.</t>
   </si>
   <si>
     <t>4164</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4164/protocolo_20181022_084512.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4164/protocolo_20181022_084512.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NO PERÍODO DE 23 A 24 DE OUTUBRO DE 2018.</t>
   </si>
   <si>
     <t>4165</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4165/protocolo_20181023_084805.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4165/protocolo_20181023_084805.pdf</t>
   </si>
   <si>
     <t>REQUER NA FORMA REGIMENTAL, LICENÇA DO DIA 23 DE OUTUBRO ATÉ 30 DE NOVEMBRO DE 2018, PARA TRATAR DE ASSUNTOS PARTICULARES.</t>
   </si>
   <si>
     <t>4167</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4167/protocolo_20181024_142024.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4167/protocolo_20181024_142024.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 24 /10/2019.</t>
   </si>
   <si>
     <t>4168</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICATIVA DE AUSÊNCIA DAS SESSÕES DOS DIAS 23 DE OUTUBRO A 04 DE NOVEMBRO/2018.</t>
   </si>
   <si>
     <t>4169</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4169/protocolo_20181024_160126.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4169/protocolo_20181024_160126.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICATIVA DE AUSÊNCIA  DA SESSÃO DO DIA 24/10/2018.</t>
   </si>
   <si>
     <t>4174</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4174/protocolo_20181024_171214.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4174/protocolo_20181024_171214.pdf</t>
   </si>
   <si>
     <t>4175</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4175/protocolo_20181024_171746.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4175/protocolo_20181024_171746.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICATIVA DE AUSÊNCIA  DAS SESSÕES DOS DIAS 09 E 11/10/2018.</t>
   </si>
   <si>
     <t>4176</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICATIVA DE AUSÊNCIA  DAS SESSÕES DOS DIAS 16, 17 E 18/10/2018.</t>
   </si>
   <si>
     <t>4179</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 25/10/2018.</t>
   </si>
   <si>
     <t>4180</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>4181</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4181/protocolo_20181025_160402.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4181/protocolo_20181025_160402.pdf</t>
   </si>
   <si>
     <t>4182</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4182/protocolo_20181025_164654.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4182/protocolo_20181025_164654.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO PLENÁRIA ORDINÁRIA DO DIA 25/10/2018.</t>
   </si>
   <si>
     <t>4184</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4184/protocolo_20181026_104816.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4184/protocolo_20181026_104816.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, A MARCAÇÃO DE UMA AUDIÊNCIA PÚBLICA PARA O DIA 12 DE NOVEMBRO DE 2018 AS 15 HORAS, COM O TEMA: APRESENTAÇÃO DA CRIANÇA E DO ADOLESCENTE.</t>
   </si>
   <si>
     <t>4185</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4185/protocolo_20181029_163751.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4185/protocolo_20181029_163751.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL A MARCAÇÃO DE UMA AUDIÊNCIA PÚBLICA NO DIA 14 DE NOVEMBRO DE 2018 ÁS 09:00 HORAS , COM O TEMA IMPORTÂNCIA GESTÃO E CUSTEIO DO HOSPITAL DA MULHER.</t>
   </si>
   <si>
     <t>4186</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4186/protocolo_20181029_164056.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4186/protocolo_20181029_164056.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL A MARCAÇÃO DE UMA AUDIÊNCIA PÚBLICA NO DIA 12 DE NOVEMBRO DE 2018 ÁS 15:00 HORAS , COM O TEMA APRESENTAÇÃO DO ORÇAMENTO DA CRIANÇA E DO ADOLESCENTE.</t>
   </si>
   <si>
     <t>4187</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4187/protocolo_20181029_164310.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4187/protocolo_20181029_164310.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL A MARCAÇÃO DE UMA AUDIÊNCIA PÚBLICA NO DIA 07 DE DEZEMBRO DE 2018 ÁS 09:00 HORAS , COM O TEMA MONITORAMENTO E AVALIAÇÃO DO PLANO ESTADUAL DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>4188</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4188/protocolo_20181029_164523.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4188/protocolo_20181029_164523.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL  A REALIZAÇÃO DE UMA SESSÃO SOLENE A SER REALIZADA NO DIA 10 DE DEZEMBRO DE 2018 AS 15:00 HORAS, PARA HOMENAGEAR AOS 70 ANOS DA DECLARAÇÃO UNIVERSAL DOS DIREITOS HUMANOS.</t>
   </si>
   <si>
     <t>4189</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4189/protocolo_20181029_164731.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4189/protocolo_20181029_164731.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL A REALIZAÇÃO DE UMA SESSÃO SOLENE QUE SERÁ REALIZADA NO DIA 14 DE DEZEMBRO DE 2018 ÁS 09:00 , PARA HOMENAGEM AOS 70 ANOS DE CRIAÇÃO DA FEDERAÇÃO DO COMÉRCIO DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>4190</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL  QUE SEJA ENCAMINHADO AO CHEFE DO EXECUTIVO MUNICIPAL  E A CÂMARA DE VEREADORES DA CIDADE DE ARAPIRACA, MOÇÃO DE CONGRATULAÇÕES PELA PASSAGEM DOS SEUS 94 ANOS DE EMANCIPAÇÃO POLITICA  A SER COMEMORADO NO DIA 30 DO CORRENTE MÊS.</t>
   </si>
   <si>
     <t>4193</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4193/protocolo_20181030_173110.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4193/protocolo_20181030_173110.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 30 DE OUTUBRO DE 2018.</t>
   </si>
   <si>
     <t>4195</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4195/protocolo_20181031_145424.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4195/protocolo_20181031_145424.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, QUE SE DESIGNE RELATOR ESPECIAL PARA PROJETOS DE AUTORIA DO DEPUTADO ISNALDO BULHÕES.</t>
   </si>
   <si>
     <t>4196</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4196/protocolo_20181031_150443.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4196/protocolo_20181031_150443.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, LICENÇA PARA SE AUSENTAR NA SESSÃO DO DIA 31/10/2018.</t>
   </si>
   <si>
     <t>4197</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, EM RAZÃO DE TRATAMENTO MÉDICO PRECISA DE 3 DIAS DE REPOUSO COM ATESTADO MÉDICO EM ANEXO,_x000D_
 JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 31 DE OUTUBRO DE 2018.</t>
   </si>
   <si>
     <t>4198</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4198/protocolo_20181101_114036.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4198/protocolo_20181101_114036.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, QUE SEJA RESERVADA A DATA DO DIA 23 DE NOVEMBRO DO CORRENTE ANO AS 09 HORAS, PARA ENTREGA DA COMENDA TAVARES BASTOS A SRA.  MARIA VALDAREZ DE SOUZA BARBOSA.</t>
   </si>
   <si>
     <t>4199</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4199/protocolo_20181101_114223.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4199/protocolo_20181101_114223.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 30, 31 E 01 DO MÊS DE OUTUBRO E NOVEMBRO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>4200</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4200/protocolo_20181101_140637.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4200/protocolo_20181101_140637.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 01/11/2018</t>
   </si>
   <si>
     <t>4203</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4203/protocolo_20181101_160349.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4203/protocolo_20181101_160349.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DAS SESSÕES DOS DIAS 30 E 31/10/2018</t>
   </si>
   <si>
     <t>4201</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4201/protocolo_20181101_160632.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4201/protocolo_20181101_160632.pdf</t>
   </si>
   <si>
     <t>4202</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4202/protocolo_20181101_160652.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4202/protocolo_20181101_160652.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DAS SESSÕES DOS DIAS 30 E 01/11/2018</t>
   </si>
   <si>
     <t>4204</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4204/protocolo_20181105_102233.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4204/protocolo_20181105_102233.pdf</t>
   </si>
   <si>
     <t>REQUER A  MESA, NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NAS SESSÕES PLENÁRIAS REALIZADAS NO DIA 11 DE SETEMBRO, 10, 11, 17, 18, 23, 24, 25,  30 E 31 DE OUTUBRO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>4206</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4206/protocolo_20181106_152807.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4206/protocolo_20181106_152807.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICATIVA DE AUSÊNCIA DAS SESSÕES DOS DIAS 23,24 E 25/10/2018.</t>
   </si>
   <si>
     <t>4207</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4207/protocolo_20181107_114712.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4207/protocolo_20181107_114712.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 07/11/2018.</t>
   </si>
   <si>
     <t>4208</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4208/protocolo_20181107_114933.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4208/protocolo_20181107_114933.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 08/11/2018.</t>
   </si>
   <si>
     <t>4209</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4209/protocolo_20181106_163141.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4209/protocolo_20181106_163141.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, SOLICITAR A REALIZAÇÃO DE UMA SESSÃO PÚBLICA, PARA O DIA 10 DO MÊS DE DEZEMBRO/2018,_x000D_
  AS 9:00 Hs, EM COMEMORAÇÃO AOS 50 ANOS DO CREA ALAGOAS, QUE ESTARÁ COMEMORANDO SEU JUBILEU DE OURO.</t>
   </si>
   <si>
     <t>4210</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4210/protocolo_20181106_161229.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4210/protocolo_20181106_161229.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICATIVA DE AUSÊNCIA DAS SESSÕES DOS DIAS 06/11/2018.</t>
   </si>
   <si>
     <t>4211</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4211/protocolo_20181106_155221.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4211/protocolo_20181106_155221.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICATIVA DE AUSÊNCIA DAS SESSÕES DOS DIAS 04 E 11/09/2018.</t>
   </si>
   <si>
     <t>4212</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICATIVA DE AUSÊNCIA DAS SESSÕES DOS DIAS 09,10 E 11/10/2018.</t>
   </si>
   <si>
     <t>4213</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4213/protocolo_20181106_154300.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4213/protocolo_20181106_154300.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICATIVA DE AUSÊNCIA DAS SESSÕES DOS DIAS 16, 17 E 18/10/2018.</t>
   </si>
   <si>
     <t>4214</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4214/protocolo_20181106_154221.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4214/protocolo_20181106_154221.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICATIVA DE AUSÊNCIA DAS SESSÕES DOS DIAS 30 E 31/10/2018.</t>
   </si>
   <si>
     <t>4215</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4215/protocolo_20181106_154114.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4215/protocolo_20181106_154114.pdf</t>
   </si>
   <si>
     <t>4216</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4216/protocolo_20181107_154915.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4216/protocolo_20181107_154915.pdf</t>
   </si>
   <si>
     <t>REQUER MESA, NA FORMA REGIMENTAL QUE SEJA DESIGNADO COM URGÊNCIA UM RELATOR ESPECIAL PARA QUE NO PRAZO NÃO SUPERIOR A 3 DIAS APRESENTE PARECER EM SUBSTITUIÇÃO AO DA COMISSÃO NO OFÍCIO Nº 5/2018, DATADO DE 06/08/2018 QUE SOLICITA A RECONDUÇÃO DOS DIREITOS EXECUTIVOS DA ARSAL.</t>
   </si>
   <si>
     <t>4217</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4217/protocolo_20181107_155140.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4217/protocolo_20181107_155140.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NAS SESSÕES DOS DIAS 09 E 10 DE OUTUBRO DE 2018.</t>
   </si>
   <si>
     <t>4218</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4218/protocolo_20181107_155229.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4218/protocolo_20181107_155229.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR A AUSÊNCIA DAS SESSÕES DOS DIAS 17 E 18 DE OUTUBRO DE 2018.</t>
   </si>
   <si>
     <t>4222</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4222/protocolo_20181108_103309.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4222/protocolo_20181108_103309.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 8 DO MÊS DE NOVEMBRO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>4227</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4227/protocolo_20181109_150917.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4227/protocolo_20181109_150917.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 07/11/2018.</t>
   </si>
   <si>
     <t>4230</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4230/protocolo_20181113_144852.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4230/protocolo_20181113_144852.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 13 DE NOVEMBRO DE 2018.</t>
   </si>
   <si>
     <t>4231</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4231/protocolo_20181113_144912.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4231/protocolo_20181113_144912.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR A AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 14 DE NOVEMBRO DE 2018.</t>
   </si>
   <si>
     <t>4232</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4232/protocolo_20181113_161437.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4232/protocolo_20181113_161437.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR A AUSÊNCIA DAS  SESSÕES DOS DIAS 06, 07 E 08/11/2018.</t>
   </si>
   <si>
     <t>4233</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4233/protocolo_20181113_161534.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4233/protocolo_20181113_161534.pdf</t>
   </si>
   <si>
     <t>4236</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4236/protocolo_20181113_171742.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4236/protocolo_20181113_171742.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICATIVA DE AUSÊNCIA DAS SESSÕES DOS DIA S 14 E 20/11/2018</t>
   </si>
   <si>
     <t>4237</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4237/protocolo_20181113_172841.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4237/protocolo_20181113_172841.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 13/11/2018.</t>
   </si>
   <si>
     <t>4238</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4238/protocolo_20181114_121022.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4238/protocolo_20181114_121022.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO PLENÁRIA DO DIA 14 DE NOVEMBRO DE 2018.</t>
   </si>
   <si>
     <t>4239</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4239/protocolo_20181119_085930.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4239/protocolo_20181119_085930.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 30  DO MÊS DE OUTUBRO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>4240</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4240/protocolo_20181119_090153.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4240/protocolo_20181119_090153.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 01 DO MÊS DE NOVEMBRO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>4241</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4241/protocolo_20181119_090412.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4241/protocolo_20181119_090412.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 13 E 14 DO MÊS  DE NOVEMBRO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>4242</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4242/protocolo_20181119_151626.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4242/protocolo_20181119_151626.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 14 DE NOVEMBRO DE 2018.</t>
   </si>
   <si>
     <t>4244</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4244/protocolo_20181121_111838.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4244/protocolo_20181121_111838.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 21 DE NOVEMBRO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>4245</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4245/protocolo_20181121_141949.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4245/protocolo_20181121_141949.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NAS SESSÕES DOS DIAS 21 E 22 DE NOVEMBRO DE 2018.</t>
   </si>
   <si>
     <t>4249</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4249/protocolo_20181121_165324.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4249/protocolo_20181121_165324.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NAS SESSÕES DOS DIAS 06 E 08 DE NOVEMBRO DE 2018.</t>
   </si>
   <si>
     <t>4250</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4250/protocolo_20181121_153247.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4250/protocolo_20181121_153247.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICATIVA DE AUSÊNCIA DAS SESSÕES DOS DIAS 08 E 13/11/2018.</t>
   </si>
   <si>
     <t>4251</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4251/protocolo_20181122_123825.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4251/protocolo_20181122_123825.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 22 DE NOVEMBRO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>4252</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4252/protocolo_20181122_134623.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4252/protocolo_20181122_134623.pdf</t>
   </si>
   <si>
     <t>REQUER  A MESA NA FORMA REGIMENTAL, JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 21/11/2018</t>
   </si>
   <si>
     <t>4253</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4253/protocolo_20181121_165607.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4253/protocolo_20181121_165607.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 14 DE NOVEMBRO DE 2018.</t>
   </si>
   <si>
     <t>4255</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4255/protocolo_20181122_153708.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4255/protocolo_20181122_153708.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICATIVA DE AUSÊNCIA DAS SESSÕES DOS DIAS 08 E 14/11/2018</t>
   </si>
   <si>
     <t>4256</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICATIVA DE AUSÊNCIA DAS SESSÕES DOS DIAS 13 E 14/11/2018</t>
   </si>
   <si>
     <t>4257</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4257/protocolo_20181122_153335.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4257/protocolo_20181122_153335.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICATIVA DE AUSÊNCIA DAS SESSÕES DOS DIAS 06,07 E 08/11/2018</t>
   </si>
   <si>
     <t>4258</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4258/protocolo_20181122_160439.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4258/protocolo_20181122_160439.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICATIVA DE AUSÊNCIA DAS SESSÕES DOS DIAS 06,07 E 08 /11/2018</t>
   </si>
   <si>
     <t>4259</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4259/protocolo_20181122_160501.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4259/protocolo_20181122_160501.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICATIVA DE AUSÊNCIA DAS SESSÕES DOS DIAS 013 E 14/11/2018</t>
   </si>
   <si>
     <t>4261</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4261/protocolo_20181122_161153.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4261/protocolo_20181122_161153.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 22/11/2018</t>
   </si>
   <si>
     <t>4262</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4262/protocolo_20181122_164538.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4262/protocolo_20181122_164538.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICATIVA DE AUSÊNCIA DAS SESSÕES DOS DIAS 13 E 1411/2018.</t>
   </si>
   <si>
     <t>4265</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4265/protocolo_20181127_124940.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4265/protocolo_20181127_124940.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA  NA SESSÃO ORDINÁRIA DO DIA 27/11/2018.</t>
   </si>
   <si>
     <t>4266</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4266/protocolo_20181127_125204.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4266/protocolo_20181127_125204.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA  NA SESSÃO ORDINÁRIA DO DIA 28/11/2018.</t>
   </si>
   <si>
     <t>4267</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
     <t>REQUER  A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NAS SESSÕES DOS DIAS 27, 28 E 29 DE NOVEMBRO DE 2018.</t>
   </si>
   <si>
     <t>4268</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4268/protocolo_20181127_151536.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4268/protocolo_20181127_151536.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA DA SESSÃO ORDINÁRIA DO DIA 27/11/2018.</t>
   </si>
   <si>
     <t>4270</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4270/protocolo_20181122_160745.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4270/protocolo_20181122_160745.pdf</t>
   </si>
   <si>
     <t>4271</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4271/protocolo_20181128_154947.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4271/protocolo_20181128_154947.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 28/11/2018</t>
   </si>
   <si>
     <t>4272</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4272/protocolo_20181129_110205.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4272/protocolo_20181129_110205.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 29 DE NOVEMBRO DE 2018.</t>
   </si>
   <si>
     <t>4275</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4275/protocolo_20181129_132948.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4275/protocolo_20181129_132948.pdf</t>
   </si>
   <si>
     <t>4276</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4276/protocolo_20181129_132912.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4276/protocolo_20181129_132912.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 27/11/2018</t>
   </si>
   <si>
     <t>4277</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4277/protocolo_20181129_142750.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4277/protocolo_20181129_142750.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 29/11/2018.</t>
   </si>
   <si>
     <t>4278</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4278/protocolo_20181129_144955.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4278/protocolo_20181129_144955.pdf</t>
   </si>
   <si>
     <t>4296</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4296/protocolo_20181129_170648.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4296/protocolo_20181129_170648.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 29/11/2018</t>
   </si>
   <si>
     <t>4298</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4298/protocolo_20181203_164717.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4298/protocolo_20181203_164717.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR A AUSÊNCIA  NA SESSÃO ORDINÁRIA DO DIA 29 DE NOVEMBRO DE 2018.</t>
   </si>
   <si>
     <t>4301</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4301/protocolo_20181204_142220.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4301/protocolo_20181204_142220.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 04 DE DEZEMBRO DE 2018.</t>
   </si>
   <si>
     <t>4303</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4303/protocolo_20181204_152437.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4303/protocolo_20181204_152437.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NAS SESSÕES DOS DIAS 07 E 08/11/2018.</t>
   </si>
   <si>
     <t>4304</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4304/protocolo_20181204_152513.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4304/protocolo_20181204_152513.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NAS SESSÕES DOS DIAS 13 E 14/11/2018.</t>
   </si>
   <si>
     <t>4305</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4305/protocolo_20181204_153508.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4305/protocolo_20181204_153508.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NAS SESSÕES DOS DIAS 27, 28 E 29/11/2018.</t>
   </si>
   <si>
     <t>4306</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4306/protocolo_20181204_153557.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4306/protocolo_20181204_153557.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NAS SESSÕES DOS DIAS 21 E 22/11/2018.</t>
   </si>
   <si>
     <t>4308</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4308/protocolo_20181204_155842.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4308/protocolo_20181204_155842.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA , NA FORMA REGIMENTAL JUSTIFICAR AUSÊNCIA NAS SESSÕES DOS DIAS 04 ,05 ,E 06 DE DEZEMBRO DE 2018.</t>
   </si>
   <si>
     <t>4309</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4309/protocolo_20181205_103902.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4309/protocolo_20181205_103902.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NAS SESSÕES PLENÁRIAS REALIZADAS NOS DIAS 28 E 29 DE NOVEMBRO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>4314</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4314/protocolo_20181205_104150.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4314/protocolo_20181205_104150.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NAS SESSÕES PLENÁRIAS REALIZADAS  NOS DIAS 04, 05 E 06 DE DEZEMBRO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>4316</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4316/protocolo_20181205_141041.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4316/protocolo_20181205_141041.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 05/12/2018.</t>
   </si>
   <si>
     <t>4328</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4328/protocolo_20181205_163132.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4328/protocolo_20181205_163132.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 29/11/2018.</t>
   </si>
   <si>
     <t>4329</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4329/protocolo_20181205_163327.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4329/protocolo_20181205_163327.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NAS SESSÕES ORDINÁRIAS DOS DIAS 04/12/2018 E 05/12/2018</t>
   </si>
   <si>
     <t>4330</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4330/protocolo_20181206_125522.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4330/protocolo_20181206_125522.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 06/12/2018.</t>
   </si>
   <si>
     <t>4331</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4331/protocolo_20181206_163213.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4331/protocolo_20181206_163213.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR A AUSÊNCIA NA SESSÃO DO DIA 06/12/2018.</t>
   </si>
   <si>
     <t>4348</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4348/protocolo_20181207_143330.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4348/protocolo_20181207_143330.pdf</t>
   </si>
   <si>
     <t>REQUER CANCELAMENTO DE SESSÃO SOLENE , FUNDAMENTADO NO ART. 160, I, A DO REGIME INTERNO DESTA CASA, A RETIRADA DO REQUERIMENTO COM O PROTOCOLO GERAL DE Nº 2416 DATADO EM 29 DE NOVEMBRO DE 2018 NO HORÁRIO 15:59 MIN , TORNANDO SEM EFEITO SEU PEDIDO.</t>
   </si>
   <si>
     <t>4349</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4349/protocolo_20181207_143349.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4349/protocolo_20181207_143349.pdf</t>
   </si>
   <si>
     <t>VENHO PELO PRESENTE INSTRUMENTO , REQUERER , FUNDAMENTO NO ART.160, I , A DO REGIMENTO INTERNO DESTA CASA, O ADIAMENTO DE AUDIÊNCIA PÚBLICA , COM O PROTOCOLO GERAL Nº 2421 DATADO EM 29 DE NOVEMBRO DE 2018 NO HORÁRIO 16:20 MIN, REAGENDADO PARA O DIA 18 DE FEVEREIRO DE 2019 AS 15:00 HORAS .</t>
   </si>
   <si>
     <t>4350</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4350/protocolo_20181207_143406.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4350/protocolo_20181207_143406.pdf</t>
   </si>
   <si>
     <t>VENHO PELO PRESENTE INSTRUMENTO, REQUERER FUNDAMENTO NO ART.160,I,A DO REGIMENTO INTERNO DESTA CASA , O CANCELAMENTO DE SESSÃO SOLENE COM PROTOCOLO GERAL DE Nº 2420 DATADO EM 29 DE NOVEMBRO DE 2018 NO HORÁRIO 16:04 MIN , TORNANDO EFEITO SEU PEDIDO.</t>
   </si>
   <si>
     <t>4369</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4369/protocolo_20181211_131609.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4369/protocolo_20181211_131609.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 11/12/2018</t>
   </si>
   <si>
     <t>4370</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4370/protocolo_20181211_144955.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4370/protocolo_20181211_144955.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA , NA FORMA REGIMENTAL JUSTIFICAR A AUSÊNCIA NA SESSÃO PLENÁRIA DO DIA 11 DEZEMBRO DE 2018.</t>
   </si>
   <si>
     <t>4372</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4372/protocolo_20181211_153215.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4372/protocolo_20181211_153215.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICATIVA DE AUSÊNCIA DAS SESSÕES DOS DIAS 27, 28 E 29/11/2018 E 04, 05 E 06/12/2018</t>
   </si>
   <si>
     <t>4373</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4373/protocolo_20181211_154138.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4373/protocolo_20181211_154138.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICATIVA DE AUSÊNCIA DAS SESSÕES DOS DIAS 04, 05 E 06/12/2018.</t>
   </si>
   <si>
     <t>4374</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4374/protocolo_20181211_155240.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4374/protocolo_20181211_155240.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICATIVA DE AUSÊNCIA DOS DIAS 05 E 06/12/2018.</t>
   </si>
   <si>
     <t>4375</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4375/protocolo_20181211_155457.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4375/protocolo_20181211_155457.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICATIVA DE AUSÊNCIA DAS SESSÕES DOS DIAS 27, 28 E 29/11/2018.</t>
   </si>
   <si>
     <t>4376</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4376/protocolo_20181211_155707.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4376/protocolo_20181211_155707.pdf</t>
   </si>
   <si>
     <t>4377</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4377/protocolo_20181211_155742.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4377/protocolo_20181211_155742.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICATIVA DE AUSÊNCIA DAS SESSÕES DOS DIAS 21 E 22/11/2018</t>
   </si>
   <si>
     <t>4380</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4380/protocolo_20181212_144300.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4380/protocolo_20181212_144300.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICATIVA DE AUSÊNCIA NA SESSÃO DO DIA 12/12/2018.</t>
   </si>
   <si>
     <t>4385</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4385/protocolo_20181213_145833.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4385/protocolo_20181213_145833.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 13/12/2018.</t>
   </si>
   <si>
     <t>4386</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4386/protocolo_20181213_153459.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4386/protocolo_20181213_153459.pdf</t>
   </si>
   <si>
     <t>4388</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4388/protocolo_20181213_165307.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4388/protocolo_20181213_165307.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 12/12/2018.</t>
   </si>
   <si>
     <t>4389</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4389/protocolo_20181213_165328.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4389/protocolo_20181213_165328.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 11/12/2018.</t>
   </si>
   <si>
     <t>4390</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4390/protocolo_20181213_173155.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4390/protocolo_20181213_173155.pdf</t>
   </si>
   <si>
     <t>REQUER NA FORMA REGIMENTAL, JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 13/12/2018.</t>
   </si>
   <si>
     <t>4394</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4394/protocolo_20181217_153059.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4394/protocolo_20181217_153059.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO ORDINÁRIA  DO DIA 11, 12, E 13 DE DEZEMBRO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>4395</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4395/protocolo_20181217_153607.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4395/protocolo_20181217_153607.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR A AUSÊNCIA DAS SESSÕES DO DIA 04 Á 06 DE DEZEMBRO DE 2018.</t>
   </si>
   <si>
     <t>4398</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4398/protocolo_20181219_131528.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4398/protocolo_20181219_131528.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 19/12/2018.</t>
   </si>
   <si>
     <t>4400</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4400/protocolo_20181219_162639.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4400/protocolo_20181219_162639.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 18/12/2018.</t>
   </si>
   <si>
     <t>4402</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4402/protocolo_20181220_141943.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4402/protocolo_20181220_141943.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICATIVA DE AUSÊNCIA DA SESSÃO DO DIA 20/12/2018.</t>
   </si>
   <si>
     <t>4405</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4405/protocolo_20181227_110902.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4405/protocolo_20181227_110902.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 26 DE DEZEMBRO DE 2018.</t>
   </si>
   <si>
     <t>3580</t>
   </si>
   <si>
     <t>SUB</t>
   </si>
   <si>
     <t>SUBSTITUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3580/3580_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3580/3580_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICATIVA DE EUSÊNCIA  DA SESSÃO DO DIA 14/03/2018.</t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
     <t>VP</t>
   </si>
   <si>
     <t>VETO PARCIAL</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3463/3463_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3463/3463_texto_integral.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 02/2018, REFERENTE AO VETO PARCIAL AO PROJETO DE LEI Nº 542/2017, QUE ALTERA A LEI ESTADUAL Nº 6.258 DE 23 DE JANEIRO DE 2002, QUE INSTITUI A LEI ORGÂNICA DO GRUPO OCUPACIONAL TRIBUTAÇÃO E FINANÇAS E ESTABELECE SEU REGIME JURÍDICO, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3469</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3469/3469_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3469/3469_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> DISCUSSÃO ÚNICA DO VETO PARCIAL AO PROJETO DE LEI Nº 369/2016,QUE DISPÕE SOBRE A PROTEÇÃO, IDENTIFICAÇÃO E O CONTROLE POPULACIONAL DE CÃES E GATOS E DÁ OUTRAS PROVIDÊNCIAS.MENSAGEM Nº 03</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3470/3470_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3470/3470_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISCUSSÃO ÚNICA DO VETO PARCIAL AO PROJETO DE LEI Nº 96/2015 QUE CRIA O SISTEMA ESTADUAL DE PREVENÇÃO AO ROUBO E AO COMÉRCIO ILEGAL DE BICICLETAS NO ESTADO DE ALAGOAS._x000D_
 MENSAGEM Nº 04/2018. </t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3471/3471_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3471/3471_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCUSSÃO ÚNICA  DO VETO PARCIAL AO PROJETO DE LEI Nº271/2016 QUE INSTITUI A SEMANA ESTADUAL DA TERCEIRA IDADE.MENSAGEM Nº 05/2018</t>
   </si>
   <si>
     <t>3537</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3537/3537_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3537/3537_texto_integral.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 06/2018. REPORTO-ME A V. EXª. PARA COMUNICAR QUE, NOS TERMOS DO § 1º DO ART. 89 DA CONSTITUIÇÃO ESTADUAL, DECIDI VETAR PARCIALMENTE O PROJETO DE LEI Nº 483/2017, QUE ESTIMA A RECEITA E FIXA A DESPESA DO ESTADO DE ALAGOAS PARA O EXERCÍCIO FINANCEIRO DE 2018, PELAS RAZÕES ADIANTE ADUZIDAS.</t>
   </si>
   <si>
     <t>3539</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3539/3539_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3539/3539_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCUSSÃO E VOTAÇÃO DO PARECER Nº 820/2018 DO VETO PARCIAL AO PROJETO DE LEI Nº 517/2017, QUE GARANTE ÀS MULHERES VÍTIMAS DE VIOLÊNCIA DOMESTICA, DO TR&amp;#180;-AFICO DE PESSOAS OU DE EXPLORAÇÃO SEXUAL, PRIORIDADE NÓS PROGRAMAS HABITACIONAIS IMPLEMENTADOS PELO ESTADO DE ALAGOAS, PELAS RAZÕES ADIANTE ADUZIDAS.MENSAGEM Nº 9/2018.</t>
   </si>
   <si>
     <t>3542</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3542/3542_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3542/3542_texto_integral.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 6/2018. REPORTO-ME A V. EXª. PARA COMUNICAR QUE, NOS TERMOS DO § 1º DO ART. 89 DA CONSTITUIÇÃO ESTADUAL, DECIDI VETAR PARCIALMENTE O PROJETO DE LEI Nº 539/2017, QUE DISPÕE SOBRE A CRIAÇÃO DO INSTITUTO DE PROTEÇÃO E DEFESA DO CONSUMIDOR DE ALAGOAS - PROCON/AL, E DÁ OUTRAS PROVIDENCIAS, PELAS RAZÕES ADIANTE ADUZIDAS.</t>
   </si>
   <si>
     <t>3755</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3755/3755_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3755/3755_texto_integral.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 27/2018. VETO PARCIAL AO PROJETO DE LEI Nº 566/2018, QUE DISPÕE SOBRE A REMUNERAÇÃO DOS MEMBROS DO MINISTÉRIO PÚBLICO DE CONTAS DO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3941</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3941/3941_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3941/3941_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MENSAGEM Nº 34/2018 REFERENTE AO VETO PARCIAL AO PROJETO DE LEI Nº 568/2018, QUE DISPÕE SOBRE A CRIAÇÃO DO CARGO DE ANALISTA DE CONTROLE INTERNO E DA DIRETORIA DE CONTROLE INTERNO, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>3942</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3942/3942_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3942/3942_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MENSAGEM Nº 35/2018, REFERENTE AO VETO PARCIAL AO PROJETO DE LEI Nº 602/2018, QUE REVOGA A LEI ESTADUAL Nº 6.774, DE 23 DE NOVEMBRO DE 2006 - ESTATUTO DOS SERVIDORSE EFETIVOS DO  QUADRO DE SERVIÇOS AUXILIARES DE APOIO TÉCNICO E ADMINISTRATIVO DO MISTÉRIO PÚBLICO DO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>3978</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3978/3978_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3978/3978_texto_integral.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 41/2018. NOS TERMOS DO § 1º DO ART. 89 DA CONSTITUIÇÃO ESTADUAL, DECIDI VETAR PARCIALMENTE O PROJETO DE LEI Nº 613/2018 QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E A EXECUÇÃO DA LEI ORÇAMENTARIA ANUAL DE 2019, NOS TERMOS DO § 2º DO ART. 176 DA CONSTITUIÇÃO ESTADUAL, E DÁ OUTRAS PROVIDÊNCIAS, PELAS RAZÕES ADIANTE ADUZIDAS.</t>
   </si>
   <si>
     <t>4078</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4078/4078_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4078/4078_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MENSAGEM Nº 42/2018, REFERENTE AO VETO PARCIAL AO PROJETO DE LEI Nº 162/2015, QUE INSTITUI O CÓDIGO DE PROTEÇÃO E DEFESA DOS USUÁRIOS DE SERVIÇOS PÚBLICOS NO ESTADO DE ALAGOAS, DISPÕE SOBRE A PROTEÇÃO E DEFESA DO USUÁRIO DOS SERVIÇOS PÚBLICOS PRESTADOS PELA ADMINISTRAÇÃO DIRETA, INDIRETA E OS DELEGADOS PELO ESTADO DE ALAGOAS, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>4393</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4393/projeto.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4393/projeto.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROJETO DE  LEI Nº 635/2018, QUE ALTERA O ART. 2º DA LEI ESTADUAL Nº 6.875, DE 17 DE OUTUBRO DE 2007, QUE DISPÕE SOBRE A CRIAÇÃO DO CONSELHO ESTADUAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO - CONSELHO DO FUNDEB.</t>
   </si>
   <si>
     <t>4406</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4406/protocolo_20190221_160803.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4406/protocolo_20190221_160803.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 65/2018. VETO PARCIAL O PROJETO DE LEI Nº 463/2017 QUE DETERMINA QUE AS MATERNIDADES PÚBLICAS E PRIVADAS NO ESTADO DE ALAGOAS GARANTAM O TREINAMENTO PARA SOCORRO EM CASO DE ENGASGAMENTO E PREVENÇÃO DE MORTE SÚBITA, DESTINADOS AOS PAIS OU RESPONSÁVEIS POR RECÉM-NASCIDOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4407</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4407/protocolo_20181227_124027.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4407/protocolo_20181227_124027.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 66/2018. VETO PARCIAL O PROJETO DE LEI Nº 512/2017, QUE DISPÕE SOBRE A JUSTIÇA DE PAZ E ADOTA PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>4408</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4408/protocolo_20181228_114031.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4408/protocolo_20181228_114031.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 67/2018 . VETO PARCIAL  O PROJETO DE LEI Nº 461/2017 QUE ALTERA A LEI ESTADUAL Nº 5.981, DE 19 DE DEZEMBRO DE 1997, QUE CONSOLIDA OS CRITÉRIOS DE APURAÇÃO, DEFINE OS PRAZOS DE ENTREGA DAS PARCELAS DO PRODUTO DE ARRECADAÇÃO DOS IMPOSTOS QUE MENCIONA  E DAS TRANSFERÊNCIAS, ASSEGURADAS AOS MUNICÍPIOS ALAGOANOS,  PARA INTRODUZIR AS DISPOSIÇÕES DA LEI COMPLEMENTAR Nº 123, DE 14 DE DEZEMBRO DE 2006, DA LEI COMPLEMENTAR FEDERAL Nº 157, DE 29 DE DEZEMBRO DE 2016, E DA LEI COMPLEMENTAR FEDERAL N º 158, DE 23 DE FEVEREIRO DE 2017.</t>
   </si>
   <si>
     <t>4409</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4409/protocolo_20181228_114300.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4409/protocolo_20181228_114300.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 68/2018. VETO PARCIAL O PROJETO DE LEI Nº 571/2018 QUE ALTERA A LEI ESTADUAL Nº 6.771, DE 16 DE NOVEMBRO DE 2006, QUE DISPÕE SOBRE O PROCESSO ADMINISTRATIVO TRIBUTÁRIO - PAT, E O ANEXO VII DA LEI DELEGADA Nº 47 DE 10 DE AGOSTO DE 2015, QUE INSTITUI O MODELO DE GESTÃO DA ADMINISTRAÇÃO PÚBLICA ESTADUAL DO PODER EXECUTIVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3460</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>VETO TOTAL</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3460/3460_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3460/3460_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MENSAGEM Nº 1/2018 REFERENTE AO VETO TOTAL AO PROJETO DE LEI Nº 123/2015 QUE DISPÕE SOBRE A INCLUSÃO DO TIPO DE SANGUÍNEO E A POSSIBILIDADE DE DOAÇÃO DE ÓRGÃOS NAS CARTEIRAS DE HABILITAÇÃO, DENOMINADA LEI SANGUE LEGAL, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3472/3472_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3472/3472_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCUSSÃO E VOTAÇÃO DO PARECER Nº 822/2018 DO VETO TOTAL AO PROJETO DE LEI Nº 378/2017, QUE DISPÕE SOBRE A SEMANA ESTADUAL TODOS SOMOS PEDESTRES - RESPEITE SUA PRÓPRIA PREFERENCIA.MENSAGEM Nº 08/2018.</t>
   </si>
   <si>
     <t>3546</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3546/3546_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3546/3546_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCUSSÃO E VOTAÇÃO DO PARECER Nº 821/2018 DO VETO TOTAL AO PROJETO DE LEI Nº 240/2016, QUE DISPÕE SOBRE A OBRIGATORIEDADE DA DIVULGAÇÃO DE INFORMAÇÕES RELATIVAS À PROMOÇÃO OU PATROCÍNIO DE EVENTOS ARTÍSTICOS, CULTURAIS E ESPORTIVOS COM RECURSOS PÚBLICOS E DÁ OUTRAS PROVIDENCIAS, PELAS RAZÕES ADIANTE ADUZIDAS.MENSAGEM Nº 07/2018</t>
   </si>
   <si>
     <t>3547</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3547/3547_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3547/3547_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> DISCUSSÃO ÚNICA DO VETO TOTAL AO PROJETO DE LEI Nº 468/2017, QUE DISPÕE SOBRE A OBRIGATORIEDADE DA PRESTAÇÃO DE ASSISTÊNCIA ODONTOLÓGICA A PACIENTES EM REGIME DE INTERNAÇÃO E PORTADORES DE DOENÇAS CRÔNICAS EM UNIDADES DE SAÚDE PÚBLICAS E PRIVADAS DO ESTADO DE ALAGOAS, PELAS RAZÕES ADIANTE ADUZIDAS.MENSAGEM Nº 10/2018</t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3548/3548_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3548/3548_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> DISCUSSÃO ÚNICA DO VETO TOTAL AO PROJETO DE LEI Nº 219/2016, QUE DISPÕE SOBRE A OBRIGATORIEDADE DA PUBLICAÇÃO EM SITE ELETRÔNICO OFICIAL, DAS LISTAS DOS PACIENTES QUE AGUARDAM CONSULTAS, EXAMES E INTERNAÇÕES CIRÚRGICAS NOS ESTABELECIMENTOS DA REDE PÚBLICA DE SAÚDE DO ESTADO DE ALAGOAS.MENSAGEM Nº 11/2018.</t>
   </si>
   <si>
     <t>3657</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3657/3657_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3657/3657_texto_integral.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 22/2018. REPORTO-ME A V. EXª. PARA COMUNICAR QUE DECIDI VETAR TOTALMENTE O PROJETO DE LEI Nº 453/2017 QUE ALTERA O ART. 6º DA LEI ESTADUAL Nº 6.558, DE 30 DE DEZEMBRO DE 2004, PARA INSTITUIR PRIORIDADE PARA OS MUNICÍPIOS EM ESTADO DE EMERGÊNCIAS E CALAMIDADE PÚBLICA NO ACESSO AOS RECURSOS DO FUNDO ESTADUAL DE COMBATE E ERRADICAÇÃO DA POBREZA - FECOEP, PELAS RAZÕES ADIANTE ADUZIDAS.</t>
   </si>
   <si>
     <t>3658</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3658/3658_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3658/3658_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MENSAGEM Nº 23/2018. REPORTO-ME A V. EXª. PARA COMUNICAR QUE DECIDI VETAR TOTALMENTE O PROJETO DE LEI Nº 424/2017, QUE DISPÕE SOBRE A ISENÇÃO DO PAGAMENTO DE TAXA DE 2ª VIA DE DOCUMENTOS ROUBADOS E/OU FURTADO, QUANDO EXPEDIDOS POR ÓRGÃOS PÚBLICOS DO ESTADO DE ALAGOAS, PELAS RAZÕES QUE SE SEGUEM. </t>
   </si>
   <si>
     <t>3943</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3943/3943_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3943/3943_texto_integral.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 36/2018, REFERENTE AO VETO TOTAL AO PROJETO DE LEI Nº 601/2018, QUE DISPÕE SOBRE A REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS CARGOS EM COMISSÃO DO QUADRO DE SERVIÇOS AUXILIARES DE APOIO TÉCNICO E ADMINISTRATIVO DO MINISTÉRIO PÚBLICO DO ESTADO DE ALAGOAS, ANO-BASE 2015 E 2017, NOS TERMOS DO ART. 37, INCISO X, DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>3944</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3944/3944_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3944/3944_texto_integral.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 37/2018, REFERENTE AO VETO TOTAL AO PROJETO DE LEI Nº 555/2018 QUE DENOMINA RODOVIA LEONITA VIEIRA CAVALCANTI MELLO, O TRECHO DA AL-220, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3974</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3974/3974_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3974/3974_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MENSAGEM Nº 39/2018 REFERENTE AO VETO TOTAL AO PROJETO DE LEI Nº 498/2017 QUE DISPÕE SOBRE A UTILIZAÇÃO DE MASSA ASFÁLTICA PRODUZIDA COM BORRACHA DE PNEUMÁTICOS INSERVÍVEIS PROVENIENTES DE RECICLAGEM. </t>
   </si>
   <si>
     <t>3975</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3975/3975_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3975/3975_texto_integral.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 40/2018 REFERENTE AO VETO TOTAL AO PROJETO DE LEI Nº 518/2017 QUE ACRESCENTA DISPOSITIVO À LEI ESTADUAL Nº 7.768, DE 30 DE DEZEMBRO DE 2015.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -10812,67 +10812,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3609/3609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3716/3716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3781/3781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3782/3782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3786/3786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3790/3790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3800/3800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3817/3817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3818/3818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3819/3819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3834/3834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3875/3875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4228/protocolo_20181109_163126.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4229/protocolo_20181113_134611.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4234/protocolo_20181113_163905.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4246/protocolo_20181121_160935.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4247/protocolo_20181121_160903.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4274/protocolo_20181129_120207.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4279/protocolo_20181129_154236.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4280/protocolo_20181129_154355.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4295/protocolo_20181129_154434.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4281/protocolo_20181129_154502.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4282/protocolo_20181129_154534.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4283/protocolo_20181129_154601.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4284/protocolo_20181129_154621.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4285/protocolo_20181203_095144_LVeuWK9.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4286/protocolo_20181129_154730.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4287/protocolo_20181129_154910.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4288/protocolo_20181129_155111.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4289/protocolo_20181129_155143.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4290/protocolo_20181129_155230.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4291/protocolo_20181129_155303.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4292/protocolo_20181129_155320.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4293/protocolo_20181129_155341.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4294/protocolo_20181129_155555.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4317/protocolo_20181205_153840.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4318/protocolo_20181205_153858.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4319/protocolo_20181205_153923.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4320/protocolo_20181205_153955.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4321/protocolo_20181205_154020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4322/protocolo_20181205_154111.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4323/protocolo_20181205_154129.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4324/protocolo_20181205_154157.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4325/protocolo_20181205_154216.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4326/protocolo_20181205_154237.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4327/protocolo_20181205_154326.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4332/protocolo_20181206_171942.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4333/protocolo_20181206_172012.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4334/protocolo_20181207_103733.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4335/protocolo_20181207_104201.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4337/protocolo_20181207_104549.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4338/protocolo_20181207_105234.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4339/protocolo_20181207_105552.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4340/protocolo_20181207_105948.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4341/protocolo_20181207_110551.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4342/protocolo_20181207_111008.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4343/protocolo_20181207_111339.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4344/protocolo_20181207_111743.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4345/protocolo_20181207_112038.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4346/protocolo_20181207_112436.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4347/protocolo_20181207_114053.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4351/protocolo_20181207_155311.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4352/protocolo_20181207_155329.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4353/protocolo_20181207_155348.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4354/protocolo_20181207_155405.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4355/protocolo_20181207_155423.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4358/protocolo_20181207_155443.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4359/protocolo_20181207_155509.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4360/protocolo_20181207_155529.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4361/protocolo_20181210_170448.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4362/protocolo_20181210_165247.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4363/protocolo_20181210_165309.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4364/protocolo_20181210_165329.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4366/protocolo_20181210_165351.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3464/3464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3465/3465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3473/3473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3476/3476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3484/3484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3485/3485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3487/3487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3488/3488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3489/3489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3493/3493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3494/3494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3495/3495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3496/3496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3515/3515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3517/3517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3521/3521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3534/3534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3536/3536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3551/3551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3552/3552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3553/3553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3558/3558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3559/3559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3560/3560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3563/3563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3567/3567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3579/3579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3583/3583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3584/3584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3594/3594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3597/3597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3600/3600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3603/3603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3605/3605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3611/3611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3615/3615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3616/3616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3617/3617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3621/3621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3622/3622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3624/3624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3625/3625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3626/3626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3627/3627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3628/3628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3629/3629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3630/3630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3631/3631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3632/3632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3633/3633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3634/3634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3635/3635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3639/3639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3640/3640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3641/3641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3642/3642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3644/3644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3647/3647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3653/3653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3656/3656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3665/3665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3667/3667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3669/3669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3672/3672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3673/3673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3674/3674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3676/3676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3677/3677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3702/3702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3713/3713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3714/3714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3715/3715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3717/3717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3723/3723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3725/3725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3726/3726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3727/3727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3728/3728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3729/3729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3730/3730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3736/3736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3737/3737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3741/3741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3760/3760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3764/3764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3765/3765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3766/3766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3767/3767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3768/3768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3771/3771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3774/3774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3779/3779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3785/3785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3794/3794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3796/3796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3801/3801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3805/3805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3806/3806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3808/3808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3812/3812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3820/3820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3829/3829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3837/3837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3841/3841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3842/3842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3854/3854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3855/3855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3856/3856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3872/3872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3876/3876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3884/3884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3889/3889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3890/3890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3907/3907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3922/3922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3954/3954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3963/3963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3964/3964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3965/3965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3966/3966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4028/4028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4038/4038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4039/4039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4040/4040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4041/4041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4058/4058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4061/4061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4064/4064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4065/4065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4069/4069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4075/4075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4079/4079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4084/4084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4086/4086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4091/4091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4114/4114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4119/4119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4125/4125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4136/4136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4137/4137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4145/4145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4166/protocolo_20181023_145451.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4183/protocolo_20181025_165038.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4194/protocolo_20181031_103110.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4205/protocolo_20181106_143252.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4254/protocolo_20181122_145611.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4302/protocolo_20181204_151537.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4307/protocolo_20181204_155557.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4312/protocolo_20181205_104335.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4313/protocolo_20181205_104712.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4396/protocolo_20181218_155300.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4404/protocolo_20181226_152929.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3478/3478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3690/3690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3706/3706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3707/3707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3988/3988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4000/4000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4072/4072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4154/4154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4371/protocolo_20181211_152040.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4399/protocolo_20181219_162719.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4401/protocolo_20181220_104854.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3960/3960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3824/3824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4248/projeto_de_decreto_legislativo_no14-18.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3608/3608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3681/3681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3849/3849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3479/3479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3480/3480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3497/3497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3498/3498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3501/3501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3504/3504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3505/3505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3514/3514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3518/3518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3526/3526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3528/3528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3529/3529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3530/3530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3531/3531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3532/3532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3533/3533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3549/3549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3550/3550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3556/3556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3557/3557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3562/3562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3566/3566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3578/3578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3587/3587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3588/3588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3589/3589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3590/3590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3591/3591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3592/3592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3607/3607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3602/3602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3601/3601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3619/3619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3620/3620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3623/3623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3649/3649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3650/3650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3652/3652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3654/3654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3655/3655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3663/3663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3668/3668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3675/3675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3683/3683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3691/3691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3696/3696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3699/3699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3700/3700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3701/3701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3718/3718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3722/3722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3753/3753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3754/3754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3756/3756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3757/3757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3758/3758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3770/3770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3793/3793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3804/3804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3809/3809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3822/3822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3833/3833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3838/3838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3839/3839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3852/3852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3862/3862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3893/3893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3894/3894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3895/3895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3897/3897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3898/3898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3906/3906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3914/3914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3926/3926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3928/3928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3929/3929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3938/3938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3939/3939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3940/3940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3946/3946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3947/3947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3952/3952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3967/3967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3973/3973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3977/3977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3987/3987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3991/3991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3992/3992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4005/4005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4014/4014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4016/4016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4043/4043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4044/4044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4045/4045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4076/4076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4080/4080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4092/4092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4094/4094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4095/4095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4096/4096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4099/4099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4115/4115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4121/4121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4135/4135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4151/4151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4152/4152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4163/4163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4177/protocolo_20181024_172411.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4191/protocolo_20181030_104330.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4192/protocolo_20181030_172409.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4219/protocolo_20181108_092212.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4220/protocolo_20190613_142830.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4221/protocolo_20181108_092833.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4226/protocolo_20181109_113923.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4235/protocolo_20181113_165502.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4263/protocolo_20181123_114632.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4269/protocolo_20181127_164130.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4273/protocolo_20181129_115639.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4297/protocolo_20181203_123302.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4299/protocolo_20181204_085214.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4300/protocolo_20181204_094857.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4315/protocolo_20181205_115547.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4367/protocolo_20181211_092712.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4368/protocolo_20181211_124718.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4378/protocolo_20181211_163905.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4379/protocolo_20181212_142358.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4381/protocolo_20181212_172646.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4382/protocolo_20181213_122614.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4383/protocolo_20181213_122844.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4384/protocolo_20181213_123029.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4387/protocolo_20181213_153525.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4391/proj._lei_685-2018_mens._no_59_de_13.12.2018_-__Qx29uRb.doc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4392/protocolo_20181214_105344.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4397/protocolo_20181218_162415.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4403/protocolo_20181220_160706.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3474/3474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3486/3486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3572/3572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3719/3719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3873/3873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3874/3874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3887/3887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3990/3990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4036/4036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4178/protocolo_20181024_172545.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4243/protocolo_20181119_154443.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4098/4098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3450/3450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3451/3451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3452/3452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3455/3455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3454/3454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3457/3457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3458/3458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3459/3459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3475/3475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3481/3481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3482/3482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3483/3483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3491/3491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3492/3492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3499/3499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3500/3500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3502/3502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3503/3503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3506/3506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3507/3507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3508/3508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3509/3509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3510/3510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3511/3511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3512/3512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3513/3513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3516/3516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3519/3519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3522/3522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3523/3523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3524/3524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3525/3525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3527/3527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3535/3535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3543/3543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3544/3544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3545/3545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3555/3555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3561/3561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3564/3564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3568/3568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3570/3570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3571/3571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3573/3573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3574/3574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3575/3575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3576/3576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3577/3577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3581/3581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3582/3582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3585/3585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3586/3586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3593/3593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3596/3596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3598/3598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3604/3604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3610/3610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3612/3612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3613/3613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3614/3614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3618/3618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3636/3636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3638/3638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3643/3643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3645/3645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3646/3646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3659/3659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3660/3660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3661/3661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3662/3662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3664/3664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3666/3666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3670/3670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3671/3671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3678/3678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3679/3679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3680/3680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3682/3682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3684/3684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3685/3685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3686/3686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3687/3687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3688/3688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3689/3689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3692/3692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3693/3693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3695/3695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3698/3698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3703/3703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3704/3704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3705/3705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3708/3708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3709/3709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3710/3710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3711/3711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3712/3712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3721/3721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3731/3731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3732/3732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3733/3733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3734/3734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3738/3738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3739/3739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3740/3740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3742/3742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3745/3745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3746/3746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3747/3747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3748/3748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3749/3749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3750/3750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3751/3751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3752/3752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3759/3759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3761/3761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3762/3762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3763/3763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3772/3772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3773/3773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3775/3775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3776/3776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3777/3777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3778/3778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3783/3783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3789/3789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3787/3787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3788/3788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3795/3795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3797/3797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3798/3798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3799/3799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3802/3802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3803/3803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3807/3807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3810/3810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3811/3811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3813/3813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3814/3814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3815/3815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3816/3816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3821/3821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3823/3823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3845/3845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3827/3827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3828/3828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3830/3830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3831/3831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3832/3832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3844/3844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3846/3846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3847/3847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3848/3848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3851/3851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3853/3853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3857/3857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3858/3858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3859/3859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3860/3860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3861/3861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3863/3863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3864/3864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3865/3865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3866/3866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3867/3867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3868/3868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3869/3869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3870/3870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3871/3871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3877/3877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3878/3878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3879/3879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3880/3880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3881/3881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3882/3882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3883/3883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3885/3885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3886/3886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3888/3888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3896/3896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3899/3899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3900/3900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3901/3901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3902/3902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3903/3903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3904/3904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3905/3905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3908/3908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3909/3909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3910/3910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3911/3911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3912/3912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3913/3913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3915/3915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3916/3916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3917/3917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3918/3918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3919/3919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3920/3920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3921/3921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3923/3923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3924/3924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3925/3925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3927/3927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3930/3930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3931/3931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3932/3932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3933/3933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3934/3934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3935/3935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3936/3936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3937/3937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3945/3945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3948/3948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3951/3951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3953/3953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3955/3955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3956/3956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3957/3957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3958/3958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3961/3961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3962/3962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3968/3968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3969/3969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3970/3970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3971/3971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3972/3972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3979/3979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3980/3980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3981/3981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3982/3982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3983/3983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3984/3984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3985/3985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3989/3989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3993/3993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3998/3998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3995/3995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3996/3996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3997/3997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3999/3999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4001/4001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4002/4002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4003/4003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4004/4004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4006/4006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4008/4008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4009/4009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4010/4010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4011/4011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4012/4012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4013/4013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4015/4015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4017/4017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4018/4018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4020/4020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4021/4021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4022/4022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4023/4023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4024/4024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4025/4025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4026/4026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4027/4027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4030/4030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4031/4031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4032/4032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4033/4033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4034/4034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4035/4035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4037/4037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4042/4042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4046/4046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4047/4047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4048/4048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4049/4049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4050/4050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4052/4052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4053/4053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4054/4054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4055/4055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4056/4056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4057/4057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4059/4059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4060/4060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4062/4062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4066/4066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4067/4067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4068/4068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4070/4070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4071/4071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4081/4081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4082/4082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4083/4083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4085/4085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4087/4087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4088/4088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4089/4089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4093/4093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4097/4097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4100/4100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4101/4101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4102/4102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4104/4104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4105/4105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4106/4106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4107/4107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4108/4108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4109/4109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4110/4110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4111/4111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4112/4112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4116/4116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4117/4117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4118/4118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4120/4120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4122/4122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4123/4123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4124/4124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4126/4126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4127/4127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4128/4128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4129/4129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4130/4130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4131/4131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4132/4132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4133/4133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4134/4134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4138/4138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4140/4140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4141/4141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4142/4142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4143/4143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4144/4144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4146/4146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4147/4147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4148/4148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4149/4149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4150/4150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4153/4153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4155/4155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4156/4156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4157/4157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4158/4158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4159/4159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4160/4160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4161/4161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4162/4162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4164/protocolo_20181022_084512.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4165/protocolo_20181023_084805.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4167/protocolo_20181024_142024.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4169/protocolo_20181024_160126.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4174/protocolo_20181024_171214.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4175/protocolo_20181024_171746.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4181/protocolo_20181025_160402.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4182/protocolo_20181025_164654.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4184/protocolo_20181026_104816.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4185/protocolo_20181029_163751.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4186/protocolo_20181029_164056.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4187/protocolo_20181029_164310.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4188/protocolo_20181029_164523.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4189/protocolo_20181029_164731.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4193/protocolo_20181030_173110.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4195/protocolo_20181031_145424.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4196/protocolo_20181031_150443.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4198/protocolo_20181101_114036.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4199/protocolo_20181101_114223.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4200/protocolo_20181101_140637.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4203/protocolo_20181101_160349.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4201/protocolo_20181101_160632.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4202/protocolo_20181101_160652.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4204/protocolo_20181105_102233.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4206/protocolo_20181106_152807.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4207/protocolo_20181107_114712.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4208/protocolo_20181107_114933.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4209/protocolo_20181106_163141.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4210/protocolo_20181106_161229.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4211/protocolo_20181106_155221.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4213/protocolo_20181106_154300.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4214/protocolo_20181106_154221.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4215/protocolo_20181106_154114.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4216/protocolo_20181107_154915.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4217/protocolo_20181107_155140.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4218/protocolo_20181107_155229.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4222/protocolo_20181108_103309.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4227/protocolo_20181109_150917.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4230/protocolo_20181113_144852.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4231/protocolo_20181113_144912.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4232/protocolo_20181113_161437.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4233/protocolo_20181113_161534.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4236/protocolo_20181113_171742.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4237/protocolo_20181113_172841.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4238/protocolo_20181114_121022.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4239/protocolo_20181119_085930.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4240/protocolo_20181119_090153.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4241/protocolo_20181119_090412.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4242/protocolo_20181119_151626.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4244/protocolo_20181121_111838.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4245/protocolo_20181121_141949.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4249/protocolo_20181121_165324.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4250/protocolo_20181121_153247.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4251/protocolo_20181122_123825.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4252/protocolo_20181122_134623.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4253/protocolo_20181121_165607.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4255/protocolo_20181122_153708.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4257/protocolo_20181122_153335.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4258/protocolo_20181122_160439.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4259/protocolo_20181122_160501.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4261/protocolo_20181122_161153.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4262/protocolo_20181122_164538.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4265/protocolo_20181127_124940.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4266/protocolo_20181127_125204.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4268/protocolo_20181127_151536.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4270/protocolo_20181122_160745.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4271/protocolo_20181128_154947.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4272/protocolo_20181129_110205.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4275/protocolo_20181129_132948.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4276/protocolo_20181129_132912.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4277/protocolo_20181129_142750.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4278/protocolo_20181129_144955.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4296/protocolo_20181129_170648.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4298/protocolo_20181203_164717.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4301/protocolo_20181204_142220.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4303/protocolo_20181204_152437.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4304/protocolo_20181204_152513.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4305/protocolo_20181204_153508.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4306/protocolo_20181204_153557.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4308/protocolo_20181204_155842.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4309/protocolo_20181205_103902.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4314/protocolo_20181205_104150.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4316/protocolo_20181205_141041.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4328/protocolo_20181205_163132.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4329/protocolo_20181205_163327.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4330/protocolo_20181206_125522.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4331/protocolo_20181206_163213.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4348/protocolo_20181207_143330.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4349/protocolo_20181207_143349.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4350/protocolo_20181207_143406.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4369/protocolo_20181211_131609.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4370/protocolo_20181211_144955.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4372/protocolo_20181211_153215.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4373/protocolo_20181211_154138.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4374/protocolo_20181211_155240.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4375/protocolo_20181211_155457.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4376/protocolo_20181211_155707.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4377/protocolo_20181211_155742.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4380/protocolo_20181212_144300.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4385/protocolo_20181213_145833.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4386/protocolo_20181213_153459.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4388/protocolo_20181213_165307.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4389/protocolo_20181213_165328.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4390/protocolo_20181213_173155.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4394/protocolo_20181217_153059.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4395/protocolo_20181217_153607.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4398/protocolo_20181219_131528.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4400/protocolo_20181219_162639.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4402/protocolo_20181220_141943.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4405/protocolo_20181227_110902.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3580/3580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3463/3463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3469/3469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3470/3470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3471/3471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3537/3537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3539/3539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3542/3542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3755/3755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3941/3941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3942/3942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3978/3978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4078/4078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4393/projeto.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4406/protocolo_20190221_160803.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4407/protocolo_20181227_124027.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4408/protocolo_20181228_114031.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4409/protocolo_20181228_114300.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3460/3460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3472/3472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3546/3546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3547/3547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3548/3548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3657/3657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3658/3658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3943/3943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3944/3944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3974/3974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3975/3975_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3609/3609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3716/3716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3781/3781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3782/3782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3786/3786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3790/3790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3800/3800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3817/3817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3818/3818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3819/3819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3834/3834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3875/3875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4228/protocolo_20181109_163126.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4229/protocolo_20181113_134611.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4234/protocolo_20181113_163905.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4246/protocolo_20181121_160935.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4247/protocolo_20181121_160903.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4274/protocolo_20181129_120207.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4279/protocolo_20181129_154236.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4280/protocolo_20181129_154355.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4295/protocolo_20181129_154434.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4281/protocolo_20181129_154502.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4282/protocolo_20181129_154534.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4283/protocolo_20181129_154601.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4284/protocolo_20181129_154621.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4285/protocolo_20181203_095144_LVeuWK9.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4286/protocolo_20181129_154730.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4287/protocolo_20181129_154910.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4288/protocolo_20181129_155111.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4289/protocolo_20181129_155143.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4290/protocolo_20181129_155230.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4291/protocolo_20181129_155303.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4292/protocolo_20181129_155320.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4293/protocolo_20181129_155341.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4294/protocolo_20181129_155555.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4317/protocolo_20181205_153840.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4318/protocolo_20181205_153858.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4319/protocolo_20181205_153923.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4320/protocolo_20181205_153955.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4321/protocolo_20181205_154020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4322/protocolo_20181205_154111.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4323/protocolo_20181205_154129.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4324/protocolo_20181205_154157.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4325/protocolo_20181205_154216.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4326/protocolo_20181205_154237.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4327/protocolo_20181205_154326.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4332/protocolo_20181206_171942.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4333/protocolo_20181206_172012.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4334/protocolo_20181207_103733.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4335/protocolo_20181207_104201.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4337/protocolo_20181207_104549.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4338/protocolo_20181207_105234.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4339/protocolo_20181207_105552.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4340/protocolo_20181207_105948.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4341/protocolo_20181207_110551.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4342/protocolo_20181207_111008.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4343/protocolo_20181207_111339.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4344/protocolo_20181207_111743.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4345/protocolo_20181207_112038.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4346/protocolo_20181207_112436.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4347/protocolo_20181207_114053.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4351/protocolo_20181207_155311.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4352/protocolo_20181207_155329.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4353/protocolo_20181207_155348.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4354/protocolo_20181207_155405.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4355/protocolo_20181207_155423.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4358/protocolo_20181207_155443.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4359/protocolo_20181207_155509.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4360/protocolo_20181207_155529.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4361/protocolo_20181210_170448.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4362/protocolo_20181210_165247.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4363/protocolo_20181210_165309.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4364/protocolo_20181210_165329.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4366/protocolo_20181210_165351.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3464/3464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3465/3465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3473/3473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3476/3476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3484/3484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3485/3485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3487/3487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3488/3488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3489/3489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3493/3493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3494/3494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3495/3495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3496/3496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3515/3515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3517/3517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3521/3521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3534/3534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3536/3536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3551/3551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3552/3552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3553/3553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3558/3558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3559/3559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3560/3560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3563/3563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3567/3567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3579/3579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3583/3583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3584/3584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3594/3594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3597/3597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3600/3600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3603/3603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3605/3605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3611/3611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3615/3615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3616/3616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3617/3617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3621/3621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3622/3622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3624/3624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3625/3625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3626/3626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3627/3627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3628/3628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3629/3629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3630/3630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3631/3631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3632/3632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3633/3633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3634/3634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3635/3635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3639/3639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3640/3640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3641/3641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3642/3642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3644/3644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3647/3647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3653/3653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3656/3656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3665/3665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3667/3667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3669/3669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3672/3672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3673/3673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3674/3674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3676/3676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3677/3677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3702/3702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3713/3713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3714/3714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3715/3715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3717/3717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3723/3723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3725/3725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3726/3726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3727/3727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3728/3728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3729/3729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3730/3730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3736/3736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3737/3737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3741/3741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3760/3760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3764/3764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3765/3765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3766/3766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3767/3767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3768/3768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3771/3771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3774/3774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3779/3779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3785/3785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3794/3794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3796/3796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3801/3801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3805/3805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3806/3806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3808/3808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3812/3812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3820/3820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3829/3829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3837/3837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3841/3841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3842/3842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3854/3854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3855/3855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3856/3856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3872/3872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3876/3876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3884/3884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3889/3889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3890/3890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3907/3907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3922/3922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3954/3954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3963/3963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3964/3964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3965/3965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3966/3966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4028/4028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4038/4038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4039/4039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4040/4040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4041/4041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4058/4058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4061/4061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4064/4064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4065/4065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4069/4069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4075/4075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4079/4079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4084/4084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4086/4086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4091/4091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4114/4114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4119/4119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4125/4125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4136/4136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4137/4137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4145/4145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4166/protocolo_20181023_145451.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4183/protocolo_20181025_165038.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4194/protocolo_20181031_103110.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4205/protocolo_20181106_143252.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4254/protocolo_20181122_145611.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4302/protocolo_20181204_151537.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4307/protocolo_20181204_155557.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4312/protocolo_20181205_104335.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4313/protocolo_20181205_104712.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4396/protocolo_20181218_155300.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4404/protocolo_20181226_152929.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3478/3478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3690/3690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3706/3706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3707/3707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3988/3988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4000/4000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4072/4072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4154/4154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4371/protocolo_20181211_152040.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4399/protocolo_20181219_162719.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4401/protocolo_20181220_104854.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3960/3960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3824/3824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4248/projeto_de_decreto_legislativo_no14-18.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3608/3608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3681/3681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3849/3849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3479/3479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3480/3480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3497/3497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3498/3498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3501/3501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3504/3504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3505/3505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3514/3514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3518/3518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3526/3526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3528/3528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3529/3529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3530/3530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3531/3531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3532/3532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3533/3533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3549/3549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3550/3550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3556/3556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3557/3557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3562/3562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3566/3566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3578/3578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3587/3587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3588/3588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3589/3589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3590/3590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3591/3591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3592/3592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3607/3607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3602/3602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3601/3601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3619/3619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3620/3620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3623/3623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3649/3649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3650/3650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3652/3652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3654/3654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3655/3655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3663/3663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3668/3668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3675/3675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3683/3683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3691/3691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3696/3696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3699/3699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3700/3700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3701/3701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3718/3718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3722/3722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3753/3753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3754/3754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3756/3756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3757/3757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3758/3758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3770/3770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3793/3793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3804/3804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3809/3809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3822/3822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3833/3833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3838/3838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3839/3839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3852/3852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3862/3862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3893/3893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3894/3894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3895/3895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3897/3897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3898/3898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3906/3906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3914/3914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3926/3926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3928/3928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3929/3929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3938/3938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3939/3939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3940/3940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3946/3946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3947/3947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3952/3952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3967/3967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3973/3973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3977/3977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3987/3987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3991/3991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3992/3992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4005/4005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4014/4014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4016/4016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4043/4043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4044/4044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4045/4045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4076/4076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4080/4080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4092/4092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4094/4094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4095/4095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4096/4096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4099/4099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4115/4115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4121/4121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4135/4135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4151/4151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4152/4152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4163/4163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4177/protocolo_20181024_172411.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4191/protocolo_20181030_104330.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4192/protocolo_20181030_172409.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4219/protocolo_20181108_092212.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4220/protocolo_20190613_142830.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4221/protocolo_20181108_092833.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4226/protocolo_20181109_113923.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4235/protocolo_20181113_165502.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4263/protocolo_20181123_114632.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4269/protocolo_20181127_164130.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4273/protocolo_20181129_115639.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4297/protocolo_20181203_123302.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4299/protocolo_20181204_085214.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4300/protocolo_20181204_094857.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4315/protocolo_20181205_115547.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4367/protocolo_20181211_092712.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4368/protocolo_20181211_124718.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4378/protocolo_20181211_163905.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4379/protocolo_20181212_142358.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4381/protocolo_20181212_172646.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4382/protocolo_20181213_122614.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4383/protocolo_20181213_122844.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4384/protocolo_20181213_123029.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4387/protocolo_20181213_153525.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4391/proj._lei_685-2018_mens._no_59_de_13.12.2018_-__Qx29uRb.doc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4392/protocolo_20181214_105344.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4397/protocolo_20181218_162415.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4403/protocolo_20181220_160706.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3474/3474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3486/3486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3572/3572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3719/3719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3873/3873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3874/3874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3887/3887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3990/3990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4036/4036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4178/protocolo_20181024_172545.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4243/protocolo_20181119_154443.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4098/4098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3450/3450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3451/3451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3452/3452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3455/3455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3454/3454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3457/3457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3458/3458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3459/3459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3475/3475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3481/3481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3482/3482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3483/3483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3491/3491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3492/3492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3499/3499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3500/3500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3502/3502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3503/3503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3506/3506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3507/3507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3508/3508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3509/3509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3510/3510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3511/3511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3512/3512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3513/3513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3516/3516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3519/3519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3522/3522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3523/3523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3524/3524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3525/3525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3527/3527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3535/3535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3543/3543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3544/3544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3545/3545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3555/3555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3561/3561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3564/3564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3568/3568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3570/3570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3571/3571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3573/3573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3574/3574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3575/3575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3576/3576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3577/3577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3581/3581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3582/3582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3585/3585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3586/3586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3593/3593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3596/3596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3598/3598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3604/3604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3610/3610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3612/3612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3613/3613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3614/3614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3618/3618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3636/3636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3638/3638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3643/3643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3645/3645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3646/3646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3659/3659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3660/3660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3661/3661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3662/3662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3664/3664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3666/3666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3670/3670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3671/3671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3678/3678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3679/3679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3680/3680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3682/3682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3684/3684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3685/3685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3686/3686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3687/3687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3688/3688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3689/3689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3692/3692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3693/3693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3695/3695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3698/3698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3703/3703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3704/3704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3705/3705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3708/3708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3709/3709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3710/3710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3711/3711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3712/3712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3721/3721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3731/3731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3732/3732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3733/3733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3734/3734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3738/3738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3739/3739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3740/3740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3742/3742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3745/3745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3746/3746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3747/3747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3748/3748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3749/3749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3750/3750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3751/3751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3752/3752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3759/3759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3761/3761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3762/3762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3763/3763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3772/3772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3773/3773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3775/3775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3776/3776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3777/3777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3778/3778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3783/3783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3789/3789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3787/3787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3788/3788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3795/3795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3797/3797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3798/3798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3799/3799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3802/3802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3803/3803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3807/3807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3810/3810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3811/3811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3813/3813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3814/3814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3815/3815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3816/3816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3821/3821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3823/3823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3845/3845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3827/3827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3828/3828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3830/3830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3831/3831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3832/3832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3844/3844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3846/3846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3847/3847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3848/3848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3851/3851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3853/3853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3857/3857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3858/3858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3859/3859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3860/3860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3861/3861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3863/3863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3864/3864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3865/3865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3866/3866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3867/3867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3868/3868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3869/3869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3870/3870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3871/3871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3877/3877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3878/3878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3879/3879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3880/3880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3881/3881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3882/3882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3883/3883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3885/3885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3886/3886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3888/3888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3896/3896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3899/3899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3900/3900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3901/3901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3902/3902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3903/3903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3904/3904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3905/3905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3908/3908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3909/3909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3910/3910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3911/3911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3912/3912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3913/3913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3915/3915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3916/3916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3917/3917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3918/3918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3919/3919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3920/3920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3921/3921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3923/3923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3924/3924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3925/3925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3927/3927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3930/3930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3931/3931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3932/3932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3933/3933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3934/3934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3935/3935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3936/3936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3937/3937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3945/3945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3948/3948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3951/3951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3953/3953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3955/3955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3956/3956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3957/3957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3958/3958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3961/3961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3962/3962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3968/3968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3969/3969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3970/3970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3971/3971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3972/3972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3979/3979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3980/3980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3981/3981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3982/3982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3983/3983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3984/3984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3985/3985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3989/3989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3993/3993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3998/3998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3995/3995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3996/3996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3997/3997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3999/3999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4001/4001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4002/4002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4003/4003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4004/4004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4006/4006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4008/4008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4009/4009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4010/4010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4011/4011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4012/4012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4013/4013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4015/4015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4017/4017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4018/4018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4020/4020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4021/4021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4022/4022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4023/4023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4024/4024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4025/4025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4026/4026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4027/4027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4030/4030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4031/4031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4032/4032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4033/4033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4034/4034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4035/4035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4037/4037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4042/4042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4046/4046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4047/4047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4048/4048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4049/4049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4050/4050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4052/4052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4053/4053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4054/4054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4055/4055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4056/4056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4057/4057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4059/4059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4060/4060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4062/4062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4066/4066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4067/4067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4068/4068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4070/4070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4071/4071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4081/4081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4082/4082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4083/4083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4085/4085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4087/4087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4088/4088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4089/4089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4093/4093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4097/4097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4100/4100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4101/4101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4102/4102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4104/4104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4105/4105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4106/4106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4107/4107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4108/4108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4109/4109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4110/4110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4111/4111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4112/4112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4116/4116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4117/4117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4118/4118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4120/4120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4122/4122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4123/4123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4124/4124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4126/4126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4127/4127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4128/4128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4129/4129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4130/4130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4131/4131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4132/4132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4133/4133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4134/4134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4138/4138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4140/4140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4141/4141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4142/4142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4143/4143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4144/4144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4146/4146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4147/4147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4148/4148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4149/4149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4150/4150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4153/4153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4155/4155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4156/4156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4157/4157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4158/4158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4159/4159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4160/4160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4161/4161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4162/4162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4164/protocolo_20181022_084512.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4165/protocolo_20181023_084805.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4167/protocolo_20181024_142024.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4169/protocolo_20181024_160126.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4174/protocolo_20181024_171214.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4175/protocolo_20181024_171746.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4181/protocolo_20181025_160402.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4182/protocolo_20181025_164654.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4184/protocolo_20181026_104816.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4185/protocolo_20181029_163751.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4186/protocolo_20181029_164056.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4187/protocolo_20181029_164310.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4188/protocolo_20181029_164523.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4189/protocolo_20181029_164731.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4193/protocolo_20181030_173110.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4195/protocolo_20181031_145424.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4196/protocolo_20181031_150443.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4198/protocolo_20181101_114036.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4199/protocolo_20181101_114223.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4200/protocolo_20181101_140637.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4203/protocolo_20181101_160349.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4201/protocolo_20181101_160632.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4202/protocolo_20181101_160652.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4204/protocolo_20181105_102233.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4206/protocolo_20181106_152807.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4207/protocolo_20181107_114712.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4208/protocolo_20181107_114933.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4209/protocolo_20181106_163141.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4210/protocolo_20181106_161229.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4211/protocolo_20181106_155221.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4213/protocolo_20181106_154300.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4214/protocolo_20181106_154221.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4215/protocolo_20181106_154114.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4216/protocolo_20181107_154915.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4217/protocolo_20181107_155140.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4218/protocolo_20181107_155229.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4222/protocolo_20181108_103309.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4227/protocolo_20181109_150917.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4230/protocolo_20181113_144852.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4231/protocolo_20181113_144912.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4232/protocolo_20181113_161437.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4233/protocolo_20181113_161534.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4236/protocolo_20181113_171742.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4237/protocolo_20181113_172841.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4238/protocolo_20181114_121022.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4239/protocolo_20181119_085930.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4240/protocolo_20181119_090153.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4241/protocolo_20181119_090412.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4242/protocolo_20181119_151626.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4244/protocolo_20181121_111838.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4245/protocolo_20181121_141949.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4249/protocolo_20181121_165324.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4250/protocolo_20181121_153247.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4251/protocolo_20181122_123825.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4252/protocolo_20181122_134623.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4253/protocolo_20181121_165607.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4255/protocolo_20181122_153708.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4257/protocolo_20181122_153335.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4258/protocolo_20181122_160439.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4259/protocolo_20181122_160501.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4261/protocolo_20181122_161153.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4262/protocolo_20181122_164538.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4265/protocolo_20181127_124940.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4266/protocolo_20181127_125204.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4268/protocolo_20181127_151536.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4270/protocolo_20181122_160745.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4271/protocolo_20181128_154947.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4272/protocolo_20181129_110205.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4275/protocolo_20181129_132948.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4276/protocolo_20181129_132912.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4277/protocolo_20181129_142750.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4278/protocolo_20181129_144955.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4296/protocolo_20181129_170648.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4298/protocolo_20181203_164717.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4301/protocolo_20181204_142220.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4303/protocolo_20181204_152437.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4304/protocolo_20181204_152513.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4305/protocolo_20181204_153508.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4306/protocolo_20181204_153557.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4308/protocolo_20181204_155842.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4309/protocolo_20181205_103902.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4314/protocolo_20181205_104150.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4316/protocolo_20181205_141041.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4328/protocolo_20181205_163132.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4329/protocolo_20181205_163327.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4330/protocolo_20181206_125522.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4331/protocolo_20181206_163213.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4348/protocolo_20181207_143330.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4349/protocolo_20181207_143349.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4350/protocolo_20181207_143406.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4369/protocolo_20181211_131609.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4370/protocolo_20181211_144955.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4372/protocolo_20181211_153215.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4373/protocolo_20181211_154138.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4374/protocolo_20181211_155240.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4375/protocolo_20181211_155457.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4376/protocolo_20181211_155707.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4377/protocolo_20181211_155742.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4380/protocolo_20181212_144300.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4385/protocolo_20181213_145833.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4386/protocolo_20181213_153459.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4388/protocolo_20181213_165307.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4389/protocolo_20181213_165328.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4390/protocolo_20181213_173155.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4394/protocolo_20181217_153059.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4395/protocolo_20181217_153607.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4398/protocolo_20181219_131528.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4400/protocolo_20181219_162639.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4402/protocolo_20181220_141943.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4405/protocolo_20181227_110902.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3580/3580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3463/3463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3469/3469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3470/3470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3471/3471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3537/3537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3539/3539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3542/3542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3755/3755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3941/3941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3942/3942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3978/3978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/4078/4078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4393/projeto.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4406/protocolo_20190221_160803.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4407/protocolo_20181227_124027.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4408/protocolo_20181228_114031.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/sapl/public/materialegislativa/2018/4409/protocolo_20181228_114300.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3460/3460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3472/3472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3546/3546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3547/3547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3548/3548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3657/3657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3658/3658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3943/3943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3944/3944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3974/3974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2018/3975/3975_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H913"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="33.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="123.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="122.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>