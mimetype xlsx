--- v0 (2025-12-23)
+++ v1 (2026-05-13)
@@ -54,66 +54,66 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>EMENDAS PARLAMENTARES</t>
   </si>
   <si>
     <t>DEPUTADO BRUNO TOLEDO</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/288/288_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/288/288_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA ALTERAÇÃO TAMBÉM AO INCISO XIV DO ART. 270 DA RESOLUÇÃO 369/93(REGIMENTO INTERNO DA ASSEMBLEIA LEGISLATIVA DO ESTADO DE ALAGOAS).</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>DAVI DAVINO FILHO</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/</t>
+    <t>http://sapl.al.al.leg.br/media/</t>
   </si>
   <si>
     <t>EMENDA AO TEXTO DO PROJETO DE LEI DE DIRETRIZES ORÇAMENTÁRIAS - PLDO 2016</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA ADITIVA AO PROJETO DE LEI N 54/15</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>DEPUTADO RICARDO NEZINHO</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA AO PROJETO DE LEI Nº69/2015, OS PARÁGRAFOS 1º E 2º DO ART 4º O PARAGRAFO ÚNICO DO ART 6º E O 1º E 2º DO 7º</t>
   </si>
@@ -203,1544 +203,1544 @@
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO PROJETO DE LEI Nº97/2015, INCLUA-SE NO ANEXO ÚNICO DO PROJETO DE LEI Nº97, DE 2015, NA META 2 A ESTRATÉGIA 2. 18)E NA MESA 3 A ESTRATÉGIA 3.16)</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t xml:space="preserve">EMENDA ADITIVA AO PROJETO DE LEI Nº97/2015, INCLUE-SE NO ANEXO ÚNICO DO PEOJETO DE LEI Nº97, DE 2015, A META 21 E AS ESTRATÉGIAS 21,1), 22,2),21,3) E 21.4) </t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1210/1210_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1210/1210_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO ESTADO DE ALAGOAS PARA O EXERCÍCIO FINANCEIRO DE 2016 (FUNDO ESTADUAL DE SAÚDE- FES)</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1211/1211_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1211/1211_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO PROJETO DE LEI Nº 144/2015 QUE ESTIMA A RECEITA E FIXA A DESPESA DO ESTADO DE ALAGOAS PARA O EXERCÍCIO FINANCEIRO DE 2016. (FUNDO ESTADUAL DE SAÚDE)</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1212/1212_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1212/1212_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO PROJETO DE LEI Nº 144/2015 QUE ESTIMA A RECEITA E FIXA A DESPESA DO ESTADO DE ALAGOAS PARA O EXERCÍCIO FINANCEIRO DE 2016 (SECRETARIA DE ESTADO DA EDUCAÇÃO E DO ESPORTE)</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>CARIMBÃO JÚNIOR</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/286/286_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/286/286_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DE ALAGOAS, RENAN FILHO A ADOÇÃO DAS PROVIDÊNCIAS  NECESSÁRIAS PARA QUE SEJA APRESENTADO  À ESTA CASA UM PROJETO DE LEI INSTITUINDO  UMA POLÍTICA ESTADUAL  RE REINSERÇÃO  SOCIAL PARA DEPENDENTES  QUÍMICOS  QUE SÃO ACOLHIDOS  PELO PROJETO  ACOLHE ALAGOAS  E CUMPRIRAM O SEU PRAZO DE ACOLHIMENTO NO ESTADO DE ALAGOAS. </t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>TARCIZO FREIRE</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/435/435_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/435/435_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO E AO DIRETOR PRESIDENTE DO DER, SOLICITANDO A CONSTRUÇÃO DE DUAS PASSARELAS PARA TRAVESSIA DE PEDESTRES, NO TRECHO DUPLICADO DA RODOVIA AL-220. (AV. JOSÉ ALEXANDRE DOS SANTOS, ARAPIRACA), ESPECIFICAMENTE NAS IMEDIAÇÕES DO POSTO PICHILAU E DO BAIRRO ARNON DE MELLO.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/434/434_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/434/434_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO E AO SECRETÁRIO DO PLANEJAMENTO E DESENVOLVIMENTO ECONÔMICO, NO SENTIDO DE ENVIDAR ESFORÇOS E PRIORIZAR O CADASTRAMENTO DOS BENEFICIÁRIOS AMIGO DO TRABALHADOR, INSTITUÍDO PELA LEI Nº-7.472/2013.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/433/433_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/433/433_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO E AO DIRETOR PRESIDENTE DO DER, SOLICITANDO A CONSTRUÇÃO DE RETORNO EM TRECHO DUPLICADO DA RODOVIA AL-220.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>DEPUTADO GILVAN BARROS FILHO</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/432/432_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/432/432_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO, E AO DIRETOR PRESIDENTE DO DER, SOLICITANDO A CONSTRUÇÃO DE RODOVIA LIGANDO A AL-115 ATE AL-220.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>DEPUTADO ANTONIO ALBUQUERQUE</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/184/184_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/184/184_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ADOTAR PROVIDÊNCIAS NECESSÁRIAS  PARA EVITAR O FECHAMENTO DA ESCOLA ESTADUAL DONA SANTA BULHÕES , LOCALIZADA EM PORTO REAL DO COLÉGIO </t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>GALBA NOVAES</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/195/195_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/195/195_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A CONCESSÃO DE ISENÇÃO DE ICMS NAS SAÍDAS DE ÓLEO DIESEL DESTINADOS A EMBARCAÇÕES PESQUEIRAS NACIONAIS, CONFORME LEI FEDERAL Nº-9.445/97 E DECRETO Nº-7.077/2010, QUE INSTITUI A CRIAÇÃO DO PROGRAMA DE INCENTIVO AO USO DESTE BENEFÍCIO PELOS PESCADORES.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>JAIRZINHO LIRA</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/431/431_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/431/431_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO, AO SECRETARIO DE DEFESA SOCIAL, E AO COMANDANTE DA POLICIA MILITAR, SOLICITANDO REFORMA NAS SEDES DAS DELEGACIAS DE POLÍCIA CIVIL, DAS CIDADES DE FEIRA GRANDE E LAGOA DA CANOA.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/430/430_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/430/430_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO, E AO SECRETARIO DE DEFESA SOCIAL, E AO COMANDANTE DA POLICIA MILITAR, SOLICITANDO A CONSTRUÇÃO DE BASES POLICIAIS MILITARES PERMANENTE, NAS CIDADES DE FEIRA GRANDE E LAGOAS DA CANOA.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/429/429_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/429/429_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO A AO DIRETOR PRESIDENTE DO DER, NO SENTIDO DE TOMAR PROVIDENCIAS NECESSÁRIAS, PARA O RECAPEAMENTO ASFÁLTICO DA RODOVIA AL-428, NO TRECHO QUE LIGA O MUNICÍPIO DE ARAPIRACA AO MUNICÍPIO DE FEIRA GRANDE.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/428/428_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/428/428_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO, NO SENTIDO DE TOMAR PROVIDENCIAS URGENTES, PARA QUE SEJA SOLUCIONADO O PROBLEMA DA SECA, ESPECIALMENTE NA CIDADE DE LAGOA DA CANOA-ALAGOAS.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/194/194_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/194/194_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO PROVIDÊNCIAS PARA QUE SEJA ASFALTADA A ESTRADA QUE LIGA A BR 316 AO MUNICÍPIO DE PINDOBA, EXTENSÃO DE 12,5 KM.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/215/215_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/215/215_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APELO AO GOVERNADOR DO ESTADO , AO SECRETÁRIO DE DEFESA SOCIAL E AO COMANDANTE GERAL DA POLI&amp;#180;CIA MILITAR , SOLICITANDO A CRIAÇÃO DE UMA EQUIPE PERMANENTE DO INSTITUTO DE CRIMINALÍSTICA DO MUNICÍPIO DE ARAPIRACA </t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/427/427_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/427/427_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO E AO DIRETOR PRESIDENTE DO DER, NO SENTIDO DE PROVIDENCIAR, A PAVIMENTAÇÃO ASFÁLTICA DA AL-105, ENTRE OS MUNICÍPIOS DE PENEDO E O DISTRITO DE PINDORAMA, E O POVOADO DO BOLÍVAR, ZONA RURAL DE CORURIPE.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/426/426_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/426/426_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO E AO SUPERINTENDENTE DO PROCON, SOLICITANDO PROVIDENCIAS JUNTO AS OPERADORAS, TIM, CLARO, OI E VIVO, COM RELAÇÃO AO SINAL DE TELEFONIA MÓVEL, NO POVOADO MARITUBA DO PEIXE, LOCALIZADO NO MUNICÍPIO DE PENEDO, ABRANGENDO OS POVOADOS DE CAPELA, RIACHO DO PEDRO, MARCAÇÃO, MURICI, PONTA DA VÁRZEA, E MARITUBA DE CIMA.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/424/424_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/424/424_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APELO AO GOVERNADOR DO ESTADO E AO DIRETOR PRESIDENTE DO DER, SOLICITANDO PROVIDENCIAS PARA A RODOVIA AL-428, QUE LIGA O MUNICÍPIO DE ARAPIRACA AO MUNICÍPIO DE FEIRA GRANDE, SEJA DENOMINADA RODOVIA ALMIR LIRA SOBRINHO. </t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>EDVAL GAIA</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/301/301_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/301/301_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APELO AO GOVERNADOR DO ESTADO E AO DIRETOR PRESIDENTE DO DER, A AMPLIAÇÃO E A REFORMA DO TERMINAL RODOVIÁRIO DA CIDADE DE PALMEIRA DOS ÍNDIOS._x000D_
 </t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/414/414_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/414/414_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO, SOLICITANDO A ISENÇÃO DO IPVA AOS MOTO-TAXISTAS DO ESTADO DE ALAGOAS, QUE SEJAM DEVIDAMENTE REGULAMENTADOS E/LICENCIADOS EM TAL ATIVIDADE PERANTE OS ÓRGÃOS COMPETENTES DE TRÂNSITO.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/415/415_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/415/415_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO E AO SECRETÁRIO DA FAZENDA, NO SENTIDO DE POSTERGAR O RECOLHIMENTO DO IMPOSTO DO ICMS ANTECIPADO DO ESTADO DE ALAGOAS, PARA ATÉ 120 (CENTO E VINTE) DIAS, TENDO EM VISTA A CRISE FINANCEIRA ENFRENTADA NO COMÉRCIO EM GERAL.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/303/303_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/303/303_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO E AO PRESIDENTE DA CASAL, SOLICITANDO MELHORIAS NO ABASTECIMENTO DE ÁGUA NO MUNICÍPIO DE ESTRELA DE ALAGOAS.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/302/302_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/302/302_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO E AO PRESIDENTE DA CASAL, SOLICITANDO MELHORIAS NO ABASTECIMENTO DE ÁGUA NO MUNICÍPIO DE IGACÍ NO POVOADO DE NOVO RIO.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/416/416_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/416/416_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APELO AO GOVERNADOR DO ESTADO E AO PRESIDENTE DO "DER", SOLICITANDO A CONCLUSÃO DE PAVIMENTAÇÃO ASFÁLTICA DO TRECHO DA AL-110, NAS PROXIMIDADES DO POVOADO BOLÍVAR NO MUNICÍPIO DE SÃO SEBASTIÃO, ATÉ O POVOADO PINDORAMA, NO MUNICÍPIO DE CORURIPE, NA SUA EXTENSÃO DE 12 KM. </t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/418/418_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/418/418_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO E AO DIRETOR PRESIDENTE DO "DER", SOLICITANDO A DUPLICAÇÃO DAS RODOVIAS ESTADUAIS AL-110, AL-115, AL-220 E AL-485, ATÉ OS RESPECTIVOS TRECHOS DE LIMITES DE PERÍMETRO URBANO DA CIDADE DE ARAPIRACA.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/423/423_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/423/423_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO E AO SECRETÁRIO DE DEFESA SOCIAL, SOLICITANDO A IMPLANTAÇÃO DE UM POSTO DE IDENTIFICAÇÃO, NA CIDADE DE  PORTO REAL DO COLÉGIO.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/422/422_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/422/422_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO E AO DIRETOR PRESIDENTE DO DER, SOLICITANDO A PAVIMENTAÇÃO ASFÁLTICA DO MUNICÍPIO DE OLHO D'ÁGUA GRANDE, ATÉ A BR 101, NAS PROXIMIDADES DA CIDADE DER PORTO REAL DO COLÉGIO ATÉ A SUA EXTENSÃO DE 08(OITO)KM.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/299/299_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/299/299_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO AO GOVERNADOR DE PROVIDENCIAS NO SENTIDO DE QUE A COMPANHIA DE ABASTECIMENTO DE ALAGOAS, CASAL FAÇA MELHOR ABASTECIMENTO DE ÁGUA NO MUNICÍPIO DE IGACI NO POVOADO MATA AMARELA.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/304/304_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/304/304_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO E AO PRESIDENTE DA CASAL, SOLICITANDO MELHORIAS NO ABASTECIMENTO DE ÁGUA NO MUNICÍPIO DE IGACÍ NO POVOADO SERRA VERDE.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>DUDU HOLLANDA</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO E A SECRETÁRIA DE INFRAESTRUTURA, SOLICITANDO A PAVIMENTAÇÃO E A DRENAGEM DAS RUAS, PEDRO DE LIMA DE OLIVEIRA E JOSÉ LUIZ NETO, LOCALIZADA NO MUNICÍPIO DE GIRAU DO PONCIANO.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/420/420_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/420/420_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO E AO SECRETÁRIO DE AGRICULTURA DA EMATER, SOLICITANDO A CRIAÇÃO DE LABORATÓRIO DE ANÁLISE DO SOLO, DA ÁGUA E DE TECIDOS VEGETAIS DO MUNICÍPIO DE ARAPIRACA.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>APELO AO GOVERNADO DO ESTADO E A SECRETARIA DE ESPORTE E LASER A JUVENTUDE NO SENTIDO DE PROVIDENCIAR A CONSTRUÇÃO DE UMA VILA OLÍMPICA, NO PARQUE DA LAGOA, SITUADA NO BAIRRO DE _x000D_
 BEBEDOURO.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/16/16_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/16/16_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO E AO DIRETOR PRESIDENTE DO DER, NO SENTIDO DE QUE SEJA RETOMADA AS OBRAS DE PAVIMENTAÇÃO NO TRECHO DA AL-105, QUE LIGA A BR-101, NO TRECHO ENTRE TEOTÔNIO VILELA E CORURIPE.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/17/17_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/17/17_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO, AO VICE-GOVERNADOR E AO SECRETÁRIO DE ESTADO DA SAÚDE, NO SENTIDO DE TOMAR PROVIDÊNCIAS URGENTES, PARA A DOAÇÃO DE UMA AMBULÂNCIA  DESTINADA À FUNDAÇÃO ROSA MÍSTICA, EM UNIÃO DOS PALMARES.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/19/19_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/19/19_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO E A SECRETARIA ESTADUAL DO MEIO AMBIENTE E RECURSOS HÍDRICOS, NO SENTIDO  DE AVALIAR A POSSIBILIDADE DE IMPLANTAR O PROGRAMA ÁGUA DOCE NO POVOADO SERRA DOS CAVALOS, MUNICÍPIO DE ÁGUA BRANCA.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/20/20_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/20/20_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO E AO DIRETOR PRESIDENTE DO DER, NO SENTIDO DE QUE DETERMINE A CONTINUIDADE DAS OBRAS RODOVIÁRIAS DA INTERLIGAÇÃO ENTRE OS MUNICÍPIOS DE PORTO DE PEDRAS E PORTO CALVO.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/21/21_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/21/21_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO NO SENTIDO DE QUE SEJA ENCAMINHADO A ESTA CASA, UM PROJETO DE LEI INSTITUINDO A POLÍTICA ESTADUAL DA JUVENTUDE.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/22/22_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/22/22_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO E AO SECRETÁRIO DE ESPORTE E LAZER, NO SENTIDO DE PROVIDENCIAR A RECUPERAÇÃO, MANUTENÇÃO E REFORMA DA VILA OLÍMPICA LAUTENEY PERDIGÃO, NO BAIRRO DE VILLAGE CAMPESTRE.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO, NO SENTIDO DE ALTERAR ARTIGO 4º DA LEI ESTADUAL Nº 7.472/13, QUE INSTITUI O PROGRAMA AMIGO TRABALHADOR.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>ISNALDO BULHÕES</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/113/113_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/113/113_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXCELENTÍSSIMO SENHOR LUCIANO BARBOSA DIGNÍSSIMO SECRETÁRIO DE ESTADO DA EDUCAÇÃO VIABILIZAR JUNTO AOS ÓRGÃOS COMPETENTES A RESTAURAÇÃO E REFORMA DO GINÁSIO DE ESPORTES CÔNEGO LUIZ CIRILO SILVA PERTENCENTE AO COMPLEXO ESTADUAL QUE AGREGAM AS ESCOLAS ALOÍSIO ERNANDO BRANDÃO, MILENO FERREIRA DA SILVA E LAURA CHAGAS DE ASSIS DEVIDO AS PÉSSIMAS CONDIÇÕES EM QUE SE ENCONTRAM PONDO EM RISCO A UTILIZAÇÃO PELOS ALUNOS E SEUS ACOMPANHANTES.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/114/114_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/114/114_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR DIRETOR DO DEPARTAMENTO DE ESTRADA E RODAGENS DO ESTADO DE ALAGOAS - DER HELDER GAZZONEO GOMES DO A SENHORA SECRETARIA DE INFRAESTRUTURA MARIA APARECIDA DE OLIVEIRA BERTO MACHADO, QUE SEJA PROVIDENCIADA A CONCLUSÃO DA ESTRADA QUE LIGA O MUNICÍPIO DE FLEXEIRAS AO MUNICÍPIO DE SÃO LUIS DO QUITUNDE AL 430 ,POR OPORTUNO RESSALTO O APELO FEITO PELOS MORADORES E COMERCIANTES POIS A MESMA E UTILIZADAS PARA ESCOAMENTO DE MERCADORIAS ALÉM DE FACILITAR O TRÂNSITOS ENTRE OS MUNICÍPIOS E TAMBÉM VAI DIMINUIR O ÍNDICE DE CRIMINALIDADE NAQUELA RODOVIA._x000D_
 DIANTE DA RELEVÂNCIA E PREMÊNCIA DO ASSUNTO EM QUESTÃO, SOLICITO AOS MEUS NOBRES DEPUTADOS E DEPUTADAS APROVAÇÃO DA PRESENTE PROPOSIÇÃO.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/413/413_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/413/413_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO E AO DIRETOR PRESIDENTE DA CASAL, NO SENTIDO DE PROVIDENCIAS OS REPAROS NECESSÁRIOS, PARA DESENVOLVEREM OS PROBLEMAS COM A CONSTANTE FALTA DE ÁGUA NO MUNICÍPIO DE FLEXEIRAS.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/14/14_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/14/14_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APELO AO GOVERNADOR DO ESTADO E AO DIRETOR PRESIDENTE DO DER, NO SENTIDO DE QUE SEJAM ADOTADAS MEDIDAS VISANDO O RECAPEAMENTO DO ACESSO ASFÁLTICO QUE LIGA O MUNICÍPIO DE MARIBONDO A ANADIA._x000D_
 </t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/411/411_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/411/411_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO E AO SECRETÁRIO DE EDUCAÇÃO, NO SENTIDO DE PROVIDENCIAR A REFORMA DA ESCOLA ESTADUAL INDÍGENA PAJÉ FRANCISCO QUEIROZ SUÍRA, NO MUNICÍPIO DE PORTO REAL DO COLÉGIO.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/410/410_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/410/410_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO E AO SECRETÁRIO DE DEFESA SOCIAL E RESSOCIALIZAÇÃO, NO SENTIDO DE PROVIDENCIA A CONSTRUÇÃO DE UM CENTRO INTEGRADO PARA ATUAÇÃO DAS POLÍCIAS CIVIL E MILITAR NO MUNICÍPIO DE SANTANA DO IPANEMA.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>DEPUTADO RONALDO MEDEIROS</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/409/409_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/409/409_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO, NO SENTIDO DE IMPLANTAR BICICLETÁRIOS JUNTO AOS PRÉDIOS EM QUE FUNCIONEM ÓRGÃOS E ENTIDADES DA ADMINISTRAÇÃO PÚBLICA ESTADUAL.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/408/408_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/408/408_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO NO SENTIDO DE PROVIDENCIAR A REVISÃO DA ALÍQUOTA DO ICMS INCIDENTE NO ÁLCOOL E OBRIGATORIEDADE DAS FROTAS PÚBLICAS A SEREM ABASTECIDAS COM ESTE COMBUSTÍVEL.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/407/407_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/407/407_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO, SOLICITANDO QUE ENVIE A ESTA CASA, PROJETO DE LEI QUE ALTERE A LEI Nº-6.595/2005.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/214/214_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/214/214_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO, PARA QUE SEJA CRIADA A ESTRUTURA DA PERÍCIA OFICIAL DO ESTADO, AS COORDENAÇÕES REGIONAIS DE CRIMINALÍSTICAS DO AGRESTE E DO SERTÃO.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>DEPUTADO INÁCIO LOIOLA</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/406/406_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/406/406_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO A AO DIRETOR PRESIDENTE DO "DER", QUE SEJAM EXECUTADOS OS TRABALHOS PERTINENTES À RECUPERAÇÃO DA RODOVIA EDVAL LEMOS - AL-215, NO TRECHO ENTRE A PRAIA DO FRANCÊS ATÉ A RODOVIA BR-101, MUNICÍPIO DE MARECHAL DEODORO.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/405/405_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/405/405_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO E AO DIRETOR PRESIDENTE DO "DER", PARA QUE SEJAM ADOTADAS MEDIDAS VISANDO O RECAPEAMENTO DO TRECHO ASFÁLTICO, QUE LIGA ANADIA A BOCA DA MATA.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/203/203_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/203/203_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO, SOLICITANDO O ENVIO A ESTE PODER, DO PROJETO DE LEI QUE DEFINE OS CRITÉRIOS PARA CONCESSÃO DA PROGRESSÃO FUNCIONAL DOS FUNCIONÁRIOS DO "DER".</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/403/403_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/403/403_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO, SOLICITANDO ESTUDOS PARA VIABILIZAR A CONVOCAÇÃO DO CADASTRO DE RESERVA DO "CFO-PM-AL.2012".</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/315/315_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/315/315_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO E AO DIRETOR DO DETRAN/AL, NO SENTIDO DE ADOTAR PROVIDÊNCIAS PARA QUE O CANDIDATO QUE PRETENDE TIRAR A CNH TENHA DIREITO A ESCOLHER QUAL AUTO-ESCOLA DO ESTADO FARÁ O CURSO, INDEPENDENTE DO SEU DOMICÍLIO DE ORIGEM.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/314/314_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/314/314_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO  GOVERNADOR DO ESTADO E AO  DIRETOR DO DETRAN/AL SOLICITANDO QUE AS HABILITAÇÕES APREENDIDAS DE PESSOAS DOMICILIADAS NA REGIÃO DE COMPETÊNCIA DA 5ª CIRETRAN, A DEVOLUÇÃO DESSAS HABILITAÇÕES OCORRA NA SEDE DO REFERIDO CIRETRAN EM ARAPIRACA.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/401/401_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/401/401_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO E AO PRESIDENTE DO "DER", SOLICITANDO A CONSTRUÇÃO DE UMA PASSARELA PARA A TRAVESSIA DE PEDESTRES NA AL-220, NO MUNICÍPIO DE CAMPO ALEGRE, NAS IMEDIAÇÕES DO HOSPITAL SENADOR ARNON DE MELLO E CONJUNTO HABITACIONAL DR.OLIVAL TENÓRIO COSTA.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>SÉRGIO TOLEDO</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/402/402_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/402/402_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO E AO DIRETOR PRESIDENTE DO "DER", SOLICITANDO A CONSTRUÇÃO DE UMA LOMBADA (QUEBRA MOLAS), NO POVOADO DE SÃO BENTO, NO MUNICÍPIO DE MARAGOGI.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/199/199_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/199/199_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO NO SENTIDO DE NÃO INCLUIR A PROPOSTA DE IDEOLOGIA DE GÊNERO NO PLANO DE EDUCAÇÃO DO ESTADO.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/400/400_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/400/400_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO E A SECRETARIA ESTADUAL DE DEFESA SOCIAL E RESSOCIALIZAÇÃO, NO SENTIDO DE REALIZAR ATIVIDADES PERIÓDICAS AO COMBATE AOS CRIMES DE HOMICÍDIO E AO TRÁFICO E CONSUMO E DROGA NO MUNICÍPIO DE PENEDO E DEMAIS MUNICÍPIOS CIRCUNVIZINHOS.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/496/496_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/496/496_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR E AO DIRETOR GERAL DO DER/AL PARA QUE SEJAM ADOTADAS MEDIDAS VISANDO A CONSTRUÇÃO DO ACESSO ASFÁLTICO QUE LIGUE A BR 316 A CIDADE DE PINDOBA.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/497/497_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/497/497_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR E AO SEC. DA DEFESA SOCIAL, PARA QUE SEJAM ADOTADAS MEDIDAS VISANDO A REFORMA DA DELEGACIA DE POLÍCIA CIVIL, 11ª DP DA CIDADE DE MARIBONDO.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/499/499_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/499/499_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APELO AO GOVERNADOR E AO DIRETOR GERAL DO DER PARA QUE SEJAM ADOTADAS MEDIDAS VISANDO A PAVIMENTAÇÃO ASFÁLTICA DA BR 316 ATE O POVOADO PAI MANÉ EM DOIS RIACHOS </t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t xml:space="preserve">APELO AO GOVERNADO E AO PRESIDENTE DO DETRAN PARA QUE VIABILIZE A CONSTRUÇÃO DA SEDE PRÓPRIA DA 5º CIRETRAM NO MUNICÍPIO DE ARAPIRACA </t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>APELO AO GOVENADO, PARA QUE TOME A INICIATIVA DE LEI, DE PROPOR A ISENÇAO DO IPVA AOS VEÍCULOS QUE COMPOEM O TRANSPORTE COMPLEMENTAR DO ESTADO DE ALAGOAS</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/506/506_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/506/506_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO E AO SUPERINTENDENTE DO PROCON-AL, PARA QUE SEJA CRIADO UM PROGRAMA PARA AJUDAR A RENEGOCIAR DÍVIDAS DE PESSOA SUPERENDIVIDADAS.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>CONCEDE COMENDA TAVARES BASTOS AO MAGISTRADO JOSÉ BRAGA NETO</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>MARQUINHOS MADEIRA</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/532/532_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/532/532_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO  PREFEITO DE MACEIÓ, SOLICITANDO A EXECUÇÃO DOS SERVIÇOS DE RECAPEAMENTO ASFÁLTICO DE TODA A EXTENSÃO DA AVENIDA RUI PALMEIRA, EM MACEIÓ.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>APELO AO PREFEITO RUI PALMEIRA PARA EXECUÇÃO DOS SERVIÇOS DE RECAPEAMENTO ASFALTICO DE TODA EXTENSÃO DA AVENIDA RUI PALMEIRA EM MACEIÓ</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO E AO DIRETOR DE DEFESA SOCIAL, SOLICITANDO  A REABERTURA  DE UM PM-BOX  NA RUA NOSSA SENHORA DA CONCEIÇÃO, NO BAIRRO DO CLIMA BOM, EM MACEIÓ.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO, SOLICITANDO A ISENÇÃO DO PRIMEIRO LICENCIAMENTO E O PAGAMENTO DO IPVA, SOBRE A PROPRIEDADE DE VEÍCULOS AUTOMOTORES, DAS MOTOCICLETAS DE 50 CILINDRADAS AS CHAMADAS , AS CINQUENTINHAS.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/562/562_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/562/562_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO O GOVERNADOR DO ESTADO E AO SUPERINTENDENTE DA ELETROBRAS DITRIBUIÇÃO ALAGOAS, PARA IMPLANTAR ENERGIA ELETRICA NO TRECHO QUE COMPREENDE A PONTE DIVALDO SURUAGY AO FRANCÊS</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/565/565_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/565/565_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO PREFEITO MUNICIPAL, ATRAVÉS DA SECRETARIA DE ESPORTE E LAZER, NO SENTIDO DE QUE SEJA CONSTRUÍDA NO CONJUNTO HABITACIONAL ACAUÃ, LOCALIZADO NO BAIRRO CIDADE UNIVERSITÁRIA, NESTA CAPITAL, MACEIÓ, UMA QUADRA DE ESPORTES PARA A PRÁTICA DE FUTEVÔLEI.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/566/566_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/566/566_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNO DO ESTADO DE ALAGOAS. ATRAVÉS DA SECRETARIA DO ESTADO DA EDUCAÇÃO, EM RAZÃO DOS SEUS INÚMEROS BENEFÍCIOS, PARA QUE SEJA IMPLANTADO O PROGRAMA EDUCAÇÃO DE TEMPO INTEGRAL, NA ESCOLA ESTADUAL GILVAN GOMES BARROS, LOCALIZADO NO MUNICÍPIO DE GIRAU DO PONCIANO, PROPORCIONANDO ASSIM A PROTEÇÃO E A INSERÇÃO DO JOVENS ALUNOS Á SOCIEDADE</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/568/568_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/568/568_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO DE ALAGOAS, NO SENTIDO DE SOLICITAR A RECUPERAÇÃO DO ASFALTO DA AVENIDA MIRIM, VIA PRINCIPAL DE ACESSO AO BAIRRO DO BENEDITO BENTES EM MACEIÓ</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO E AO PRESIDENTE DO DETRAN, PARA VIABILIZAR A CONSTRUÇÃO DA SEDE PRÓPRIA DO 5º CIRETRAN  NO MUNICÍPIO DE ARAPIRACA .JA EXISTE, A 61/2015</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/576/576_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/576/576_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO E SOLICITANDO  A ISENÇÃO DO IPVA AOS VEÍCULOS COMPELMENTARES DO ESTADO DE ALAGOAS</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/617/617_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/617/617_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO PARA AS EMPRESAS DE TELEFONIA MÓVEL TIM/CLARO/OI/VIVO PARA A MELHORIA DOS SERVIÇOS TELEFÔNICOS NO MUNICÍPIO DE MARAGOGI, BEM COMO, DEMAIS CIDADES DA REGIÃO NORTA</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/626/626_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/626/626_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO A SOLICITAÇÃO PARA QUE SEJA IMPLANTADO UM POSTO DE ATENDIMENTO AO CIDADÃO(JÁ) PARA O MUNICIPIO DE PILAR/AL</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/627/627_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/627/627_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA OUVIDO O PLENÁRIO DE FORMA REGIMENTAL, QUE SEJA ENCAMINHADO OFICIO AO SENHOR SECRETARIO DO ESTADO DA EDUCAÇÃO LUCIANO BARBOSA E AO EXCELENTISSIMO SENHOR GOVERNADOR DO ESTADO DE ALAGOAS RENAN FILHO, SOLICITANDO ESTUDO QUE VIABILIZAM CONTRUÇÕES DE GINASIOS POLIEPORTIVOS</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>CICERO CAVALCANTE</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/653/653_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/653/653_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO, JUNTO AO DIRETOR PRESIDENTE DO DER, VIABILIZAR O RECAPEAMENTO COMPLEMENTAR DO TRECHO DA CIDADE DE FLEXEIRAS ATE A AL-430 NOTE QUE LIGA A CIDADE DE SÃO LUIS DO QUITUNDE A BR104</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/654/654_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/654/654_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO JUNTO AO SECRETARIO DE EDUCAÇÃO DO ESTADO DE ALAGOAS, VIABILIZAR A REFORMA DA ESCOLA ESTADUAL MESSIAS DE GUSMÃO, LOCALIZADA NA CIDADE DE SÃO LUIS DO QUITUNDE</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/656/656_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/656/656_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO ILUSTRÍSSIMO SENHOR DIRETOR DO BANCO DO NORDESTE DO BRASIL E AO SUPERINTENDENTE REGIONAL NESTE ESTADO NO SENTIDO DE QUE SEJA INSTALADO UM POSTO AVANÇADO DO ALUDIDO BANCO NA CIDADE DE IGREJA NOVA</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/658/658_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/658/658_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR E AO SECRETARIO DE DEFESA SOCIAL PARA QUE ADOTEM PROVIDENCIAS NO SENTIDO DE VIABILIZAR QUE OS VEÍCULOS APREENDIDOS OU RECUPERADOS PELAS FORÇAS POLICIAIS, SEJAM LIBERADOS OU DEVOLVIDOS AOS SEUS PROPRIETÁRIOS  NO MUNICÍPIO ONDE FOI REGISTRADO O BOLETIM DE OCORRÊNCIA.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/663/663_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/663/663_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR E AO PRESIDENTE DO DER, PARA QUE ADOTEM PROVIDENCIAS DE CONSTRUIR UMA ROTATÓRIA NA SAÍDA DE ARAPIRACA</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/664/664_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/664/664_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APELO AO GOVERNADOR E AO PRESIDENTE DO DER, NO SENTIDO DE COLOCAR GUARD RAIL OU DEFENSA METÁLICA NA RODOVIA AL 220 NO TRECHO ENTRE A CIDADE DE SÃO MIGUEL DOS CAMPOS E A CIDADE DE CAMPO ALEGRE </t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/680/680_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/680/680_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO PREFEITO DE MACEIÓ, NO SENTIDO DE IMPLEMENTAR UMA LINHA DE ÔNIBUS INTEGRAÇÃO, FAZENDO O PERCURSO PELA RUA NATAL, ENTRANDO NA RUA VALDEMAR PEDRO DA SILVA.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/735/735_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/735/735_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO GOVERNADOR DO ESTADO E AO PRESIDENTE DO DER, AS PROVIDÊNCIAS NECESSÁRIAS PARA O RECAPEAMENTO ASFÁLTICO DA RODOVIA AL 115, TRECHO QUE LIGA O MUNICÍPIO DE CAMPO GRANDE AO MUNICÍPIO DE OLHA D&amp;#180;ÁGUA GRANDE, COM APROXIMADAMENTE 14KM DE OBRAS, QUE SE ENCONTRA EM PÉSSIMO ESTADO DE CONSERVAÇÃO</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/747/747_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/747/747_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APELO AO EXMº SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO DE EDUCAÇÃO, PARA QUE SEJA ADOTADA AS MEDIDAS VISANDO A CONSTRUÇÃO DE UM POÇO ARTESIANO NA ESCOLA ESTADUAL ODETE BONFIM NA CIDADE DE MARIBONDO._x000D_
 </t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/748/748_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/748/748_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO EXMº SR. GOVERNADOR DO ESTADO E AO SECRETÁRIO DE EDUCAÇÃO, PARA QUE SEJAM ADOTADAS MEDIDAS VISANDO A REFORMA DA ESCOLA ESTADUAL CÔNEGO JASSON SOUTO NA CIDADE DE JACARÉ DOS HOMENS.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/757/757_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/757/757_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APELO AO GOVERNADOR DO ESTADO E AO PRESIDENTE DO DETRAN, EM SENTIDO DE EDIFICAR UMA SEDE PRÓPRIA PARA O CIRETRAN EM DELMIRO GOUVEIA. </t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/758/758_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/758/758_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO E AO PRESIDENTE DO DER/AL, NO SENTIDO DE QUE SEJA FEITA A PAVIMENTAÇÃO ASFÁLTICA DA RODOVIA AL 220 NO DESTRITO DE PIAU MUNICÍPIO DE PIRANHAS, A RODOVIA BR 423 NA LOCALIDADE DE ACESSO AO MUNICÍPIO DE INHAPI.</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>EM AGUARDO</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/766/766_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/766/766_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO E AO SECRETÁRIO DE ASSISTÊNCIA E DESENVOLVIMENTO SOCIAL, NO SENTIDO DE REIMPLANTAR O PROGRAMA ESTADUAL DE ALIMENTAÇÃO COMPLEMENTAR DE GESTANTE EM SITUAÇÃO DE VULNERABILIDADE SOCIAL.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/774/774_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/774/774_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO DIRETOR DO DEPARTAMENTO DE ENGENHARIA DA EMPRESA DE TELEFONIA VIVO, NO SENTIDO DE QUE SEJA FEITO UM ESTUDO PARA UMA REDE DE TELEFONIA DA OPERADORA NO POVOADO DE SANTO ANTONIO, NO MUNICÍPIO DE ATALAIA.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t xml:space="preserve">APELO AO DIRETOR DO DEPARTAMENTO DE ENGENHARIA DA TELEFONIA TIM, NO SENTIDO DE QUE SEJA FEITO ESTUDO PARA INSTALAÇÃO DE UMA REDE DE TELEFONIA DESTA OPERADORA NO POVOADO DE SANTO ANTONIO, NO MUNICÍPIO DE ATALAIA. </t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>APELO PARA A PRESIDENTE DA REPÚBLICA, SENHORES PRESIDENTES DO SENADO FEDERAL E CÂMARA DOS DEPUTADOS, A FIM DE QUE EMPREENDAM ESFORÇOS PARA QUE A EMENDA À CONSTITUIÇÃO FEDERAL, DE N° 17 DE 2012, DE AUTORIA DO DEPUTADO FEDERAL MAURÍCIO RANDS, SEJA APRECIADA E APROVADA COM MÁXIMA BREVIDADE POSSÍVEL</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO E AO DIRETOR DO DETRAN/AL PARA QUE ADOTEM PROVIDÊNCIAS E/OU MECANISMOS LEGAIS DE VIABILIZAR A IMPLANTAÇÃO SIMPLIFICADA DA EXPEDIÇÃO DA ACC (HABILITAÇÃO PARA CONDUZIR MOTOS CONHECIDAS COMO "CINQUENTINHAS"</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>SUGESTÃO AO EXMO. SR. GOVERNADOR DO ESTADO E AO EXMO. SR. SECRETÁRIO DA FAZENDA DO ESTADO DE ALAGOAS PARA QUE TENHAM A INICIATIVA DE LEI, QUE TENHA POR OBJETIVO ISENTAR DO ICMS A MOTOCICLETA ADQUIRIDA PELO MOTO-TAXISTA DEVIDAMENTE REGULAMENTO NOS ORGÃOS COMPETENTES DE TRÂNSITO.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/806/806_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/806/806_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR E AO SECRETÁRIO DE TRANSPORTES E DESENVOLVIMENTO URBANO DO ESTADO, NO SENTIDO PARA QUE SEJAM MANTIDOS OS ESFORÇOS NA VIABILIZAÇÃO E INÍCIO DA OBRA DE DUPLICAÇÃO DA AL-101 NORTE, NO TRECHO COMPREENDIDO ENTRE OS MUNICÍPIOS DE MACEIÓ E MARAGOGI.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/816/816_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/816/816_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO VISANDO A IMPLANTAÇÃO DE UM INSTITUTO MEDICO LEGAL EM PALMEIRA DOS ÍNDIOS.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/817/817_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/817/817_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO PARA QUE SEJA IMPLANTADO O CURSO DE MEDICINA ATRAVÉS DA UNCISAL NO MUNICÍPIO DE PALMEIRA DOS ÍNDIOS.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/818/818_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/818/818_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO QUE SOLICITE AO PODER EXECUTIVO O ENVIO DE MENSAGEM QUE DISPÕE SOBRE A CONSTRUÇÃO DE UMA DELEGACIA DE ATENDIMENTO A MULHER - DEAM, NO MUNICÍPIO DE PALMEIRA DOS ÍNDIOS.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/845/845_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/845/845_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGESTÃO AO EXMO. SR. GOVERNADOR DO ESTADO E AO EXMO. SR. SECRETÁRIO DE DEFESA SOCIAL/ ALAGOAS PARA QUE VIABILIZEM COM URGÊNCIA A IMPLANTAÇÃO DO VIDEOMONITORAMENTO NO MUNICÍPIO DE ARAPIRACA/AL, POR SER UMA IMPORTANTE FERRAMENTA DE PREVENÇÃO E COMBATE A VIOLÊNCIA. </t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/849/849_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/849/849_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGESTÃO AO EXMO. SR. GOVERNADOR DO ESTADO E AO EXMO. SR. DIRETOR PRESIDENTE DO DETRAN/ AL PARA QUE VIABILIZEM A CONSTRUÇÃO DAS INSTALAÇÕES FISICAS (SEDE PRÓPRIA) DA CIRETRAN NO MUNICIPIO DE GIRAU DO PONCIANO/AL</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/874/874_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/874/874_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO E AO SECRETÁRIO DE TRANSPORTES E DESENVOLVIMENTO URBANO, NO SENTIDO DE VIABILIZAR A RECUPERAÇÃO DA RODOVIA AL 130, ENTRE OS MUNICÍPIOS DE SANTANA DO IPANEMA E OLHO D' ÁGUA DAS FLORES E ENTRE MARAVILHA E OURO BRANCO.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>PASTOR JOÃO LUIZ</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO E AO SECRETÁRIO DE EDUCAÇÃO E DO ESPORTE, SOLICITANDO A CONSTRUÇÃO DE UM BANHEIRO ACESSÍVEL A PORTADORES DE DEFICIÊNCIA FÍSICA NO CEPA, MUNICÍPIO DE MACEIÓ.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/885/885_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/885/885_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR RENAN FILHO E AO SECRETARIO DE EDUCAÇÃO DR. LUCIANO BARBOSA A IMPLANTAÇÃO DO PROGRAMA EDUCAÇÃO EM TEMPO INTEGRAL, NA ESCOLA ESTADUAL PROFESSORA ELZA SOARES NO MUNICIPIO DE QUEBRANGULO</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/897/897_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/897/897_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO SUPERINTENDENTE REGIONAL DO DNIT DR. FERNANDOFONTES MELRO FILHO E AO DIRETOR DE ESTRADA E RODAGEM (DER) DR. HELDER GAZZANEO GOMES NO SENTIDO DE FISCALIZAR OS ANIMAIS SOLTOS NAS RODOVIAS FEDERAIS E ESTADUAIS NO ESTADO DE ALAGOAS</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/902/902_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/902/902_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO PELA PAVIMENTAÇÃO ASFALTICA DO INICIO DA RUA LUIZ GONZAGA ATE O HOSPITAL REGIONAL DOUTOR CLODOALDO RODRIGUES DE MELO, EM SANTANA DO IPANEMA, BEM COMO A ABERTURA DE MAIS VIAS DE ACESSO AO REFERIDO HOSPITAL</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/912/912_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/912/912_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INCLUSÃO NA LOA 2016 DE RECURSOS PARA A SECRETARIA DA CULTURA ADOTAR MEDIDAS PARA EVITAR MAIOR DETERIORAÇÃO DO FORTE DE PORTO DE PEDRAS</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/920/920_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/920/920_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDE PROVIDÊNCIAS NO SENTIDO DE QUE A SECRETARIA DO ESTADO DA AGRICULTURA, CONTRATE UMA EMPRESA ESPECIALIZADA NA ÁREA AMBIENTAL, PARA QUE SE CADASTRE OS IMOVÉIS E POSSES RURAL. DIANTE DA OBRIGATORIEDADE DO NOVO CÓDIGO FLORESTAL LEI Nº 12.651/2012 QUE INSTITUI O CADASTRO AMBIENTAL RURAL - CAR, REGISTRO PÚBLICO ELETRÔNICO DE ÂMBITO NACIONAL. DIANTE DA DIFICULDADE FINANCEIRA QUE O GOVERNO ESTADUAL E FEDERAL SE ENCONTRAM, PARA CONTRATAÇÃO DE SERVIÇOS NOVOS, MAS SENDO ESSE SERVIÇO RELEVANTE IMPORTÂNCIA PARA NOSSOS PRODUTORES RURAIS, QUE SEJA FINANCIADO COM RECURSOS DESTINADOS DO FECOEP</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/928/928_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/928/928_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO SENHOR GOVERNADOR RENAN FILHO, E AO DIRETOR PRESIDENTE DO DEPARTAMENTO DE ESTRADAS E RODAGENS DE ALAGOAS - DER, ENG. HELDER GAZZANEO GOMES, PARA INSTALAÇÃO DE UMA MURETA DE PROTEÇÃO NA DESCIDA DA LADEIRA DA CHÃ DO MUNICIPIO DE MATRIZ DE CAMARAGIBE, TRECHO LOCALIZADO NA AL 105 NORTE</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/940/940_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/940/940_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR RENAN FILHO E AO DIRETOR PRESIDENTE DO DEPARTAMENTO DE ESTRADAS DE RODAGENS DE ALAGOAS - DER, ENG. HELDER GAZANNEO GOMES, PARA CONSTRUÇÃO DE UMA MURETA DE PROTEÇÃO NO INICIO DA LADEIRA DO ARREPIADO NO MUNICÍPIO DE PORTO CALVO, TRECHO LOCALIZADO NA AL465-NORTE</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/953/953_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/953/953_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO MAGNÍFICO REITOR DA UNIVERSIDADE FEDERAL DE ALAGOAS, PELA CONCRETIZAÇÃO DA CESSÃO DO TERRENO LOCALIZADO NO CAMPUS DESTA UNIVERSIDADE, PARA A IMPLANTAÇÃO DO POLO DE BIOTECNOLOGIA,  VISANDO A IMPLEMENTAÇÃO DO NÚCLEO DE TRATAMENTO E PESQUISA DE DOENÇAS RARAS.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1000/1000_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1000/1000_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR RENAN FILHO, E AO SECRETÁRIO DE ESTADO DA EDUCAÇÃO, LUCIANO BARBOSA, PARA A REFORMA DA ESCOLA ESTADUAL PROFESSORA MARIA MARGARIDA SILVA PUGLIESI, LOCALIZADA NA RUA DR. COELHO CAVALCANTE, CENTRO DO MUNICÍPIO DE SÃO LUÍS DO QUITUNDE.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1004/1004_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1004/1004_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APELO AO GOVERNADOR DO ESTADO PARA QUE INDIQUE A PESSOA A OCUPAR O CARGO DE CONSELHEIRO DO TRIBUNAL DE CONTAS DO ESTADO DE ALAGOAS, PARA QUE ESTE ÓRGÃO POSSA FUNCIONAR NA SUA COMPOSIÇÃO PLENA, EVITANDO A OMISSÃO INCONSTITUCIONAL. </t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1006/1006_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1006/1006_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO RENAN FILHO, E AO DIRETOR-PRESIDENTE DO DEPARTAMENTO DE ESTRADAS E RODAGENS DE ALAGOAS - DER, ENG. HELDER GAZZANEO GOMER, PARA CONSTRUÇÃO DE UMA PASSARELA E CICLOVIA, NO TRECHO LOCALIZADO NA AL-413 NORTE QUE LIGA O RESTAURANTE BÚFALO BILL AO BAIRRO SANTO INÁCIO DO MUNICÍPIO DE SÃO LUIZ DO QUITUNDE</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1007/1007_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1007/1007_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO, JOSÉ RENAN VASCONCELOS CALHEIROS FILHO, AO SUPERINTENDENTE REGIONAL DO DNIT EM ALAGOAS FABRICIO DE OLIVEIRA GLAVÃO, QUE SEJA PROVIDENCIADA A COLOCAÇÃO DAS PLACAS DE SINALIZAÇÃO E AS TROCAS DAS QUE SÃO ENCONTRADAS NO LOCAL, POIS AS MESMAS ENCONTRAM-SE APAGADAS OU ENFERRUJADAS DA BR101, POR OPORTUNO RESSALTO O APELO FEITO POR TODOS AQUELES QUE TRAFEGA PELO LOCAL, ONDE NO PERÍODO DA NOITE, FICA AINDA MAIS PERIGOSO</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1008/1008_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1008/1008_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO E AO SECRETÁRIO DE EDUCAÇÃO, SOLICITANDO A IMPLANTAÇÃO DO PROGRAMA EDUCAÇÃO EM TEMPO INTEGRAL, NA ESCOLA ESTADUAL PROFESSORA VALDECIR GOMES VASCONCELOS, NO MUNICÍPIO DE PILAR.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>APELO AOS  RESPONSÁVEIS PELAS OPERADORAS DE TELEFONIA NO ESTADO DE ALAGOAS CLARO, TIM, OI E VIVO, PARA POSSAM ESTABELECER SEUS SERVIÇOS NO MUNICÍPIO DE CHÁ PRETA QUE SOFRE COM A CARÊNCIA DA FALTA DE UTILIZAÇÃO DESTES SERVIÇO</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1018/1018_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1018/1018_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR E AO DIRETOR DO DER, NO SENTIDO QUE SEJA PROVIDENCIADA A CONCLUSÃO DA ESTRADA DA AL - 470, QUE LIGA O MUNICÍPIO DE CHÃ PRETA AO MUNICÍPIO DE CORRENTES, NO ESTADO DE PERNAMBUCO.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO E AO SECRETÁRIO DE ESTADO DE SEGURANÇA PÚBLICA SOLICITANDO A IMPLANTAÇÃO DE UM POSTO DE IDENTIFICAÇÃO NO BAIRRO DO TABULEIRO DOS MARTINS</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO E AO SECRETÁRIO DE ESTADO DO TRABALHO E EMPREGO, SOLICITANDO A VIABILIZAÇÃO DA INSTALAÇÃO DE UM POSTO DO SINE NO BAIRRO DO TABULEIRO DOS MARTINS.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO E AO DIRETOR DO DETRAL/AL, PARA QUE TENHAM A INICIATIVA DE LEI INSTITUINDO A HABILITAÇÃO SOCIAL DE FORMAÇÃO PROFISSIONAL DE CONDUTORES DE VEÍCULOS AUTOMOTORES.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1042/1042_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1042/1042_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APELO AO PREFEITO DO MUNICÍPIO DE MACEIÓ,RUI PALMEIRA E AO EXMO. SENHOR SECRETARIO MUNICIPAL DE ESPORTE E LAZER ANTONIO MOURA, SOLICITANDO IMPLANTAÇÃO DO PROJETO ACADEMIA AO AR LIVRE NAS PRAÇAS PÚBLICAS DA PERIFERIA DE NOSSA CAPITAL, INICIANDO PELAS PRAÇAS DO CONJUNTO OSMAN LOUREIRO E COLINA DOS EUCALIPTOS </t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1043/1043_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1043/1043_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO PREFEITO DO MUNICÍPIO DE MACEIÓ, RUI PALMEIRA SOLICITANDO AS SEGUINTES PROVIDÊNCIAS: SEJA SANADO O IMPASSE CRIADO COM A OCUPAÇÃO DAS RUAS INTERNAS DO CEMITÉRIO SÃO LUIZ, CUJAS RUAS FORAM OCUPADAS PARA SEPULTAMENTOS E AMPLIAÇÃO DO CEMITÉRIO DE SÃO LUIZ OU CONSTRUÇÃO DE UM NOVO CEMITÉRIO NO BAIRRO DO TABULEIRO DOS MARTINS</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1050/1050_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1050/1050_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO PREFEITO DE MACEIÓ, RUI SOARES PALMEIRA, O SENHOR SECRETARIO DE ESPORTE E LAZER ANTONIO JOSÉ GOMES DE MOURA, QUE SEJA PROVIDENCIADA A RECUPERAÇÃO, MANUTENÇÃO E REFORMA DA VILA OLIMPICA SITUADA NO BAIRRO DE GRACILIANO RAMOS.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1052/1052_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1052/1052_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO   GOVERNADOR DO ESTADO, PARA   QUE SEJA ENCAMINHADO OFICIO AO   MINISTRO DE ESTADO DAS COMUNICAÇÕES ANDRÉ FIGUEIREDO, E AO EXMO. SENHOR COORDENADOR DA BANCADA FEDERAL, DEPUTADO RONALDO LESSA, SOLICITANDO ESTUDOS QUE VIABILIZE A INSTALAÇÃO DA REDE WI-FI NO BAIRRO DO TABULEIRO DO MARTINS.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1056/1056_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1056/1056_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A MESA QUE SEJA ENCAMINHADO OFICIO AO SENHOR GOVERNADOR DO ESTADO RENAN CALHEIROS FILHO, SOLICITANDO QUE SEJA ENVIADO A ESTA CASA LEGISLATIVA, PROJETO DE LEI INSTITUINDO O PAGAMENTO DO 13º DOS SERVIDORES PÚBLICOS CIVIS E MILITARES DO ESTADO, NA DATA DO SEU ANIVERSÁRIO.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1078/1078_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1078/1078_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO, SOLICITANDO A COMPLETA NOMEAÇÃO DOS CANDIDATOS APROVADOS NO CONCURSO PÚBLICO PARA PROVIMENTO DE VAGAS E FORMAÇÃO DE CADASTRO DE RESERVA PARA CARGOS DE PERITO CRIMINAL, DE PERITO MÉDICO-LEGISTA, DE PAPILOSCOPISTA E DE TÉCNICO FORENSE.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>SEVERINO PESSOA</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1085/1085_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1085/1085_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO E A PREFEITURA MUNICIPAL DE ARAPIRACA, SOLICITANDO QUE SEJA ELABORADO PROJETO VISANDO A SOLUÇÃO E/OU CONSTRUÇÃO DE CENTRO DE APOIO E CARCERAGEM PARA MENORES INFRATORES E MULHERES NA REGIÃO DO AGRESTE, MAIS ESPECIFICAMENTE NO MUNICÍPIO DE ARAPIRACA.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>DEPUTADO FRANCISCO TENÓRIO</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO E AO SECRETÁRIO ESTADUAL DE EDUCAÇÃO, SOLICITANDO A RECONSTRUÇÃO DO GINÁSIO DE ESPORTES PADRE MANUEL VIEIRA, SITUADA EM ÁREA DA ESCOLA ESTADUAL COMENDADOR JOSÉ DA SILVA PEIXOTO, EM PENEDO.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR GOVERNADOR RENAN FILHO, E AO SECRETÁRIO DA EDUCAÇÃO, LUCIANO BARBOSA, PARA A REFORMA DA ESCOLA ESTADUAL PROFESSOR GUEDES DE MIRANDA, LOCALIZADA NA RUA DR. MIGUEL DE OMENA, CENTRO DO MUNICÍPIO DE PORTO CALVO/AL</t>
   </si>
@@ -1807,211 +1807,211 @@
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENCAMINHADA AO SECRETARIO DE SEGURANÇA PUBLICA DR. ALFREDO GASPAR DE MENDONÇA NETO, SOLICITANDO PROVIDÊNCIAS JUNTO AO COMENDO GERAL DA BRIOSA POLICIA MILITAR, NO SENTIDO DE PERMANÊNCIA CONSTANTE DE UMA GUARNIÇÃO DA PM NO DESTREITO DE CANAFÍSTULA DO CIPRIANO, MUNICÍPIO DE GIRAU DO PONCIANO</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>REITERO O TEOR DA INDICAÇÃO Nº51/2015 (CÓPIA), APROVADA POR UNANIMIDADE POR ESTA CASA LEGISLATIVA, NA QUAL SOLICITA AO GOVERNADOR DO ESTADO DE ALAGOAS, A CONVOCAÇÃO DO CADASTRO REVERSA DA CFO-PM AL.2012.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1121/1121_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1121/1121_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO A MESA QUE SEJA ENCAMINHADO UM OFICIO AO GOVERNADOR DO ESTADO NO SENTIDO DE QUE SEJA VIABILIZADO UM DIA DE CIDADANIA NA COLONIA DE PESCADORES DO MUNICÍPIO DE IGREJA NOVA. </t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1122/1122_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1122/1122_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA QUE SEJA ENCAMINHADO UM OFICIO AO SUPERINTENDENTE REGIONAL DO TRABALHO E EMPREGO, NO SENTIDO DE QUE SEJA VIABILIZADO UM DIA DE CIDADANIA NA COLONIA DE PESCADORES DO MUNICÍPIO DE IGREJA NOVA.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>INDICA QUE O PODER EXECUTIVO VIABILIZE ATRAVÉS DO DER- DEPARTAMENTO DE ESTRADAS E RODAGENS DE ALAGOAS, O RECAPEAMENTO DA ESTRADA QUE LIGA A RODOVIA BR104 AO DISTRITO ROCHA CAVALCANTE, SITUADA EM UNIÃO DOS PALMARES</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXCELENTÍSSIMO GOVERNADOR DO ESTADO DE ALAGOAS, COM CÓPIA PARA O SECRETÁRIO ESTADUAL DE EDUCAÇÃO E VICE GOVERNADOR, SUGERINDO QUE NA ESCOLA ESTADUAL MARCOS ANTÔNIO CAVALCANTI SILVA, LOCALIZADA NA AV. ANTONIO LISBOA DE AMORIM, NO BAIRRO DO BENEDITO BENTES, EM MACEIÓ, SEJA CRIADA UMA HORTA OLEICULTORA </t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1160/1160_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1160/1160_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO PRESIDENTE DO IMA,  PARA SOLICITAR PROVIDÊNCIAS EM RELAÇÃO AO LIXÃO IRREGULAR EXISTENTE NO SÍTIO GULANDIM NO MUNICÍPIO DE LIMOEIRO DE ANADIA</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>INDICA QUE SEJA ENCAMINHADO OFICIO AO GOVERNADOR DO ESTADO DE ALAGOAS RENAN CALHEIROS FILHO E AO EXCELENTÍSSIMO SENHOR PREFEITO DE MACEIÓ RUI PALMEIRA, SOLICITANDO PROVIDÊNCIAS PARA A ABERTURA E PLENO FUNCIONAMENTO DAS UPA'S LOCALIZADAS NOS BAIRROS DO BENEDITO BENTES E TRAPICHE DA BARRA</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>APELO AO EXCELENTÍSSIMO SENHOR DO GOVERNADOR DO ESTADO DE ALAGOAS QUE DETERMINE AO COMANDO DO CORPO DE BOMBEIRO MILITAR QUE ELABORE PLANO DE AÇÃO PREVENTIVA CONTRA INCÊNDIO PARA A REGIÃO DO CENTRO DE MACEIÓ</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>MAPRE</t>
   </si>
   <si>
     <t>MATERIA EM PAUTA PARA RECEBIMENTO DE EMENDAS</t>
   </si>
   <si>
     <t xml:space="preserve"> PROJETO DE RESOLUÇÃO Nº 33/2015 (5ª SESSÃO) REVOGA O PARÁGRAFO 1º DO ARTIGO 134 DO REGIMENTO INTERNO E RENOMEIA OS PARÁGRAFOS POSTERIORES.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 144-2015, MENSAGEM Nº35-2015 - DE AUTORIA DO PODER EXECUTIVO. (10ª SESSÃO)_x000D_
 _x000D_
 _x000D_
 ESTIMA A RECEITA E FIXA A DESPESA DO ESTADO DE ALAGOAS PARA O EXERCÍCIO FINANCEIRO DE 2016.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/995/995_texto_integral.doc</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/995/995_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 143/2015 - MENSAGEM Nº 36/2015, DE AUTORIA DO PODER EXECUTIVO. (10ª SESSÃO)_x000D_
 _x000D_
 DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO DE 2016/2019 NOS TERMOS DO ARTIGO 176, § 1º DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO REGIMENTO INTERNO DA ASSEMBLEIA LEGISLATIVA DO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS - 2ª SESSÃO.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA À CONSTITUIÇÃO Nº 68/2015_x000D_
 DE AUTORIA DO SENHOR DEPUTADO DAVI DAVINO FILHO ( 3ª SESSÃO )_x000D_
 FICA ACRESCENTADO O INCISO IV AO ART.200 DA CONSTITUIÇÃO ESTADUAL DO ESTADO DE ALAGOAS COM A SEGUINTE REDAÇÃO: ART. 200.(...). (...) VI- ASSISTÊNCIA PSICOLÓGICA E ASSISTÊNCIA SOCIAL AOS ALUNOS, PROFESSORES E FUNCIONÁRIOS</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>MSGOV</t>
   </si>
   <si>
     <t>MENSAGEM GOVERNAMENTAL</t>
   </si>
   <si>
     <t>PODER EXECUTIVO ESTADUAL</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/811/811_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/811/811_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETA PARCIALMENTE O PROJETO DE LEI N° 054/2015 QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTARIA DE 2016 NOS TERMOS DO INCISO 2º DO ARTIGO 176, DA CONSTITUIÇÃO ESTADUAL.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/822/822_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/822/822_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA DE 2016, NOS TERMOS DO § 2º DO ARTIGO 176, DA CONSTITUIÇÃO ESTADUAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/828/828_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/828/828_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE ESTIMA A RECEITA E FIXA A DESPESA DO ESTADO DE ALAGOAS PARA O EXERCÍCIO FINANCEIRO DE 2016</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1062/1062_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1062/1062_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROJETO DE LEI Nº 173/2015, QUE REESTRUTURA A UNIDADE GESTORA ÚNICA DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES PÚBLICOS DO ESTADO DE ALAGOAS, ALTERA A SUA PERSONALIDADE JURÍDICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1547/1547_texto_integral.doc</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1547/1547_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EDUCAÇÃO AMBIENTAL, INSTITUI A POLÍTICA ESTADUAL DE EDUCAÇÃO AMBIENTAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>REESTRUTURA A UNIDADE GESTORA DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES PÚBLICOS DO ESTADO DE ALAGOAS, ALTERA SUA PERSONALIDADE JURÍDICA E DÁ OUTRAS PROVIDÊNCIAS. DE ORIGEM GOVERNAMENTAL.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t xml:space="preserve">Moção </t>
   </si>
   <si>
     <t>CONGRATULAÇÃO PELA EMANCIPAÇÃO POLITICA DO MUNICIPIO DE PORTO REAL DO COLÉGIO</t>
   </si>
   <si>
     <t>222</t>
   </si>
@@ -2136,2660 +2136,2660 @@
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>PARECER</t>
   </si>
   <si>
     <t>RECURSO AO PLENÁRIO DIANTE DO PARECER DA 2º COMISSA~DO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>APROVA O NOME DO SENHOR MARCOS ANTÔNIO VIEIRA D VASCONCELOS PARA OCUPAR O CARGO DE DIRETOR PRESIDENTE DA AGÊNCIA REGULADORA DE SERVIÇOS PÚBLICOS DO ESTADO DE ALAGOAS(ARSAL).</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1488/1488_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1488/1488_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO GOVERNO DO ESTADO RELATIVAS AO EXERCÍCIO DE 2014.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS DEPÓSITOS JUDICIAIS E EXTRAJUDICIAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO ESTADO DE ALAGOAS PARA O EXERCÍCIO FINANCEIRO DE 2015.</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/11/11_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/11/11_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DO ESTADO DE ALAGOAS O DIA ESTADUAL DA CONQUISTA DO VOTO FEMININO NO BRASIL A SER COMEMORADO ANUALMENTE NO DIA 24 DE FEVEREIRO E DÁ OUTRAS PROVIDENCIAS .</t>
   </si>
   <si>
     <t>AUTORIZA O AUMENTO DE CAPITAL SOCIAL DA COMPANHIA DE SANEAMENTO DE ALAGOAS - CASAL, NA FORMA ESPECÍFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>ALTERA A LEI DE N°-5.887, DE 06 DE DEZEMBRO DE 1.996, QUE INSTITUI O FUNJURIS, DISPONDO SOBRE SUAS  ATRIBUIÇÕES E ESTRUTURA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/116/116_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/116/116_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA PASSE LIVRE ESTUDANTIL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/18/18_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/18/18_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADAO HONORARIO DO ESTADO DE ALAGOAS A SENHORA LUCI MÔNICA MOURA  RIBEIRO RABÊLO</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/24/24_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/24/24_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O FRETAMENTO DE VEICULO TAXI PARA TRANSPORTE INTERMUNICIPAL E INDIVIDUAL DE PASSAGEIROS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/30/30_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/30/30_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">GARANTE AOS EX JOGADORES PROFISSIONAIS DE FUTEBOL O INGRESSO GRATUITO EM ESTÁDIOS DE FUTEBOL EM DIAS DE JOGOS._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/31/31_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/31/31_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CRIAÇÃO  A ESTRUTURAÇÃO DO FUNCIONAMENTO DO FORUM PERMANENTE EM DEFESA DA MULHER ALAGOANA, FORUMULHER E DÁ OUTRAS PROVIDENCIAS._x000D_
 </t>
   </si>
   <si>
     <t>THAISE GUEDES</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/32/32_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/32/32_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DIVULGAÇÃO DO SERVIÇO DE DISQUE DENUNCIA NACIONAL DE VIOLÊNCIA CONTRA A MULHER NO ÂMBITO DO ESTADO DE ALAGOAS._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/27/27_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/27/27_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CAMPANHA DE CONSCIENTIZAÇÃO À DOAÇÃO DE SANGUE.</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/33/33_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/33/33_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"INSTITUI PARA DOADORES DE SANGUE DO ESTADO DE ALAGOAS MEIA ENTRADA EM EVENTOS CULTURAIS ESPORTIVOS E DE LAZER, REALIZADO EM LOCAIS PÚBLICOS._x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/34/34_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/34/34_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSIDERA  DE UTILIDADE PÚBLICA DA ASSOCIAÇÃO PROFESSORA ERIK MAXIMINIANO EM CAMPO ALEGRE, ESTADO DE ALAGOAS._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/35/35_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/35/35_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A OBRIGATORIEDADE DOS SHOPINGS CENTERS LOCALIZADOS NO ESTADO DE ALAGOAS, DISPONIBILIZAREM UM ESPAÇO FÍSICO PARA IMPLANTAÇÃO DE POSTOS DO PROCON._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/28/28_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/28/28_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERA O BAILE DA CHITA PATRIMÔNIO CULTURAL IMATERIAL DO ESTADO. - SUBSTITUTIVO.</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/36/36_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/36/36_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A INCLUSÃO DO TEMA EDUCAÇÃO FINANCEIRA NO CURRICULUM  NAS ESCOLAS ESTADUAIS DE ENSINO MÉDIO DO ESTADO DE ALAGOAS._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/29/29_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/29/29_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DO ESTADO DE ALAGOAS AO DESPORTISTA NELSON DE JESUS SILVA, O &amp;#8220;DIDA&amp;#8221;.</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/37/37_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/37/37_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSIDERA DE UTILIDADE PUBLICA ESTADUAL A FUNDAÇÃO PALÁCIO DO TRABALHADOR ALAGOANO-FUNPATA- MACEIÓ- AL_x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/38/38_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/38/38_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSIDERA DE UTILIDADE PUBLICA A ASSOCIAÇÃO DESCANSO DE REI DOS ARTESÃOS DO POVOADO SALGADO EM DELMIRO GOUVEIA-AL_x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/39/39_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/39/39_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSIDERA DE UTILIDADE PUBLICA O INSTITUTO SERTANEJO DE APOIO AO SER_x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/40/40_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/40/40_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTABELECE PRIORIDADE NA TRAMITAÇÃO DOS PROCESSOS ADMINISTRATIVOS EM QUE FIGUREM COMO PARTE OU INTERVENIENTE PESSOAS COM IDADE IGUAL OU SUPERIOR A 60 ( SESSENTA ) ANOS._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/41/41_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/41/41_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INCLUI NO CALENDÁRIO OFICIAL DE DATAS E EVENTOS DO ESTADO DE ALAGOAS O DIA DO CAPELÃO._x000D_
 </t>
   </si>
   <si>
     <t>TRIBUNAL DE CONTAS</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/42/42_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/42/42_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A REVISÃO DOS SUBSÍDIOS E REMUNERAÇÃO DOS CARGOS EFETIVOS DO TRIBUNAL DE CONTAS DO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDENCIAS._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/43/43_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/43/43_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A INSTALAÇÃO DE BANHEIROS QUÍMICOS NOS LOCAIS DE FEIRAS LIVRES NO ESTADO DE ALAGOAS._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/44/44_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/44/44_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O ATENDIMENTO PSICOLÓGICO ÀS GESTANTES EM HOSPITAIS DA REDE PÚBLICA ESTADUAL EM ALAGOAS._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/45/45_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/45/45_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REGULAMENTA A CRIAÇÃO, PRODUÇÃO E VENDA DE CÃES E GATOS NO ESTADO DE ALAGOAS._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/46/46_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/46/46_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI O PROJETO " SAÚDE NAS FEIRAS LIVRES E MERCADOS - PSFM/AL" PROJETO DE OBRIGATORIEDADE PARA OFERECER TODOS OS SERVIÇOS DE SAÚDE POSSÍVEIS DE SEREM REALIZADOS NAS FEIRAS LIVRES E MERCADOS DE  TODAS AS CIDADES DO ESTADO DE ALAGOAS PARA BENEFICIO DA SAÚDE DOS FEIRANTES E DOS SEUS FREQUENTADORES._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/47/47_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/47/47_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A PROIBIÇÃO DO USO DE " PAPEL TÉRMICO " NA IMPRESSÃO DE RECIBOS E COMPROVANTES BANCÁRIOS E NOS ESTABELECIMENTOS COMERCIAIS NO ESTADO DE ALAGOAS._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/48/48_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/48/48_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TORNA OBRIGATÓRIO A REALIZAÇÃO DO EXAME DENOMINADO ANÁLISE DE DROGAS DE ABUSO EM URINA PARA ESTUDANTES COM IDADE A PARTIR DE 10 ANOS, NAS ESCOLAS PÚBLICAS, CONVENIADAS E PARTICULARES E DÁ OUTRAS PROVIDENCIAS._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/3/3_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/3/3_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL O DIA DO MOTORISTA E DO CONDUTOR DE AMBULÂNCIA NO CALENDÁRIO DE FESTIVIDADES DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/49/49_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/49/49_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A OBRIGATORIEDADE DOS FORNECEDORES A MANTEREM AMOSTRAS SEM LACRE DOS PRODUTOS À VENDA, PARA EXAME DO CONSUMIDOR._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/50/50_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/50/50_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE HORÁRIO PARA TELEFONEMAS, MENSAGENS E AFINS DE COBRANÇAS DE DÉBITOS._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/51/51_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/51/51_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A COBRANÇA DE "COUVERT" ARTÍSTICO E A OBRIGATORIEDADE DE COLOCAÇÃO DE PLACAS INFORMATIVAS DOS VALORES._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/52/52_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/52/52_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CRIAÇÃO DO LIVRO DE RECLAMAÇÕES NOS ESTABELECIMENTOS DE FORNECIMENTO DE BENS OU PRESTAÇÃO DE SERVIÇOS NO ESTADO DE ALAGOAS._x000D_
 </t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
     <t>ALTERA O INCISO II, DO ART. 3º DO PARÁGRAFO ÚNICO DO ART. 4º O ART. 5º E SEU § 2º ART. 7º DA LEI ESTADUAL Nº 6.904, DE 03 DE JANEIRO DE 2008 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/55/55_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/55/55_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ O  NOME DE RODOVIA  GRACILIANO RAMOS, AO TRECHO DA RODOVIA-AL., 210, ENTRE OS MUNICÍPIOS DE PALMEIRA DOS ÍNDIOS E QUEBRÂNGULO.</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/57/57_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/57/57_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O ART. 2º A LEI ESTADUAL Nº 7.472, DE 09 DE MAIO DE 2013, ADICIONANDO OS INCISOS IX E X, QUE INSTITUI O PROGRAMA AMIGO TRABALHADOR._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/58/58_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/58/58_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A EXIBIÇÃO DO PREÇO DOS PRODUTOS POR UNIDADE DE MEDIDA._x000D_
 </t>
   </si>
   <si>
     <t xml:space="preserve">DECLARA DE UTILIDADE PUBLICA O INSTITUTO RICARDO CALHEIROS E ADOTA OUTRAS PROVIDENCIAS._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/60/60_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/60/60_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A INCLUSÃO DO NOME DO CÔNJUGE OU MAIOR DE 18 ANOS QUE RESIDA COM O CONSUMIDOR NAS CONTAS MENSAIS DE SERVIÇOS ESSENCIAIS A FIM DE ATESTAR SUA RESIDENCIA._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/66/66_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/66/66_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A PROIBIÇÃO DE INSTITUIÇÕES BANCÁRIAS DE NEGAR OU RESTRINGIR ATENDIMENTO AO USUÁRIO E DA OUTRAS PROVIDENCIAS._x000D_
 </t>
   </si>
   <si>
     <t>PROCURADORIA GERAL DE JUSTIÇA</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/67/67_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/67/67_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS SERVIDORES DO MINISTÉRIO PÚBLICO DO ESTADO DE ALAGOAS, ANO-BASE 2014, NOS TERMOS DO ART. 37, INCISO X, CONSTITUIÇÃO FEDERAL._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/68/68_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/68/68_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A LEI ESTADUAL Nº 6.787, DE 22 DE DEZEMBRO DE 2006, QUE DISPÕE SOBRE A CONSOLIDAÇÃO DOS PROCEDIMENTOS ADOTADOS QUANTO AO LICENCIAMENTO AMBIENTAL, DAS INFRAÇÕES ADMINISTRATIVAS E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/69/69_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/69/69_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A HABITAÇÃO SOCIAL, PROGRAMA SOCIAL DE FORMAÇÃO, QUALIFICAÇÃO E HABITAÇÃO PROFISSIONAL DE CONDUTORES DE VEÍCULOS AUTOMOTORES E DA OUTRAS PROVIDENCIAS._x000D_
 VETO TOTAL.</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/70/70_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/70/70_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FIXA O PERCENTUAL DA DATA-BASE ACUMULADO DO ANO DE 2014 A SER APLICADO AOS SUBSÍDIOS DOS SERVIDORES EFETIVOS ESTÁVEIS E OCUPANTES DE CARGOS ISOLADOS DO PODER JUDICIÁRIO DE ALAGOAS E ADOTA OUTRAS PROVIDENCIAS._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/71/71_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/71/71_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FIXA O PERCENTUAL DA DATA-BASE ACUMULADO DO ANO DE 2014 A SER APLICADO AOS SUBSÍDIOS DOS SERVIDORES COMISSIONADOS DO PODER JUDICIÁRIO DE ALAGOAS E ADOTA OUTRAS PROVIDENCIAS._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/72/72_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/72/72_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSIDERA DE UTILIDADE PUBLICA ESTADUAL A ASSOCIAÇÃO DORCAS ALAGOAS QUERENDO VIVER._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/73/73_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/73/73_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA CRITÉRIOS PARA PAGAMENTO DO 13º SALÁRIO AOS SERVIDORES PÚBLICOS DO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDENCIAS._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/74/74_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/74/74_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE PONTOS SONOROS ADAPTADOS NOS INTERIORES DOS ÔNIBUS PARA EMBARQUE E DESEMBARQUE DE PESSOAS COM DEFICIÊNCIA VISUAL E DÁ OUTRAS PROVIDENCIAS._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/65/65_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/65/65_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI ESTADUAL Nº 7.503, DE 14 DE JUNHO DE 2013, ACRESCENTADO AO ART. 4º, O PARÁGRAFO ÚNICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/75/75_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/75/75_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSIDERA DE UTILIDADE PUBLICA A ASSOCIAÇÃO DOS APOSENTADOS E PENSIONISTAS EM TELECOMUNICAÇÕES DE ALAGOAS-APOSTE._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/76/76_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/76/76_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSIDERA DE UTILIDADE PÚBLICA AS CASA CAMINHO DE LUZ - CECAL - DE GIRAU DO PONCIANO, ALAGOAS._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/77/77_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/77/77_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSIDERA DE UTILIDADE PUBLICA ESTADUAL O INSTITUTO BRASILEIRO DE CONSULTORIA INTEGRADA A EDUCAÇÃO, SAÚDE, MEIO AMBIENTE, CULTURA , LAZER E ASSISTÊNCIA SOCIAL-IBRACIN._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/15/15_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/15/15_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA DE 2016, NOS TERMOS DO § 2º DO ARTIGO 176, DA CONSTITUIÇÃO ESTADUAL, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/78/78_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/78/78_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MODIFICA A EMENTA E O ARTIGO 1º DA LEI 7.679 DE 13/01/2015 QUE CONSIDERA DE UTILIDADE PUBLICA A ASSOCIAÇÃO DOS MORADORES E MORADORAS DO MUNICÍPIO DE MINADOR DO NEGRÃO._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/79/79_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/79/79_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROÍBE O EXECUTIVO E O LEGISLATIVO ESTADUAL DE CELEBRAR OU PRORROGAR CONTRATO COM PESSOA JURÍDICA, BEM COMO COM CONSÓRCIO DE PESSOAS JURÍDICAS, QUE TENHAM EFETUADO DOAÇÕES EM DINHEIRO OU BEM ESTIMÁVEL EM DINHEIRO, PARA PARTIDO POLÍTICO OU CAMPANHA ELEITORAL DE CANDIDATO A CARGO ELETIVO POR 04 (QUATRO) ANOS, CONTADOS DA DATA DE DOAÇÃO.</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/80/80_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/80/80_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DO ESTADO DE ALAGOAS AO EXCELENTÍSSIMO SENHOR DOUTOR PAULO MACHADO CORDEIRO, DESEMBARGADOR FEDERAL DO TRF DA 5ª REGIÃO. </t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/89/89_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/89/89_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA VAQUEJADA COMO PATRIMÔNIO CULTURAL IMATERIAL DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/90/90_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/90/90_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA ESTADUAL O CONSELHO COMUNITÁRIO DE DESENVOLVIMENTO SOCIAL DO BAIRRO DO BENEDITO BENTES. CODEBENTES.</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/63/63_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/63/63_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O RECONHECIMENTO DA ATIVIDADE DA "VAQUEJADA" COMO ATIVIDADE ESPORTIVA, NO ÂMBITO DO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS.._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 DISPÕE SOBRE O RECONHECIMENTO DA ATIVIDADE "VAQUEJADA" COMO ATIVIDADE ESPORTIVA, NO ÂMBITO DO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/62/62_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/62/62_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AFASTAMENTO REMUNERADO DE SERVIDORAS ESTADUAIS VITIMAS DE VIOLÊNCIA SEXUAL, FAMILIAR OU DOMÉSTICA NO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/91/91_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/91/91_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA O INSTITUTO DE BEM ESTAR SOCIAL.</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/92/92_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/92/92_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO BENEFICIENTE E CULTURAL APRÍGIO BEZERRA DA SILVA.</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/93/93_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/93/93_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DESTINAR RECURSOS PARA O AUMENTO DE CAPITAL SOCIAL DO LABORATÓRIO INDUSTRIAL FARMACÊUTICO DE ALAGOAS S/A - LIFAL.</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/61/61_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/61/61_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA A OBRIGATORIEDADE DE INSERÇÃO DE MENSAGEM EDUCATIVAS SOBRE O USO DE DROGAS NOS INGRESSOS DE EVENTOS ESPORTIVOS E SHOWS CULTURAIS OU ESPORTIVOS VOLTADOS AO PÚBLICO INFANTO-JUVENIL E NOS LOCAIS DOS EVENTOS.</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/100/100_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/100/100_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕES SOBRE O PROCESSO DE PRODUÇÃO DE QUEIJOS ARTESANAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/54/54_texto_integral.jpeg</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/54/54_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO HONORÁRIO DO ESTADO DE ALAGOAS AO SENHOR WARLEY MARTINS GONÇALLES, PRESIDENTE DA CONFEDERAÇÃO BRASILEIRA DE APOSENTADOS, PENSIONISTAS E IDOSOS - COPAB</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/56/56_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/56/56_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O RECONHECIMENTO DE UTILIDADE PÚBLICA ESTADUAL, DA ASSOCIAÇÃO CATÓLICA SÃO _x000D_
 VICENTE DE PAULA. CASA DE RANQUINES, NO ESTADO DE ALAGOAS._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/64/64_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/64/64_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO ÂMBITO DO SISTEMA ESTADUAL DE ENSINO O PROGRAMA "ESCOLA LIVRE"</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/515/515_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/515/515_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DAS ASSISTÊNCIAS TÉCNICAS FORNECEREM AOS CONSUMIDORES PROTOCOLO DE ATENDIMENTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/94/94_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/94/94_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE PRÉMIO À PESSOA QUE COMUNICAR ÀS AUTORIDADES COMPETENTES A PRÁTICA DE CRIME A ADMINISTRAÇÃO PÚBLICA DO ESTADO DO ALAGOAS,DE QUE RESULTE A EFETIVA RECUPERAÇÃO DE VALORES AO ERÁRIO.</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/101/101_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/101/101_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ABRIR AO ORÇAMENTO VIGENTE, CRÉDITO SUPLEMENTAR EM FAVOR DO TRIBUNAL DE JUSTIÇA DO ESTADO DE ALAGOAS NO VALOR DE R$-103.242,93, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/102/102_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/102/102_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ABRIR AO ORÇAMENTO VIGENTE, CRÉDITO SUPLEMENTAR EM FAVOR DO TRIBUNAL DE JUSTIÇA  DO ESTADO DE ALAGOAS, NO VALOR DE R$15.844,32, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/372/372_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/372/372_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ABRIR AO ORÇAMENTO VIGENTE CRÉDITO SUPLEMENTAR EM FAVOR DO FUNDESMAL NO VALOR DE R$ 1.150.177,70, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/96/96_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/96/96_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ABRIR AO ORÇAMENTO VIGENTE CRÉDITO SUPLEMENTAR EM FAVOR DO TRIBUNAL DE JUSTIÇA DO ESTADO DE ALAGOAS NO VALOR DE R$ 18.018.249,85 , E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/97/97_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/97/97_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃO HONORÁRIO DO ESTADO DE ALAGOAS AO SENHOR GILBERTO KASSAB.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/98/98_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/98/98_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA ESTADUAL A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE ARAPIRACA (APAE)</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/99/99_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/99/99_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DO REGISTRO DE HISTÓRICO MÉDICO ESCOLAR NAS ESCOLAS DAS REDES_x000D_
 PÚBLICA E PARTICULAR DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/110/110_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/110/110_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA O INSTITUTO QUINTAL CULTURAL</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/180/180_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/180/180_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRIGA AS INSTITUIÇÕES FINANCEIRAS A INFORMAR AO CONSUMIDOR AS FRAUDES MAIS FREQUENTES RELACIONADAS AOS SEUS SERVIÇOS</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1083/1083_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1083/1083_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO ESPIRITA NOSSO LAR.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/253/253_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/253/253_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI CONCEDE O TITULO DE CIDADÃ HONORARIA DO ESTADO DE ALAGOAS Á ADVOGADA FERNANDA MARINELA DE SOUZA SANTOS</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/250/250_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/250/250_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI INSTITUI A CULTURA DE AMBIENTE SAUDÁVEL E QUALIDADE DE VIDA NAS ESCOLAS DE REDE ESTADUAL DE ENSINO (ESCOLAS SUSTENTÁVEL) </t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE ANISTIA DE CRÉDITOS TRIBUTÁRIOS RELATIVOS AO IPVA, BEM COMO SOBRE O PRINCIPAL E OS JUROS DE MORA, DE TAXAS DA COMPETÊNCIA DO DETRAN E MULTAS DECORRENTES DE INFRAÇÕES DE TRÂNSITO, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/290/290_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/290/290_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR AO ORÇAMENTO VIGENTE CRÉDITO SUPLEMENTAR EM FAVOR DE FUNJURIS NO VALOR DE R$ 79.955.783,22 E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/291/291_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/291/291_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DISPÕE SOBRE A PROIBIÇÃO DA PRATICA COMERCIAL DE RENOVAÇÃO AUTOMÁTICA DE CONTRATO E PRESTAÇÃO DE SERVIÇOS POR ASSINATURA.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/297/297_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/297/297_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI INSTITUI NO ÂMBITO DO SISTEMA ESTADUAL DE ENSINO PÚBLICO , A POLITICA DE PLURALIDADE DE IDEOLOGIA, POLITICA, RELIGIOSA E FISIOLOGICA</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/300/300_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/300/300_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE O NOME DE SEBASTIÃO TEIXEIRA CAVALCANTE NETO, PARA O TRECHO DA RODOVIA AL 480, QUE LIGA PORTO CALVO À JUNDIÁ. </t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/323/323_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/323/323_texto_integral.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIA A REALIZAÇÃO DO "TESTE DA URINA" EM RECÉM NASCIDOS PELA REDE DE SAÚDE PÚBLICA E PARTICULAR DE ALAGOAS</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/324/324_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/324/324_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI UM SERVIÇO DE RECEPÇÃO DE DENÚNCIAS OU SUSPEITAS DE MAUS-TRATOS A IDOSOS.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIO A OFERTA DE ACOMPANHAMENTO MÉDICO NAS ESPECIALIDADES DE GERIATRIA E GERONTOLOGIA NOS ASILOS, INSTITUIÇÕES DE LONGA PERMANÊNCIA PARA IDOSOS E SIMILARES</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>GABINETE PARLAMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/367/367_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/367/367_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR AO ORÇAMENTO VIGENTE CRÉDITO SUPLEMENTAR EM FAVOR DA DEFENSORIA PÚBLICA GERAL DO ESTADO DE ALAGOAS NO VALOR QUE MENCIONA, E ADOTA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/404/404_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/404/404_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR AO ORÇAMENTO VIGENTE CRÉDITO SUPLEMENTAR EM FAVOR DO TRIBUNAL DE JUSTIÇA DO ESTADO DE ALAGOAS NO VALOR QUE MENCIONA E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/425/425_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/425/425_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS GERAIS PARA A REALIZAÇÃO DO CONCURSO PÚBLICO PELA ADMINISTRAÇÃO DIRETA, INDIRETA, AUTARQUIA E FUNDACIONAL DO ESTADO DE ALAGOAS_x000D_
 VETO PARCIAL.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/464/464_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/464/464_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE REALIZAÇÃO DE PROCESSO SELETIVO PARA A CONTRATAÇÃO DE ESTÁGIO REMUNERADO NA ADMINISTRAÇÃO PÚLBLICA FEDERAL</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/465/465_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/465/465_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> CRIA O SISTEMA ESTADUAL DE PREVENÇÃO AO ROUBO E AO COMÉRCIO ILEGAL DE BICICLETAS NO ESTADO DE ALAGOAS E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/468/468_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/468/468_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE APROVA O PLANO ESTADUAL DE EDUCAÇÃO - PEE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/469/469_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/469/469_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O INCISO V, AO ART. 166 DA LEI ESTADUAL Nº 5.077, DE 12 DE JUNHO DE 1989, QUE DISPÕE SOBRE NORMAS RELATIVAS AOS TRIBUTOS DE COMPETÊNCIA DO ESTADO.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/475/475_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/475/475_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA ESTADUAL DE COMBATE AO GLAUCOMA</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/533/533_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/533/533_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE PROÍBE O PORTE DE ARMAS NO TERRITÓRIO DO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/550/550_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/550/550_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA O LAR BATISTA MARCOLINA MAGALHÃES</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/489/489_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/489/489_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ADEQUAÇÃO DE PROVAS DOS PORTADORES DE DEFICIÊNCIA VISUAL NAS SITUAÇÕES  QUE MENCIONA. </t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/491/491_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/491/491_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI MECANISMOS DE INIBIÇÃO DA VIOLÊNCIA CONTRA A MULHER NO ESTADO DE ALAGOAS ATRAVÉS DE MULTA CONTRA O AGRESSOR EM CASO DE UTILIZAÇÃO DE SERVIÇOS PRESTADOS PELO ESTADO.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/492/492_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/492/492_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REGULAMENTA O TRANSPORTE INTERMUNICIPAL E INTERESTADUAL E AS VIAS DE ACESSO DAS CIDADES PERTENCENTES A REGIÃO METROPOLITANA DO VALE DA PARAÍBA _x000D_
 </t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/493/493_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/493/493_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DIVULGAÇÃO DE MENSAGEM DE ADVERTÊNCIA NAS ACADEMIAS DE GINÁSTICA SOBRE AS CONSEQUÊNCIAS DO USO DE ANABOLIZANTES.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/494/494_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/494/494_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O PLANTIO OBRIGATÓRIO DE ARVORES EM EMPREENDIMENTOS IMOBILIÁRIOS SUBSIDIADOS OU FINANCIADOS POR RECURSOS DO GOVERNO DO ESTADO DE ALAGOAS </t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/495/495_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/495/495_texto_integral.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIA A EXIBIÇÃO NAS SALAS DE CINEMA NO ESTADO ANTES DO INICIO DE CADA SESSÃO ESCLARECIMENTOS EM FORMA DE CAMPANHAS PUBLICITARIAS SOBRE AS CONSEQUÊNCIAS DO USO DE DROGAS ILÍCITAS.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/500/500_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/500/500_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROÍBE A EXIGÊNCIA DE INDICAÇÃO DE DOENÇAS OU POTENCIAIS DOENÇAS EM GUIAS DE EXAMES MÉDICOS. </t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I, DA LEI ESTADUAL Nº 6.654, DE 05 DE JANEIRO DE 2005, PARA TORNAR ESPECIFICA DA 1ª E 2ª VARAS CIVEIS DA CAPITAL DO PROCESSAMENTO E O JULGAMENTO DOS CONFLITOS DECORRENTES DA LEI DE ARBITRAGEM.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/563/563_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/563/563_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI QUE ASSEGURA O DIREITO AO PARTO HUMANIZADO NOS ESTABELECIMENTOS DE SAÚDE PÚBLICA DO ESTADO E DA OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/564/564_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/564/564_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI A SEMANA ESTADUAL DE CONSCIENTIZAÇÃO SOBRE OS DIREITO DAS GESTANTE, NO ESTADO DE ALAGOAS, E DÁ OUTRAS PROVIDÊNCIA. </t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/611/611_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/611/611_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE CONCEDE O TITULO DE CIDADÃO HONORÁRIO DE ALAGOAS AO CONSELHEIRO A CARLO PINNA DE ASSIS</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/615/615_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/615/615_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE AUTORIZA O PODER EXECUTIVO A ADERIR AO ORÇAMENTO VIGENTE, O CRÉDITO SUPLEMENTAR EM FAVOR DO FUNDO ESPECIAL DE DESENVOLVIMENTO DAS AÇÕES DO TRIBUNAL DE CONTAS-FUNCONTAS, NO VALOR QUE MENCIONO, E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/618/618_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/618/618_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DISPÕE SOBRE A COLOCAÇÃO DE BRINQUEDOS PARA PESSOAS COM DEFICIÊNCIAS EM PARQUES, PRAÇAS E OUTROS LOCAIS PÚBLICOS QUE SÃO DESTINADOS A PRÁTICA DE ESPORTES E LAZER.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/621/621_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/621/621_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR, AO ORÇAMENTO VIGENTE, CRÉDITO SUPLEMENTAR EM FAVOR DO TRIBUNAL DE CONTAS DO ESTADO DE ALAGOAS NO VALOR QUE MENCIONA, E ADOTA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/628/628_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/628/628_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE ESTABELECE CRITÉRIO PARA A INDICAÇÃO E CONCESSÃO DOS TITULO DE CIDADÃO HONORÁRIO DE ALAGOAS</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE ALTERA A LEI Nº 7.389/2012, DANDO NOV REDAÇÃO A EMENTA E AO ARTIGO 1º E 2º, ACRESCENTA O §3º AO ART.1º, ALÉM DO ARTIGOS 4º, 5º E 6º, REVOGA   EXPRESSAMENTE O ART.3º E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/636/636_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/636/636_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE CONSIDERA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO BENEFICENTE CLARA DE ASSIS</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/676/676_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/676/676_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A REVISÃO DOS SUBSÍDIOS E VENCIMENTOS DOS SERVIDORES PÚBLICOS DA ADMINISTRAÇÃO DIRETA DAS AUTARQUIAS E FUNDAÇÕES PUBLICAS E ADOTA OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/677/677_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/677/677_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS SUBSÍDIOS DOS SERVIDORES DO MAGISTÉRIO PUBLICO ESTADUAL E DOS PROFISSIONAIS DA EDUCAÇÃO DO PODER EXECUTIVO DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/678/678_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/678/678_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A TRANSFERIR RECURSOS PROVENIENTES DO DEPARTAMENTO DE TRÂNSITO DE ALAGOAS - DETRAN PARA A SECRETARIA DE ESTADO DA DEFESA SOCIAL E RESSOCIALIZAÇÃO - SEDRES NO VALOR QUE MENCIONA, E ADOTA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/696/696_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/696/696_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO ESTADO DE ALAGOAS AO SR. WANDERSON ADRIANO MEDEIRO ANACLETO. </t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/711/711_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/711/711_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE OBRE A INCLUSÃO DO TIPO SANGUÍNEO E A POSSIBILIDADE DE DOAÇÃO DE ÓRGÃOS NA CARTEIRA DE HABILITAÇÃO, DENOMINADA " LEI SANGUE LEGAL " E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/712/712_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/712/712_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE POSTURAS PARA REABASTECIMENTO DE VALORES EM CENTRO COMERCIAIS, SHOPPING CENTER, SUPERMERCADO, AGÊNCIAS BANCÁRIAS E SIMILARES,LOCALIZADOS NO ESTADO DE ALAGOAS, DENOMINADA " LEI DO TRANSPORTE DE VALORES " E DEMAIS PROVIDENCIAS</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/716/716_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/716/716_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DO USO DE PROPAGANDA DE PRODUTO OU QUAISQUER OUTRO SERVIÇO NA PARTE TRASEIRA DO ÔNIBUS DO TRANSPORTE PÚBLICO COLETIVO, ESTADUAL DE ALAGOAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/737/737_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/737/737_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA ESTADUAL DA AGRICULTURA FAMILIAR.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/738/738_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/738/738_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA ESTADUAL A FUNDAÇÃO CARDIOVASCULAR DE ALAGOAS - CORDIAL</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/743/743_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/743/743_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA ESTADUAL A ASSOCIAÇÃO DOS AMIGOS E MORADORES DO BAIRRO BAIXÃO-AMOBB.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/749/749_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/749/749_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PAGAMENTO DE MEIA ENTRADA PARA OS PORTADORES DE CÂNCER E DOENÇAS DEGENERATIVAS EM ESPETÁCULOS TEATRAIS E MUSICAIS, EXPOSIÇÃO DE ARTE, EXIBIÇÕES CINEMATOGRÁFICAS E DEMAIS MANIFESTAÇÕES CULTURAIS E ESPORTIVAS.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/750/750_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/750/750_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DETERMINA A COMUNICAÇÃO POR PARTE DOS HOSPITAIS, CLINICAS E POSTOS DE SAÚDE QUE INTEGRAM A REDE PUBLICA E PRIVADA DO ESTADO DA OCORRÊNCIA POR INDÍCIOS DE MAUS TRATOS QUE ENVOLVA A CRIANÇA, ADOLESCENTE E IDOSO NA FORMA QUE ESPECIFICA. </t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/759/759_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/759/759_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A BOLSA DE QUALIFICAÇÃO PROFISSIONAL PARA OS AGENTES PENITENCIÁRIOS E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/764/764_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/764/764_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DO ESTADO DE ALAGOAS SENHOR SÉRGIO BARRADAS CARNEIRO</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/769/769_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/769/769_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A POLITICA DE TRATAMENTO DE DOENÇAS RARAS NO ESTADO DE ALAGOAS E DA OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/778/778_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/778/778_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O FUNDO ESPECIAL DE COMUNICAÇÃO DO TRIBUNAL DE CONTAS DO ESTADO DE ALAGOAS - FUNEC VOLTADO PARA O DESENVOLVIMENTO DA TV CIDADÃ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/799/799_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/799/799_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXIGÊNCIA DO ICMS CORRESPONDENTE A DIFERENÇA ENTRE A ALÍQUOTA INTERNA E A INTERESTADUAL NAS OPERAÇÕES E PRESTAÇÕES QUE DESTINEM BENS E SERVIÇOS A CONSUMIDOR FINAL NÃO CONTRIBUINTE DO IMPOSTO, DE QUE SE TRATA A EMENDA CONSTITUCIONAL N° 87 DE 16/04/2015.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/903/903_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/903/903_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLITICA ESTADUAL DE PROTEÇÃO DOS DIREITOS DA PESSOA COM TRANSTORNO DO ESPECTRO AUTISTA</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/783/783_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/783/783_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO EQUOTERAPIA MARIA BENEDITA DE SÁ.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/786/786_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/786/786_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA O INSTITUTO JOAQUIM MANOEL DA SILVA.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/791/791_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/791/791_texto_integral.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIO AS ESCOLAS DAS REDES ESTADUAIS E MUNICIPAIS DE ENSINO BEM COMO AS ESCOLAS PARTICULARES A AFIXAR CARTAZ INFORMANDO O RESULTADO POR ELAS OBTIDO NA ULTIMA APURAÇÃO DO ÍNDICE DE DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA - IDEB - DO INSTITUTO NACIONAL DE ESTUDOS E PESQUISAS EDUCACIONAIS ANÍSIO TEIXEIRA - INEP.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/809/809_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/809/809_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO DIA DO MÚSICO ALAGOANO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/825/825_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/825/825_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA O CENTRO DE AÇÃO SOCIAL PARA CRIANÇAS E ADOLESCENTES - CASCA</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/827/827_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/827/827_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO DE 2016-2019 NOS TERMOS DO ART 176 , PARAGRAFO 1º DA CONSTITUIÇÃO ESTADUAL E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO ESTADO DE ALAGOAS PARA O EXERCÍCIO FINANCEIRO DE 2016.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/831/831_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/831/831_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR ORÇAMENTO VIGENTE, CRÉDITO SUPLEMENTAR EM FAVOR DO MINISTÉRIO PÚBLICO DO ESTADO DE ALAGOAS NO VALOR QUE MENCIONA, E ADOTA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/832/832_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/832/832_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR, AO ORÇAMENTO VIGENTE, CRÉDITO SUPLEMENTAR EM FAVOR DO FUNDO ESPECIAL DO MINISTÉRIO PÚBLICO DO ESTADO DE ALAGOAS NO VALOR QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/833/833_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/833/833_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR, AO ORÇAMENTO VIGENTE, CRÉDITO SUPLEMENTAR EM FAVOR DO MINISTÉRIO PÚBLICO DO ESTADO DE ALAGOAS NO VALOR QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/842/842_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/842/842_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO ÂMBITO DO ESTADO DE ALAGOAS, O SELO VERDE AMBIENTAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/843/843_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/843/843_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A EDUCAÇÃO AMBIENTAL, INSTITUI A POLITICA ESTADUAL DE EDUCAÇÃO AMBIENTAL, E DA OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/844/844_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/844/844_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA O SISTEMA ESTADUAL DE UNIDADES DE CONSERVAÇÃO DA NATUREZA - SEUC, E DA OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/848/848_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/848/848_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O FORNECIMENTO DE MERENDA ESCOLAR DIFERENCIADA PARA OS ALUNOS PORTADORES DE DIABETES MELLITUS, INTOLERÂNCIA A LACTOSE. DOENÇA CELÍACA, DISLIPIDEMIA, OBESIDADE, FENILCETONÚRIA, HIPERTENSÃO ARTERIAL, REFLUXO GASTROESOFÁGICO E OUTRAS PATOLOGIAS QUE EXIJAM DIETA ESPECIAL</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/856/856_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/856/856_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI ESTADUAL Nº 7.333 DE 05 DE JANEIRO DE 2012, QUE DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO DE 2012-2015, NOS TERMOS DO ART. 176, §1º DA CONSTITUIÇÃO ESTADUAL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/862/862_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/862/862_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO E A REGULAMENTAÇÃO DA VENDA E DO CONSUMO DE BEBIDAS ALCOÓLICAS EM EVENTOS DESPORTIVOS NO ESTADO DE ALAGOAS</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/866/866_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/866/866_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI ESTADUAL Nº 6.769, 16 DE NOVEMBRO DE 2006, QUE INSTITUIU O TRATAMENTO TRIBUTÁRIO SIMPLIFICADO NO ÂMBITO DO ICMS, PARA AS EMPRESAS DE CONSTRUÇÃO CIVIL.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/868/868_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/868/868_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI ESTADUAL Nº 5.900, DE 27 DE DEZEMBRO DE 1996, QUE DISPÕE SOBRE O ICMS, RELATIVAMENTE A INSTITUIÇÃO DE REGIME ESPECIAL DE CONTROLE DE FISCALIZAÇÃO, ESPECIALMENTE NO CASO DE DEVEDOR CONTUMAZ.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/869/869_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/869/869_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI ESTADUAL Nº 5.077, DE 12 DE JUNHO DE 1989, QUE DISPÕE SOBRE NORMAS RELATIVAS AOS TRIBUTOS DE COMPETÊNCIA DO ESTADO. DISCUSSÃO ÚNICA DO VETO PARCIAL.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/870/870_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/870/870_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI ESTADUAL Nº 5.900, DE 27 DE DEZEMBRO DE 1996, QUE DISPÕE SOBRE O IMPOSTO SOBRE OPERAÇÕES RELATIVAS A CIRCULAÇÃO DE MERCADORIAS E SOBRE PRESTAÇÃO DE SERVIÇOS DE TRANSPORTES INTERESTADUAL, INTERMUNICIPAL E DE COMUNICAÇÃO - ICMS, NOS TERMOS DA LEI COMPLEMENTAR FEDERAL Nº 87, DE 13 DE SETEMBRO DE 1996, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/871/871_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/871/871_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI ESTADUAL Nº 4.418, DE 27 DE DEZEMBRO DE 1982, QUE INSTITUI O CÓDIGO TRIBUTÁRIO DO ESTADO DE ALAGOAS, RELATIVAMENTE Á TAXA DE FISCALIZAÇÃO E SERVIÇOS DIVERSOS.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/872/872_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/872/872_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI ESTADUAL Nº 6.558, DE 30 DEZEMBRO DE 2004, QUE INSTITUI O FUNDO ESTADUAL DE COMBATE A ERRADICAÇÃO DA POBREZA - FECOEPE, NOS TERMOS DA EMENDA CONSTITUCIONAL FEDERAL Nº 31, DE 14 DE DEZEMBRO DE 2000.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/873/873_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/873/873_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI ESTADUAL Nº 6.555, DE 30 DE DEZEMBRO DE 2004, QUE DISPÕE SOBRE O TRATAMENTO TRIBUTÁRIO RELATIVO AO IMPOSTO SOBRE A PROPRIEDADE DE VEÍCULOS AUTOMOTORES - IPVA.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/876/876_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/876/876_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA O INSTITUTO AÇÃO DE DESENVOLVIMENTO PARA A CIDADANIA - IADEC</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/895/895_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/895/895_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO DE PROTEÇÃO E DEFESA DOS USUÁRIOS DE SERVIÇOS PÚBLICOS NO ESTADO DE ALAGOAS, DISPÕE SOBRE A PROTEÇÃO E DEFESA DO USUÁRIO DOS SERVIÇOS PÚBLICOS, PRESTADOS PELA ADMINISTRAÇÃO DIRETA, INDIRETA E OS DELEGADOS PELO ESTADO DE ALAGOAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/904/904_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/904/904_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROCEDIMENTO DE NOTIFICAÇÃO COMPULSÓRIA DA VIOLÊNCIA CONTRA A MULHER NO ÂMBITO DO ESTADO DE ALAGOAS E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/907/907_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/907/907_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DOMICÍLIO TRIBUTÁRIO ELETRÔNICO NO ESTADO DE ALAGOAS E ALTERA A LEI ESTADUAL N° 6.771, DE 16 DE NOVEMBRO DE 2006, QUE DISPÕE SOBRE O PROCESSO ADMINISTRATIVO TRIBUTÁRIO - PAT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/908/908_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/908/908_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A LEI ESTADUAL N° 6.474, DE 24 DE MAIO DE 2004, QUE ESTABELECE A ANTECIPAÇÃO TRIBUTÁRIA DO ICMS NAS AQUISIÇÕES INTERESTADUAIS DE MERCADORIAS POR CONTRIBUINTES DESTE ESTADO. </t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/910/910_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/910/910_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DE ICMS NA AQUISIÇÃO DE MOTOCICLETAS PARA A CATEGORIA DE MOTOTAXISTAS</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/934/934_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/934/934_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI NO PROGRAMAS DAS DISCIPLINAS DE CIÊNCIA E BIOLOGIA O ASSUNTO SOBRE PREVENÇÃO, COMBATE E ERRADICAÇÃO DAS DROGAS NAS ESCOLAS PÚBLICAS E PRIVADAS DO ESTADO DE ALAGOAS</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>AUTORIZA A CRIAÇÃO DE CREMATÓRIOS PÚBLICOS, FORNOS E INCINERADORES PARA A PRÁTICA DE CREMAÇÃO NO ÂMBITO DO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/951/951_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/951/951_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPEDE A ADOÇÃO EXCLUSIVA DE LINHAS IDEOLÓGICAS NA SELEÇÃO DE PROFESSORES NA REDE PÚBLICA DE ENSINO</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/965/965_texto_integral.doc</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/965/965_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A REVISÃO DOS BENEFÍCIOS PREVIDENCIÁRIOS DOS SERVIDORES INATIVOS DAS CARREIRAS DE AGENTE DE POLÍCIA E ESCRIVÃO DE POLÍCIA DA POLICIA CIVIL DO ESTADO DA ALAGOAS E DE SEUS DEPENDENTES, E DÁ OUTRAS PROVIDÊNCIAS.   </t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/966/966_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/966/966_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI ESTADUAL Nº 7.333, DE 05 DE JANEIRO DE 2012, QUE DISPÕE SOBRE O PLANO ESTADUAL PLURIANUAL, PARA O PERÍODO DE 2012-2015, NOS TERMOS DO ART. 176 § 1º DA CONSTITUIÇÃO ESTADUAL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/967/967_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/967/967_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DA ÁREA QUE INTEGRA O PATRIMÔNIO IMOBILIÁRIO DO ESTADO DE ALAGOAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/968/968_texto_integral.doc</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/968/968_texto_integral.doc</t>
   </si>
   <si>
     <t>REESTRUTURA A UNIDADE GESTORA PÚBLICA DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES PÚBLICOS DO ESTADO DE ALAGOAS, ALTERA A SUA PERSONALIDADE JURÍDICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>INSTITUI O MODELO DE GESTÃO DA ADMINISTRAÇÃO PÚBLICA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/973/973_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/973/973_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DO ESTADO DE ALAGOAS, O DIA ESTADUAL DO CERIMONIALISTA</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/974/974_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/974/974_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PUBLICA O ROTARY CLUB DE PENEDO-AL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/990/990_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/990/990_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COLOCAÇÃO DE BANHEIROS QUÍMICOS ADAPTADOS ÁS NECESSIDADES DE PORTADORES DE NECESSIDADES ESPECIAIS NOS EVENTOS REALIZADOS NO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/991/991_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/991/991_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE HOMENS, MULHERES E JOVENS UNIDOS POR JACINTINHOS, MACEIÓ E ALAGOAS - HMJUJMAL.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/992/992_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/992/992_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO HEMERSON CASADO GAMA</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/993/993_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/993/993_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RECONHECIMENTO DE UTILIDADE PÚBLICA ESTADUAL DA ASSOCIAÇÃO FAZENDA KERYGMA NO ESTADO DE ALAGOAS</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1003/1003_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1003/1003_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO ESTADO DE ALAGOAS AO BISPO DA DIOCESE DE PENEDO, DOM VALÉRIO BREDA.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1020/1020_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1020/1020_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA ESTADUAL A CRECHE IMACULADO CORAÇÃO DE MARIA.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1039/1039_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1039/1039_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO JÚNIOR ACHIEVEMENTE DE ALAGOAS</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1049/1049_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1049/1049_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA A LEI Nº7626 DE 27 DE MAIO DE 2014, PARA INCLUIR PORTADORES DE INTOLERÂNCIA A LACTOSE, DISLIPIDEMIA, FENILCETONÚRIA, HIPERTENSÃO ARTERIAL, INSUFICIÊNCIA RENAL, INSUFICIÊNCIA CARDÍACA, OUTRAS PATOLOGIAS QUE NECESSITAM DE DIETAS ESPECIAIS E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE ALTERA A LEI ESTADUAL Nº 5.671 DE 01 DE FEVEREIRO DE 1995 QUE DISPÕE SOBRE O PROGRAMA DE DESENVOLVIMENTO INTEGRADO DO ESTADO DE ALAGOAS - PRODESIN, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1064/1064_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1064/1064_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE ALTERA A LEI ESTADUAL  Nº 6.991, DE 24 DE OUTUBRO DE 2008, QUE DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA DE ESTÍMULO Á CIDADANIA FISCAL DO ESTADO DE ALAGOAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO AO DR. CLÁUDIO MOURA LACERDA. </t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1074/1074_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1074/1074_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃO HONORÁRIO DO ESTADO DE ALAGOAS AO BISPO DA DIOCESE DE PALMEIRA DOS INDIOS, DOM DULCÊNIO FONTES DE MATOS</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1082/1082_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1082/1082_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULA A ORGANIZAÇÃO DA REPRESENTAÇÃO ESTUDANTIL DENOMINADA " LEI DA REPRESENTAÇÃO ESTUDANTIL ", E CONFERE OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1084/1084_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1084/1084_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O MATERIAL DIDÁTICO-PEDAGÓGICO DE USO INDIVIDUAL EXIGIDO DOS ALUNOS PELAS INSTITUIÇÕES DO SISTEMA DE ENSINO DO ESTADO E DÁ MOUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1087/1087_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1087/1087_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA 07 DE MAIO COMO O DIA ESTADUAL DO OFTALMOLOGISTA DO ESTADO DE ALAGOAS</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>LEO LOUREIRO</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1091/1091_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1091/1091_texto_integral.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIO O TESTE DO OLHINHO NO ÂMBITO DAS UNIDADES DA REDE PÚBLICA DE SAÚDE E DOS CONVENIADOS NO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1143/1143_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1143/1143_texto_integral.pdf</t>
   </si>
   <si>
     <t>INTRODUZ ALTERAÇÕES NO TEXTO DO ART. 51 DA LEI Nº5.346, DE 26 DE MAIO DE 1992 (ESTATUTO DOS POLICIAIS MILITARES DO ESTADO DE ALAGOAS</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1096/1096_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1096/1096_texto_integral.pdf</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1101/1101_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1101/1101_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROÍBE AS ACADEMIAS DE GINÁSTICA, "SPORT CENTER", "FITNESS", CLUBE ESPORTIVO OU SIMILARES NO ÂMBITO DO ESTADO DE ALAGOAS DE COBRAR COMISSÃO NA AULA PARTICULAR MINISTRADA PELO "PERSONAL TRAINER"</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1112/1112_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1112/1112_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA ESTADUAL O INSTITUTO DE DESENVOLVIMENTO EDUCACIONAL SOCIAL DO NORDESTE - IDESNE</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1132/1132_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1132/1132_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART.3° DA LEI ESTADUAL Nº 6.305, DE 04 DE ABRIL DE 202, QUE INSTITUI O FUNDO DE MODERNIZAÇÃO E DESENVOLVIMENTO FAZENDÁRIO - FUNSEFAZ, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1152/1152_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1152/1152_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR AO ORÇAMENTO VIGENTE CRÉDITO SUPLEMENTAR EM FAVOR DO TRIBUNAL DE JUSTIÇA DO ESTADO DE ALAGOAS NO VALOR DE R$ 3.442.300,85 QUE MENCIONA, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1158/1158_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1158/1158_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA ESTADUAL DE REINSERÇÃO SOCIAL PARA DEPENDENTES QUÍMICOS RECUPERADOS GERANDO VAGAS PARA O CONTRATO DE TRABALHO PARA ORIUNDOS DE REDE ACOLHE._x000D_
 VETO PARCIAL.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1159/1159_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1159/1159_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A ENTIDADE DE ASSISTÊNCIA E PROMOÇÃO SOCIAL LINDONJONSON DE ALMEIDA</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1161/1161_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1161/1161_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRA A LICENÇA SANITÁRIA DE PEQUENAS FÁBRICAS RURAIS E LATICÍNIOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA DE RECUPERAÇÃO FISCAL - PROFIS/IPVA, PARA A EXTINÇÃO DE CRÉDITOS TRIBUTÁRIOS DO IPVA COM REDUÇÃO DE MULTAS E JURUS, INCLUSIVE MEDIANTE PARCELAMENTO</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1180/1180_texto_integral.doc</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1180/1180_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI ESTADUAL Nº6558, DE 30 DE DEZEMBRO DE 2004, QUE INSTITUIU O FUNDO ESTADUAL DE COMBATE E ERRADICAÇÃO DA POBREZA - FECOEP, NOS TERMOS DA EMENDA CONSTITUCIONAL FEDERAL Nº31, 14 DE DEZEMBRO DE 200</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1182/1182_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1182/1182_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA O MOVIMENTO DE ADOLESCENTES E CRIANÇAS - MAC</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1183/1183_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1183/1183_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O ANEXO ÚNICO DA LEI ESTADUAL N° 6.443, DE 31 DE DEZEMBRO DE 2003, QUE CRIA A TAXA DE FISCALIZAÇÃO D UTILIZAÇÃO DE SERVIÇOS PÚBLICOS NO ÂMBITO DA FISCALIZAÇÃO E INSPEÇÃO AGROPECUÁRIA E DA PRESTAÇÃO DE SERVIÇOS PELA SECRETARIA EXECUTIVA DE AGRICULTURA, IRRIGAÇÃO, PESCA E ABASTECIMENTO, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1184/1184_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1184/1184_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ADERIR AOS CRITÉRIOS DE INDEXAÇÃO DOS CONTRATOS CELEBRADOS ENTRE A UNIÃO E O ESTADO DE ALAGOAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1186/1186_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1186/1186_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O GOVERNO DO ESTADO DE ALAGOAS, POR MEIO DA SECRETARIA ESTADUAL DE DESENVOLVIMENTO SOCIAL, A FORNECER GRATUITAMENTE REPELENTE CONTRA INSETOS A FAMÍLIAS DE BAIXA RENDA, MORADORES DE REGIÕES COM EPIDEMIA DE DENGUE, ZIKA E CHIKUNGUNYA.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1190/1190_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1190/1190_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A UTILIZAÇÃO E PROTEÇÃO DA VEGETAÇÃO NATIVA E EXÓTICA DO BIOMA CAATINGA.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1191/1191_texto_integral.doc</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1191/1191_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A TABELA IV DA LEI ESTADUAL Nº 4.418, DE 27 DE DEZEMBRO DE 1982, QUE INSTITUI O CÓDIGO TRIBUTÁRIO DO ESTADO DE ALAGOAS, RELATIVAMENTE Á TAXA DE FISCALIZAÇÃO E SERVIÇOS DIVERSOS</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1193/1193_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1193/1193_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA O SINDAS/AL - SINDICATO DOS AGENTES DE SAÚDE DE ALAGOAS.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRITÉRIOS PARA DESEMBARQUE DE PASSAGEIRO FEMININO SEJA DE QUALQUER IDADE, IDOSO OU DEFICIENTE FÍSICO DE AMBOS OS SEXOS, FORA DA PARADA DE ÔNIBUS, EM PERÍODO NOTURNO NOS VEÍCULOS DE TRANSPORTE COLETIVO DO ESTADO DE ALAGOAS</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1201/1201_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1201/1201_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA O CLUBE ALAGOANO DE TIRO OLÍMPICO - C.A.T.O.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1205/1205_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1205/1205_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O RATEIO DAS SOBRAS DE RECURSOS DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA  EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO &amp;#8211; FUNDEB COM OS SERVIDORES EM EFETIVO EXERCÍCIO NO MAGISTÉRIO DA EDUCAÇÃO BÁSICA, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1206/1206_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1206/1206_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A TAXA DE CONTROLE E FISCALIZAÇÃO AMBIENTAL DO ESTADO DE ALAGOAS - TCFAAL  E O CADASTRO TÉCNICO ESTADUAL DE ATIVIDADES POTENCIALMENTE POLUIDORAS OU UTILIZADORAS DE RECURSOS AMBIENTAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>SOLICITA AUTORIZAÇÃO PARA ELABORAR LEIS DELEGADAS DESTINADAS A ALTERAR A ESTRUTURA DA ADMINISTRAÇÃO PÚBLICA ESTADUAL</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/83/83_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/83/83_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A COMENDA DIVALDO SURUAGY E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>DISPÕE  SOBRE A ALTERAÇÃO DO ART. 123 INCISO IV,V,XI E ACRESCENTANDO O INCISO XIII DO REGIMENTO INTERNO DA ASSEMBLEIA LEGISLATIVA DO ESTADO DE ALAGOAS DESMEMBRAMENTO DA 4ª COMISSÃO</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/85/85_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/85/85_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA TAVARES BASTOS AO ADVOGADO MARCOS ANTÔNIO PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/87/87_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/87/87_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA ZUMBI DOS PALMARES AO SENADOR DA REPÚBLICA MARCELO BEZERRA CRIVELLA.</t>
   </si>
   <si>
     <t>CONCEDE COMENDA LEDO IVO AO REYNALDO AMORIM BARROS</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/106/106_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/106/106_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO § 1º DO ART. 234 DA RESOLUÇÃO Nº 369/1993.</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/84/84_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/84/84_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 235 DA RESOLUÇÃO Nº 369/93.</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/88/88_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/88/88_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O REGIMENTO INTERNO DA ASSEMBLEIA LEGISLATIVA ESTADUAL, APROVADO PELA RESOLUÇÃO Nº 369/93, PARA DISPOR SOBRE AS SESSÕES ORDINÁRIAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>DISPÕE  SOBRE A ALTERAÇÃO DO ART. 123, INCISO IV,IX,XI E ACRESCENTANDO O INCISO XIII ALÉM DE ALTERAR A REDAÇÃO  DO ART 125, E SUAS ALÍNEAS DO REGIMENTO INTERNO  DA ASSEMBLEIA LEGISLATIVA DO ESTADO DE ALAGOAS DESMEMBRAMENTO DA 4ª COMISSÃO</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/81/81_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/81/81_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO Nº 450,DE 16 DE AGOSTO DE 2005, ALTERANDO O ARTIGO 1º, ACRESCENTANDO O PARÁGRAFO ÚNICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/109/109_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/109/109_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO Nº450, DE 16 DE AGOSTO DE 2005, ALTERANDO O ARTIGO 5º ACRESCENTANDO OS INCISOS I, II, III E IV E O PARÁGRAFO ÚNICO, O ARTIGO 6º E ACRESCENTANDO O ARTIGO 7º DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/107/107_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/107/107_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA JOVEM DEPUTADO ALAGOANO NO ÂMBITO DA ASSEMBLEIA LEGISLATIVA ESTADUAL, BEM COMO O CONCURSO LITERÁRIO DE REDAÇÃO E POESIA LEDO IVO E O PROJETO JOVEM DEPUTADO.</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/104/104_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/104/104_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A CORREGEDORIA DO PODER LEGISLATIVO ESTADUAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/86/86_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/86/86_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AOS ARTIGOS 6º, 8º, 200º, 205º E 206º, DA RESOLUÇÃO 369 DE 11 DE JANEIRO DE 1993.</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/121/121_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/121/121_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE COMENDA TAVARES BASTOS AO SR. GILBERTO OLIVEIRA SOUZA JUNIOR </t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/122/122_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA TAVARES BASTOS AO SR. ROBERTO FIRMINO BARBOSA DE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/105/105_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/105/105_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 10, DA RESOLUÇÃO 369/1993.</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/123/123_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/123/123_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA JORNALISTA FRANCISCO GUILHERME TOBIAS GRANJA  AO JORNALISTA CARLOS ANTONIO MIRANDA DE OLIVEIRA.</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/124/124_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/124/124_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 282, DA RESOLUÇÃO 369 DE 11 DE JANEIRO DE 1993</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/126/126_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA TAVARES BASTOS AO MÉDICO HEMERSON CASADO GAMA</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/128/128_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/128/128_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA CONCEDIDA A COMENDA TAVARES BASTOS AO SR MINISTRO MARCOS AURÉLIO MENDES DE FARIAS MELLO</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ORGANIZAÇÃO ADMINISTRATIVA DA ALE, EXTINGUE CARGOS E FUNÇÕES GRATIFICADAS E ADOTA OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/296/296_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/296/296_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA E INSTITUI REQUISITOS PARA A CONCESSÃO E PERDA DA COMENDA DE MÉRITO MEDALHA MARCOS BERNARDES DE MELLO, NO ÂMBITO DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/351/351_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/351/351_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DE DISPOSITIVOS Nº 369, DE 11 DE JANEIRO DE 1993 CRIANDO A 14ª COMISSÃO PERMANENTE DA CRIANÇA E ADOLESCENTE , SEGURIDADE SOCIAL E FAMÍLIA.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/462/462_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/462/462_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE CRITÉRIOS PARA A INDICAÇÃO E CONCESSÃO DOS TÍTULOS DE CIDADÃO HONORÁRIO DE ALAGOAS</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/463/463_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/463/463_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO. 134, PARAGRAFO 1º, DA RESOLUÇÃO 369 DE 11 DE JANEIRO DE 1993</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/490/490_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/490/490_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CRIAÇÃO DE POLITICAS DE DOAÇÃO A ENTIDADES FILANTRÓPICAS E ASSISTENCIAIS NOS TERMOS DO ARTIGO 77 PARAGRAFO 5 DO REGIMENTO INTERNO DA ALE </t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/501/501_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/501/501_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI ORGANIZA E REALIZAÇÃO DE SESSÕES PÚBLICAS DESTE PODER LEGISLATIVO FORA DE SUA SEDE-     PARLAMENTO NA PRAÇA, E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/544/544_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/544/544_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA TAVARES BATO AO MAGISTRADO JOSÉ BRAGA NETO</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/623/623_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/623/623_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO QUE CRIA CRITÉRIOS PARA NOMEAÇÃO DO CARGO DE PROVIMENTO EM COMISSÃO DA MESA DIRETORA DO PODER LEGISLATIVO</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/624/624_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/624/624_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO QUE IMPLANTA DETECTORES DE METAIS NO ACESSO AO PRÉDIO SEDE DO PODER LEGISLATIVO ESTADUAL</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/662/662_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/662/662_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REVOGA O PARAGRAFO PRIMEIRO DO ART. 134 DO REGIMENTO INTERNO E RENOMEIA OS PARÁGRAFOS POSTERIORES </t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO N° 450-16/08/2015, ALTERANDO O ARTIGO 5º, ACRESCENTANDO OS INCISOS I,II,III E IV E O PARAGRAFO ÚNICO, O ARTIGO 6º E ACRESCENTAR O ARTIGO 7º E DAR OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/857/857_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/857/857_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA A APRESENTAÇÃO À CÂMARA DOS DEPUTADOS DE PROPOSTA DE EMENDA À CONSTITUIÇÃO FEDERAL, VISANDO ALTERAR OS ARTS. 22 E 24 DA CONSTITUIÇÃO FEDERAL, PARA TORNAR COMPETÊNCIAS LEGISLATIVAS PRIVATIVAS DA UNIÃO EM CONCORRENTES COM OS ESTADOS E O DISTRITO FEDERAL.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/858/858_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/858/858_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA A APRESENTAÇÃO À CÂMARA DOS DEPUTADOS DE PROPOSTA DE EMENDA À CONSTITUIÇÃO FEDERAL, VISANDO ACRESCENTAR INCISO IV AO ART. 60 DA CONSTITUIÇÃO FEDERAL, PARA ESTABELECER A INICIATIVA POPULAR PARA APRESENTAÇÃO DE PROPOSTA DE EMENDA A CONSTITUIÇÃO.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/859/859_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/859/859_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APROVA A APRESENTAÇÃO À CÂMARA DOS DEPUTADOS DE PROPOSTA DE EMENDA À CONSTITUIÇÃO FEDERAL, VISANDO ALTERAR O INCISO 1°, E SUAS ALÍNEAS </t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/860/860_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/860/860_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APROVA A APRESENTAÇÃO À CÂMARA DOS DEPUTADOS DE PROPOSTA DE EMENDA À CONSTITUIÇÃO FEDERAL, VISANDO ALTERAR OS ARTS. 166 E 198 DA CONSTITUIÇÃO FEDERAL, PARA O FIM DE ESTABELECER QUE A UNIÃO DESTINE, NO MÍNIMO, 10 % (DEZ POR CENTO) DA SUA RECEITA CORRENTE BRUTA ÀS AÇÕES E SERVIÇOS PÚBLICOS DE SAÚDE, EXCLUINDO DO CÔMPUTO DESSE PERCENTUAL AS EMENDAS PARLAMENTARES AO ORÇAMENTO FEDERAL. </t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/931/931_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/931/931_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA TAVARES BASTOS AO ADVOGADO FERNANDO ANTÔNIO BARBOSA MACIEL.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/999/999_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/999/999_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA TAVARES BASTO AO BISPO DA DIOCESE DE PENEDO, BOM VALÉRIO BREDA</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>DEPUTADO GILVAN BARROS FILHO, ALCIDES NETO</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1016/1016_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1016/1016_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE MEDALHA DE MÉRITO TAVARES BASTOS AO DR. ALFREDO GASPAR DE MENDONÇA NETO E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1058/1058_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1058/1058_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA CONCEDIDA A COMENDA TAVARES BASTOS A SENHORA LUCI MÔNICA RIBEIRO RABÊLO PELOS RELEVANTES SERVIÇOS PRESTADOS AO ESTADO DE ALAGOAS</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1066/1066_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1066/1066_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA CONCEDIDA A COMENDA TAVARES BASTOS A SENHORA MARTA VIEIRA DA SILVA, PELOS RELEVANTES SERVIÇOS PRESTADOS AO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1075/1075_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1075/1075_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA TAVARES BASTOS AO BISPO DA DIOCESE DE PALMEIRA DOS ÍNDIOS, DOM DULCÊNIO FONTES DE MATOS</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1178/1178_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1178/1178_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA TAVARES BASTOS AO SENHOR GILBERTO KASSAB, RELEVANTES SERVIÇOS PRESTADOS NO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1185/1185_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1185/1185_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE ALTERAÇÃO NO REGIMENTO INTERNO DA ASSEMBLEIA LEGISLATIVA DO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS. _x000D_
 MATÉRIA EM PAUTA POR 05 SESSÕES PARA RECEBIMENTO DE EMENDAS - 2ª SESSÃO ORDEM DO DIA Nº 73 DE 15.03.2016 </t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1192/1192_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1192/1192_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO NO REGIMENTO INTERNO DO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PEC</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA À CONSTITUIÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/82/82_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/82/82_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 57 DA CONSTITUIÇÃO ESTADUAL, RELATIVAMENTE AO LIMITE DE IDADE PARA A APOSENTADORIA COMPULSÓRIA DO SERVIDOR PÚBLICO EM GERAL, E ACRESCENTA DISPOSITIVO AO ATO DAS DISPOSIÇÕES TRANSITÓRIAS.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/251/251_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/251/251_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA NOVA REDAÇÃO AO ARTIGO 69 DA CONSTITUIÇÃO DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/514/514_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/514/514_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA A CONSTITUIÇÃO QUE ACRESCENTE O ART. 112-A E SEUS INCISOS A CONSTITUIÇÃO DO ESTADO DE ALAGOAS</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/892/892_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/892/892_texto_integral.pdf</t>
   </si>
   <si>
     <t>VEDA A UTILIZAÇÃO DE SÍMBOLOS DE GOVERNO NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/937/937_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/937/937_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> FICA ACRESCENTADO O INCISO IV AO ART.200 DA CONSTITUIÇÃO ESTADUAL DO ESTADO DE ALAGOAS COM A SEGUINTE REDAÇÃO:_x000D_
 ART. 200.(...)._x000D_
 (...)_x000D_
 VI- ASSISTÊNCIA PSICOLÓGICA E ASSISTÊNCIA SOCIAL AOS ALUNOS, PROFESSORES E FUNCIONÁRIOS</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>REC</t>
   </si>
   <si>
     <t>RECURSOS</t>
   </si>
   <si>
     <t>RECURSO AO PLENÁRIO DIANTE DE PARECER DA 2ª COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>LUIZ DANTAS</t>
   </si>
   <si>
     <t>REQUER A MESA , NA FORMA REGIMENTAL ,REGISTRAR SUA CANDIDATURA PARA FORMAÇÃO Á PRESIDÊNCIA DA ALE, ART. 6º § 1º PARA O BIÊNIO 2015/2017.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>REQUER Á MESA, NA FORMA REGIMENTAL, REGISTRAR SUA CANDIDATURA Á PRESIDÊNCIA DA ALE PARA O BIÊNIO 2015/2017.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, REGISTRAR SUA CANDIDATURA PARA FORMAÇÃO A PRESIDÊNCIA DA ALE BIÊNIO 2015/2017</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/474/474_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/474/474_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER Á MESA, NA FORMA REGIMENTAL, FORMALIZAR MEU ATO DE RENUNCIA A SUPLÊNCIA DA COMISSÃO DE LEGISLAÇÃO PARTICIPATIVA CHAMADA  10ª COMISSÃO  NOS TERMOS  DO ARTIGO 38 DO REGIMENTO INTERNO DA ASSEMBLÉIA LEGISLATIVA DO ESTADO DE ALAGOAS._x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, REGIME DE URGÊNCIA  PARA O PROJETO DE LEI Nº 747/2015.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>REQUER A MESA,NA FORMA REGIMENTAL, VOTO DE CONGRATULAÇÃO PELA PASSAGEM DA EMANCIPAÇÃO POLÍTICA DO MUNICÍPIO DE PALMEIRA DOS ÍNDIOS.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, VOTO DE CONGRATULAÇÕES PELA PASSAGEM DO ANIVERSÁRIO DE EMANCIPAÇÃO POLÍTICA DO MUNICÍPIO DE BARRA DE SANTO ANTÕNIO.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>REQUER Á MESA, NA FORMA REGIMENTAL, O DESARQUIVAMENTO DOS PROJETOS DE LEI DE MINHA AUTORIA.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/525/525_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/525/525_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER Á MESA NA FORMA REGIMENTAL, A REALIZAÇÃO DE UM SESSÃO ESPECIAL PARA O DIA 18 DE MARÇO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/239/239_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/239/239_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA  AUSÊNCIA DA SESSÃO DO DIA 12 DE FEVEREIRO DE 2015 PARA RESOLVER ASSUNTOS DE ORDEM PESSOAL.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>REQUER À MESA, A REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA, NO DIA 06 DESTE MÊS, ÀS 9 HORAS,  EM COMEMORAÇÃO AO DIA INTERNACIONAL DA MULHER, COM O TEMA: POLÍTICAS PÚBLICAS DE PROMOÇÃO À IGUALDADE, AUTONOMIA E RESPEITO À DIFERENÇA.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/526/526_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/526/526_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 25/02/2015.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/527/527_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/527/527_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER Á MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 25/02/2015.</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/182/182_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/182/182_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO A MESA, NA FORMA REGIMENTAL, A REALIZAÇÃO DE UMA SESSÃO PARA DISCUTIR E DEBATER SOBRE O TEMA DA  "CAMPANHA DA FRATERNIDADE DE 2015 - FRATERNIDADE:IGREJA E SOCIEDADE" DA CNBB- CONFERÊNCIA NACIONAL DOS BISPOS DO BRASIL.   </t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/238/238_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/238/238_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR SUA  AUSÊNCIA DO DIA 26 DE FEVEREIRO DE 2015, AFIM DE TRATAR DE ASSUNTO DE INTERESSE PESSOAL</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/181/181_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/181/181_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO Á MESA, NA FORMA REGIMENTAL, COM FULCRO NOS ARTIGOS 68 E 226 E SS DO REGIMENTO INTERNO, VENHO REQUERER QUE SEJA APRECIADO COM URGÊNCIA E COM DISPENSA DE PUBLICAÇÃO , O PROJETO DE LEI Nº 708/2014 DE INICIATIVA DO PODER EXECUTIVO, QUE ALTERA A LEI Nº 7.333 DE 05 DE JANEIRO DE 2012 QUE DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO 2012-2015 NOS TERMOS DO ARTIGO 176 § 1º DA CONSTITUIÇÃO ESTADUAL E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
  </t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/179/179_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/179/179_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO Á MESA, NA FORMA REGIMENTAL, COM FULCRO NOS ARTIGOS  68 E 226 E SS DO REGIMENTO INTERNO, VENHO REQUERER QUE SEJA APRECIADO  COM URGÊNCIA E COM DISPENSA DE PUBLICAÇÃO O PROJETO DE LEI Nº 000248/2015 DE INICIATIVA DO PODER EXECUTIVO , QUE INSTITUI O PROGRAMA PASSE LIVRE ESTUDANTIL E DÁ OUTRAS PROVIDÊNCIAS.   </t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>REQUER Á MESA, NA FORMA REGIMENTAL, SER DISPENSADO DE ARGUIÇÃO EM AUDIÊNCIA PÚBLICA DO SENHOR MARCOS VASCONCELOS  PARA EXERCER CARGO DE DIRETOR  DA AGÊNCIA REGULADORA DE SERVIÇOS PÚBLICOS - ARSAL</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, DISPENSA DE PUBLICAÇÃO DO PARECER Nº 002/2015 PARA O PROJETO DE LEI Nº 005/2015</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/177/177_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/177/177_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO Á MESA, NA FORMA REGIMENTAL, NA FORMA DO ARTIGO 226 E SEUS PARÁGRAFOS DO REGIMENTO INTERNO, REGIME DE URGÊNCIA  PARA O PROJETO DE LEI Nº 05/2015. </t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>REQUER Á MESA, NA FORMA REGIMENTAL, VOTO DE PESAR PELO FALECIMENTO DO DR. RANGEL MENEZES DE OLIVEIRA.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>REQUER Á MESA,NA FORMA REGIMENTAL, VOTO DE PESAR PELO FALECIMENTO DO MONSENHOR ALDO DE MELO BRANDÃO.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/607/607_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/607/607_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER Á MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 11/02/2015</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/470/470_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/470/470_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA, NA FORMA REGIMENTAL, QUE SEJA MARCADA UMA AUDIÊNCIA PÚBLICA NO PRÓXIMO DIA 13 DE MARÇO DO CORRENTE ANO, EM HOMENAGEM AO DIA MUNDIAL DO CONSUMIDOR  15 DE MARÇO.</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/174/174_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/174/174_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER Á MESA, NA FORMA REGIMENAL, A REALIZAÇÃO DE UMA SESÃO ESPECIAL, PARA DISCUTIR E DEBATER  SOBRE" O FECHAMENTO DA CASA MATERNAL DENILMA BULHOES, NO BENEDITO BENTES".</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/132/132_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER À MESA, NA FORMA REGIMENTAL, COM FULCRO NO ARTIGO 74, II, DO REGIME INTERNO DESTA CASA LEGISLATIVA ,VENHO REQUERER LICENÇA PAR ME AUSENTAR DA SESSÃO DESTA QUINTA FEIRA, 05 DE MARÇO DO CORRENTE ANO, DEVIDO A ATIVIDADES EXTERNAS.   </t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICARSUA AUSÊNCIA DA SESSÃO DO DIA 05 DE MARÇO DE 2015, AFIM DE TRATAR DE ASSUNTO DE ORDEM PESSOAL.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL QUE SEJA DADO ANDAMENTO AO PROJETO DE EMENDA CONSTITUCIONAL DE NUMERO 63/14 DE AUTORIA DO DR. DEPUTADO RICARDO NEZINHO E OUTROS.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, SEJA DADO ANDAMENTO AO PROJETO DE LEI COMPLEMENTA DE NUMERO 51/14, DE ORIGEM DO MINISTÉRIO PÚBLICO DE CONTAS DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/606/606_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/606/606_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 05 DE MARÇO DE 2015.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/605/605_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/605/605_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 05/03/2015</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>REQUER À MESA, NA FORMA REGIMENTAL, A REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA PARA APURAR DENÚNCIAS DE ASSOCIADOS CONTRA AS UNIMED.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>JOÃO BELTRÃO</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/602/602_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/602/602_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER Á MESA , NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NAS SESSÕES ORDINÁRIAS DOS DIAS 03, 04 E 05 DE MARÇO DE 2015.,</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/601/601_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/601/601_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A  MESA , NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 10/03/2015.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/600/600_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/600/600_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER Á MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NAS SESSÕES ORDINÁRIAS  DOS DIAS 10 E 11 DE MARÇO DE 2015.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/599/599_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/599/599_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER Á MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 11/03/2015</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/473/473_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/473/473_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA, NA FORMA REGIMENTAL, A REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA PARA SER DEBATIDO ACERCA DA IMPLANTAÇÃO DA OBRIGATORIEDADE DE AULAS EM SIMULADORES DE DIREÇÃO VEICULAR NO PROCESSO DE APRENDIZAGEM DOS CANDIDATOS DA CNH NA CATEGORIA "B".</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER Á MESA NA FORMA REGIMENTAL, A REALIZAÇÃO  DE UMA SESSÃO ESPECIAL PARA DEBATER SOBRE O TEMA "CANAL DO SERTÃO", PERSPECTIVAS PARA O DESENVOLVIMENTO SOCIAL E ECONÕMICO DA REGIÃO. </t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, QUE SEJA CRIADO NO ÂMBITO DA ASSEMBLÉIA LEGISLATIVA ESTADUAL, NA ATUAL LEGISLATURA, O GRUPO DE TRABALHO DE PROMOÇÃO DAS POLÍTICAS PÚBLICAS PARA A JUVENTUDE, DENOMINADO FRENTE DE DEFESA DA JUVENTUDE, COMPOSTA PELOS PARLAMENTARES QUE SUBSCREVEM ESTE REQUERIMENTO.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA NA FORMA REGIMENTAL, INFORMAR AOS SETORES RESPONSÁVEIS  DA MESA DIRETORA , A OPÇÃO DO NOME CARIMBÃO JÚNIOR NAS CHAMADAS E EM TODA A DOCUMENTAÇÃO PERTINENTE DA MESA._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
@@ -5453,2696 +5453,2696 @@
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 ATRAVÉS DO PRESENTE, INFORMO A VOSSA EXCELÊNCIA A UTILIZAÇÃO DO NOME CARIMBÃO JÚNIOR COMO NOMENCLATURA POR MIM ADOTADA NO CONTEXTO DA MINHA VIDA PÚBLICA/POLÍTICA . DIANTE DO EXPOSTO , SOLICITO A VOSSA EXCELÊNCIA PROVIDÊNCIAS  NO SENTIDO DE INFORMAR AOS SETORES RESPONSÁVEIS DA MESA DIRETORA  ESSA OPÇÃO DE UTILIZAÇÃO DO NOME PARA QUE ESTE SEJA LEVADO EM CONSIDERAÇÃO , POR EXEMPLO, NA LEITURA DA CHAMADA, NOS PROJETOS, REQUERIMENTOS, INDICAÇAÇÕES E DEMAIS EXPEDIENTES EM PLENÁRIO.  _x000D_
 _x000D_
 _x000D_
  </t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, A CRIAÇÃO DE UM GRUPO DE TRABALHO, DENOMINADO FRENTE PARLAMENTAR DE DEFESA DO COOPERATIVISMO.</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/130/130_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER À MESA. NA FORMA REGIMENTAL,COM FULCRO NOS ARTS. 68 E 141 INCISO I E SS DO REGIME INTERNO, VENHO REQUERER QUE SEJA APRECIADO EM REGIME DE PRIORIDADE E COM DISPENSA DE PUBLICAÇÃO NA SESSÃO DESTA TERÇA- FEIRA (17) . O PROJETO DE Nº 707/14 QUE DISPÕE SOBRE A LEI ORÇAMENTÁRIA ANUAL  (LOA) .  </t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/596/596_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/596/596_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER Á MESA, NA FORMA REGIMENTAL, LICENÇA PARA TRATAMENTO DE SAÚDE, POR UM PERÍODO DE   21 DIAS PARA TRATAMENTO DE SAÚDE, CONFORME ATESTADO EM ANEXO.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/595/595_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/595/595_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA DA SESSÃO ORDINÁRIA DO DIA 19 DE MARÇO DE 2015.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/594/594_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/594/594_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA  DO DIA 05 DE MARÇO DE 2015</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/235/235_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/235/235_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA A SESSÃO DO DIA 19 DE MARÇO DE 2015, AFIM DE TRATAR DE ASSUNTO DE INTERESSE PARTICULAR.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/593/593_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/593/593_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 18 DE MARÇO DE 2015.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/592/592_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/592/592_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER Á MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 19 DE MARÇO DE 2015.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, VOTO DE PESAS PELO FALECIMENTO DO EX GOVERNADOR DIVALDO SURUAGY</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/590/590_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/590/590_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA NA FORMA REGIMENTAL A REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA PARA DEBATER A SITUAÇÃO DOS PESCADORES DO ESTADO DE ALAGOAS._x000D_
 </t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>OLAVO CALHEIROS</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/586/586_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/586/586_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NAS SESSÕES ORDINÁRIAS NOS DIS 25 E 26 DE FEVEREIRO DE 2015.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/585/585_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/585/585_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NAS SESSÕES ORDINÁRIAS DOS DIAS  03, 04, E 05 DE MARÇO DE 2015</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, A REALIZAÇÃO DE UMA SESSÃO ESPECIAL PARA O DIA 22 DE MAIO, EM COMEMORAÇÃO AOS 70 ANOS DO PLANO DE SAÚDE GEAP.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/574/574_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/574/574_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 25/03/2015, PARA TRATAR DE ASSUNTOS PARTICULARES.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/234/234_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/234/234_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR SUA AUSÊNCIA NA SESSÃO DO DIA 26 DE MARÇO DE 2015, AFIM DE TRATAR DE ASSUNTO DE INTERESSE PARTICULAR. </t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/573/573_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/573/573_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 25/03/2015</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/572/572_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/572/572_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 26 DE MARÇO DE 2015. </t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>REQUER Á MESA, NA FORMA REGIMENTAL VOTO DE PESAR PELO FALECIMENTO DO SENHOR NELSON ANDRADE DO NASCIMENTO.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/570/570_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/570/570_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER Á MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO DO DIA 26 DE MARÇO DE 2015.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/569/569_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/569/569_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER  A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NAS SESSÕES  ORDINÁRIAS DOS DIAS_x000D_
 31 DE MARÇO E 1º DE ABRIL DE 2015. </t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/293/293_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/293/293_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA  AUSÊNCIA NO PERÍODO ENTRE OS DIAS 30 MARÇO À 03 DE ABRIL PARA TRATAMENTO DE SAÚDE, CONFORME ATESTADO MÉDICO EM ANEXO</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/561/561_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/561/561_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER Á MESA, NA FORMA REGIMENTAL, JUSTIFICAR  SUA AUSÊNCIA NAS SESSÕES ORDINÁRIAS </t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/559/559_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/559/559_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUE A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO  ORDINÁRIA DO DIA 31/03 15.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>REQUER , A MESA, NA FORMA REGIMENTAL, REGIME DE URGÊNCIA E DISPENSA DE INTERSTÍCIO PARA O PROJETO DE LEI Nº 715/2015</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/557/557_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/557/557_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA,  NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 07 DE ABRIL DE 2015 POR ESTAR PARTICIPANDO DA REUNIÃO DA FECOEP.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/516/516_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/516/516_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER  Á MESA NA FORMA REGIMENTAL, A  REALIZAÇÃO DE UMA SESSÃO PUBLICA, PARA TRATAR DO FECHAMENTO DOS MATADOUROS PÚBLICOS DE ALAGOAS.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/646/646_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/646/646_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER  A MESA NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NO DIS 01 DE ABRIL DE 2015</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/273/273_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/273/273_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA REGIMENTAL, JUSTIFICAR  DE AUSÊNCIA NA SESSÃO PLENÁRIA DO DIA 08 DE ABRIL DE 2015, EM RAZÃO DA PARTICIPAÇÃO D REUNIÃO DO CONSELHO CONSULTIVO DE POLITICAS DE INCLUSÃO SOCIAL, (FECOEP)</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/642/642_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/642/642_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, VOTO DE PESAR PELO FALECIMENTO DO EX GOVERNADOR DIVALDO SURUAGY.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/484/484_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/484/484_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER Á MESA NA FORMA REGIMENTAL JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 08 DE ABRIL DE 2015</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/669/669_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/669/669_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA O DIA 08 DE ABRIL DE 2015 </t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/233/233_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/233/233_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA  AUSÊNCIA NO DIA 09 DE ABRIL DE 2015, AFIM DE RESOLVER ASSUNTO DE ORDEM PESSOAL</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/483/483_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/483/483_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER Á MESA NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 08 DE ABRIL DE 2015</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR SUA AUSÊNCIA NA SESSÃO DO DIA 09/04/2015</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, VOTO DE PESAS PELO FALECIMENTO DO DR. JOSÉ MEDEIROS.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/674/674_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/674/674_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 09/ DE ABRIL DE 2015</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/129/129_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER À MESA, NA FORMA REGIMENTAL,COM FULCRO NO ARTIGO 74,II , DO REGIME INTERNO DESTA CASA LEGISLATIVA , VENHO REQUERER LICENÇA PARA ME AUSENTAR DA SESSÃO DESTA QUARTA FEIRA , 14 E ABRIL DO CORRENTE ANO , POIS ESTREI PRESTIGIANDO A POSSE DO DR. PAULO MACHADO CORDEIRO, COMO DESEMBARGADOR FEDERAL E RECIFE.  </t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/688/688_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/688/688_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NA FORMA REGIMENTAL JUSTIFICAR SUA AUSÊNCIAS DAS SESSÕES ORDINÁRIAS DOS DIAS 07, 08. E 09 DE AGOSTO DE 2015</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/231/231_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/231/231_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTASL, JUSTIFICARSUA AUSÊNCIA  DE SESSÃO NO DIA 14 DE ABRIL DE 2015, TRATAR DE ASSUNTO DE INTERESSE PESSOAL</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/647/647_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/647/647_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 14/04/2015</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/691/691_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/691/691_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR SUA AUSÊNCIA NA SESSÃO DO DIA 09 DE AGOSTO DE 2015.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/311/311_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/311/311_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER Á MESA NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA NOS DIAS 14 E 15  DE ABRIL DE 2015 PARA TRATAR DE ASSUNTOS PESSOAIS.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/697/697_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/697/697_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER Á MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA  NA SESSÃO ORDINÁRIA DO DIA 16 DE ABRIL DE 2015.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/672/672_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/672/672_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR A SUA AUSÊNCIA NA SESSÃO ORDINÁRIA  DO DIA 15/04/2015</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/675/675_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/675/675_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 16/04/2015</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/701/701_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/701/701_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL QUE SEJA MARCADA UMA SESSÃO ESPECIAL PARA O DIA 05 DE MAIO ÀS 10 H. PARA COMEMORAR O DIA NACIONAL DO LÍDER COMUNITÁRIO.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/670/670_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/670/670_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 22 DE ABRIL DE 2015</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, MOÇÃO DE CONGRATULAÇÃO AO MUNICÍPIO DE BELO MONTE PELOS 57 ANOS DE EMANCIPAÇÃO POLITICA.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER Á MESA NA FORMA REGIMENTAL O DESARQUIVAMENTO DOS SEGUINTES PROJETOS DE LEI DE MINHA AUTORIA NºS 643/2014 , 633/2014 E 731/2014. </t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/648/648_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/648/648_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 22 DE ABRIL DE 2015</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, A RETIRADA DO PROJETO DE RESOLUÇÃO Nº 03/2015 DE SUA AUTORIA.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/742/742_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/742/742_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, LICENÇA PARA TRATAMENTO DE SAÚDE POR TRINTA DIAS A PARTIR DO DIA 1º DE ABRIL DE 2015</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/673/673_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/673/673_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 16/04/2015</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/229/229_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/229/229_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA  AUSÊNCIA NA SESSÃO DO DIA 23 DE ABRIL DE 2015, ASSUNTO DE ORDEM PESSOAL.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/270/270_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/270/270_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA DA SESSÃO PLENÁRIA DO DIA 22 DE ABRIL DE 2015, AFIM DE PARTICIPAR DA REUNIÃO DO CONSELHO CONSULTIVO DE POLITICAS DE INCLUSÃO SOCIAL (FECOEP).</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/706/706_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/706/706_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA , NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NAS SESSÕES ORDINÁRIAS NO PERÍODO DE 13 À 20 DE ABRIL DE 2015 </t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 28 DE ABRIL DE 2015.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/707/707_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/707/707_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR SUA AUSÊNCIA NAS SESSÕES ORDINÁRIAS DOS DIAS 29 E 30 DE ABRIL DE 2015.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/692/692_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/692/692_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 23 DE AGOSTO DE 2015.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/702/702_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/702/702_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA , NA FORMA REGIMENTAL,JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 30 DE ABRIL DE 2015, POR MOTIVO DE VIAGEM.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/704/704_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/704/704_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL , ALTERAÇÃO NA DATA PARA A REALIZAÇÃO DE UMA SESSÃO ESPECIAL, EM COMEMORAÇÃO DO DIA NACIONAL DO LÍDER COMUNITÁRIO.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/266/266_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/266/266_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA A AUSÊNCIA NA SESSÃO PLENÁRIA DO DIA 29 DE ABRIL DE 2015, AFIM DE TRATAMENTO MÉDICO.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/645/645_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/645/645_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR SUA AUSÊNCIA NAS SESSÕES ORDINÁRIAS DOS  DIAS 05 E 06 DE MAIO DE 2015.  </t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/709/709_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/709/709_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 30/04/2015</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/310/310_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/310/310_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER Á MESA NA FORMA REGIMENTAL JUSTIFICAR SUA AUSÊNCIA NAS SESSÕES ORDINÁRIAS  DOS DIAS 29 E 30 DE ABRIL DE 2015 PARA TRATAR DE ASSUNTO DE ORDEM PESSOAL.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/309/309_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/309/309_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER Á MESA NA FORMA REGIMENTAL JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA NOS DIAS 05 E 06 DE MAIO DE 2015 PARA TRATAR DE ASSUNTO DE ORDEM PESSOAL.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/478/478_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/478/478_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 07 DE MAIO DE 2015.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/719/719_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/719/719_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NAS SESSÕES DOS DIAS 05,06, E 07, DE MAIO DE 2015</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, INFORMAÇÕES E DILIGENCIA FISCALIZAÇÃO E CONTROLE EM ATOS ADMINISTRATIVOS (COMPRAS)DA SECRETARIA ESTDUAL DE EDUCAÇÃO DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA  DO DIA 14/08/2015</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/725/725_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/725/725_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR SUA AUSÊNCIA NAS SESSÕES DOS DIAS 14, 15, 16, 22, 23, E 30 DE ABRIL DE 2015. </t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/649/649_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/649/649_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NAS SESSÕES ORDINÁRIAS DOS DIAS 16,22,28, E 30 DE ABRIL DE 2015</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 12.05.2015</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/307/307_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/307/307_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA NOS DIAS 09, 16,29 E 30 DE ABRIL DE 2015 PARA TRATAR DE ASSUNTO DE ORDEM PESSOAL. </t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/306/306_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/306/306_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER Á MESA NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 07 DE MAIO DE 2015.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/726/726_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/726/726_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR SUA AUSÊNCIA NAS SESSÕES ORDINÁRIAS DOS DIAS 06, E 07 DE MAIO DE 2015</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 14/05/2015</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/312/312_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/312/312_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER Á MESA NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO PLENÁRIA DO DIA 14/05/2015 PARA TRATAR DE ASSUNTOS PESSOAIS.  </t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/705/705_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/705/705_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DI A 14 DE MAIO DE 2015.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/727/727_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/727/727_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICA SUA AUSÊNCIA NAS SESSÕES DOS DIAS 08, 14, 16, 28, E 30 DE ABRIL DE 2015.</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/25/25_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/25/25_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA, NA FORMA REGIMENTAL, A CRIAÇÃO DE UMA COMISSÃO ESPECIAL PARA ELABORAR O PLANO ESTADUAL DE ENFRENTAMENTO AOS HOMICÍDIOS E VIOLÊNCIA, QUE IRÁ TRABALHAR EM PARCERIA COM A CPI DA CÂMARA FEDERAL, QUE APURA A VIOLÊNCIA CONTRA OS JOVENS, POBRES E NEGROS.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>REQUER À MESA , NA FORMA REGIMENTAL, QUE SEJA ENCAMINHADO AO GOVERNADOR DO ESTADO OFÍCIO SOLICITANDO A RELAÇÃO DE TODOS OS EMPRÉSTIMOS CONTRAÍDOS PELO GOVERNO NO PERÍODO DE 2007 À 2014, DETALHANDO A SUA APLICAÇÃO E PRAZO DE PAGAMENTO DOS RESPECTIVOS EMPRÉSTIMOS.</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/127/127_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA, NA FORMA REGIMENTAL, A REALIZAÇÃO DE UMA SESSÃO PÚBLICA PARA DEBATER SOBE O TEMA: "O ATENDIMENTO ONCOLÓGICO NO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/693/693_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/693/693_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NAS SESSÕES ORDINÁRIAS DOS DIAS 07, 12 E 13  DE AGOSTO DE 2015</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL,  VOTO DE PESAR PELO FALECIMENTO DO SR, JOSÉ EDMUNDO DÃMASO BARROS.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/708/708_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/708/708_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO DO DIA 20 DE MAIO DE 2015</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/728/728_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/728/728_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 30 DE MAIO DE 2015</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/729/729_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/729/729_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NAS SESSÕES ORDINÁRIAS DOS DIAS 26, 27, E 28 DE 2015.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/476/476_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/476/476_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER Á MESA NA FORMA REGIMENTAL QUE SEJA ADIADA A DISCUSSÃO  DO VETO TOTAL AO PROJETO DE LEI Nº 666/201, DE ACORDO  COM ESTA PROPOSTA NO ARTIGO 190 DO REGIMENTO INTERNO DESTA CASA. </t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/228/228_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/228/228_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL SUA  AUSÊNCIA DA SESSÃO ORDINÁRIA DO SIA  21 DE MAIO DE 2015, PARA RESOLVER ASSUNTO DE ORDEM PESSOAL.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/587/587_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/587/587_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, UMA AUDIÊNCIA PÚBLICA PARA DEBATER SOBRE AS DIFICULDADES DO SETOR SUCRO ALCOOLEIRO|.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/699/699_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/699/699_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 27/05/2015.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/730/730_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/730/730_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NAS SESSÕES DOS DIAS 26, 27, E 28 DE MAIO DE 2015</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/226/226_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/226/226_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 27 DE MAIO DE 2.015, PARA RESOLVER ASSUNTO DE ORDEM PESSOAL.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>REQUER NA FORMA REGIMENTAL, A REALIZAÇÃO DE UMA SESSÃO PÚBLICA PARA DEBATER O PLANO ESTADUAL DE EDUCAÇÃO (PEE)</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/589/589_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/589/589_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA, NA FORMA REGIMENTAL, A REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA  PARA O DIA 12 DE JUNHO, PARA DISCUTIR SOLUÇÕES PARA AS DIFICULDADES VIVIDAS PELOS SURDOS DE ALAGOAS.  </t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/26/26_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/26/26_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA, NA FORMA REGIMENTAL, QUE SEJA ENCAMINHADA UMA MOÇÃO DE CONGRATULAÇÕES AO MUNICÍPIO DE LIMOEIRO DE ANADIA, PELOS SEUS 133 ANOS DE EMANCIPAÇÃO POLÍTICA, COMEMORADO NO DIA 31 DE MAIO.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/698/698_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/698/698_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 07/05/2015.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/700/700_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/700/700_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 14/05/2015.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/264/264_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/264/264_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA DOS TRABALHOS DA SESSÃO PLENÁRIA DO DIA 27 DE MAIO DE 2015, POR RAZOES DA REALIZAÇÃO DA VOTAÇÃO SECRETA PRA ANALISE DOS VETOS DO GOVERNADOR, EM RAZÃO DA DECISÃO JUDICIAL.</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, QUE SEJA SOLICITADO SA SECRETÁRIA DE ESTADO DE SAÚDE, INFORMAÇÕES SOBRE OS PROBLEMAS DA MATERNIDADE ESCOLA SANTA MONICA.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/694/694_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/694/694_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NAS SESSÕES ORDINÁRIAS DOS DIAS 21 E 27 DE AGOSTO DE 2015</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/733/733_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/733/733_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NAS SESSÕES NOS DIAS 02, R 03 DE JUNHO DE 2015</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/461/461_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/461/461_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NAS SESSÕES ORDINÁRIAS  NO PERÍODO DE 16 DIAS A PARTIR DO DIA 05 DE MAIO DE 2015 CONFORME ATESTA EM ANEXO.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/460/460_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/460/460_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NAS SESSÕES ORDINÁRIAS POR UM PERÍODO DE 27 DIAS A PARTIR DE 03 DE JUNHO DE 2015</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/225/225_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/225/225_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> REQUER A MESA, NA FORMA REGIMENTAL,  JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 02 DE JUNHO DE 2.015, PARA RESOLVER ASSUNTO DE ORDEM PESSOAL.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/305/305_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/305/305_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA NOS DIAS 26 E 27 DE MAIO DE 2015, PARA TRATAR DE ASSUNTOS DE ORDEM PESSOAL.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/322/322_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/322/322_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 02 DE JUNHO DE 2015, QUANDO ESTIVE DESENVOLVENDO ATIVIDADES DE MINHA AGENDA PARLAMENTAR. </t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/223/223_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 03 DE JUNHO DE 2.015, PARA RESOLVER ASSUNTO DE ORDEM PESSOAL.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/292/292_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/292/292_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA  AUSÊNCIA DAS SESSÕES ORDINÁRIAS DOS DIAS 09, 10 E 11 DE JUNHO EM RAZÃO DE ESTÁ REPRESENTANDO ESTA CASA LEGISLATIVA NA CONFERÊNCIA  NACIONAL DOS LEGISLADORES LEGISLATIVOS ESTADUAIS.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/353/353_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/353/353_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NAS SESSÕES ORDINÁRIAS  NOS DIAS 09, 10 E 11 DO MES DE JUNHO DO CORRENTE ANO POR MOTIVO DE ESTAR PARTICIPANDO  DO EVENTO DA UNALE.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, REGIME DE URGÊNCIA PARA A MENSAGEM Nº 16/2015 E AO PROJETO DE LEI Nº 64/2015 DE ORIGEM GOVERNAMENTAL.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/459/459_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/459/459_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR SUA AUSÊNCIA NAS SESSÕES ORDINÁRIAS DOS DIAS 09, 10 E 11 DE JUNHO DE 2015. </t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/176/176_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/176/176_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA, NA FORMA REGIMENTAL, QUE SEJA ENCAMINHADA MOÇÃO DE CONGRATULAÇÃO AO MUNICÍPIO DE SANTANA DO MUNDAÚ, PELOS SEUS 55 ANOS DE EMANCIPAÇÃO POLÍTICA.</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/178/178_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/178/178_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA, NA FORMA REGIMENTAL, QUE SEJA ENCAMINHADA MOÇÃO DE CONGRATULAÇÃO AO MUNICÍPIO DE MONTEIRÓPOLIS, PELOS SEUS 55 ANOS DE EMANCIPAÇÃO POLÍTICA.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/458/458_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/458/458_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 09 DE JUNHO DE 2015 POR MOTIVO DE PARTICIPAR DE UMA AUDIÊNCIA  NO TRIBUNAL DE JUSTIÇA. </t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/111/111_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/111/111_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL,  INFORMAÇÕES AO DEPARTAMENTO DE ESTRADAS E RODAGENS DO ESTADO DE ALAGOAS - DER/AL</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/125/125_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/125/125_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER À MESA, NA FORMA REGIMENTAL, LICENÇA PARA ME AUSENTAR DAS SESSÕES DESSA QUARTA FEIRA  (10) E QUINTA FEIRA (11) DO CORRENTE ANO, POIS ESTAREI REALIZANDO VIAGEM À SÃO PAULO, PARA CONHECER PROJETO DESENVOLVIDO PELA UNIVERSIDADE DE SÃO PAULO (USP)._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/457/457_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/457/457_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 10 DE JUNHO DE 2015 PARA ACOMPANHAR MINHA FILHA A UMA CONSULTA MÉDICA DE EXTREMA URGÊNCIA.</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/112/112_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/112/112_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL,  INFORMAÇÕES A SECRETÁRIA DE INFRAESTRUTURA DO ESTADO DE ALAGOAS</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/456/456_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/456/456_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA  DIA 27 DE MAIO DE 2015</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/440/440_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/440/440_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA , EM FORMA REGIMENTAL, A REALIZAÇÃO DE UMA SESSÃO SOLENE PELOS 60 ANOS DA ACADEMIA MACEIOENSE DE LETRAS </t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/455/455_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/455/455_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NAS SESSÕES ORDINÁRIAS DOS DIS 14 E 27 DE MAIO DE 2015. </t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/454/454_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/454/454_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NAS  SESSÕES ORDINÁRIAS DOS DIAS 20 E 27 DE MAIO DE 2015</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/453/453_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/453/453_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NAS SESSÕES ORDINÁRIAS DOS DIAS 21 E 27 DE MAIO DE 2015.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/452/452_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/452/452_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR  AUSÊNCIA NA SESSÃO ORDINÁRIA  14 DE MAIO DE 2015. </t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/449/449_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/449/449_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NAS SESSÕES DOS DIAS 09, E 11 DE JUNHO DE 2015, PARA PARTICIPAR DO CONGRESSO DA UNALE.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/448/448_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/448/448_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NAS SESSÕES DOS DIAS 09, 10, E 11 DE MAIO DE 2015.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/447/447_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/447/447_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 26 DE MAIO DE 2015.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/446/446_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/446/446_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 17 DE JUNHO DE 2015.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/445/445_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/445/445_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NAS SESSÕES ORDINÁRIAS DOS DIAS 03, 09,010, E 11 DO MES DE JUNHO DE 2015.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/237/237_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/237/237_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA  AUSÊNCIA DA SESSÃO DE 16 DE JUNHO DE 2.015, DEVIDO A COMPROMISSOS EM  BRASÍLIA-DF.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/399/399_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/399/399_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, A REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA, PARA DISCUTIR O PROJETO DE LEI  07/2015.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/398/398_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/398/398_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA, NA FORMA REGIMENTAL, A REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA PARA QUE SEJA APRESENTADO UM PROJETO DE CRIAÇÃO DO POLO BIOTECNOLÓGICO. </t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER Á MESA, NA FORMA REGIMENTAL, INDICAÇÃO DOS MEMBROS QUE DEVERÃO COMPOR A FRENTE PARLAMENTAR. </t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/396/396_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/396/396_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER Á MESA, NA FORMA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NAS SESSÕES ORDINÁRIAS NOS DIAS 09, 10, E 11 DE JUNHO DE 2015 POR ESTAR PARTICIPANDO DO CONGRESSO DA UNALE. </t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/395/395_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/395/395_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, A NÃO INCLUSÃO DA PROPOSTA DE IDEOLOGIA  DE GÊNERO NO PLANO DE EDUCAÇÃO DEVIDO APELO MOSTRADO FEITO POR PROFESSORES PAIS E TODA A SOCIEDADE.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/393/393_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/393/393_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 16 DE JUNHO DE 2015, POR QUESTÕES PESSOAIS. </t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/392/392_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/392/392_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NAS SESSÕES ORDINÁRIAS DOS DIAS 17 E 18 DE JUNHO DE 2015.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/391/391_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/391/391_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 02 DE JUNHO DE 2015.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/390/390_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/390/390_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NAS SESSÕES DOS DIAS 17 E 18 DE JUNHO DE 2015.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/389/389_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/389/389_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 18 DE JUNHO DE 2015.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/441/441_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/441/441_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER À MESA , NA FORMA REGIMENTAL, QUE AS EMENDAS ADITIVAS, SUPRESSIVAS E MODIFICATIVAS APRESENTADAS AO PLANO ESTADUAL DE EDUCAÇÃO DE ALAGOAS , SEJAM SUBSCRITAS POR TODOS OS PARLAMENTARES DESTA CASA </t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/442/442_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/442/442_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER NA FORMA REGIMENTAL A MARCAÇÃO DE 9(NOVE)  AUDIÊNCIAS PÚBLICAS, DIVIDIDAS EM 2( DUAS) ETAPAS PARA DEBATER O CENÁRIO ATUAL E SEUS PROBLEMAS ESTRUTURAIS E FINANCEIROS DA EDUCAÇÃO .   </t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/443/443_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/443/443_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA NA FORMA REGIMENTAL QUE SEJA CRIADA UMA FRENTE PARLAMENTAR COM O OBJETIVO DE ACOMPANHAR A CRISE DO SETOR SUCROENERGÉTICO DO ESTADO DE ALAGOAS .</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/221/221_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/221/221_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL,  AUSÊNCIA NA SESSÃO DO DIA 23 DE JUNHO DE 2015, PARA RESOLVER ASSUNTO DE ORDEM PESSOAL.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/388/388_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/388/388_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA , NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 25 DE JUNHO DE 2015, PARA TRATAR DE ASSUNTO PARTICULAR.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/387/387_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/387/387_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NAS SESSÕES ORDINÁRIA DOS DIAS 17 E 23 DE JUNHO DE 2015. </t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/385/385_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/385/385_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FOMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NAS SESSÕES ORDINÁRIAS NO PERÍODO DE 06 A 20 DE JULHO DE 2015, POR MOTIVO DE VIAGEM AO EXTERIOR.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/383/383_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/383/383_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 18 DE JUNHO DE 2015</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/380/380_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/380/380_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL,JUSTIFICAR SUA AUSÊNCIA NAS SESSÕES ORDINÁRIAS DOS DIAS 14, 21, E 27 DE MAIO DE 2015.</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/185/185_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/185/185_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR A SUA AUSÊNCIA DA SESSÃO ORDINÁRIA DO DIA 18/06/2015.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/244/244_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL AUSÊNCIA NA SESSÃO DO DIA 18/06/2015, POR MOTIVO DE SAÚDE.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/376/376_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/376/376_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA 17 DE JUNHO DE 2015.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/254/254_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/254/254_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL,  JUSTIFICAR AUSÊNCIA ,NA SESSÃO DO DIA 11 DE JUNHO DE 2015.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/256/256_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/256/256_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA DIRETORA, OUVIDO EM PLENÁRIO , NA FORMA REGIMENTAL, QUE SEJA ENCAMINHADO MOÇÃO DE PESAR PELO PASSAMENTO DO SENHOR ODONTÓLOGO HERBERT LEITE VILELA, OCORRIDO 29/06/2015, ENVIANDO CÓPIA DA PRESIDÊNCIA AOS FAMILIARES , A QUEM EXPRESSAMOS AS NOSSAS SINCERAS CONDOLÊNCIAS. </t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/373/373_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/373/373_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL,  DISPENSA DE PUBLICAÇÃO DOS PARECERES Nº 45 A 65 DE 2015.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/371/371_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/371/371_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER REGIME DE URGÊNCIA E DISPENSA DE INTERTÍCIO PARA OS PROJETOS DE LEI Nº 716/14,08, 09, 12, 13,23, 42, 43, 45, 46, 54, 72, 73, 74, 75, 76 E 77/2015 E PROJETO DE RESOLUÇÃO Nº 10, 19, 23, 24/2015 E PROJETO DE DECRETO LEGISLATIVO Nº 02/20215. </t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/295/295_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/295/295_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL,  MOÇÃO DE CONGRATULAÇÃO , AO MUNICÍPIO DE CARNEIROS ,PELOS SEUS 53 ANOS DE EMANCIPAÇÃO POLÍTICA</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/308/308_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/308/308_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERA MESA, NA FORMA REGIMENTAL,  MOÇÃO DE CONGRATULAÇÃO AO MUNICÍPIO DE SÃO JOSÉ DA LAGE , PELOS SEUS 129 ANOS DE EMANCIPAÇÃO POLÍTICA</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, A REALIZAÇÃO DE UMA SESSÃO PÚBLICA NO MUNICÍPIO DE DELMIRO GOUVEIA, PARA DISCUTIR QUESTÕES SOBRE O CANAL DO SERTÃO.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, A REALIZAÇÃO DE UMA SESSÃO PÚBLICA NO MUNICÍPIO DE SANTANA DO IPANEMA, PARA DISCUTIR QUESTÕES RELATIVAS AO CANAL DO SERTÃO.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/523/523_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/523/523_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA, NA FORMA REGIMENTAL, MOÇÃO DE CONGRATULAÇÃO AO MUNICÍPIO DE PORTO REAL DO COLÉGIO PELOS SEUS  139 ANOS DE EMANCIPAÇÃO POLÍTICA, COMEMORADO NO DIA 07 DE JULHO DE 2015. </t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/361/361_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/361/361_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL MOÇÃO DE CONGRATULAÇÃO AO MUNICÍPIO DE DOIS RIACHOS PELOS SEUS 55 ANOS DE EMANCIPAÇÃO POLÍTICA A SER COMEMORADO NO DIA 08/07/2015</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/360/360_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/360/360_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, MOÇÃO DE CONGRATULAÇÃO AO MUNICÍPIO DE RIO LARGO PELOS SEUS 100 ANOS DE EMANCIPAÇÃO POLÍTICA A SER COMEMORADO NO DIA 09/07/2015.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, QUE SE INSTALE NESTE PARLAMENTO UM PROGRAMA DE TEMPO CRONOMETRADO PARA USO NAS SESSÕES PLENÁRIAS NO PALÁCIO TAVARES BASTOS.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL MOÇÃO DE CONGRATULAÇÃO AO MUNICÍPIO DE ANADIA PELOA SEUS 215 ANOS DE EMANCIPAÇÃO POLÍTICA COMEMORADO NO DIA 18/07/2015.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL MOÇÃO DE CONGRATULAÇÃO, AO MUNICÍPIO DE JAPARATINGA POR SEUS 55 ANOS DE EMANCIPAÇÃO POLÍTICA  A SER COMEMORADO NO DIA 23/07/2015</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/356/356_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/356/356_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 25/06/2015.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/355/355_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/355/355_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL A REALIZAÇÃO DE UMA SESSÃO ESPECIAL PARA DISCUTIR A SITUAÇÃO DOS PEQUENOS PRODUTORES DOS DERIVADOS  DE LEITE DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/354/354_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/354/354_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER  A MESA NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA NO DIA 30/06/2015 </t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/486/486_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/486/486_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NA FORMA REGIMENTAL A REALIZAÇÃO DE UMA SESSÃO ESPECIAL EM HOMENAGEM AOS 50 ANOS DO CONSELHO REGIONAL DE ADMINISTRAÇÃO.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/466/466_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/466/466_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL A REALIZAÇÃO AUDIENCIA PUBLICA PARA DISCUTIR O PROJETO DE LEI 03/2015 - MENSAGEM 59/2014 QUE TRATA DA PRIVATIZAÇÃO DA CASAL</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/467/467_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/467/467_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA  AUSÊNCIA NA SESSÃO DOS DIAS 04 E 05 DE AGOSTO DE 2015.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/485/485_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/485/485_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, QUE SEJA JUSTIFICADA A MINHA AUSÊNCIA DAS SESSÕES DOS DIAS 04,05,06,11,12,13 DO MÊS DE AGOSTO DO CORRENTE ANO, POR MOTIVO DE SAÚDE.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/479/479_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/479/479_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA,  NA FORMA REGIMENTAL, REGIME DE URGÊNCIA ,PARA O PROJETO DE LEI Nº 85/15  E PROJETO DE RESOLUÇÃO Nº 24/15</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/480/480_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/480/480_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA,  NA FORMA DO ARTIGO 68§ 1º DO REGIMENTO INTERNO, DISPENSA DE PUBLICAÇÃO DOS PARECERES NºS 053/15 E 066/15</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/482/482_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/482/482_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NA FORMA DO ART. 68,§ 1º DO REGIMENTO INTERNO, DISPENSA DE INTERSTÍCIO PARA O PROJETO DE LEI Nº 85/15 E PROJETO DE RESOLUÇÃO Nº 24/15</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/504/504_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/504/504_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA NA FORMA REGIMENTAL QUE SEJA CONSIGNADO NA ATA DOS TRABALHOS DA PRESENTE SESSÃO, UM VOTO DE PROFUNDO PESAR PELO FALECIMENTO NO DIA 31 DE JUNHO DO ANO CORRENTE DA EX VICE PREFEITA DA CIDADE DE JACARÉ DOS HOMENS, SENHORA MARIA SILVA MELO.  </t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/505/505_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/505/505_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA ,NA FORMA REGIMENTAL QUE SEJA MARCADA UMA SESSÃO ESPECIAL PARA  O DIA 15 DE OUTUBRO  EM  COMEMORAÇÃO AO DIA DO CERIMONIALISTA.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/508/508_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/508/508_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL JUSTIFICAR SUA AUSÊNCIA DA SESSÃO ORDINÁRIA DO DIA 06 DE AGOSTO DE 2015.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/509/509_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/509/509_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 06 DE AGOSTO DE 2015</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/510/510_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/510/510_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 06 DE AGOSTO DE 2015.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/540/540_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/540/540_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA, NA FORMA VOTO DE PESAR, PELO FALECIMENTO DO EX VEREADOR SR, JOSÉ JOSÉ JURANDIR DE OLIVEIRA. </t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, REGIME DE URGÊNCIA AO PROJETO DE LEI Nº 93/2015</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/530/530_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/530/530_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NAS SESSÕES ORDINÁRIAS  DOS DIAS 04 E 06 DE AGOSTO DE 2015</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, QUE SEJA MARCADA  UMA  AUDIÊNCIA PÚBLICA.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, A RETIRADA DO PROJETO DE RESOLUÇÃO DE NÚMERO 26 DE 2015</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>REQUER Á MESA, NA FORMA REGIMENTAL, LICENÇA PARA TRATAMENTO DE SAÚDE POR UM PERÍODO DE 121 DIAS, CONFORME ATESTADO MÉDICO EM ANEXO.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, A REALIZAÇÃO DE UMA SESSÃO PÚBLICA , NO DIA 11 DE SETEMBRO ,PARA DISCUTIR SOBRE A SITUAÇÃO DOS POVOS INDÍGENAS EM ALAGOAS.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL,  QUE SEJA APRECIADA EM REGIME DE URGÊNCIA NA SESSÃO DESTA QUINTA FEIRA (13)O PROJETO DE LEI Nº54/2015 DE ORIGEM NÃO GOVERNAMENTAL</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/547/547_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/547/547_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA,   NA FORMA REGIMENTAL,JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA  DO DIA 12 DE AGOSTO DE 2015 PARA RESOLVER ASSUNTOS DE ORDEM PESSOAL. </t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/549/549_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/549/549_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA, NA FORMA REGIMENTAL, AUSÊNCIA NAS SESSÕES ORDINÁRIAS DOS DIAS 06 E 11 DE AGOSTO DE 2015. </t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/577/577_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/577/577_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA S SESSÕES ORDINÁRIAS DOS DIAS 06 E 11 DE AGOSTO  DE 2015</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/578/578_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/578/578_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA , NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NAS SESSÕES ORDINÁRIAS DOS DIAS 04, 05 E 06 DE AGOSTO DE 2015. </t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>REQUER, A MESA, NA FORMA REGIMENTAL, MOÇÃO DE PESAR EM RAZÃO DO FALECIMENTO DO DR. VALDOMIRO MOTA.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/580/580_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/580/580_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NAS SESSÕES ORDINÁRIAS DOS DIAS 06 E 11 DE AGOSTO DE 2015.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/581/581_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/581/581_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, LICENÇA PARA TRATAMENTO DE SAÚDE POR 28 DIAS A PARTIR DO DIA 04/08/2015</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>REQUER A MESA N AFORMA REGIMENTAL, VOTO DE PESAR PELO FALECIMENTO DO SR. GUIDO DOS SANTOS VALENTE</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/604/604_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/604/604_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER Á MESA NA FORMA REGIMENTAL, MOÇÃO DE CONGRATULAÇÃO AOS MUNÍCEPES DDA CIDADE DE SATUBA PELA PASSAGEM DOS SEUS 55 ANOS DE EMANCIPAÇÃO POLÍTICA COMEMORADO NO DIA 17.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/610/610_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/610/610_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL CONGRATULAÇÕES AOS MUNÍCEPES DA CIDADE DE PALMEIRA DO INDIO PELA PASSAGEM DO 126 ANO DE EMANCIPAÇÃO POLICITA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/614/614_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/614/614_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, MNA FORMA REGIMENTAL, VOTO DE CONGRATULAÇÕES PELA PASSAGEM DO ANIVERSARIO DE EMANCIPAÇÃO POLICITA DO MUNICIPIO DE BARRA DE SANTO ANTONIO</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/616/616_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/616/616_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, VOTO DE CONGRATULAÇÕES PELA PASSAGEM DO ANIVERSARIO DE EMANCIPAÇÃO POLITICA DO MUNICIPIO DE PALMEIRA DOS INDIOS OBS: REQ 7</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL,  JUSTIFICAR AUSÊNCIA DA SESSÃO DO DIA 18 DE AGOSTO DO CORRENTE ANO</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/622/622_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/622/622_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 19 DE AGOSTO</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA, NA FORMA REGIMENTAL,JUSTIFICAR SUA  AUSÊNCIA NA SESSÃO DO DIA 19 DE AGOSTO DO CORRENTE ANO </t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/629/629_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/629/629_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA  NAS SESSÕES  ORDINÁRIAS DOS DIAS 06, 11,12,E 13 DE AGOSTO DE 2015. </t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/631/631_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/631/631_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA  DE AUSÊNCIA NAS SESSÕES DOS  DIAS 19 E 20 DE AGOSTO DE 2015 POR ESTAR PARTICIPANDO DE UMA REUNIÃO DA CBF NA CIDADE RO RIO DE JANEIRO. </t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/632/632_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/632/632_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL DE 2015 JUSTIFICAR SUA AUSÊNCIA NAS SESSÕES DOS DIAS 12 E 13 DE AGOSTO DE 2015, POR ESTAR EM DESEMPENHO DE MINHAS ATIVIDADES POLÍTICAS EM BRASÍLIA.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/634/634_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/634/634_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA DA SESSÃO ORDINÁRIA NO DIA 19 DE AGOTO DE 2015</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t xml:space="preserve"> REQUER A MESA, NA FORMA REGIMENTAL MOÇÃO DE PESAR EM RAZÃO DO FALECIMENTO DO SR. BENEDITO ALMEIDA</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR SUA AUSÊNCIA DA SESSÃO NO DIA 19 DE AGOSTO DE 2015 PARA PARTICIPAR DE REUNIÕES PREVIAMENTE AGENDADAS</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>REQUER A MESA  NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 19/08/2015</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA, NA FORMA REGIMENTAL, MOÇÃO DE  CONGRATULAÇÕES AOS MUNÍCIPES DA CIDADE DE PALMEIRA DOS ÍNDIOS PELOS 126 ANOS DE EMANCIPAÇÃO POLITICA </t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t xml:space="preserve"> REQUER A MESA, NA FORMA REGIMENTAL MOÇÃO DE CONGRATULAÇÕES AOS MUNÍCIPES DA CIDADE DE PALMEIRA DOS ÍNDIOS PELOS 126 ANOS DE EMANCIPAÇÃO POLITICA </t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/655/655_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/655/655_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL,  JUSTIFICAR SUA AUSÊNCIA NA SESSÃO DO DIA 05 E 06 DE 2015, CONFORME ATESTADO MÉDICO EM ANEXO.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/659/659_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/659/659_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> REQUER A MESA, NA FORMA REGIMENTAL,VOTO DE PESAR PELO FALECIMENTO NO DIA 18/08/2015 DO EX PREFEITO DE IGACI SR. BANEDITO DE ALMEIDA SILVA</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/660/660_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/660/660_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL,  JUSTIFICAR SUA AUSÊNCIA NA SESSÃO DO DIA 20 DE AGOSTO DE 2015 POR ESTAR NA AMPLIAÇÃO E NA INAUGURAÇÃO DO SISTEMA PRISIONAL FEMENINO SANTA LUZIA.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/661/661_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/661/661_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA  AUSÊNCIA NA SESSÃO DO DIA 19 DO CORRENTE ANO</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/665/665_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/665/665_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, VOTO DE CONGRATULAÇÃO PELA PASSAGEM DO DIA DO SOLDADO EM 25/08/2015</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, MOÇÃO DE CONGRATULAÇÃO AOS MUNÍCIPES DA CIDADE DE JOAQUIM GOMES PELA PASSAGEM DOS 53 ANOS</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/667/667_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/667/667_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, MOÇÃO DE CONGRATULAÇÃO AOS MUNÍCIPES DA CIDADE DE CANAPI PELA PASSAGEM DOS 53 ANOS DE EMANCIPAÇÃO POLICITA DO MUNICÍPIO NO PRÓXIMO DIA 22 DO CORRENTE ANO</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/668/668_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/668/668_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> REQUER A MESA, NA FORMA REGIMENTAL,  MOÇÃO DE CONGRATULAÇÃO AOS MUNÍCIPES DA CIDADE DE INHAPI PELA PASSAGEM DOS 53 ANOS DE EMANCIPAÇÃO POLITICA DO MUNICÍPIO NO PRÓXIMO DIA 22 DO CORRENTE MES</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/681/681_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/681/681_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA, NA FORMA REGIMENTAL, VOTOS DE CONGRATULAÇÕES AO MUNICIPIO DE TAQUARANA, PELA PASSAGEM DOS 53 ANOS DE SUA EMANCIPAÇÃO POLITICA NO DIA 24 DE AGOSTO.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/682/682_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/682/682_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> REQUER A MESA, NA FORMA REGIMENTAL, MOÇÃO PELA PASSAGEM DE EMANCIPAÇÃO POLÍTICA DE MARIBONDO.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, MOÇÃO PELA PASSAGEM DE EMANCIPAÇÃO POLÍTICA DE BELÉM.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/684/684_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/684/684_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA DE SESSÃO NOS DIAS 25 E 26 DE AGOSTO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL,  JUSTIFICAR AUSÊNCIA NAS SESSÕES ORDINÁRIAS NOS DIAS 19 E 20 DO MÊS DE AGOSTO DE 2015.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/686/686_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/686/686_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 20 DE AGOSTO DE 2015</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/687/687_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/687/687_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, LICENÇA PARA TRATAMENTO DE SAÚDE  PELO PERÍODO DE 07 DIAS A CONTAR DO DIA 17 DO CORRENTE MES.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>SEVERINO PESSÔA, DEPUTADO RONALDO MEDEIROS</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/695/695_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/695/695_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A FORMA REGIMENTAL,DISPENSA DE PUBLICAÇÃO DOS ARTIGOS 68, PARAGRAFO 1º E ARTIGO 165, INCIO II, DO REGIMENTO INTERNO,  DOS PARECERES, REGIME DE URGÊNCIA E DISPENSA DE INTERSTÍCIO DOS PROJETOS DE LEI 119, 120 E 121/2015. </t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/710/710_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/710/710_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL,  AUSÊNCIA DE SESSÃO DO DIA 26 DE AGOSTO DE 2015 DEVIDO A ATIVIDADES EXTERNAS.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA DAS SESSÕES ORDINÁRIAS DOS DIAS 06, 13, 19, E 20 DE AGOSTO DE 2015</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>REQUER MESA, NA FORMA REGIMENTAL, A CONSTITUIÇÃO DE UMA COMISSÃO PARLAMENTAR DE INQUÉRITO, COMPOSTA POR CINCO MEMBROS EFETIVO E DOIS SUPLENTES PARA NO PRAZO DE 120 DIAS INVESTIGAR AS CAUSAS DAS CONTANTES INTERRUPÇÕES E OUTROS.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, DISPENSA DE INTERSTÍCIO DA PROPOSTA DE EMENDA CONSTITUCIONAL Nº 64/2015</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, MOÇÃO DE PESAR A FAMÍLIA FEIJÓ NAS PESSOAS DO VICE PRESIDENTE DA CBF NO NORDESTE GUSTAVO FEIJÓ E DO PRESIDENTE DA FEDERAÇÃO ALAGOANA DE FUTEBOL FELIPE OMENA FEIJÓ, PELO FALECIMENTO DO EU GENITOR E AVÔ NELSON PEIXOTO FEIJÓ</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/718/718_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/718/718_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA , NA FORMA REGIMENTAL, A CONSTITUIÇÃO DE UMA COMISSÃO PARLAMENTAR DE INQUÉRITO, COMPOSTA POR SETE MEMBROS, PARA NO PRAZO DE 120 DIAS INVESTIGAR CAUSAS DAS CONTANTE INTERRUPÇÕES, FLUTUAÇÕES DO NÍVEL DE ENERGIA, COBRANÇAS INDEVIDAS E NEGATIVAÇÕES AOS CONSUMIDORES DO ESTADO DE ALAGOAS, PELA ELETROBRAS ALAGOAS </t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/720/720_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/720/720_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, MOÇÃO DE CONGRATULAÇÃO DO MUNICÍPIO DE LAGOA DA CANO, POR SEUS 53 ANOS DE EMANCIPAÇÃO COMEMORANDO NO DIA 28 DE AGOSTO</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>REQUER A MESA, NA NFORMA REGIMENTAL JUSTIFICAR SUA AUSÊNCIA NA SESSÃO DO DIA 26 DE AGOSTO DO CORRENTE ANO</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA NA FORMA REGIMENTAL VOTO DE PESAR PELO FALECIMENTO DO SR. PAULO SÉRGIO MERLO GONÇALVES.   </t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/739/739_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/739/739_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA  AUSÊNCIA NA SESSÃO DO DIA 20/08/2015 POR MOTIVO DE ORDEM PESSOAL.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/740/740_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/740/740_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO DO DIA 28/08/2015 POR MOTIVO DE ESTAR PRESENTE A INAUGURAÇÃO DA TRANSMETAL NO MUNICÍPIO DE TEOTÔNIO VILELA.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/741/741_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/741/741_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, REALIZAÇÃO DE UMA SESSÃO PÚBLICA PARA DISCUTIR OS PLANOS, PROGRAMAS E PROJETOS DO MINISTÉRIO DAS COMUNICAÇÕES.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/744/744_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/744/744_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA  AUSÊNCIA DE SESSÕES DOS DIAS 12 E 16 DE AGOSTO DE 2015 PARA CUMPRIR COMPROMISSOS POLÍTICOS ANTERIORMENTE ASSUMIDOS.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/745/745_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/745/745_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUS AUSÊNCIA DE SESSÃO NO DIA 25 DE AGOSTO/2015 PARA TRATAR DE ASSUNTOS DE ORDEM PESSOAL</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>REQUER A MESA,  NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA DAS SESSÕES DOS DIAS 20 E 26/08/2015.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/751/751_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/751/751_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR SUA AUSÊNCIA NAS SESSÕES DOS DIAS 13 E 26/08/2015.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/752/752_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/752/752_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NAS SESSÕES DOS DIAS 18,19,20 E 25/08/2015 PARA CUMPRIR COMPROMISSOS POLÍTICOS ANTERIORMENTE ASSUMIDOS. </t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/754/754_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/754/754_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA, NA FORMA REGIMENTAL, A CRIAÇÃO DE FRENTE PARLAMENTAR DE APOIO À MICRO E PEQUENA EMPRESA, COM O OBJETIVO DE INCENTIVAR TAIS UNIDADES PRODUTIVAS DO ESTADO.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA  AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 20 DE AGOSTO DE 2015.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/756/756_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/756/756_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, QUE SEJA ENCAMINHADO OFICIO A SECRETÁRIA DE ESTADO DA SAÚDE, SOLICITANDO RELATÓRIO CIRCUNSTANCIADO REFERENTE AO HISTÓRICO ESPECIFICO DE DEMANDAS MEDICAMENTAIS NO PERÍODO DE 2013 ATE O PRESENTE MOMENTO.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 25 DE AGOSTO DE 2015.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/761/761_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/761/761_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL,  MOÇÃO DE CONGRATULAÇÃO AO MUNICÍPIO DE PALESTINA POR SEUS 53 ANOS DE EMANCIPAÇÃO POLÍTICA</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, A REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA PARA O DIA 14 DE SETEMBRO DE 2015, PARA DISCUTIR SOBRE POLÍTICA PÚBLICA EM ALAGOAS</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>REUQER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/768/768_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/768/768_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL,  AGENDAMENTO DE UMA AUDIÊNCIA PÚBLICA PARA O DIA 14.09.2015, PARA DISCUTIR SOBRE DROGAS EM ALAGOAS.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA  AUSÊNCIA DE SESSÃO DO DIA 03/09/2015._x000D_
 </t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, MOÇÃO DE CONGRATULAÇÃO AO  CHEFE DO EXECUTIVO MUNICIPAL E A CÂMARA DOS VEREADORES DA CIDADE DE MESSIAS,  PELA PASSAGEM DOS SEUS 53 ANOS DE EMANCIPAÇÃO POLITICA.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/772/772_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/772/772_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA  AUSÊNCIA DE SESSÃO NOS DIAS 25 E 26/08/2015. </t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA  AUSÊNCIA DE SESSÃO NO DIA 03/09/2015. </t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/776/776_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/776/776_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> REQUER A MESA,NA FORMA REGIMENTAL,MOÇÃO DE CONGRATULAÇÕES PELA PASSAGEM DOS 53 ANOS DE EMANCIPAÇÃO MPOLÍTICA DA CIDADE DE MESSIAS</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/777/777_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/777/777_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA, NA FORMA REGIMENTAL REGIME DE URGÊNCIA  PARA O PROJETO DE LEI MENSAGEM Nº 32/2015 DE ORIGEM GOVERNAMENTAL QUE INSTITUI A BOLSA DE QUALIFICAÇÃO PROFISSIONAL PARA OS AGENTES PENITENCIÁRIOS E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL,  QUE SEJA APRECIADO EM REGIME DE URGÊNCIA NA SESSÃO DESTA QUARTA FEIRA (2) O PROJETO DE LEI N° 32/2015</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO NO DIA 03/09/2015. </t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/784/784_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/784/784_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, AUSÊNCIA DE SESSÃO NOS DIAS 26/08 E 03/09/2015 PARA CUMPRIR COMPROMISSOS POLÍTICOS ANTERIORMENTE ASSUMIDOS.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA  AUSÊNCIA DE SESSÃO DO DIA 1º DE SETEMBRO DE 2015.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA, NA FORMA REGIMENTAL, QUE SEJA ENCAMINHADA MOÇÃO DE CONGRATULAÇÃO DO MUNICÍPIO DE OLHO DÁGUA DO CASADO, PELOS SEUS 53 ANOS DE EMANCIPAÇÃO POLÍTICA.  </t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, MOÇÃO DE CONGRATULAÇÃO PELA EMANCIPAÇÃO POLITICA DO MUNICÍPIO DE COITÉ DO NOIA.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA, NA FORMA REGIMENTAL,  QUE SEJA ENCAMINHADA UMA MOÇÃO DE CONGRATULAÇÃO AO MUNICÍPIO DE OLHO D'ÁGUA GRANDE, PELO SEUS 53 ANOS. </t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, VOTO DE APLAUSOS AOS EXCELENTÍSSIMOS SRS. DESEMBARGADORES WASHINGTON LUIZ DAMASCENO FREITAS E KLEVER RÊGO LOUREIRO, PRESIDENTE DO TRIBUNAL DE JUSTIÇA DE ALAGOAS E CORREGEDOR GERAL DA JUSTIÇA DE ALAGOAS, RESPECTIVAMENTE PELA NOBRE INICIATIVA E LUTA NA BUSCA DO SUCESSO DO PROJETO MORADIA LEGAL II.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/796/796_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/796/796_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA,  NA FORMA REGIMENTAL, A REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA PARA DISCUTIR O PLC 30/2015 QUE DISPÕE SOBRE OS CONTRATOS DE TERCEIRIZAÇÃO E AS RELAÇÕES DE TRABALHO DELES DECORRENTE NO DIA 09/10/2015 ÀS 14H, EM PARCERIA COM O SENADOR PAULO PAIM, PRESIDENTE DA COMISSÃO DE DIREITOS HUMANOS E LEGISLAÇÃO PARTICIPATIVA DO SENADO FEDERAL.  </t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA A AUSÊNCIA NA SESSÃO DOS DIAS 09 E 10/09/2015.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, A REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA, PARA DEBATER E PROMOVER A  SOLUÇÕES PARA A CHAMADA CRISE DOS MUNICÍPIOS.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO DO DIA 08/09/2015.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/802/802_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/802/802_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, MOÇÃO  DE CONGRATULAÇÃO DO MUNICÍPIO DE RIO LARGO, PELOS SEUS 100 ANOS DE EMANCIPAÇÃO POLÍTICA A SER COMEMORADO NO DIA 09 DE JULHO.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/804/804_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/804/804_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, MOÇÃO DE CONGRATULAÇÕES AO CONSELHO REGIONAL DE MEDICINA VETERINÁRIA DE ALAGOAS E ASSOCIAÇÃO DOS MÉDICOS VETERINÁRIOS DA REGIÃO DE ARAPIRACA.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/805/805_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/805/805_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, MOÇÃO DE CONGRATULAÇÕES PELA PASSAGEM DE EMANCIPAÇÃO POLÍTICA DO MUNICÍPIO DE COITE DO NÓIA.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/807/807_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/807/807_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA DE SESSÃO NO DIA 10/09/2015 PARA RESOLVER ASSUNTOS DE ORDEM PESSOAL.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/808/808_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/808/808_texto_integral.pdf</t>
   </si>
   <si>
     <t>JUSTIFICATIVA DE AUSÊNCIA DE SESSÃO NO DIA 10/09/2015.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/810/810_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/810/810_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> REQUER A MESA, NMA FORMA REGIMENTAL, MOÇÃO DE CONGRATULAÇÃO DO MUNICÍPIO DE OLHO D'ÁGUA GRANDE, POR SEUS 53 ANOS DE EMANCIPAÇÃO COMEMORADO NO DIA 14 DE SETEMBRO</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/813/813_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/813/813_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> REQUER A MESA, NA FORMA REGIMENTAL, VOTO DE PESAR A UMA DAS MAIS DESTACADAS PERSONALIDADES POLITICAS DE TODO O ESTADO DE ALAGOAS, O DR. RAIMUNDO GAIA DUARTE</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/815/815_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/815/815_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA DE SESSÃO NO DIA 15/09/2015 PARA TRATAR DE ASSUNTO DE ORDEM PESSOAL.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/819/819_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/819/819_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA DE SESSÃO NO DIA 10/09/2015.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR SUA AUSÊNCIA DA SESSÃO NO DIA 15 DE SETEMBRO  DE 2015.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA DO DIA 15 E 17 DE SETEMBRO DO CORRENTE ANO</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL,  JUSTIFICAR SUA AUSÊNCIA DA SESSÃO DO DIA 15/09/2015</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA DAS SESSÕES NOS DIAS 15 E 17 DE SETEMBRO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/826/826_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/826/826_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NAS SESSÕES DOS DIAS 02/03 E 08/09/2015, POR ESTAR EM VIAGEM COM O GOVERNADOR DO ESTADO. </t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>REQUER A MESA , NA FORMA REGIMENTAL, DISPENSA DE PUBLICAÇÃO  DOS PARECERES , REGIME DE URGÊNCIA E DISPENSA DO INTERSTÍCIO AOS PROJETOS DE LEI NºS. 135/2015  E DE RESOLUÇÃO Nº 34/2015.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/834/834_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/834/834_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA  AUSÊNCIA DA SESSÃO DO DIA 17 DE SETEMBRO DE 2015 POR ESTAR EM DESEMPENHO DE ATIVIDADES POLÍTICAS.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/835/835_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/835/835_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA DA SESSÃO DO DIA 17 DE SETEMBRO DO CORRENTE ANO</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/837/837_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/837/837_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA,NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA DA SESSÃO DO DIA 17 DE SETEMBRO DO CORRENTE ANO</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/838/838_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/838/838_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA DA SESSÃO NOS DIAS 17 E 18 DE SETEMBRO DO CORRENTE ANO </t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/840/840_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/840/840_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER, NA FORMA REGIMENTAL,  A REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA PARA DISCUTIR O PAPEL DA GUARDA MUNICIPAL EM ALAGOAS. </t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/841/841_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/841/841_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA,  NA FORMA REGIMENTAL, A APROVAÇÃO DA FRENTE PARLAMENTAR DA GUARDA MUNICIPAL, TENDO EM VISTA A IMPORTÂNCIA DESTE TEMA PARA A SOCIEDADE ALAGOANA. </t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL,JUSTIFICAR SUA DE AUSÊNCIA NAS SESSÕES DOS DIAS 22,23,24 DE SETEMBRO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>REQUE A MESA, NA FORMA REGIMENTAL, A REALIZAÇÃO DE UMA  AUDIÊNCIA PÚBLICA COM A SECRETÁRIA DE SAÚDE  PARA PRESTAÇÃO DE CONTAS REFERENTE AO 2º QUADRIMESTRE DO EXERCÍCIO DE 2015 DO SUS , PARA O DIA 19/10/2015.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/850/850_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/850/850_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 17 E SETEMBRO DE 2015, POR ENCONTRA-SE EM SÃO PAULO REALIZANDO UM CHECK-UP.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/851/851_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/851/851_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A  MESA, NA FORMA REGIMENTAL,  REALIZAÇÃO DE UMA SESSÃO ESPECIAL PARA O DIA  DIA 29 DO CORRENTE, LOGO APÓS A SESSÃO ORDINÁRIA, OBJETIVANDO A ENTREGA DO TITULO DE CIDADÃO HONORÁRIO DO ESTADO DE ALAGOAS AO SENHOR SÉRGIO BARRADAS CARNEIRO</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/852/852_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/852/852_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER Á MESA, NA FORMA REGIMENTAL A CRIAÇÃO DA FRENTE PARLAMENTAR MUNICIPALISTA.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/853/853_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/853/853_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> REQUER A MESA, NA FORMA REGIMENTAL, MOÇÃO DE CONGRATULAÇÃO PELA PASSAGEM DOS SEUS 57 ANOS DE EMANCIPAÇÃO POLITICA DO MUNICÍPIO DE CACIMBINHAS COMEMORADO NO DIA DEZENOVE DE SETEMBRO. </t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, QUE SEJA ENCAMINHADO AO CHEFE DO EXECUTIVO MUNICIPAL E A CÂMARA DE VEREADORES DA CIDADE DE SÃO MIGUEL DOS CAMPOS MOÇÃO DE CONGRATULAÇÃO PELA PASSAGEM DOS SEUS 151 ANOS DE EMANCIPAÇÃO POLITICA .</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/863/863_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/863/863_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> REQUER  A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA DA SESSÃO NO DIA 24 DE SETEMBRO DE 2015, POR PARTICIPAR DE UMA REUNIÃO DA LIGA DO NORDESTE E DA CBF</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL,  JUSTIFICAR AUSÊNCIA DA SESSÃO NOS DIAS 22 E 23 DE SETEMBRO DO CORRENTE ANO</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t xml:space="preserve"> REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA DE SESSÃO DOS DIAS 03, 10 E 17/2015.</t>
   </si>
   <si>
     <t>875</t>
   </si>
@@ -8158,604 +8158,604 @@
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/877/877_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/877/877_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL  LICENÇA PARA TRATAMENTO DE SAÚDE PELO PERÍODO DE 25 DIAS A PARTIR DO DIA 01.09.2015</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/878/878_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/878/878_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA REALIZADA UMA AUDIÊNCIA PÚBLICA COM O OBJETIVO DE DEBATER COIM OS MEMBROS DESTA CASA E OS SEGMENTOS DA SOCIEDADE, AS PREPOSIÇÕES DE INICIATIVA DO GOVERNADOR DE ESTADO CONTIDAS NAS MENSAGENS: 44/2015, 45/2015, 46/2015, 47/2015, 48/2015, 49/2015  R 50/2015.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL,JUSTIFICAR SUA AUSÊNCIA DE SESSÃO NOS DIAS 29 E 30/2015.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/881/881_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/881/881_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA,M NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA DE SESSÃO NOS DIAS 29 E 30/2015 POR MOTIVO DE REUNIÃO COM LIDERANÇAS POLÍTICAS DO LITORAL SUL DO ESTADO ALAGOANO.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/882/882_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/882/882_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA DE SESSÕES NOS DIAS 03, 08 10 E 17 DE SETEMBRO/2015 PARA CUMPRIR COMPROMISSOS ANTERIORMENTE ASSUMIDOS.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/883/883_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/883/883_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA,NA FORMA REGIMENTAL,  LICENÇA PARA TRATAMENTO DE SAÚDE,PELO PERÍODO DE 121 DIAS, A PARTIR DO DIA 29 DE SETEMBRO/2015, CONFORME ATESTADO MÉDICO EM ANEXO.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/884/884_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/884/884_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER  A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NOS DIAS 29, 30 DO  MÊS DE SETEMBRO, E NO  DIA 01/10/2015, PARA TRATAR DE ASSUNTO PESSOAL. </t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t xml:space="preserve"> REQUER Á MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA DAS SESSÕES DOS DIAS 23 E 24 DE SETEMBRO DE 2015.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>REQUER Q MESA NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NAS SESSÕES DOS DIAS 03, 10 E 17 DE SETEMBRO DE 2015.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, A REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA PARA DISCUTIR SOBRE A VAGA NO TRIBUNAL DE CONTAS NO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/894/894_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/894/894_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA NA FORMA REGIMENTAL, DISPENSA DE PUBLICAÇÃO DOS PARECERES, REGIME DE URGÊNCIA E DISPENSA DE INTERSTÍCIO, REFERENTES AOS PROJETOS DE LEI DO EXECUTIVO CONFORME MENSAGENS ABAIXO: MENS. Nº 44/2015 REVOGA A LEI ESTADUAL Nº 6.769; MENS. Nº 45/2015 ALTERA A LEI ESTADUAL Nº 5.900; MENS. Nº 46/2015 ALTERA A LEI ESTADUAL Nº 5.077; MENS. Nº 47/2015 ALTERA A LEI Nº 5.900; MENS. Nº 48/2015 ALTERA A LEI ESTADUAL  Nº 40418; MENS. Nº 49/2015 ALTERA LEI ESTADUAL Nº 6.558; MENS. Nº 50/2015 ALTERA A LEI ESTADUAL Nº 6.555.  </t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>REQUER A MESA,  NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA DA SESSÃO DO DIA 29 DE SETEMBRO DE 2015.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/898/898_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/898/898_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NO DIA 01 DE OUTUBRO DE 2015 PARA TRATAR DE ASSUNTO PARTICULAR.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/905/905_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/905/905_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA NA FORMA REGIMENTAL,  JUSTIFICAR SUA AUSÊNCIA DA SESSÃO DO DIA 30/09 DE 2015. DEVIDO A REALIZAÇÃO DE  ATIVIDADE PARLAMENTAR EXTERNA, EM VISITA A ALGUNS MUNICÍPIOS. </t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/906/906_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/906/906_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA,M NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA DA SESSÃO DO DIA 01/10 DEVIDO A REALIZAÇÃO DE ATIVIDADE  PARLAMENTAR EXTERNA, VOLTADA À ASSEMBLÉIA LEGISLATIVA EM VISITA A ALGUNS MUNICÍPIOS.  </t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/909/909_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/909/909_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> REQUER A MESA, NA FORMA REGIMENTAL,JUSTIFICAR DE AUSÊNCIA DA SESSÃO DO DIA 06 DE OUTUBRO DE 2015 POR MOTIVOS PARTICULARES.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/911/911_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/911/911_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA NREGIMENTAL, VOTO DE PESAR PELO FALECIMENTO DO SENHOR ANTÔNIO GALDINO DE MOURA, POPULARMENTE CONHECIDO COMO TINA</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/913/913_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/913/913_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO DOS DIAS 17, 23, 24,29 E 30/09/2015 POIS ESTAVA CUMPRINDO COMPROMISSOS ANTERIORMENTE ASSUMIDOS. </t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/914/914_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/914/914_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER MESA NA FORMA REGIMENTAL JUSTIFICAR SUA AUSÊNCIA DAS SESSÕES DO DIA 02, 09, 10 E 15/09/2015 PARA CUMPRIR COMPROMISSOS POLÍTICO ANTERIORMENTE ASSUMIDOS. </t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/915/915_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/915/915_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> REQUER A MESA NA FORMA REGIMENTAL,JUSTIFICAR DE AUSÊNCIA DAS SESSÕES DOS DIAS 17, 23, 29 E 30/09/2015 POIS ESTAVA CUMPRINDO COMPROMISSOS POLÍTICO ANTERIORMENTE ASSUMIDOS.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/916/916_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/916/916_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> REQUER A MESA, NA FORMA REGIMENTAL,JUSTIFICAR DE AUSÊNCIA DAS SESSÕES NOS DIAS 02, 03, 08, 09, 10 E 15/09/2015 PARA CUMPRIR COMPROMISSOS POLÍTICOS  ANTERIORMENTE ASSUMIDOS.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL,  REGIME DE URGÊNCIA PARA OS PROJETOS DE LEI N º 154, 155, 157, 158, 159, 160, E 164/2015.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>REQUER NA FORMA REGIMENTAL REGIME DE URGÊNCIA PARA OS PROJETOS DE LEI NºS. 154, 155, 157, 158, 159, 160, 164 E 165/2015.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/919/919_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/919/919_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA DO DIA 07/10/2015 PARA RESOLVER ASSUNTOS DE ORDEM PESSOAL.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/921/921_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/921/921_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA DA SESSÃO DO DIA 08 DE OUTUBRO DE 2015 POR ENCONTRA-SE NO INTERIOR DO ESTADO PARTICIPANDO DE ATIVIDADES PERTINENTES AO EXERCÍCIO DE SEU MANDATO.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/922/922_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/922/922_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA DA SESSÃO DO DIA 07 DE OUTUBRO DO CORRENTE ANO PARA TRATAR DE ASSUNTOS PARTICULARES.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NAS SESSÕES ORDINÁRIAS DO DIAS 23, 24, 29, E 30 DE SETEMBRO DE 2015.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/925/925_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/925/925_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> REQUER A MESA, NA FORMA REGIMENTAL,JUSTIFICAR SUA AUSÊNCIA DE SESSÃO NOS DIAS 01 E 08/10/2015 PARA TRATAR DE ASSUNTOS PESSOAIS.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/926/926_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/926/926_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NAS SESSÕES DOS DIAS 01 E 06/10/2015 PARA CUMPRIR COMPROMISSOS POLÍTICOS ANTERIORMENTE ASSUMIDOS. </t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/927/927_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/927/927_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA DAS SESSÕES DOS DIAS 23, 24, 29 E 30/09/2015 PARA CUMPRIR COMPROMISSOS POLÍTICOS  ANTERIORMENTE ASSUMIDOS.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t xml:space="preserve"> REQUER A MESA, NA FORMA REGIMENTAL, VOTO DE PESAR PELO FALECIMENTO NO DIA 08/10/2015 DO EX-PREFEITO DE ARAPIRACA, EX-SENADOR DA REPÚBLICA E EX-DEPUTADO ESTADUAL SR. JOÃO DO NASCIMENTO SILVA</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/930/930_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/930/930_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA DA SESSÃO DOS DIAS 01,24 E 29/10/2015 POR ESTÁ CUMPRINDO COMPROMISSOS POLÍTICO ANTERIORMENTE ASSUMIDO.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t xml:space="preserve"> REQUER A MESA, NA FORMA REGIMENTAL, VOTO DE CONGRATULAÇÃO PELA PASSAGEM DO DIA DO PROFESSOR EM 15/10/2015</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/933/933_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/933/933_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL,VOTO DE CONGRATULAÇÃO PELA PASSAGEM DO DIA DO FISIOTERAPEUTA NO DIA 13/10/2015</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/935/935_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/935/935_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR DE AUSÊNCIA DA SESSÃO DO DIA 13/10/2015 PARA RESOLVER ASSUNTOS DE ORDEM PESSOAL.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/936/936_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/936/936_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA DAS SESSÕES DOS DIAS 03, 24, 29 E 30/09/2015 POIS ESTAVA CUMPRINDO COMPROMISSO POLÍTICO ANTERIORMENTE ASSUMIDO.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/938/938_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/938/938_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA DA SESSÃO DOS DIAS 14  E 15 DE OUTUBRO DO CORRENTE ANO POR  CUMPRIMENTO DE AGENDA EM BRASÍLIA.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/939/939_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/939/939_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA,   NA FORMA REGIMENTAL,JUSTIFICAR SUA AUSÊNCIA DA SESSÃO DOS DIAS 17,23 E 24/09/2015 POR ESTAR CUMPRINDO POLÍTICO ANTERIORMENTE ASSUMIDO.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t xml:space="preserve"> REQUER A MESA NA FORMA REGIMANETAL,JUSTIFICAR SUA AUSÊNCIA DA SESSÃO DO DIA 8 DE OUTUBRO DO CORRENTE ANO</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t xml:space="preserve"> REQUER A MESA, NA FORMA REGIMENTAL,JUSTIFICAR SUA AUSÊNCIA DE SESSÃO NO DIA 13 DE OUTUBRO/2015</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/944/944_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/944/944_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL,  MOÇÃO DE CONGRATULAÇÕES PELA PASSAGEM DOS 91 ANOS DE EMANCIPAÇÃO POLÍTICA  DA CIDADE DE ARAPIRACA A SER COMEMORADA EM 30 DE OUTUBRO.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA DE SESSÕES NOS DIAS 14/10,24/09,23/09 E 17/09</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t xml:space="preserve"> REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR  SUA AUSÊNCIA DE SESSÕES NOS DIAS 15 E 24/09/2015.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/948/948_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/948/948_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NAS  SESSÕES DOS DIAS 29 E 30/09 E 01 E 08-10-2015, CONFORME ATESTADO MÉDICO E DOCUMENTOS EM ANEXO.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/950/950_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/950/950_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> REQUER A MESA, NA FORMA REGIMENTAL,JUSTIFICAR SUA AUSÊNCIA DA SESSÃO DO DIA 15 DE OUTUBRO DO CORRENTE ANO, EM RAZÃO DE ENCONTRA-ME EM OUTRAS ATIVIDADES PERTINENTES AO EXERCÍCIO DO  MEU  MANDATO.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/952/952_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/952/952_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA DA SESSÃO DO DIA 13 DE OUTUBRO DE 2015 POIS ESTIVE PRESENTE  NA REUNIÃO DO CONSELHO CONSULTIVO DE INCLUSÃO SOCIAL,, GESTOR DO FECOEP. </t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/954/954_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/954/954_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA DA SESSÃO DOA DIA 15/10/2015, PARA RESOLVER ASSUNTOS DE ORDEM PESSOAL. </t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/955/955_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/955/955_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA,NA FORMA REGIMENTAL,MOÇÃO DE CONGRATULAÇÃO E APLAUSO PELA PASSAGEM DO DIA DO MÉDICO NO BRASIL, COMEMORADO NO DIA 18 DE OUTUBRO.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/956/956_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/956/956_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, QUE SEJA ENCAMINHADO _x000D_
 À SECRETARIA DE EDUCAÇÃO DO ESTADO DE ALAGOAS, MOÇÃO DE CONGRATULAÇÃO AOS PROFESSORES DO ESTADO DE ALAGOAS PELA DATA COMEMORATIVA DE 15 DE OUTUBRO.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/957/957_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/957/957_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> REQUER A MESA, NA FORMA REGIMENTAL,JUSTIFICAR SUA AUSÊNCIA DA SESSÃO DO DIA 24/09/2015, PARA RESOLVER ASSUNTOS DE ORDEM PESSOAL.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/958/958_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/958/958_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA DA SESSÃO DO DIA 23/09/2015 PARA RESOLVER ASSUNTOS DE ORDEM PESSOAL.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/959/959_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/959/959_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL,  JUSTIFICAR AUSÊNCIA DA SESSÃO DO DIA 07/09/2015 PARA RESOLVER ASSUNTOS DE ORDEM PESSOAL.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/960/960_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/960/960_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA DA SESSÃO DO DIA 13/10/2015, CONFORME ATESTADO MÉDICO EM ANEXO.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/961/961_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/961/961_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> REQUER Á MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA DE SESSÃO NO DIA 08/10/2015 DEVIDO A REALIZAÇÃO DE ATIVIDADE EXTERNA, À ASSEMBLEIA LEGISLATIVA ESTADUAL, EM VISITA AO MUNICÍPIO DE TAQUARANA.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/962/962_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/962/962_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> REQUER Á MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA DE SESSÃO NO DIA 13/10/2015, DEVIDO A REALIZAÇÃO DE ATIVIDADE PARLAMENTAR EXTERNA À ASSEMBLEIA LEGISLATIVA ESTADUAL, EM REUNIÃO DO CONSELHO GESTOR DO FECOEP.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/963/963_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/963/963_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO ORDINÁRIA DO DIA 14/10/2015, DEVIDO A ATIVIDADE PARLAMENTAR EXTERNA À ASSEMBLEIA LEGISLATIVA ESTADUAL, EM VISITA AO GOVERNADOR DO ESTADO.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/964/964_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/964/964_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA DE SESSÃO NO DIA 15/10/2015 DEVIDO A REALIZAÇÃO DE ATIVIDADE PARLAMENTAR EXTERNA, EM PRESENÇA À  CERIMONIA DE POSSE DO DR. ORLANDO ROCHA,  COMO DESEMBARGADOR DO TRIBUNAL REGIONAL ELEITORAL -TRE.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA, NA FORMA REGIMENTAL, QUE SEJA ENCAMINHADO AO CHEFE DO EXECUTIVO MUNICIPAL E A CÂMARA DOS VEREADORES DA CIDADE DE ARAPIRACA, MOÇÃO DE CONGRATULAÇÃO PELA PASSAGEM DOS SEUS 91 ANOS DE EMANCIPAÇÃO POLÍTICA A SER COMEMORADO NO DIA 30 DE OUTUBRO. </t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t xml:space="preserve"> REQUER Á MESA, NA FORMA REGIMENTAL,JUSTIFICAR SUA AUSÊNCIA DA SESSÃO DO DIA 20 DE OUTUBRO DE 2015.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/975/975_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/975/975_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA DAS SESSÕES DOS DIAS 08,14 E 15/10/2015 POIS ESTAVA CUMPRINDO COMPROMISSOS POLÍTICO ANTERIORMENTE ASSUMIDOS.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/976/976_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/976/976_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA DAS SESSÕES DOS DIAS 03,13,14 E 15/10/2015 POIS ESTAVA CUMPRINDO COMPROMISSOS POLÍTICO ANTERIORMENTE ASSUMIDOS.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/977/977_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/977/977_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA DAS SESSÕES DOS DIAS 07,08,14 E 15/10/  POIS ESTEVA CUMPRINDO COMPROMISSOS POLÍTICO ANTERIORMENTE ASSUMIDOS.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR SUA AUSÊNCIA NAS SESSÕES ORDINÁRIAS DOS DIAS 14 E 15 DE OUTUBRO DE 2015 PARA TRATAR DE ASSUNTOS PARTICULARES.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUAAUSÊNCIA DAS SESSÕES DOS DIAS 06,15 E 20/10/2015</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR SUA  AUSÊNCIA DA SESSÃO DO DIA 20 DE OUTUBRO DE 2015.</t>
   </si>
@@ -8789,414 +8789,414 @@
   <si>
     <t xml:space="preserve"> REQUER A MESA, NA FORMA REGIMENTAL, MANIFESTAÇÃO PERTINENTE AO PARECER Nº120/2015 DA 2ª COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO, TENDO COMO RELATOR O ILUSTRE DEPUTADO EDIVAL GAIA FILHO, REFERENTE AO PROJETO DE LEI Nº48/2015</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t xml:space="preserve"> REQUER Á MESA, NA FORMA REGIMENTAL, MOÇÃO DE CONGRATULAÇÃO AO MUNICÍPIO DE ARAPIRACA PELA PASSAGEM  DOS SEUS 91 ANOS DE EMANCIPAÇÃO POLITICA, NO PRÓXIMO DIA 30 DE OUTUBRO</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t xml:space="preserve"> REQUER A MESA, NA FORMA REGIMENTAL,JUSTIFICAR SUA AUSÊNCIA DA SESSÃO DOS DIAS 21/10/2015</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA DA SESSÃO DO DIA 07/10/2015</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/996/996_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/996/996_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, A RETIRADA DO PROJETO DE LEI Nº 151/2015 DA SUA AUTORIA PELA NECESSIDADE DE TRATAR DE DO ASSUNTO ALVITRADO EM OUTRA PROPOSIÇÃO.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, JUSTIFICAR SUA  AUSÊNCIA DA SESSÃO DO DIA 22 DE OUTUBRO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1001/1001_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1001/1001_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA DE SESSÃO NOS DIAS 15 E 20/10/2015, POIS ESTAVA CUMPRINDO COMPROMISSOS POLÍTICO, ANTERIORMENTE ASSUMIDOS.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1002/1002_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1002/1002_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA DE SESSÃO NO DIA 22/10/2015, PARA RESOLVER ASSUNTOS DE ORDEM PESSOAL.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL,  JUSTIFICAR SUA AUSÊNCIA DA SESSÃO DO DIA 22 DO MÊS DE OUTUBRO DO CORRENTE ANO</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1009/1009_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1009/1009_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, AUDIÊNCIA PÚBLICA PARA DISCUTIR AÇÕES VISANDO A HUMANIZAÇÃO DAS GROTAS LOCALIZADAS NA CIDADE DE MACEIÓ/AL.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1010/1010_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1010/1010_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL,JUSTIFICAR SUA AUSÊNCIA DAS SESSÕES DOS DIAS 28 E 29 DE OUTUBRO DE 2015, POR MOTIVO DE CUMPRIMENTO DE AGENDA PELO INTERIOR DO ESTADO.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1011/1011_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1011/1011_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> REQUER A MESA, NA FORMA REGIMENTAL, MOÇÃO DE CONGRATULAÇÃO PELA EMANCIPAÇÃO POLICITA DO MUNICÍPIO DE JACARÉ DOS HOMENS PELOS SEUS 58 ANOS DE EMANCIPAÇÃO POLÍTICA QUE É COMEMORADO NO DIA 09 DE NOVEMBRO</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1012/1012_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1012/1012_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL MOÇÃO DE PESAR PELO FALECIMENTO DA SRA. RENATA MARTINS, ESPOSA DO DR. JÚLIO CESAR, GOLEIRO DO CLUBE DE REGATAS DO BRASIL-CRB, OCORRIDO HOJE NA CIDADE DE SÃO PAULO. REQUER QUE SEJA ENCAMINHADA MOÇÃO DE PESAR A FAMÍLIA ENLUTADA</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1013/1013_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1013/1013_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO DO DIA 29 DE OUTUBRO DE 2015, EM RAZÃO DE ENCONTRA-SE PARTICIPANDO DE OUTRAS ATIVIDADES PERTINENTES AO EXERCÍCIO DE SEU MANDATO. </t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA DE AUSÊNCIA DAS SESSÕES DOS DIAS 06,08,14,15 E 20/10/2015 .</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA DE AUSÊNCIA DA SESSÃO DO DIA 29/10/2015</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, REGIME DE URGÊNCIA PARA O PROJETO DE LEI Nº 173/2015.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1023/1023_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1023/1023_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA DE SESSÕES NOS DIAS 21 E 29 DE OUTUBRO/2015 POIS ESTAVA CUMPRINDO COMPROMISSOS POLÍTICO ANTERIORMENTE ASSUMIDOS.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1024/1024_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1024/1024_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR SUA  AUSÊNCIA NAS SESSÕES DOS DIAS 28 E 29/10/2015 POIS ESTAVA CUMPRINDO COMPROMISSOS POLÍTICO ANTERIORMENTE ASSUMIDOS.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA DE SESSÃO NO DIA 22 DE OUTUBRO/2015.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1027/1027_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1027/1027_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA  AUSÊNCIA DE SESSÃO NO DIA 29 DE OUTUBRO/2015 PARA TRATAR DE ASSUNTOS PARTICULARES.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1028/1028_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1028/1028_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR AUSÊNCIA NAS SESSÕES DOS DIAS 22, E 29/10/2015 POIS ESTAVA CUMPRINDO COMPROMISSO POLÍTICO ANTERIORMENTE .</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA, NA FORMA REGIMENTAL,  15 DIAS DE LICENÇA PARA TRATAMENTO DE SAÚDE.      </t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1040/1040_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1040/1040_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA DA SESSÃO DO DIA 04/11/2015 PARA RESOLVER ASSUNTOS DE ORDEM PESSOAL.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL JUSTIFICAR SUA   AUSÊNCIA DA SESSÃO DIA DIA 05 DE NOVEMBRO DE 2015.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA DAS SESSÕES DOS DIAS 3, 4 E 5 DE NOVEMBRO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL ,JUSTIFICAR SUA AUSÊNCIA DAS SESSÕES NOS DIAS 03 E 04 DE NOVEMBRO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA DAS SESSÕES DOS DIAS 04, 05 E 06 DE NOVEMBRO DO CORRENTE ANO PARA TRATAMENTO ODONTOLÓGICO.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL,  A REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA PARA DEBATER S PROBLEMÁTICA VIVIDA PELOS MUTUÁRIOS DA ANTIGA COHAB, HOJE COMPANHIA ALAGOANA DE RECURSOS HUMANOS E PATRIMÔNIO- CARHP, REFERENTE AOS CONJUNTOS BENEDITO BENTES I E II, DEVENDO SER CONVIDADO PARA A REFERIDA O SECRETARIO DO ESTADO DA FAZENDA, SECRETARIO DO ESTADO DE PLANEJAMENTO E ADMINISTRAÇÃO, O PROCURADOR GERAL DO ESTADO, O PRESIDENTE DO TRIBUNAL DE JUSTIÇA(PROGRAMA MORADIA LEGAL), A DEFENSORIA PÚBLICA DO ESTADO, A PROMOTORIA DE JUSTIÇA DO DIREITO DO CONSUMIDOR, O PRESIDENTE DA COMPANHIA DE RECURSOS HUMANOS E PATRIMÔNIO  - CARHP, ASSOCIAÇÕES DOS MORADORES DOS CONJUNTOS BENEDITO BENTES I E II E A SOCIEDADE CIVIL ORGANIZADA</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1051/1051_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1051/1051_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, A FORMA REGIMENTAL, A REALIZAÇÃO DE UMA SESSÃO PÚBLICA QUE DISCUTIRÁ SOBRE O TEMA: OS CAMINHOS DAS POLÍTICAS NEGRAS EM ALAGOAS, TENDO COMO OBJETIVO A PROMOÇÃO DE IGUALDADE RACIAL.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1053/1053_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1053/1053_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> REQUER A MESA, NA FORMA REGIMENTAL,MOÇÃO DE PESAR EM RAZÃO DO FALECIMENTO DO MUSICO LUIS RICARDO DA SILVA (LULA DEMÓ), EM 08 DE NOVEMBRO/2015.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1054/1054_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1054/1054_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> REQUER A MESA, NA FORMA REGIMENTAL,JUSTIFICAR AUSÊNCIA NA SESSÃO DO DIA 10/11/15  PARA RESOLVER ASSUNTOS DE ORDEM PESSOAL.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1055/1055_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1055/1055_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL,JUSTIFICAR SUA AUSÊNCIA DAS SESSÕES DOS DIAS 10,11 E 12 DE NOVEMBRO.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1057/1057_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1057/1057_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> REQUER A MESA, NA FORMA REGIMENTAL, VOTO DE PESAR EM VIRTUDE DO FALECIMENTO DO SERVIDOR MARCUS VINICÍUS FERREIRA, DIRETOR ADMINISTRATIVO FINANCEIRO DO SINDICATO DOS SERVIDORES DESTA CASA OCORRIDO SEMANA PASSADA.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA DA SESSÃO DO DIA 11/11/2015.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA DA SESSÃO DO DIA 10/11/2015 POR MOTIVOS DE PROBLEMAS DE SAÚDE</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1070/1070_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1070/1070_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA DE SESSÃO NO DIA 11 DE NOVEMBRO/2015, POR PARTICIPAR DE AUDIÊNCIA COM O SECRETÁRIO DA FAZENDA. </t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1071/1071_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1071/1071_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA  AUSÊNCIA DAS SESSÕES DOS DIAS 11 E 12 DE NOVEMBRO/2015 PARA TRATAR  DE ASSUNTO DE ORDEM PESSOAL.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1072/1072_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1072/1072_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA  AUSÊNCIA NAS SESSÕES DOS DIAS 10, 11 E 12 DE NOVEMBRO/2015, POR MOTIVO DE DOENÇA; </t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA DA SESSÃO DO DIA 12/11/2015</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA DO DIA 11 DE NOVEMBRO DE 2015.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA DE SESSÃO NOS DIAS 17, 18, E 19 DE NOVEMBRO/2015.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1086/1086_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1086/1086_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA DE SESSÕES NOS DIAS 03, 04 E 05/11/2015 POR MOTIVO DE ATIVIDADE PARLAMENTAR EXTERNA. </t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1088/1088_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1088/1088_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA  AUSÊNCIA NAS  SESSÕES DOS DIAS 22 E 29/10/2015 POR ESTAR PARTICIPANDO DE ATIVIDADES PERTINENTES AO EXERCÍCIO DO MEU MANDATO.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1089/1089_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1089/1089_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA  AUSÊNCIA NA  SESSÃO NO DIA 11 DE NOVEMBRO/2015 POR MOTIVO DE SAÚDE CONFORME ATESTA EM ANEXO.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1090/1090_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1090/1090_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA  AUSÊNCIA NAS  SESSÕES DOS  DIAS 03, 04 E 05/10/2015 POR CUMPRIR COMPROMISSOS POLÍTICOS ANTERIORMENTE ASSUMIDOS.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL,  INDICAR MEU NOME PARA COMPOR A 5ª COMISSÃO - AGRICULTURA E POLÍTICA RURAL.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>REQUER A MESA,  NA FORMA REGIMENTAL, JUSTIFICAR SUA  AUSÊNCIA DA SESSÃO DO DIA 19/11/2015.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1100/1100_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1100/1100_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA DE SESSÃO NO DIA 19 DE NOVEMBRO/2015 POR ESTAR PARTICIPANDO DO CONSELHO  DE POLÍTICAS DE INCLUSÃO SOCIAL GESTOR FECOEP  </t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1102/1102_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1102/1102_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA  AUSÊNCIA NAS SESSÕES  DOS DIAS 24 E 25/11/2015 PARA RESOLVER ASSUNTOS DE ORDEM PESSOAL.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA DAS SESSÕES DOS DIAS 10,11 E 12 DE CORRENTE MÊS E ANO.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA DA SESSÃO DOS DIAS 24,25 DE NOVEMBRO DE 2015.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA  AUSÊNCIA DA SESSÃO DO DIA 19/11/2015.</t>
   </si>
@@ -9248,51 +9248,51 @@
   <si>
     <t>487</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL,  AUSÊNCIA DA SESSÃO DO DIA 26/11/2015</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA  REGIMENTAL,  DISPENSA DE PUBLICAÇÃO DO PARECER, REGIME DE URGÊNCIA E DISPENSA DO INTERSTÍCIO, REFERENTE AO PROJETO DE LEI Nº 170/2015, QUE DISPÕE SOBRE A REVISÃO DOS BENEFÍCIOS PREVIDENCIÁRIOS DOS SERVIDORES INATIVOS DAS CARREIRAS DE AGENTE DE POLÍCIA E ESCRIVÃO DE POLÍCIA DA POLÍCIA CIVIL DO ESTADO DE ALAGOAS E DE SEUS DEPENDENTES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA DAS SESSÕES DOS DIAS 10, 11, 12/11/2015</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1126/1126_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1126/1126_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA  AUSÊNCIA NA  SESSÃO NO DIA 26/11/2015 PARA TRATAR DE ASSUNTOS DE ORDEM PESSOAL. </t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>REQUER-A MESA, NA FORMA REGIMENTAL,  REGIME DE URGÊNCIA PARA O PROGRAMA DE DESENVOLVIMENTO INTEGRADO DO ESTADO DE ALAGOAS - PRODESIN</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, REGIME DE URGÊNCIA PARA DEPÓSITOS JUDICIAIS.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL,  REGIME DE URGÊNCIA PARA O PROJETO DE LEI DA FUNCEFAS</t>
   </si>
   <si>
     <t>1131</t>
   </si>
@@ -9497,66 +9497,66 @@
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA  AUSÊNCIA DA SESSÃO DOS DIA 15/12/2015.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL , REGIME DE URGÊNCIA PARA O PROJETO DE LEI Nº209/2015.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA  AUSÊNCIA NA SESSÃO DO DIA 15/12/2015 TENDO EM VISTA COMPARECIMENTO ÀS 161 HORAS, NO MUNICÍPIO DE JUNQUEIRO,AO SEPULTAMENTO DO SENHOR JOSÉ DA SILVA.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NAS SESSÕES DOS DIAS 19 E 24/11/2015, DEVIDO A ATIVIDADES EXTERNAS RELATIVAS AO MEU MANDATO PARLAMENTAR.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1200/1200_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1200/1200_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA NA SESSÃO NO DIA 17/12/2015, POR ESTAR PARTICIPANDO DE OUTRAS ATIVIDADES PERTINENTES AO MEU MANDATO PARLAMENTAR.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA AUSÊNCIA DO DIA 09/12/2015.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1204/1204_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1204/1204_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> REQUER A MESA, NA FORMA REGIMENTAL, MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR GENIVALDO CÂNDIDO DE ARAÚJO.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, QUE SEJA APRECIADO EM REGIME DE URGÊNCIA NESTA SESSÃO DE TERÇA FEIRA OS PROJETOS DE LEI Nº 215/2015 E 216//2015.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, JUSTIFICAR SUA  AUSÊNCIA DA SESSÃO DIA 17 DE DEZEMBRO DE 2015, POR PROBLEMAS DE SAÚDE.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>SUB</t>
   </si>
   <si>
     <t>SUBSTITUTIVO</t>
   </si>
@@ -9899,67 +9899,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1210/1210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1211/1211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1212/1212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/562/562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/566/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/576/576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/653/653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/654/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/656/656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/658/658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/664/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/735/735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/747/747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/766/766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/774/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/806/806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/816/816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/817/817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/818/818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/845/845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/849/849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/874/874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/885/885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/897/897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/902/902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/912/912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/920/920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/928/928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/940/940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/953/953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1000/1000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1004/1004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1006/1006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1007/1007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1008/1008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1018/1018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1042/1042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1043/1043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1050/1050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1052/1052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1056/1056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1078/1078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1085/1085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1121/1121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1122/1122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1160/1160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/995/995_texto_integral.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/811/811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/822/822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/828/828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1062/1062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1547/1547_texto_integral.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1488/1488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/54/54_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1083/1083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/465/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/468/468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/493/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/611/611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/636/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/676/676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/678/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/712/712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/738/738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/749/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/750/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/769/769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/778/778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/799/799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/903/903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/783/783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/786/786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/791/791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/809/809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/825/825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/827/827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/831/831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/832/832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/833/833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/842/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/843/843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/844/844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/848/848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/856/856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/862/862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/866/866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/868/868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/869/869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/870/870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/871/871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/872/872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/873/873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/876/876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/895/895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/904/904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/907/907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/908/908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/910/910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/934/934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/951/951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/965/965_texto_integral.doc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/966/966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/967/967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/968/968_texto_integral.doc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/973/973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/974/974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/990/990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/991/991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/992/992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/993/993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1003/1003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1020/1020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1039/1039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1049/1049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1064/1064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1074/1074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1082/1082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1084/1084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1087/1087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1091/1091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1143/1143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1096/1096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1101/1101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1112/1112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1132/1132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1152/1152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1158/1158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1159/1159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1161/1161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1180/1180_texto_integral.doc" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1182/1182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1183/1183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1184/1184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1186/1186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1190/1190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1191/1191_texto_integral.doc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1193/1193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1201/1201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1205/1205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1206/1206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/662/662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/857/857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/858/858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/859/859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/860/860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/931/931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/999/999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1016/1016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1058/1058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1066/1066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1075/1075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1178/1178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1185/1185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1192/1192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/892/892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/937/937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/607/607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/606/606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/605/605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/602/602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/601/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/574/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/572/572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/669/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/672/672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/675/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/742/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/673/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/706/706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/707/707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/704/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/705/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/727/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/708/708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/504/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/578/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/604/604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/610/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/632/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/655/655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/659/659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/660/660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/661/661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/665/665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/668/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/710/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/720/720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/739/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/740/740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/741/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/744/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/745/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/751/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/752/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/756/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/768/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/772/772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/776/776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/777/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/784/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/796/796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/802/802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/804/804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/805/805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/807/807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/808/808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/810/810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/813/813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/815/815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/819/819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/826/826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/834/834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/835/835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/837/837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/838/838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/840/840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/841/841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/850/850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/851/851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/852/852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/853/853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/863/863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/877/877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/878/878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/881/881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/882/882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/883/883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/884/884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/894/894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/898/898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/905/905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/906/906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/909/909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/911/911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/913/913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/914/914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/915/915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/916/916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/919/919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/921/921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/922/922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/925/925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/926/926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/927/927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/930/930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/933/933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/935/935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/936/936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/938/938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/939/939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/944/944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/948/948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/950/950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/952/952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/954/954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/955/955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/956/956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/957/957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/958/958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/959/959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/960/960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/961/961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/962/962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/963/963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/964/964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/975/975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/976/976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/977/977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/996/996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1001/1001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1002/1002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1009/1009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1010/1010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1011/1011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1012/1012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1013/1013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1023/1023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1024/1024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1027/1027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1028/1028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1040/1040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1051/1051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1053/1053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1054/1054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1055/1055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1057/1057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1070/1070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1071/1071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1072/1072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1086/1086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1088/1088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1089/1089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1090/1090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1100/1100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1102/1102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1126/1126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1200/1200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1204/1204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1210/1210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1211/1211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1212/1212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/562/562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/566/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/576/576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/653/653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/654/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/656/656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/658/658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/664/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/735/735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/747/747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/766/766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/774/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/806/806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/816/816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/817/817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/818/818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/845/845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/849/849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/874/874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/885/885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/897/897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/902/902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/912/912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/920/920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/928/928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/940/940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/953/953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1000/1000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1004/1004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1006/1006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1007/1007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1008/1008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1018/1018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1042/1042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1043/1043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1050/1050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1052/1052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1056/1056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1078/1078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1085/1085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1121/1121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1122/1122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1160/1160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/995/995_texto_integral.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/811/811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/822/822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/828/828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1062/1062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1547/1547_texto_integral.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1488/1488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/54/54_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1083/1083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/465/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/468/468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/493/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/611/611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/636/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/676/676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/678/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/712/712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/738/738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/749/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/750/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/769/769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/778/778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/799/799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/903/903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/783/783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/786/786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/791/791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/809/809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/825/825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/827/827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/831/831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/832/832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/833/833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/842/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/843/843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/844/844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/848/848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/856/856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/862/862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/866/866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/868/868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/869/869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/870/870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/871/871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/872/872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/873/873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/876/876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/895/895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/904/904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/907/907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/908/908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/910/910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/934/934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/951/951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/965/965_texto_integral.doc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/966/966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/967/967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/968/968_texto_integral.doc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/973/973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/974/974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/990/990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/991/991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/992/992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/993/993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1003/1003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1020/1020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1039/1039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1049/1049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1064/1064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1074/1074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1082/1082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1084/1084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1087/1087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1091/1091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1143/1143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1096/1096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1101/1101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1112/1112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1132/1132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1152/1152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1158/1158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1159/1159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1161/1161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1180/1180_texto_integral.doc" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1182/1182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1183/1183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1184/1184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1186/1186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1190/1190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1191/1191_texto_integral.doc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1193/1193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1201/1201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1205/1205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1206/1206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/662/662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/857/857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/858/858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/859/859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/860/860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/931/931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/999/999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1016/1016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1058/1058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1066/1066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1075/1075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1178/1178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1185/1185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1192/1192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/892/892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/937/937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/607/607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/606/606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/605/605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/602/602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/601/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/574/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/572/572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/669/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/672/672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/675/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/742/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/673/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/706/706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/707/707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/704/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/705/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/727/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/708/708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/504/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/578/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/604/604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/610/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/632/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/655/655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/659/659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/660/660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/661/661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/665/665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/668/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/710/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/720/720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/739/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/740/740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/741/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/744/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/745/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/751/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/752/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/756/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/768/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/772/772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/776/776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/777/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/784/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/796/796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/802/802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/804/804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/805/805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/807/807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/808/808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/810/810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/813/813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/815/815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/819/819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/826/826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/834/834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/835/835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/837/837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/838/838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/840/840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/841/841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/850/850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/851/851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/852/852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/853/853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/863/863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/877/877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/878/878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/881/881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/882/882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/883/883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/884/884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/894/894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/898/898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/905/905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/906/906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/909/909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/911/911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/913/913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/914/914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/915/915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/916/916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/919/919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/921/921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/922/922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/925/925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/926/926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/927/927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/930/930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/933/933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/935/935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/936/936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/938/938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/939/939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/944/944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/948/948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/950/950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/952/952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/954/954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/955/955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/956/956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/957/957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/958/958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/959/959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/960/960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/961/961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/962/962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/963/963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/964/964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/975/975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/976/976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/977/977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/996/996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1001/1001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1002/1002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1009/1009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1010/1010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1011/1011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1012/1012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1013/1013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1023/1023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1024/1024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1027/1027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1028/1028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1040/1040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1051/1051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1053/1053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1054/1054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1055/1055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1057/1057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1070/1070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1071/1071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1072/1072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1086/1086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1088/1088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1089/1089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1090/1090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1100/1100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1102/1102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1126/1126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1200/1200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2015/1204/1204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H990"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="48.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="46.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="88.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="87.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>