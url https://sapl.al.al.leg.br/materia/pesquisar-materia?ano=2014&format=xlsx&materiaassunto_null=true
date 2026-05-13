--- v0 (2025-12-23)
+++ v1 (2026-05-13)
@@ -51,66 +51,66 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/</t>
+    <t>http://sapl.al.al.leg.br/media/</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO E AO SECRETARIO DA INFRA ESTRUTURA, PARA QUE ADOTE MEDIDAS URGENTES VISANDO O INICIO DA OBRA DE RECONSTRUÇÃO DA ESCOLA DE ENSINO FUNDAMENTAL PEQUENO PRÍNCIPE, NA CIDADE DE SANTANA DO MUNDAÚ.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>DEPUTADO INÁCIO LOIOLA</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/438/438_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/438/438_texto_integral.pdf</t>
   </si>
   <si>
     <t>APELO AO GOVERNADOR DO ESTADO, NO SENTIDO DE VIABILIZAR OS MEIOS NECESSÁRIOS, PARA QUE A RODOVIA AL-130, SEJA DENOMINADA VEREADORA BRANCA ANDRADE MAS PRECISAMENTE NO TRECHO COMPREENDIDO ENTRE O ENTROCAMENTO LOCALIZADO NO MUNICÍPIO DE OLHO D'ÁGUA DAS FLORES E A SEDE DO MUNICÍPIO DE PÃO DE AÇÚCAR DESTE ESTADO.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DO GOVERNO DO ESTADO RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2013.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>36</t>
   </si>
@@ -160,273 +160,273 @@
   <si>
     <t>DISCIPLINA A REGULAMENTAÇÃO E FUNCIONAMENTO DA 17ª VARA CRIMINAL DA CAPITAL.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>PODER EXECUTIVO ESTADUAL</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA ESTADUAL DE RESÍDUOS SÓLIDOS E INCLUSÃO PRODUTIVA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>DEPUTADO RONALDO MEDEIROS</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/216/216_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/216/216_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ HONORÁRIA DO ESTADO DE ALAGOAS À EXCELENTÍSSIMA SENHORA  MARGARIDA LOPES DE ARAÚJO, PRESIDENTE DA ANFIP &amp;#8211; ASSOCIAÇÃO NACIONAL DOS AUDITORES FISCAIS DA RECEITA FEDERAL DO BRASIL.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/133/133_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO ESTADO DE ALAGOAS AO EXCELENTÍSSIMO SENHOR ALEXANDRE BARRETO LISBOA, PRESIDENTE DA ANASPS &amp;#8211; ASSOCIAÇÃO NACIONAL DOS SERVIDORES DA PREVIDÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/213/213_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/213/213_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE  O  TÍTULO  DE  CIDADÃ HONORÁRIA  DO  ESTADO  DE  ALAGOAS  À EXCELENTÍSSIMA  SENHORA  DOUTORA DESEMBARGADORA  FEDERAL MARGARIDA DE OLIVEIRA CANTARELLI.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/134/134_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A ORGANIZAÇÃO NÃO GOVERNAMENTAL ATITUDE JOVEM ALAGOAS</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/207/207_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/207/207_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA OS INCISOS II E III, DO PARÁGRAFO 1º, DO  ARTIGO  7º  DA  LEI  Nº  5.346  DE  1992  QUE REGULAMENTA  A  IDADE  MÍNIMA  E  MÁXIMA DE  INGRESSO  NOS  CARGOS  DE  SOLDADO  E CADETE DA  POLÍCIA MILITAR DO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/208/208_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/208/208_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERA  DE  UTILIDADE  PÚBLICA  A ASSOCIAÇÃO  DE  ATENDIMENTO  PRÉ-HOSPITALAR  ANJOS  DO  ASFALTO  DO ESTADO DE ALAGOAS</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>DUDU HOLLANDA</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O HORÁRIO DE TRANSMISSÃO OBRIGATÓRIA DAS SESSÕES ORDINÁRIAS DA ASSEMBLEIA LEGISLATIVA ESTADUAL PELA EMISSORA OFICIAL ESTADUAL DE RADIODIFUSÃO SONORA.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/732/732_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/732/732_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A OBRIGATORIEDADE DE INSTALAÇÃO DE FILTROS PARA CONTENÇAO DE FULIGEM NAS USINAS SUCROA ALCOLEIROS CONFORME ESPECIFICA E ADOTA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/211/211_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/211/211_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERA  DE  UTILIDADE  PÚBLICA  A ASSOCIAÇÃO  DOS  CALDEIREIROS, ENCANADORES  E  SOLDADORES INDUSTRIAIS  DE  SANTA  LUZIA  DO  NORTE &amp;#8211; ACESI.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/212/212_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/212/212_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRIGA O ESTADO DE ALAGOAS A SOMENTE FORNECER CADERNOS E DEMAIS MATERIAIS ESCOLARES COM A IMPRESSÃO DO HINO NACIONAL EM SUA CONTRACAPA E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/209/209_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/209/209_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERA  DE  UTILIDADE  PÚBLICA  O  LAR FRANCISCO  DE  ASSIS  &amp;#8211;  GRUPO  ESPÍRITA IRMÃO SARMENTO.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/206/206_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/206/206_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA 03 DE AGOSTO COMO DIA ESTADUAL DA CAPOEIRA</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>ESTABELECE AS DIRETRIZES ORÇAMENTÁRIAS DO ESTADO DE ALAGOAS PARA O EXERCÍCIO FINANCEIRO DE 2015, NOS TERMOS DO § 2º DO ARTIGO 176, DA CONSTITUIÇÃO ESTADUAL.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/205/205_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/205/205_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PUBLICA A ASSOCIAÇÃO DE PESSOA COM CÂNCER - APECAN.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/204/204_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/204/204_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PUBLICA A ASSOCIAÇÃO DO MORADORES DO RESIDENCIAL GRACILIANO RAMOS</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/202/202_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/202/202_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADAO HONORARIO DO ESTADO DE ALAGOAS AO EXELENTISSIMO SENHOR DOUTOR ALAN DA SILVA ESTEVES, JUIZ TITULAR DO TRABALHO DA 7ª VARA DO TRABALHO DE MACEIO</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/201/201_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/201/201_texto_integral.pdf</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>DEPUTADA FLAVIA CAVALCANTE</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E IMPLANTAÇÃO DA DIVISÃO ANTIPEDOFILIA NO DEPARTAMENTO DE INVESTIGAÇÕES SOBRE O CRIME ORGANIZADO-DEIC, D POLÍCIA CIVIL.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/8/8_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/8/8_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE  TABELA  DE CORRESPONDÊNCIA  REMUNERATÓRIA  AOS SERVIDORES  ESTÁVEIS  DO  PODER JUDICIARIO DE ALAGOAS, E ADOTA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/439/439_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/439/439_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O ESTADO DE ALAGOAS A PROMOVER A DOAÇÃO ONEROSA DO IMÓVEL QUE MENCIONA AO SERVIÇO NACIONAL DE APRENDIZAGEM DOS INDUSTRIÁRIOS - SENAI E AO MUNICÍPIO DE DELMIRO GOUVEIA.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>TRIBUNAL DE CONTAS</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ABRIR AO ORÇAMENTO VIGENTE CRÉDITO SUPLEMENTAR EM FAVOR DO TRIBUNAL DE CONTAS DO ESTADO DE ALAGOAS NO VALOR DE R$ 13.776.000,00 E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ABRIR AO ORÇAMENTO VIGENTE CRÉDITO SUPLEMENTAR EM FAVOR DO TRIBUNAL DE JUSTIÇA NO VALOR DE R$ 5.908.660,03 E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
@@ -436,145 +436,145 @@
   <si>
     <t>726</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ABRIR AO ORÇAMENTO VIGENTE CRÉDITO SUPLEMENTAR EM FAVOR DO TRIBUNAL DE JUSTIÇA NO VALOR DE R$ 1.846.396,58 E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>AUTORIZA O PODER JUDICIÁRIO DE ALAGOAS A DOAR IMÓVEL DO SEU PATRIMÔNIO AO MUNICÍPIO DE OLHO D&amp;#180;ÁGUA DAS FLORES.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>DEPUTADO MARCELO VICTOR</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/364/364_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/364/364_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI ESTADUAL N°7.196,DE 28 DE JULHO DE 2010, QUE" ESTABELECE NORMAS SOBRE O FUNCIONAMENTO DE PESSOAS JURÍDICAS PRESTADORAS DE SERVIÇO EM LUTAS,GINÁSTICAS, MUSCULAÇÃO, DANÇA E NATAÇÃO,CLUBES ESPORTIVOS E OU RECREATIVOS E OUTROS ESTABELECIMENTOS CONGÊNERES NO ESTADO DE ALAGOAS E OBRIGA A ESSES ESTABELECIMENTOS A DESENVOLVER E A ORIENTAR ESSAS ATIVIDADES POR PROFISSIONAL GRADUADO EM EDUCAÇÃO FÍSICA, DURANTE TODO O PERÍODO DE FUNCIONAMENTO",E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/200/200_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/200/200_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PUBLICA A COLONIA DE PESCADORES Z-25 LOCALIZADA NO MUNICIPIO DE PORTO DE PEDRAS-AL</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>JOTA CAVALCANTE</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE DESENVOLVIMENTO DA COMUNIDADE RAMANECENTE DE QUILOMBOS TABACARIA.</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t xml:space="preserve">TORNA GRATUITO O EXAME DE MORMO E ANEMIA INFECCIOSA EQUINA NO ESTADO DE ALAGOAS E DA OUTRAS PROVIDENCIAS. </t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA ESTADUAL DE PREVENÇÃO E COMBATE AO FURTO E ROUBO DE CABOS E FIOS METÁLICOS, ESTABELECE NORMAS DE FUNCIONAMENTO PARA EMPRESAS QUE ATUAM NA COMERCIALIZAÇÃO DE MATERIAL METÁLICO DENOMINADO SUCATA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>JUDSON CABRAL</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ HONORÁRIA DO ESTADO DE ALAGOAS A SENHORITA ADRIANA CORREIA DANTAS.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/417/417_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/417/417_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃ HONORÁRIA DO ESTADO DE ALAGOAS A SENHORITA CARLA NUNES BARROS_x000D_
 FERNANDES.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA ESTADUAL A ASSOCIAÇÃO SANTUÁRIO SÃO FRANCISCO DE ASSIS.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA ESTADUAL O CARMELO SANTA TERESINHA.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/1079/1079_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/1079/1079_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA  A  LEI  ESTADUAL  Nº 6.895, DE 10  DE  DEZEMBRO DE  2007, AMPLIA COMPETENCIA MATERIAL DA 29ª VARA CIVIL DA CAPITAL E ADOTA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>ISNALDO BULHÕES</t>
   </si>
   <si>
     <t>ALTERA A LEI ESTADUAL Nº 2.780 DE 24 DE JUNHO DE 1966, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
@@ -923,67 +923,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/732/732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/1079/1079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/732/732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2014/1079/1079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="88.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="87.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>