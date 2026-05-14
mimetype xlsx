--- v0 (2025-12-22)
+++ v1 (2026-05-14)
@@ -54,376 +54,376 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>DEPUTADO RONALDO MEDEIROS</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/326/326_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/326/326_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE  O  TÍTULO  DE  CIDADÃ HONORÁRIA  DO  ESTADO  DE  ALAGOAS  À ILUSTRÍSSIMA  SENHORA  LÚCIA  ARAÚJO DE MEDEIROS HINZ, ARTISTA PLÁSTICA.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/328/328_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/328/328_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSIDERA  DE  UTILIDADE  PÚBLICA  O INSTITUTO  BIOTA  DE  CONSERVAÇÃO, COM SEDE EM MACEIÓ/AL. </t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/327/327_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/327/327_texto_integral.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIO A CONTRATAÇÃO DE SERVIÇO DE SEGURANÇA, ATRAVES DE VIGILANTES PROFISSIONAIS NAS CASAS LOTERICAS, AGENDIAS DOS CORREIOS, BANCOS POPULARES E MULTIBANK , LOCALIZADOS NO TERRITÓRIO ALAGOANO</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/329/329_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/329/329_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE EXPEDIÇÃO DE RECEITAS MÉDICAS E ODONTOLOGICAS DIGITADAS EM COMPUTADOR NO AMBITO DO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/330/330_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/330/330_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A OBRIGATORIEDADE DE COLOCAÇÃO DE BRINQUEDOS PARA PORTADORES DE NECESSIDADES ESPECIAIS EM PARQUES PRAÇAS E OUTROS LOCAIS PUBLICOS QUE SÃO DESTINADOS À PRATICA DE ESPORTES E LAZER E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/331/331_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/331/331_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PROTEÇÃO E DEFESA DOS ANIMAIS E O CONTROLE DE REPRODUÇÃO E REGULAMENTAÇÃO  DA VIDA DE CÃES E GATOS  ENCONTRADOS NA RUA NO ÂMBITO DO ESTADO DE ALAGOAS.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/332/332_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/332/332_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSIDERA  DE  UTILIDADE  PÚBLICA  A SOCIEDADE DE MEDICINA DE ALAGOAS. </t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/333/333_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/333/333_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERA  DE  UTILIDADE PÚBLICA  O INSTITUTO LINDAURA HOLANDA DE ASSISTÊNCIA, EDUCAÇÃO, CULTURA E DESPORTO &amp;#8211; ILHA, COM SEDE NO MUNICÍPIO DE PORTO CALVO &amp;#8211; AL</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/334/334_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/334/334_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERA  DE  UTILIDADE  PÚBLICA  O SINDICATO  DOS  TRABALHADORES RURAIS DE OLHO D`ÁGUA DAS FLORES.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/</t>
+    <t>http://sapl.al.al.leg.br/media/</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A OBRIGATORIEDADE DA ESPECIFICAÇÃO E DIVULGAÇÃO DA PRESENÇA DE GLÚTEN E LACTOSE NOS CARDÁPIOS DE BARES RESTAURANTE E SIMILARES E DÁ OUTRAS PROVIDENCIAS </t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/336/336_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/336/336_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OBRIGA AS EMPRESAS NO ESTADO DE ALAGOAS A MANTEREM UM ESCRITÓRIO REGIONAL NOS MUNICÍPIOS EM QUE POSSUAM MAIS DE TRÊS MIL( 3.0000) CLIENTES CONTRATANTES E DÁ OUTRAS PROVIDENCIAS </t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/337/337_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/337/337_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O DESCARTE DE REMÉDIOS VENCIDOS E A OBRIGATORIEDADE DA MANUTENÇÃO NAS FARMÁCIAS, DROGARIAS E CONGENERES DE UMA LIXEIRA ESPECIAL PARA COLETA DESSE MATERIAL E DÁ OUTRAS PROVIDENCIAS </t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/338/338_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/338/338_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AMPLIAÇÃO DE LICENÇA MATERNIDADE NOS CASOS DE NASCIMENTO PRE NATURO DE CRIANÇA PORTADORA DE ENFERMIDADE OU MAL FORMAÇÃO GRAVE , NO ÂMBITO DO ESTADO DE ALAGOAS E DÁ OUTRAS PROVIDENCIAS </t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/339/339_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/339/339_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OBRIGA AS FARMÁCIAS LOCALIZADAS NO ÂMBITO DO ESTADO DE ALAGOAS, A MANTER A DISPOSIÇÃO DO PÚBLICO PARA CONSULTA, LISTA DE MEDICAMENTOS GENÉRICOS EM CARACTERES BRAILE  </t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/340/340_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/340/340_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DESTINAÇÃO DE PRODUTOS APREENDIDOS PELAS AUTORIDADES DO GOVERNO DE ALAGOAS(PRODUTOS E MERCADORIAS, FRUTO DE ROUBOS OU FURTO ) ÀS INSTALAÇÕES FILANTRÓPICAS SEM FINS LUCRATIVOS DO ESTADO E DÁ OUTRAS PROVIDENCIAS </t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/341/341_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/341/341_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA A OBRIGATORIEDADE DE QUE MERCADOS E SUPERMERCADOS DISPONHA OS PRODUTOS DIETS E LIGHTS EM LOCAIS TOTALMENTE SEPARADOS E COM INDICAÇÕES TOTALMENTE VISÍVEIS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/342/342_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/342/342_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A UTILIZAÇÃO DE MATERIAIS DE EXPEDIENTE CONFECCIONADOS EM PAPEL RECICLADO OU COM CERTIFICAÇÃO FLORESTAL FSC, PELA ADMINISTRAÇÃO PÚBLICA ESTADUAL, CONFORME  ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/343/343_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/343/343_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OBRIGA OS SUPERMERCADOS E DEMAIS ESTABELECIMENTOS SIMILARES A DIVULGAREM EM DESTAQUE A DATA DE VENCIMENTO DOS PRODUTOS INCLUÍDOS EM TODAS AS PROMOÇÕES ESPECIAIS LANÇADAS POR ESTES ESTABELECIMENTOS E DÁ OUTRAS PROVIDENCIAS </t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/344/344_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/344/344_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A COLÔNIA DE PESCADORES Z-35 BOA SORTE DO MUNICÍPIO DE PORTO REAL DO COLÉGIO-AL</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/345/345_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/345/345_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DO ESTADO DE ALAGOAS AO ILUSTRÍSSIMO SENHOR  GERALDO CÂMARA, JORNALISTA E SECRETÁRIO ADJUNTO DO TRABALHO, ABASTECIMENTO E ECONOMIA SOLIDÁRIA DE MACEIÓ</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/346/346_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/346/346_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DO ESTADO DE ALAGOAS AO ILUSTRÍSSIMO SENHOR  EMANUEL JOSÉ PEDROSA (CANETINHA).</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/347/347_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/347/347_texto_integral.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIA A DIVULGAÇÃO DO NOME DO DEPUTADO ESTADUAL QUE PROPÔS O PROJETO DE LEI QUE FOI SANCIONADO PELO GOVERNADOR</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/2062/2062_texto_integral.doc</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/2062/2062_texto_integral.doc</t>
   </si>
   <si>
     <t>DISCIPLINA O DIÁRIO OFICIAL DO ESTADO DE ALAGOAS, INCLUSIVE EM MEIO ELETRÔNICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/348/348_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/348/348_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DO ESTADO DE ALAGOAS AO ILUSTRÍSSIMO SENHOR PAULO CÉSAR REGIS DE SOUZA, PRESIDENTE DA ANASPS-ASSOCIAÇÃO NACIONAL DOS SERVIDORES DA PREVIDÊNCIA E DA SEGURIDADE SOCIAL </t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/349/349_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/349/349_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERA  DE  UTILIDADE  PÚBLICA  A ASSOCIAÇÃO PRIMEIRO AMOR.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/318/318_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/318/318_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSIDERA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO ARCANJOS (COMUNIDADE CATÓLICA ANGELI CHRISTI)_x000D_
 </t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/316/316_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/316/316_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A PREVENÇÃO CONTRA INCENDIO E PANICO NO ESTADO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/317/317_texto_integral.pdf</t>
+    <t>http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/317/317_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO CULTURAL DE ARTES CIRCENSES MOEMA JATOBÁ LÔBO (SUA MAGESTADE O CIRCO).</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>INSTITUI  A  SEMANA  ESTADUAL  DE EDUCAÇÃO  PREVENTIVA  E  COMBATE  À VERMINOSE  NO  ESTADO  DE  ALAGOAS  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -739,67 +739,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/2062/2062_texto_integral.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.al.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/2062/2062_texto_integral.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/./sapl/public/materialegislativa/2012/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.al.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="88.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="87.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="234" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>